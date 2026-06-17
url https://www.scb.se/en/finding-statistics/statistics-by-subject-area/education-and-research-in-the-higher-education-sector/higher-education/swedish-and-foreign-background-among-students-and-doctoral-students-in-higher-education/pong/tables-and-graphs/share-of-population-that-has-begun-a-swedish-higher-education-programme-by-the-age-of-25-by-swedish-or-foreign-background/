--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -7,60 +7,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Avd\SSA\AU\UTB\Publicering\H_Publicering\Publicering\Utländsk bakgrund\2026\Webbtabeller\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C5557CE-022A-4807-B4BF-6FD04582903B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B70D5795-904E-4FFC-AE2F-F4BDFE90FC33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2520" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{777589BA-9794-45F6-94EE-6697A651EB9F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{777589BA-9794-45F6-94EE-6697A651EB9F}"/>
   </bookViews>
   <sheets>
     <sheet name="Definitioner" sheetId="5" r:id="rId1"/>
     <sheet name="Teckenförklaring" sheetId="4" r:id="rId2"/>
     <sheet name="Tabell" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1217,305 +1217,305 @@
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Default" id="{C87DB9DA-02A5-4140-BC65-5F528FB97C53}" vid="{F1766795-0814-4FFD-B318-26DA62B63690}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scb.se/publikation/53946" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{112C0E5B-D9EA-4000-BC2E-4E2E413A369E}">
   <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28" style="15" customWidth="1"/>
-    <col min="2" max="2" width="65.54296875" style="15" customWidth="1"/>
-    <col min="3" max="16384" width="9.1796875" style="15"/>
+    <col min="2" max="2" width="65.5703125" style="15" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="23" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
     </row>
-    <row r="2" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="32"/>
       <c r="C2" s="14"/>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
     </row>
-    <row r="4" spans="1:3" ht="15.5" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:3" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="14"/>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:3" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="18"/>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="14"/>
     </row>
-    <row r="7" spans="1:3" ht="129" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:3" ht="144.75" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="14"/>
     </row>
-    <row r="8" spans="1:3" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:3" ht="69" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="14"/>
     </row>
-    <row r="9" spans="1:3" ht="37.5" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="14"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="25"/>
       <c r="B10" s="6"/>
       <c r="C10" s="14"/>
     </row>
-    <row r="11" spans="1:3" ht="15.5" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:3" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A11" s="16" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="14"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="26" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="14"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="14"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="6"/>
       <c r="B14" s="6"/>
       <c r="C14" s="14"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="14"/>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="26"/>
       <c r="B16" s="26"/>
       <c r="C16" s="14"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="26"/>
       <c r="B17" s="26" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="14"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="26"/>
       <c r="B18" s="29"/>
       <c r="C18" s="14"/>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="26"/>
       <c r="B19" s="26" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="14"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="26"/>
       <c r="B20" s="26"/>
       <c r="C20" s="14"/>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="14"/>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="26"/>
       <c r="B22" s="26"/>
       <c r="C22" s="14"/>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="14"/>
       <c r="B23" s="14"/>
       <c r="C23" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1" xr:uid="{E768C45C-94E2-47F8-908F-49D114AEB9F7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46CAEA32-947C-4670-A724-A9FD7E87DBB4}">
   <dimension ref="A2:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.453125" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.1796875" style="6"/>
+    <col min="1" max="1" width="7.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="42.42578125" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" ht="13" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="33"/>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="9">
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1EF738F-2152-4D4E-8351-07A8813391AD}">
   <dimension ref="A1:V29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="C37" sqref="C37"/>
+      <selection pane="bottomRight" activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.54296875" customWidth="1"/>
-    <col min="2" max="2" width="44.453125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.5703125" customWidth="1"/>
+    <col min="2" max="2" width="44.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="15" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:22" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="2" t="s">
@@ -1539,1524 +1539,1528 @@
       <c r="O4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="T4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="U4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="V4" s="2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:22" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:22" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="3">
-        <v>44.81</v>
+        <v>44.786334960123796</v>
       </c>
       <c r="D5" s="3">
-        <v>44.85</v>
+        <v>44.813294909524146</v>
       </c>
       <c r="E5" s="3">
-        <v>43.9</v>
+        <v>44.854983660130721</v>
       </c>
       <c r="F5" s="3">
-        <v>43.93</v>
+        <v>43.896877567789652</v>
       </c>
       <c r="G5" s="3">
-        <v>43.18</v>
+        <v>43.933716713086341</v>
       </c>
       <c r="H5" s="3">
-        <v>43.27</v>
+        <v>43.183209611999693</v>
       </c>
       <c r="I5" s="3">
-        <v>43.65</v>
+        <v>43.273969170231922</v>
       </c>
       <c r="J5" s="3">
-        <v>43.53</v>
+        <v>43.647261829080009</v>
       </c>
       <c r="K5" s="3">
-        <v>43.72</v>
+        <v>43.534875018073258</v>
       </c>
       <c r="L5" s="3">
-        <v>43.61</v>
+        <v>43.722437964852233</v>
       </c>
       <c r="M5" s="3">
-        <v>43.38</v>
+        <v>43.609615132011029</v>
       </c>
       <c r="N5" s="3">
-        <v>43.83</v>
+        <v>43.379870355633507</v>
       </c>
       <c r="O5" s="3">
-        <v>44.01</v>
+        <v>43.826304867066057</v>
       </c>
       <c r="P5" s="3">
-        <v>44.71</v>
+        <v>44.014035773310859</v>
       </c>
       <c r="Q5" s="3">
-        <v>43.29</v>
+        <v>44.709682303363692</v>
       </c>
       <c r="R5" s="3">
-        <v>43.95</v>
+        <v>43.28778638241554</v>
       </c>
       <c r="S5" s="3">
-        <v>44.31</v>
+        <v>43.949436606381973</v>
       </c>
       <c r="T5" s="3">
-        <v>44.36</v>
+        <v>44.313465050639216</v>
       </c>
       <c r="U5" s="3">
-        <v>44.36</v>
+        <v>44.36075074844554</v>
       </c>
       <c r="V5" s="3">
-        <v>45.48</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:22" x14ac:dyDescent="0.25">
+        <v>44.358875262756044</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
       <c r="L6" s="4"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
       <c r="T6" s="4"/>
       <c r="U6" s="4"/>
       <c r="V6" s="4"/>
     </row>
-    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B7" t="s">
         <v>58</v>
       </c>
       <c r="C7" s="4">
-        <v>46.22</v>
+        <v>46.238830034858239</v>
       </c>
       <c r="D7" s="4">
-        <v>45.93</v>
+        <v>46.22286778573018</v>
       </c>
       <c r="E7" s="4">
-        <v>44.95</v>
+        <v>45.930088129177264</v>
       </c>
       <c r="F7" s="4">
-        <v>44.97</v>
+        <v>44.954062675475804</v>
       </c>
       <c r="G7" s="4">
-        <v>43.99</v>
+        <v>44.97080198008215</v>
       </c>
       <c r="H7" s="4">
-        <v>43.96</v>
+        <v>43.992575281501942</v>
       </c>
       <c r="I7" s="4">
-        <v>44.06</v>
+        <v>43.959778761540875</v>
       </c>
       <c r="J7" s="4">
-        <v>43.91</v>
+        <v>44.059746331968732</v>
       </c>
       <c r="K7" s="4">
-        <v>44.03</v>
+        <v>43.907377447817929</v>
       </c>
       <c r="L7" s="4">
-        <v>43.97</v>
+        <v>44.03275981258161</v>
       </c>
       <c r="M7" s="4">
-        <v>43.89</v>
+        <v>43.966943643251746</v>
       </c>
       <c r="N7" s="4">
-        <v>44.31</v>
+        <v>43.894983898258829</v>
       </c>
       <c r="O7" s="4">
-        <v>44.77</v>
+        <v>44.31475519349781</v>
       </c>
       <c r="P7" s="4">
-        <v>45.5</v>
+        <v>44.771000992443675</v>
       </c>
       <c r="Q7" s="4">
-        <v>44.11</v>
+        <v>45.504494474682502</v>
       </c>
       <c r="R7" s="4">
-        <v>45.3</v>
+        <v>44.113635082577076</v>
       </c>
       <c r="S7" s="4">
-        <v>45.84</v>
+        <v>45.296014067995308</v>
       </c>
       <c r="T7" s="4">
-        <v>46.76</v>
+        <v>45.836714191878215</v>
       </c>
       <c r="U7" s="4">
-        <v>47.37</v>
+        <v>46.758413775110881</v>
       </c>
       <c r="V7" s="4">
-        <v>47.75</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
+        <v>47.366346520213895</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="4">
-        <v>35.44</v>
+        <v>34.746095282944822</v>
       </c>
       <c r="D8" s="4">
-        <v>38.06</v>
+        <v>35.43712014960262</v>
       </c>
       <c r="E8" s="4">
-        <v>37.42</v>
+        <v>38.064998132237584</v>
       </c>
       <c r="F8" s="4">
-        <v>37.76</v>
+        <v>37.418551870561537</v>
       </c>
       <c r="G8" s="4">
-        <v>38.39</v>
+        <v>37.763698391700899</v>
       </c>
       <c r="H8" s="4">
-        <v>39.15</v>
+        <v>38.391261171797417</v>
       </c>
       <c r="I8" s="4">
-        <v>41.14</v>
+        <v>39.149960947669875</v>
       </c>
       <c r="J8" s="4">
-        <v>41.3</v>
+        <v>41.14399435064518</v>
       </c>
       <c r="K8" s="4">
-        <v>41.86</v>
+        <v>41.304089396100807</v>
       </c>
       <c r="L8" s="4">
-        <v>41.51</v>
+        <v>41.864075436982525</v>
       </c>
       <c r="M8" s="4">
-        <v>40.479999999999997</v>
+        <v>41.509935182233555</v>
       </c>
       <c r="N8" s="4">
-        <v>41.18</v>
+        <v>40.476800820302486</v>
       </c>
       <c r="O8" s="4">
-        <v>40.36</v>
+        <v>41.182968467563768</v>
       </c>
       <c r="P8" s="4">
-        <v>41.19</v>
+        <v>40.356125356125354</v>
       </c>
       <c r="Q8" s="4">
-        <v>40.119999999999997</v>
+        <v>41.185611773847072</v>
       </c>
       <c r="R8" s="4">
-        <v>39.299999999999997</v>
+        <v>40.11937199948099</v>
       </c>
       <c r="S8" s="4">
-        <v>39.53</v>
+        <v>39.301070736025629</v>
       </c>
       <c r="T8" s="4">
-        <v>37.69</v>
+        <v>39.534507839017294</v>
       </c>
       <c r="U8" s="4">
-        <v>36.72</v>
+        <v>37.690521120627082</v>
       </c>
       <c r="V8" s="4">
-        <v>39.479999999999997</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
+        <v>36.722711502535361</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="4">
-        <v>37.21</v>
+        <v>34.868029370906925</v>
       </c>
       <c r="D9" s="4">
-        <v>39.700000000000003</v>
+        <v>37.213970293054999</v>
       </c>
       <c r="E9" s="4">
-        <v>38.729999999999997</v>
+        <v>39.696402578498649</v>
       </c>
       <c r="F9" s="4">
-        <v>39.659999999999997</v>
+        <v>38.732840549102427</v>
       </c>
       <c r="G9" s="4">
-        <v>40.46</v>
+        <v>39.663798278967384</v>
       </c>
       <c r="H9" s="4">
-        <v>41.73</v>
+        <v>40.461680517082179</v>
       </c>
       <c r="I9" s="4">
-        <v>44.68</v>
+        <v>41.731448763250881</v>
       </c>
       <c r="J9" s="4">
-        <v>44.62</v>
+        <v>44.677734375</v>
       </c>
       <c r="K9" s="4">
-        <v>46.41</v>
+        <v>44.620991253644313</v>
       </c>
       <c r="L9" s="4">
-        <v>47.22</v>
+        <v>46.409147957049221</v>
       </c>
       <c r="M9" s="4">
-        <v>47.4</v>
+        <v>47.216820612542534</v>
       </c>
       <c r="N9" s="4">
-        <v>49.37</v>
+        <v>47.395713297994931</v>
       </c>
       <c r="O9" s="4">
-        <v>48.51</v>
+        <v>49.368937102326065</v>
       </c>
       <c r="P9" s="4">
-        <v>51.46</v>
+        <v>48.514943382216444</v>
       </c>
       <c r="Q9" s="4">
-        <v>51.09</v>
+        <v>51.46459028550241</v>
       </c>
       <c r="R9" s="4">
-        <v>51.4</v>
+        <v>51.086149275900482</v>
       </c>
       <c r="S9" s="4">
-        <v>52.47</v>
+        <v>51.402055683065562</v>
       </c>
       <c r="T9" s="4">
-        <v>51.99</v>
+        <v>52.465078060805261</v>
       </c>
       <c r="U9" s="4">
-        <v>53.58</v>
+        <v>51.994761233125132</v>
       </c>
       <c r="V9" s="4">
-        <v>54.93</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
+        <v>53.580272389599671</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="4">
-        <v>34.31</v>
+        <v>34.666320436250324</v>
       </c>
       <c r="D10" s="4">
-        <v>37.15</v>
+        <v>34.309730005094238</v>
       </c>
       <c r="E10" s="4">
-        <v>36.72</v>
+        <v>37.150186567164177</v>
       </c>
       <c r="F10" s="4">
-        <v>36.75</v>
+        <v>36.72120125504258</v>
       </c>
       <c r="G10" s="4">
-        <v>37.229999999999997</v>
+        <v>36.749946615417464</v>
       </c>
       <c r="H10" s="4">
-        <v>37.64</v>
+        <v>37.234262125902994</v>
       </c>
       <c r="I10" s="4">
-        <v>38.840000000000003</v>
+        <v>37.64427040395713</v>
       </c>
       <c r="J10" s="4">
-        <v>39.020000000000003</v>
+        <v>38.842361920915934</v>
       </c>
       <c r="K10" s="4">
-        <v>38.68</v>
+        <v>39.020473705339221</v>
       </c>
       <c r="L10" s="4">
-        <v>37.08</v>
+        <v>38.675276391742493</v>
       </c>
       <c r="M10" s="4">
-        <v>34.93</v>
+        <v>37.077591089295829</v>
       </c>
       <c r="N10" s="4">
-        <v>33.590000000000003</v>
+        <v>34.931190542163108</v>
       </c>
       <c r="O10" s="4">
-        <v>31.81</v>
+        <v>33.585051795914417</v>
       </c>
       <c r="P10" s="4">
-        <v>31.19</v>
+        <v>31.810227493680731</v>
       </c>
       <c r="Q10" s="4">
-        <v>30.55</v>
+        <v>31.187449283202596</v>
       </c>
       <c r="R10" s="4">
-        <v>30.45</v>
+        <v>30.553081221151512</v>
       </c>
       <c r="S10" s="4">
-        <v>31.15</v>
+        <v>30.450332092547988</v>
       </c>
       <c r="T10" s="4">
-        <v>29.64</v>
+        <v>31.148414601652014</v>
       </c>
       <c r="U10" s="4">
-        <v>28.67</v>
+        <v>29.63698241633579</v>
       </c>
       <c r="V10" s="4">
-        <v>31.68</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
+        <v>28.667915598501281</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="4">
-        <v>40.65</v>
+        <v>38.502673796791441</v>
       </c>
       <c r="D11" s="4">
-        <v>45.37</v>
+        <v>40.649496080627102</v>
       </c>
       <c r="E11" s="4">
-        <v>43.97</v>
+        <v>45.372993389990555</v>
       </c>
       <c r="F11" s="4">
-        <v>41.81</v>
+        <v>43.928035982008993</v>
       </c>
       <c r="G11" s="4">
-        <v>44.02</v>
+        <v>41.809210526315788</v>
       </c>
       <c r="H11" s="4">
-        <v>44.17</v>
+        <v>44.023595156783607</v>
       </c>
       <c r="I11" s="4">
-        <v>46.31</v>
+        <v>44.167167769092003</v>
       </c>
       <c r="J11" s="4">
-        <v>45.21</v>
+        <v>46.310651737008321</v>
       </c>
       <c r="K11" s="4">
-        <v>47.29</v>
+        <v>45.213713268032059</v>
       </c>
       <c r="L11" s="4">
-        <v>47.95</v>
+        <v>47.302616346376475</v>
       </c>
       <c r="M11" s="4">
-        <v>46.33</v>
+        <v>47.947761194029852</v>
       </c>
       <c r="N11" s="4">
-        <v>46.2</v>
+        <v>46.32578932662755</v>
       </c>
       <c r="O11" s="4">
-        <v>46.8</v>
+        <v>46.202531645569621</v>
       </c>
       <c r="P11" s="4">
-        <v>47.87</v>
+        <v>46.797247220751721</v>
       </c>
       <c r="Q11" s="4">
-        <v>46.28</v>
+        <v>47.872885699641209</v>
       </c>
       <c r="R11" s="4">
-        <v>47.14</v>
+        <v>46.282173498570067</v>
       </c>
       <c r="S11" s="4">
-        <v>49.1</v>
+        <v>47.135416666666671</v>
       </c>
       <c r="T11" s="4">
-        <v>48.14</v>
+        <v>49.096622152395916</v>
       </c>
       <c r="U11" s="4">
-        <v>49.24</v>
+        <v>48.136645962732921</v>
       </c>
       <c r="V11" s="4">
-        <v>48.33</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
+        <v>49.242997728993188</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="4">
-        <v>32.520000000000003</v>
+        <v>33.840181171142028</v>
       </c>
       <c r="D12" s="4">
-        <v>34.549999999999997</v>
+        <v>32.52194071866203</v>
       </c>
       <c r="E12" s="4">
-        <v>33.69</v>
+        <v>34.545454545454547</v>
       </c>
       <c r="F12" s="4">
-        <v>34.42</v>
+        <v>33.71272843860212</v>
       </c>
       <c r="G12" s="4">
-        <v>33.92</v>
+        <v>34.422070715078483</v>
       </c>
       <c r="H12" s="4">
-        <v>34.32</v>
+        <v>33.922480620155035</v>
       </c>
       <c r="I12" s="4">
-        <v>34.53</v>
+        <v>34.318968229002834</v>
       </c>
       <c r="J12" s="4">
-        <v>34.04</v>
+        <v>34.530433316472767</v>
       </c>
       <c r="K12" s="4">
-        <v>32.46</v>
+        <v>34.036697247706421</v>
       </c>
       <c r="L12" s="4">
-        <v>31.15</v>
+        <v>32.443915703602997</v>
       </c>
       <c r="M12" s="4">
-        <v>29.32</v>
+        <v>31.15210071731811</v>
       </c>
       <c r="N12" s="4">
-        <v>28.8</v>
+        <v>29.322268326417706</v>
       </c>
       <c r="O12" s="4">
-        <v>28.48</v>
+        <v>28.804930332261524</v>
       </c>
       <c r="P12" s="4">
-        <v>27.67</v>
+        <v>28.479273682953053</v>
       </c>
       <c r="Q12" s="4">
-        <v>27.39</v>
+        <v>27.666812993854258</v>
       </c>
       <c r="R12" s="4">
-        <v>27.1</v>
+        <v>27.388410336726704</v>
       </c>
       <c r="S12" s="4">
-        <v>27.47</v>
+        <v>27.10387323943662</v>
       </c>
       <c r="T12" s="4">
-        <v>26.45</v>
+        <v>27.472439044017062</v>
       </c>
       <c r="U12" s="4">
-        <v>25.6</v>
+        <v>26.450023306918823</v>
       </c>
       <c r="V12" s="4">
-        <v>28.43</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:22" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+        <v>25.59909142532652</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="3">
-        <v>52.19</v>
+        <v>52.06820592314596</v>
       </c>
       <c r="D13" s="3">
-        <v>52.44</v>
+        <v>52.190352837953583</v>
       </c>
       <c r="E13" s="3">
-        <v>51.73</v>
+        <v>52.437095311412484</v>
       </c>
       <c r="F13" s="3">
-        <v>51.75</v>
+        <v>51.731026714555931</v>
       </c>
       <c r="G13" s="3">
-        <v>50.84</v>
+        <v>51.750399468758431</v>
       </c>
       <c r="H13" s="3">
-        <v>50.77</v>
+        <v>50.842696629213478</v>
       </c>
       <c r="I13" s="3">
-        <v>51.48</v>
+        <v>50.774325695361696</v>
       </c>
       <c r="J13" s="3">
-        <v>51.22</v>
+        <v>51.484431571325132</v>
       </c>
       <c r="K13" s="3">
-        <v>51.37</v>
+        <v>51.216551432944534</v>
       </c>
       <c r="L13" s="3">
-        <v>51.7</v>
+        <v>51.367920523053414</v>
       </c>
       <c r="M13" s="3">
-        <v>51.58</v>
+        <v>51.70048494129658</v>
       </c>
       <c r="N13" s="3">
-        <v>52.06</v>
+        <v>51.579385536574819</v>
       </c>
       <c r="O13" s="3">
-        <v>52.09</v>
+        <v>52.06378530798775</v>
       </c>
       <c r="P13" s="3">
-        <v>53.44</v>
+        <v>52.088468568170768</v>
       </c>
       <c r="Q13" s="3">
-        <v>51.72</v>
+        <v>53.438547146552771</v>
       </c>
       <c r="R13" s="3">
-        <v>53.4</v>
+        <v>51.72253172104115</v>
       </c>
       <c r="S13" s="3">
-        <v>53.36</v>
+        <v>53.397962601722135</v>
       </c>
       <c r="T13" s="3">
-        <v>53.98</v>
+        <v>53.36216745552472</v>
       </c>
       <c r="U13" s="3">
-        <v>54.85</v>
+        <v>53.977052721677644</v>
       </c>
       <c r="V13" s="3">
-        <v>55.83</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
+        <v>54.849977789443926</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B14" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
       <c r="U14" s="4"/>
       <c r="V14" s="4"/>
     </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="4">
-        <v>53.75</v>
+        <v>53.770835761743797</v>
       </c>
       <c r="D15" s="4">
-        <v>53.71</v>
+        <v>53.75326448954165</v>
       </c>
       <c r="E15" s="4">
-        <v>53.01</v>
+        <v>53.712780744750901</v>
       </c>
       <c r="F15" s="4">
-        <v>52.78</v>
+        <v>53.011988629341246</v>
       </c>
       <c r="G15" s="4">
-        <v>51.76</v>
+        <v>52.778314183643914</v>
       </c>
       <c r="H15" s="4">
-        <v>51.64</v>
+        <v>51.755397674847757</v>
       </c>
       <c r="I15" s="4">
-        <v>52.06</v>
+        <v>51.635903245152257</v>
       </c>
       <c r="J15" s="4">
-        <v>51.68</v>
+        <v>52.061019149626745</v>
       </c>
       <c r="K15" s="4">
-        <v>51.71</v>
+        <v>51.676463961657419</v>
       </c>
       <c r="L15" s="4">
-        <v>52</v>
+        <v>51.714788941441888</v>
       </c>
       <c r="M15" s="4">
-        <v>52.16</v>
+        <v>51.996806594753167</v>
       </c>
       <c r="N15" s="4">
-        <v>52.62</v>
+        <v>52.158732542423792</v>
       </c>
       <c r="O15" s="4">
-        <v>52.69</v>
+        <v>52.622721970435812</v>
       </c>
       <c r="P15" s="4">
-        <v>54.1</v>
+        <v>52.686078946840318</v>
       </c>
       <c r="Q15" s="4">
-        <v>52.31</v>
+        <v>54.099363164775838</v>
       </c>
       <c r="R15" s="4">
-        <v>54.36</v>
+        <v>52.305833701182536</v>
       </c>
       <c r="S15" s="4">
-        <v>54.6</v>
+        <v>54.362835843298143</v>
       </c>
       <c r="T15" s="4">
-        <v>55.69</v>
+        <v>54.598067325050437</v>
       </c>
       <c r="U15" s="4">
-        <v>56.23</v>
+        <v>55.68528879158896</v>
       </c>
       <c r="V15" s="4">
-        <v>56.97</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
+        <v>56.232574506672442</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B16" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="4">
-        <v>41.55</v>
+        <v>40.159791293005057</v>
       </c>
       <c r="D16" s="4">
-        <v>44.27</v>
+        <v>41.55251141552511</v>
       </c>
       <c r="E16" s="4">
-        <v>43.88</v>
+        <v>44.270995941305024</v>
       </c>
       <c r="F16" s="4">
-        <v>45.45</v>
+        <v>43.876932403758715</v>
       </c>
       <c r="G16" s="4">
-        <v>45.35</v>
+        <v>45.451856234284868</v>
       </c>
       <c r="H16" s="4">
-        <v>45.4</v>
+        <v>45.347222222222221</v>
       </c>
       <c r="I16" s="4">
-        <v>48</v>
+        <v>45.400387919091159</v>
       </c>
       <c r="J16" s="4">
-        <v>48.42</v>
+        <v>47.998430141287287</v>
       </c>
       <c r="K16" s="4">
-        <v>49.27</v>
+        <v>48.416063856323269</v>
       </c>
       <c r="L16" s="4">
-        <v>49.89</v>
+        <v>49.269810869044768</v>
       </c>
       <c r="M16" s="4">
-        <v>48.22</v>
+        <v>49.892375665571542</v>
       </c>
       <c r="N16" s="4">
-        <v>48.96</v>
+        <v>48.220698661443031</v>
       </c>
       <c r="O16" s="4">
-        <v>49.05</v>
+        <v>48.958997238155938</v>
       </c>
       <c r="P16" s="4">
-        <v>50.36</v>
+        <v>49.051601060575159</v>
       </c>
       <c r="Q16" s="4">
-        <v>49.36</v>
+        <v>50.35872235872236</v>
       </c>
       <c r="R16" s="4">
-        <v>49.82</v>
+        <v>49.360180654873922</v>
       </c>
       <c r="S16" s="4">
-        <v>49.26</v>
+        <v>49.819059107358264</v>
       </c>
       <c r="T16" s="4">
-        <v>48.74</v>
+        <v>49.259781459287986</v>
       </c>
       <c r="U16" s="4">
-        <v>50.79</v>
+        <v>48.740679370339684</v>
       </c>
       <c r="V16" s="4">
-        <v>52.46</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:22" x14ac:dyDescent="0.25">
+        <v>50.790749423825801</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B17" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="4">
-        <v>43.28</v>
+        <v>40.106513723883651</v>
       </c>
       <c r="D17" s="4">
-        <v>46.83</v>
+        <v>43.283582089552233</v>
       </c>
       <c r="E17" s="4">
-        <v>45.66</v>
+        <v>46.833829154271143</v>
       </c>
       <c r="F17" s="4">
-        <v>47.65</v>
+        <v>45.662494605092789</v>
       </c>
       <c r="G17" s="4">
-        <v>47.48</v>
+        <v>47.654941373534335</v>
       </c>
       <c r="H17" s="4">
-        <v>47.84</v>
+        <v>47.479799923047331</v>
       </c>
       <c r="I17" s="4">
-        <v>51.12</v>
+        <v>47.838936091614329</v>
       </c>
       <c r="J17" s="4">
-        <v>51.77</v>
+        <v>51.120632827949898</v>
       </c>
       <c r="K17" s="4">
-        <v>53.46</v>
+        <v>51.771117166212534</v>
       </c>
       <c r="L17" s="4">
-        <v>55.53</v>
+        <v>53.4605525491313</v>
       </c>
       <c r="M17" s="4">
-        <v>54.34</v>
+        <v>55.52776388194097</v>
       </c>
       <c r="N17" s="4">
-        <v>57.46</v>
+        <v>54.34106673044726</v>
       </c>
       <c r="O17" s="4">
-        <v>57.36</v>
+        <v>57.457846952010371</v>
       </c>
       <c r="P17" s="4">
-        <v>59.97</v>
+        <v>57.361002349256076</v>
       </c>
       <c r="Q17" s="4">
-        <v>59.49</v>
+        <v>59.965798973969221</v>
       </c>
       <c r="R17" s="4">
-        <v>61.04</v>
+        <v>59.492444788841539</v>
       </c>
       <c r="S17" s="4">
-        <v>61.74</v>
+        <v>61.040557148709539</v>
       </c>
       <c r="T17" s="4">
-        <v>61.95</v>
+        <v>61.744966442953022</v>
       </c>
       <c r="U17" s="4">
-        <v>63.95</v>
+        <v>61.952232606438216</v>
       </c>
       <c r="V17" s="4">
-        <v>65.81</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
+        <v>63.954214360041625</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="4">
-        <v>40.43</v>
+        <v>40.195016251354282</v>
       </c>
       <c r="D18" s="4">
-        <v>42.78</v>
+        <v>40.43010752688172</v>
       </c>
       <c r="E18" s="4">
-        <v>42.91</v>
+        <v>42.783123612139157</v>
       </c>
       <c r="F18" s="4">
-        <v>44.25</v>
+        <v>42.910534921747256</v>
       </c>
       <c r="G18" s="4">
-        <v>44.14</v>
+        <v>44.248799451177682</v>
       </c>
       <c r="H18" s="4">
-        <v>43.94</v>
+        <v>44.142577700499892</v>
       </c>
       <c r="I18" s="4">
-        <v>45.94</v>
+        <v>43.937042784305028</v>
       </c>
       <c r="J18" s="4">
-        <v>46.07</v>
+        <v>45.94360086767896</v>
       </c>
       <c r="K18" s="4">
-        <v>46.23</v>
+        <v>46.065747613997878</v>
       </c>
       <c r="L18" s="4">
-        <v>45.23</v>
+        <v>46.231674581870742</v>
       </c>
       <c r="M18" s="4">
-        <v>43.11</v>
+        <v>45.226755021743628</v>
       </c>
       <c r="N18" s="4">
-        <v>40.75</v>
+        <v>43.111022364217249</v>
       </c>
       <c r="O18" s="4">
-        <v>40.020000000000003</v>
+        <v>40.747702589807858</v>
       </c>
       <c r="P18" s="4">
-        <v>40.07</v>
+        <v>40.017028522775647</v>
       </c>
       <c r="Q18" s="4">
-        <v>39.79</v>
+        <v>40.065146579804562</v>
       </c>
       <c r="R18" s="4">
-        <v>40.53</v>
+        <v>39.791437980241497</v>
       </c>
       <c r="S18" s="4">
-        <v>40.21</v>
+        <v>40.525869380831217</v>
       </c>
       <c r="T18" s="4">
-        <v>39.97</v>
+        <v>40.212765957446813</v>
       </c>
       <c r="U18" s="4">
-        <v>42.66</v>
+        <v>39.972432804962096</v>
       </c>
       <c r="V18" s="4">
-        <v>44.35</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
+        <v>42.658781177680638</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="4">
-        <v>45.67</v>
+        <v>42.196531791907518</v>
       </c>
       <c r="D19" s="4">
-        <v>53.12</v>
+        <v>45.665445665445667</v>
       </c>
       <c r="E19" s="4">
-        <v>48.91</v>
+        <v>53.121801432958037</v>
       </c>
       <c r="F19" s="4">
-        <v>48.1</v>
+        <v>48.871595330739297</v>
       </c>
       <c r="G19" s="4">
-        <v>50.87</v>
+        <v>48.103932584269664</v>
       </c>
       <c r="H19" s="4">
-        <v>51.56</v>
+        <v>50.872656755009693</v>
       </c>
       <c r="I19" s="4">
-        <v>53.91</v>
+        <v>51.556420233463029</v>
       </c>
       <c r="J19" s="4">
-        <v>53.27</v>
+        <v>53.909465020576128</v>
       </c>
       <c r="K19" s="4">
-        <v>55.8</v>
+        <v>53.273669335845497</v>
       </c>
       <c r="L19" s="4">
-        <v>55.71</v>
+        <v>55.8184451955577</v>
       </c>
       <c r="M19" s="4">
-        <v>56.71</v>
+        <v>55.713473564525295</v>
       </c>
       <c r="N19" s="4">
-        <v>52.87</v>
+        <v>56.71282360024081</v>
       </c>
       <c r="O19" s="4">
-        <v>53.41</v>
+        <v>52.874378992193051</v>
       </c>
       <c r="P19" s="4">
-        <v>57.25</v>
+        <v>53.405405405405403</v>
       </c>
       <c r="Q19" s="4">
-        <v>53.82</v>
+        <v>57.250268528464019</v>
       </c>
       <c r="R19" s="4">
-        <v>57.08</v>
+        <v>53.823814133591483</v>
       </c>
       <c r="S19" s="4">
-        <v>57.27</v>
+        <v>57.080419580419587</v>
       </c>
       <c r="T19" s="4">
-        <v>54.09</v>
+        <v>57.269076305220878</v>
       </c>
       <c r="U19" s="4">
-        <v>59.64</v>
+        <v>54.09309791332263</v>
       </c>
       <c r="V19" s="4">
-        <v>57.9</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:22" x14ac:dyDescent="0.25">
+        <v>59.642301710730948</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B20" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="4">
-        <v>38.979999999999997</v>
+        <v>39.832775919732441</v>
       </c>
       <c r="D20" s="4">
-        <v>39.630000000000003</v>
+        <v>38.983050847457626</v>
       </c>
       <c r="E20" s="4">
-        <v>40.44</v>
+        <v>39.634345412993795</v>
       </c>
       <c r="F20" s="4">
-        <v>42.47</v>
+        <v>40.455458807769588</v>
       </c>
       <c r="G20" s="4">
-        <v>40.75</v>
+        <v>42.473666326877336</v>
       </c>
       <c r="H20" s="4">
-        <v>40.01</v>
+        <v>40.748031496062993</v>
       </c>
       <c r="I20" s="4">
-        <v>41.33</v>
+        <v>40.013495276653174</v>
       </c>
       <c r="J20" s="4">
-        <v>40.26</v>
+        <v>41.330575663564289</v>
       </c>
       <c r="K20" s="4">
-        <v>39.15</v>
+        <v>40.25571483920961</v>
       </c>
       <c r="L20" s="4">
-        <v>39.25</v>
+        <v>39.132007233273058</v>
       </c>
       <c r="M20" s="4">
-        <v>36.380000000000003</v>
+        <v>39.249592169657419</v>
       </c>
       <c r="N20" s="4">
-        <v>35.700000000000003</v>
+        <v>36.377245508982035</v>
       </c>
       <c r="O20" s="4">
-        <v>36.72</v>
+        <v>35.697329376854597</v>
       </c>
       <c r="P20" s="4">
-        <v>36.04</v>
+        <v>36.716259298618489</v>
       </c>
       <c r="Q20" s="4">
-        <v>36.6</v>
+        <v>36.04329222250189</v>
       </c>
       <c r="R20" s="4">
-        <v>36.549999999999997</v>
+        <v>36.602491506228766</v>
       </c>
       <c r="S20" s="4">
-        <v>36.24</v>
+        <v>36.545761282159425</v>
       </c>
       <c r="T20" s="4">
-        <v>37.049999999999997</v>
+        <v>36.242241865713751</v>
       </c>
       <c r="U20" s="4">
-        <v>39.33</v>
+        <v>37.053720387053716</v>
       </c>
       <c r="V20" s="4">
-        <v>41.17</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:22" s="1" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+        <v>39.327056644543909</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="3">
-        <v>37.799999999999997</v>
+        <v>37.892012976981313</v>
       </c>
       <c r="D21" s="3">
-        <v>37.74</v>
+        <v>37.797512615726944</v>
       </c>
       <c r="E21" s="3">
-        <v>36.57</v>
+        <v>37.737343338547127</v>
       </c>
       <c r="F21" s="3">
-        <v>36.64</v>
+        <v>36.569463494145943</v>
       </c>
       <c r="G21" s="3">
-        <v>36.01</v>
+        <v>36.637288135593224</v>
       </c>
       <c r="H21" s="3">
-        <v>36.22</v>
+        <v>36.010669828097214</v>
       </c>
       <c r="I21" s="3">
-        <v>36.14</v>
+        <v>36.21608963504702</v>
       </c>
       <c r="J21" s="3">
-        <v>36.35</v>
+        <v>36.143357451423086</v>
       </c>
       <c r="K21" s="3">
-        <v>36.54</v>
+        <v>36.345824552160167</v>
       </c>
       <c r="L21" s="3">
-        <v>36.01</v>
+        <v>36.537448730429787</v>
       </c>
       <c r="M21" s="3">
-        <v>35.729999999999997</v>
+        <v>36.009170874979397</v>
       </c>
       <c r="N21" s="3">
-        <v>36.119999999999997</v>
+        <v>35.732417500373302</v>
       </c>
       <c r="O21" s="3">
-        <v>36.39</v>
+        <v>36.123234527489842</v>
       </c>
       <c r="P21" s="3">
-        <v>36.51</v>
+        <v>36.393847322445879</v>
       </c>
       <c r="Q21" s="3">
-        <v>35.5</v>
+        <v>36.506771088268884</v>
       </c>
       <c r="R21" s="3">
-        <v>35.21</v>
+        <v>35.503396096638298</v>
       </c>
       <c r="S21" s="3">
-        <v>36</v>
+        <v>35.208443464153554</v>
       </c>
       <c r="T21" s="3">
-        <v>35.799999999999997</v>
+        <v>36.003747072599531</v>
       </c>
       <c r="U21" s="3">
-        <v>35.17</v>
+        <v>35.804304857925182</v>
       </c>
       <c r="V21" s="3">
-        <v>36.299999999999997</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
+        <v>35.172645462421102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
       <c r="T22" s="4"/>
       <c r="U22" s="4"/>
       <c r="V22" s="4"/>
     </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B23" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="4">
-        <v>39.020000000000003</v>
+        <v>39.087125907561536</v>
       </c>
       <c r="D23" s="4">
-        <v>38.6</v>
+        <v>39.019526952695273</v>
       </c>
       <c r="E23" s="4">
-        <v>37.42</v>
+        <v>38.598143723580222</v>
       </c>
       <c r="F23" s="4">
-        <v>37.619999999999997</v>
+        <v>37.416177218702309</v>
       </c>
       <c r="G23" s="4">
-        <v>36.69</v>
+        <v>37.623514980805489</v>
       </c>
       <c r="H23" s="4">
-        <v>36.659999999999997</v>
+        <v>36.689164261377201</v>
       </c>
       <c r="I23" s="4">
-        <v>36.409999999999997</v>
+        <v>36.663992568822835</v>
       </c>
       <c r="J23" s="4">
-        <v>36.6</v>
+        <v>36.406722132538597</v>
       </c>
       <c r="K23" s="4">
-        <v>36.79</v>
+        <v>36.603119584055463</v>
       </c>
       <c r="L23" s="4">
-        <v>36.340000000000003</v>
+        <v>36.793420488241544</v>
       </c>
       <c r="M23" s="4">
-        <v>36.119999999999997</v>
+        <v>36.344249004194715</v>
       </c>
       <c r="N23" s="4">
-        <v>36.479999999999997</v>
+        <v>36.124545486638191</v>
       </c>
       <c r="O23" s="4">
-        <v>37.18</v>
+        <v>36.484879068593877</v>
       </c>
       <c r="P23" s="4">
-        <v>37.28</v>
+        <v>37.177018753128735</v>
       </c>
       <c r="Q23" s="4">
-        <v>36.39</v>
+        <v>37.284717460573546</v>
       </c>
       <c r="R23" s="4">
-        <v>36.65</v>
+        <v>36.391310060882134</v>
       </c>
       <c r="S23" s="4">
-        <v>37.58</v>
+        <v>36.648852412081887</v>
       </c>
       <c r="T23" s="4">
-        <v>38.43</v>
+        <v>37.580988117573483</v>
       </c>
       <c r="U23" s="4">
-        <v>39</v>
+        <v>38.430700184059909</v>
       </c>
       <c r="V23" s="4">
-        <v>39.1</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
+        <v>39.003778594771241</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="4">
-        <v>29.84</v>
+        <v>29.721549636803875</v>
       </c>
       <c r="D24" s="4">
-        <v>32.369999999999997</v>
+        <v>29.841838257236645</v>
       </c>
       <c r="E24" s="4">
-        <v>31.38</v>
+        <v>32.368534173950422</v>
       </c>
       <c r="F24" s="4">
-        <v>30.93</v>
+        <v>31.383656705849027</v>
       </c>
       <c r="G24" s="4">
-        <v>32.06</v>
+        <v>30.926072086293082</v>
       </c>
       <c r="H24" s="4">
-        <v>33.61</v>
+        <v>32.055660974067045</v>
       </c>
       <c r="I24" s="4">
-        <v>34.54</v>
+        <v>33.611588509698009</v>
       </c>
       <c r="J24" s="4">
-        <v>34.83</v>
+        <v>34.539266355729232</v>
       </c>
       <c r="K24" s="4">
-        <v>35.020000000000003</v>
+        <v>34.82852600499659</v>
       </c>
       <c r="L24" s="4">
-        <v>34.11</v>
+        <v>35.018809471121934</v>
       </c>
       <c r="M24" s="4">
-        <v>33.58</v>
+        <v>34.10705352676338</v>
       </c>
       <c r="N24" s="4">
-        <v>34.21</v>
+        <v>33.578906552927492</v>
       </c>
       <c r="O24" s="4">
-        <v>32.78</v>
+        <v>34.212530946486389</v>
       </c>
       <c r="P24" s="4">
-        <v>33.21</v>
+        <v>32.779456193353475</v>
       </c>
       <c r="Q24" s="4">
-        <v>32.26</v>
+        <v>33.210868079289128</v>
       </c>
       <c r="R24" s="4">
-        <v>30.54</v>
+        <v>32.258064516129032</v>
       </c>
       <c r="S24" s="4">
-        <v>31.3</v>
+        <v>30.544611819235222</v>
       </c>
       <c r="T24" s="4">
-        <v>29.08</v>
+        <v>31.298507462686565</v>
       </c>
       <c r="U24" s="4">
-        <v>26.55</v>
+        <v>29.077876791941108</v>
       </c>
       <c r="V24" s="4">
-        <v>29.58</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
+        <v>26.545161846719946</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="4">
-        <v>31.52</v>
+        <v>29.946112394149342</v>
       </c>
       <c r="D25" s="4">
-        <v>32.86</v>
+        <v>31.517509727626457</v>
       </c>
       <c r="E25" s="4">
-        <v>32.090000000000003</v>
+        <v>32.858306188925077</v>
       </c>
       <c r="F25" s="4">
-        <v>32.35</v>
+        <v>32.092638544251443</v>
       </c>
       <c r="G25" s="4">
-        <v>33.979999999999997</v>
+        <v>32.349559218091223</v>
       </c>
       <c r="H25" s="4">
-        <v>36.130000000000003</v>
+        <v>33.984375</v>
       </c>
       <c r="I25" s="4">
-        <v>38.39</v>
+        <v>36.132746359634268</v>
       </c>
       <c r="J25" s="4">
-        <v>37.979999999999997</v>
+        <v>38.39228295819936</v>
       </c>
       <c r="K25" s="4">
-        <v>39.64</v>
+        <v>37.981445037953335</v>
       </c>
       <c r="L25" s="4">
-        <v>39.36</v>
+        <v>39.644808743169399</v>
       </c>
       <c r="M25" s="4">
-        <v>40.94</v>
+        <v>39.361702127659576</v>
       </c>
       <c r="N25" s="4">
-        <v>41.83</v>
+        <v>40.938403380031133</v>
       </c>
       <c r="O25" s="4">
-        <v>40.54</v>
+        <v>41.826244708728076</v>
       </c>
       <c r="P25" s="4">
-        <v>43.37</v>
+        <v>40.540063536886692</v>
       </c>
       <c r="Q25" s="4">
-        <v>43.35</v>
+        <v>43.366515837104075</v>
       </c>
       <c r="R25" s="4">
-        <v>42.25</v>
+        <v>43.351158645276293</v>
       </c>
       <c r="S25" s="4">
-        <v>43.56</v>
+        <v>42.245573068690405</v>
       </c>
       <c r="T25" s="4">
-        <v>42.61</v>
+        <v>43.558776167471819</v>
       </c>
       <c r="U25" s="4">
-        <v>43.38</v>
+        <v>42.613969868910196</v>
       </c>
       <c r="V25" s="4">
-        <v>44.59</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
+        <v>43.380396971557197</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="4">
-        <v>28.8</v>
+        <v>29.576059850374065</v>
       </c>
       <c r="D26" s="4">
-        <v>32.1</v>
+        <v>28.799612778315588</v>
       </c>
       <c r="E26" s="4">
-        <v>31.01</v>
+        <v>32.102586778686714</v>
       </c>
       <c r="F26" s="4">
-        <v>30.18</v>
+        <v>31.014430325220761</v>
       </c>
       <c r="G26" s="4">
-        <v>30.99</v>
+        <v>30.182255157220105</v>
       </c>
       <c r="H26" s="4">
-        <v>32.18</v>
+        <v>30.988406366673217</v>
       </c>
       <c r="I26" s="4">
-        <v>32.049999999999997</v>
+        <v>32.177931831311376</v>
       </c>
       <c r="J26" s="4">
-        <v>32.69</v>
+        <v>32.054737715115074</v>
       </c>
       <c r="K26" s="4">
-        <v>31.87</v>
+        <v>32.691941322156602</v>
       </c>
       <c r="L26" s="4">
-        <v>30.25</v>
+        <v>31.87058386017107</v>
       </c>
       <c r="M26" s="4">
-        <v>27.89</v>
+        <v>30.251517779705118</v>
       </c>
       <c r="N26" s="4">
-        <v>27.4</v>
+        <v>27.891390273242827</v>
       </c>
       <c r="O26" s="4">
-        <v>24.91</v>
+        <v>27.395776935571199</v>
       </c>
       <c r="P26" s="4">
-        <v>24.13</v>
+        <v>24.910522548317822</v>
       </c>
       <c r="Q26" s="4">
-        <v>23.22</v>
+        <v>24.13011814209419</v>
       </c>
       <c r="R26" s="4">
-        <v>22.84</v>
+        <v>23.216620659596106</v>
       </c>
       <c r="S26" s="4">
-        <v>24.07</v>
+        <v>22.841404048168076</v>
       </c>
       <c r="T26" s="4">
-        <v>22.41</v>
+        <v>24.074952561669829</v>
       </c>
       <c r="U26" s="4">
-        <v>19.97</v>
+        <v>22.409638554216869</v>
       </c>
       <c r="V26" s="4">
-        <v>23.04</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:22" x14ac:dyDescent="0.25">
+        <v>19.966416120262274</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="4">
-        <v>36.4</v>
+        <v>35.323383084577117</v>
       </c>
       <c r="D27" s="4">
-        <v>38.74</v>
+        <v>36.401240951396069</v>
       </c>
       <c r="E27" s="4">
-        <v>39.380000000000003</v>
+        <v>38.737949167397019</v>
       </c>
       <c r="F27" s="4">
-        <v>36.26</v>
+        <v>39.334779464931309</v>
       </c>
       <c r="G27" s="4">
-        <v>37.69</v>
+        <v>36.262376237623762</v>
       </c>
       <c r="H27" s="4">
-        <v>37.78</v>
+        <v>37.69414575866189</v>
       </c>
       <c r="I27" s="4">
-        <v>39.06</v>
+        <v>37.780269058295964</v>
       </c>
       <c r="J27" s="4">
-        <v>37.99</v>
+        <v>39.057239057239059</v>
       </c>
       <c r="K27" s="4">
-        <v>39.46</v>
+        <v>37.990713381173492</v>
       </c>
       <c r="L27" s="4">
-        <v>41.09</v>
+        <v>39.457295373665481</v>
       </c>
       <c r="M27" s="4">
-        <v>37.33</v>
+        <v>41.093828399397893</v>
       </c>
       <c r="N27" s="4">
-        <v>39.65</v>
+        <v>37.330552659019808</v>
       </c>
       <c r="O27" s="4">
-        <v>40.46</v>
+        <v>39.651567944250871</v>
       </c>
       <c r="P27" s="4">
-        <v>39.31</v>
+        <v>40.456431535269708</v>
       </c>
       <c r="Q27" s="4">
-        <v>38.97</v>
+        <v>39.313725490196077</v>
       </c>
       <c r="R27" s="4">
-        <v>37.33</v>
+        <v>38.967136150234744</v>
       </c>
       <c r="S27" s="4">
-        <v>41.28</v>
+        <v>37.327586206896548</v>
       </c>
       <c r="T27" s="4">
-        <v>42.56</v>
+        <v>41.275941583397383</v>
       </c>
       <c r="U27" s="4">
-        <v>39.380000000000003</v>
+        <v>42.556390977443606</v>
       </c>
       <c r="V27" s="4">
-        <v>39.82</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:22" x14ac:dyDescent="0.25">
+        <v>39.380530973451329</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="4">
-        <v>26.59</v>
+        <v>28.226817042606516</v>
       </c>
       <c r="D28" s="4">
-        <v>29.92</v>
+        <v>26.588310038119438</v>
       </c>
       <c r="E28" s="4">
-        <v>27.5</v>
+        <v>29.922894424673785</v>
       </c>
       <c r="F28" s="4">
-        <v>27.38</v>
+        <v>27.521525215252151</v>
       </c>
       <c r="G28" s="4">
-        <v>27.81</v>
+        <v>27.378121284185493</v>
       </c>
       <c r="H28" s="4">
-        <v>29.35</v>
+        <v>27.807172251616695</v>
       </c>
       <c r="I28" s="4">
-        <v>28.02</v>
+        <v>29.345904537418978</v>
       </c>
       <c r="J28" s="4">
-        <v>28.44</v>
+        <v>28.019801980198022</v>
       </c>
       <c r="K28" s="4">
-        <v>26.51</v>
+        <v>28.441965841756712</v>
       </c>
       <c r="L28" s="4">
-        <v>24.56</v>
+        <v>26.514908624559151</v>
       </c>
       <c r="M28" s="4">
-        <v>23.26</v>
+        <v>24.561869357408391</v>
       </c>
       <c r="N28" s="4">
-        <v>23.13</v>
+        <v>23.264781491002569</v>
       </c>
       <c r="O28" s="4">
-        <v>21.75</v>
+        <v>23.131411822178798</v>
       </c>
       <c r="P28" s="4">
-        <v>21.19</v>
+        <v>21.749511612763186</v>
       </c>
       <c r="Q28" s="4">
-        <v>20.38</v>
+        <v>21.190893169877409</v>
       </c>
       <c r="R28" s="4">
-        <v>20.34</v>
+        <v>20.375797276331667</v>
       </c>
       <c r="S28" s="4">
-        <v>20.91</v>
+        <v>20.338470837110908</v>
       </c>
       <c r="T28" s="4">
-        <v>19.41</v>
+        <v>20.914205344585092</v>
       </c>
       <c r="U28" s="4">
-        <v>17.61</v>
+        <v>19.405962540175111</v>
       </c>
       <c r="V28" s="4">
-        <v>20.2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:22" ht="14" x14ac:dyDescent="0.25">
+        <v>17.608480819333394</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="15" x14ac:dyDescent="0.2">
       <c r="A29" s="5" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Godk_x00e4_nd xmlns="10c3a147-0d64-46aa-a281-dc97358e8373">false</Godk_x00e4_nd>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="10c3a147-0d64-46aa-a281-dc97358e8373">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d7532cd0-e888-47d6-8f58-db0210f25002" xsi:nil="true"/>
+    <Status xmlns="10c3a147-0d64-46aa-a281-dc97358e8373" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="dokument" ma:contentTypeID="0x010100129BBCBF21362E4099AE6C2F27C58737" ma:contentTypeVersion="20" ma:contentTypeDescription="Skapa ett nytt dokument." ma:contentTypeScope="" ma:versionID="2effa87f8d57443834506a9ceefaace4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="10c3a147-0d64-46aa-a281-dc97358e8373" xmlns:ns3="d7532cd0-e888-47d6-8f58-db0210f25002" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="807bef8aa2416edf2252d2470bd2fc6f" ns2:_="" ns3:_="">
     <xsd:import namespace="10c3a147-0d64-46aa-a281-dc97358e8373"/>
     <xsd:import namespace="d7532cd0-e888-47d6-8f58-db0210f25002"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:Godk_x00e4_nd" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -3286,96 +3290,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D38DCB5E-26F3-451C-8FD0-A79D33BDA36A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9882C6F-8862-4DF2-B8E3-F5B825CB978E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="10c3a147-0d64-46aa-a281-dc97358e8373"/>
+    <ds:schemaRef ds:uri="d7532cd0-e888-47d6-8f58-db0210f25002"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31237A56-3733-4678-A528-3B2356BC9BC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="10c3a147-0d64-46aa-a281-dc97358e8373"/>
     <ds:schemaRef ds:uri="d7532cd0-e888-47d6-8f58-db0210f25002"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9882C6F-8862-4DF2-B8E3-F5B825CB978E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D38DCB5E-26F3-451C-8FD0-A79D33BDA36A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="d7532cd0-e888-47d6-8f58-db0210f25002"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Definitioner</vt:lpstr>
       <vt:lpstr>Teckenförklaring</vt:lpstr>
       <vt:lpstr>Tabell</vt:lpstr>
     </vt:vector>