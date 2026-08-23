--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -55,90 +55,90 @@
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/theme/themeOverride5.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\BV\BE0101\Produktion\Tillfällig eller nedlagd produktion\202203 - Massflyktingar\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\scb\data\Prod\Webpub\be0101\Tabeller_och_diagram\2026\2026-08-21\Månadsstatistik\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5585975C-7A46-4DC7-B9B2-4BEF72822168}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C4A2D3C-01BF-437C-B0E8-B69D6AE1CACC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="18225" yWindow="540" windowWidth="24315" windowHeight="16725" tabRatio="891" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="891" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Info" sheetId="7" r:id="rId1"/>
     <sheet name="Tabell 1 Table 1" sheetId="3" r:id="rId2"/>
     <sheet name="Tabell 2a Table 2a" sheetId="10" r:id="rId3"/>
     <sheet name="Tabell 2b Table 2b" sheetId="6" r:id="rId4"/>
     <sheet name="Tabell 2c Table 2c" sheetId="14" r:id="rId5"/>
     <sheet name="Tabell 2d Table 2d" sheetId="16" r:id="rId6"/>
     <sheet name="Tabell 2e Table 2e" sheetId="18" r:id="rId7"/>
     <sheet name="Tabell 3a Table 3a " sheetId="11" r:id="rId8"/>
     <sheet name="Tabell 3b Table 3b " sheetId="9" r:id="rId9"/>
     <sheet name="Tabell 3c Table 3c " sheetId="15" r:id="rId10"/>
     <sheet name="Tabell 3d Table 3d" sheetId="17" r:id="rId11"/>
     <sheet name="Tabell 3e Table 3e" sheetId="19" r:id="rId12"/>
     <sheet name="Tabell 4 Table 4" sheetId="4" r:id="rId13"/>
     <sheet name="Tabell 5 Table 5" sheetId="12" r:id="rId14"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="347">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1060" uniqueCount="348">
   <si>
     <r>
       <t xml:space="preserve">Kvinnor
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF1E00BE"/>
         <rFont val="Roboto"/>
         <family val="2"/>
       </rPr>
       <t>Women</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Män
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF1E00BE"/>
         <rFont val="Roboto"/>
@@ -1740,93 +1740,96 @@
     <t>Antal ensamkommande asylsökande barn 2002–2026 samt ensamkommande barn sökande enligt massflyktsdirektivet 2022–2026 efter kön</t>
   </si>
   <si>
     <r>
       <t>Tabell 4: Antal ensamkommande asylsökande barn 2002–2026 samt ensamkommande barn sökande enligt massflyktsdirektivet 2022–2026 efter kön</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="PT Serif"/>
         <family val="1"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>Persons enrolled in the Swedish Migration Agency´s receptions system 2022–2025 by sex</t>
   </si>
   <si>
     <t>Tillfälligt begränsad asylstatistik</t>
   </si>
   <si>
-    <t xml:space="preserve">Från och med publiceringen i augusti görs en tillfällig begränsning när </t>
-[...1 lines deleted...]
-  <si>
     <t>Statistik om asyl – Migrationsverket</t>
   </si>
   <si>
     <t>Mer information publiceras på Migrationsverkets webbplats:</t>
   </si>
   <si>
     <t>Temporary limitation of asylum statistics</t>
   </si>
   <si>
     <t xml:space="preserve">The reason for this is that the EU's Migration and Asylum Pact came into </t>
   </si>
   <si>
     <t>force on 12 June.</t>
   </si>
   <si>
     <t>More information will be published on the Swedish Migration Agency’s website:</t>
   </si>
   <si>
     <t>Asylum (About the Swedish Migration Agency &gt; Statistics) – Swedish Migration Agency</t>
   </si>
   <si>
-    <t>From august, certain asylum statistics will be temporarily limited.</t>
-[...4 lines deleted...]
-  <si>
     <t>Statistik om sökande enligt Massflyktssdirektivet kommer inte att begränsas.</t>
   </si>
   <si>
     <t>Statistics on applicants under the Temporary Protection Directive will not be</t>
   </si>
   <si>
     <t>affected by these limitations.</t>
   </si>
   <si>
     <t>innebär förändringar hos Migrationsverket som levererar uppgifter till SCB.</t>
   </si>
   <si>
     <t>Anledningen är att EU:s migrations- och asylpakt började gälla 12 juni och det</t>
+  </si>
+  <si>
+    <t xml:space="preserve">From august (reference month June 2026 and onwards), asylum statistics will </t>
+  </si>
+  <si>
+    <t>be temporarily limited.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">görs en tillfällig begränsning när det gäller asylstatistik. </t>
+  </si>
+  <si>
+    <t>Från och med publiceringen i augusti (referensmånad juni 2026 och framåt)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="12">
     <numFmt numFmtId="42" formatCode="_-* #,##0\ &quot;kr&quot;_-;\-* #,##0\ &quot;kr&quot;_-;_-* &quot;-&quot;\ &quot;kr&quot;_-;_-@_-"/>
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;kr&quot;_-;\-* #,##0.00\ &quot;kr&quot;_-;_-* &quot;-&quot;??\ &quot;kr&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00;[Red]&quot;-&quot;#,##0.00"/>
     <numFmt numFmtId="165" formatCode="#\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,###;#;\-;&quot;..&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="0.000"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="61" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -2172,60 +2175,61 @@
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...3 lines deleted...]
-    <font>
       <i/>
       <sz val="12"/>
       <color rgb="FF156082"/>
       <name val="Aptos"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
@@ -2532,51 +2536,51 @@
       <left/>
       <right style="medium">
         <color rgb="FFFF0000"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="42" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="42" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -2811,50 +2815,81 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="54" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="56" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="55" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="57" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="9" applyFont="1"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="9" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="56" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="28" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="27" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="60" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2868,86 +2903,50 @@
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="Comma" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma [0]" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency [0]" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Hyperlänk" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Percent" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Procent" xfId="10" builtinId="5"/>
     <cellStyle name="Tusental" xfId="11" builtinId="3"/>
     <cellStyle name="Tusental 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="415">
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
@@ -2970,310 +2969,310 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
-    </dxf>
-[...5 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
-    </dxf>
-[...5 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
-      <border>
-[...3 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
-      </border>
-[...40 lines deleted...]
-        </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
-    </dxf>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
@@ -3735,309 +3734,309 @@
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
-        <right style="thin">
-[...5 lines deleted...]
-      <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <border>
-[...59 lines deleted...]
-    <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
-    </dxf>
-[...5 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
-      <font>
-[...3 lines deleted...]
-    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
@@ -4057,67 +4056,67 @@
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
-        </patternFill>
-[...5 lines deleted...]
-          <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
@@ -4160,469 +4159,469 @@
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
-      <border>
-[...5 lines deleted...]
-    <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFEDEDFF"/>
+          <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFEDEDFF"/>
+          <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFEDEDFF"/>
-[...5 lines deleted...]
-        <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
-    </dxf>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...12 lines deleted...]
-    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
-      </border>
-[...158 lines deleted...]
-        </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
-      <border>
-[...5 lines deleted...]
-    <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <border>
-[...3 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...3 lines deleted...]
-      </fill>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
@@ -4630,327 +4629,327 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
-        </patternFill>
-[...5 lines deleted...]
-          <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
-        </patternFill>
-[...5 lines deleted...]
-          <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFEDEDFF"/>
-[...5 lines deleted...]
-        <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
-    </dxf>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFEDEDFF"/>
+          <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
-        <right style="thin">
+        <bottom style="thin">
           <color rgb="FF1E00BE"/>
-        </right>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <right style="thin">
+          <color rgb="FF1E00BE"/>
+        </right>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <border>
-        <right style="thin">
+        <bottom style="thin">
           <color rgb="FF1E00BE"/>
-        </right>
+        </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
-    </dxf>
-[...12 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
@@ -4988,58 +4987,58 @@
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFEDEDFF"/>
+          <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -5069,69 +5068,69 @@
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
-      <border>
-[...3 lines deleted...]
-      </border>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...3 lines deleted...]
-      </fill>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
@@ -5170,139 +5169,139 @@
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
-      <border>
-[...12 lines deleted...]
-    <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
-          <bgColor rgb="FFFFFFFF"/>
+          <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
-    </dxf>
-[...12 lines deleted...]
-      </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color rgb="FF1E00BE"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FFEDEDFF"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color rgb="FF1E00BE"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFEDEDFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border>
         <right style="thin">
           <color rgb="FF1E00BE"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
@@ -11870,291 +11869,291 @@
                 <c:pt idx="76">
                   <c:v>76</c:v>
                 </c:pt>
                 <c:pt idx="77">
                   <c:v>77</c:v>
                 </c:pt>
                 <c:pt idx="78">
                   <c:v>78</c:v>
                 </c:pt>
                 <c:pt idx="79">
                   <c:v>79</c:v>
                 </c:pt>
                 <c:pt idx="80">
                   <c:v>80+</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Tabell 2e Table 2e'!$C$9:$C$89</c:f>
               <c:numCache>
                 <c:formatCode>#\ ###;#;\-;".."</c:formatCode>
                 <c:ptCount val="81"/>
                 <c:pt idx="0">
-                  <c:v>62</c:v>
+                  <c:v>72</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>30</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>17</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="5">
                   <c:v>25</c:v>
                 </c:pt>
-                <c:pt idx="2">
+                <c:pt idx="6">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="7">
                   <c:v>15</c:v>
                 </c:pt>
-                <c:pt idx="3">
+                <c:pt idx="8">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>26</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>35</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>37</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>32</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>24</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>47</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>42</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>85</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>97</c:v>
+                </c:pt>
+                <c:pt idx="20">
+                  <c:v>80</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>85</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>70</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>54</c:v>
+                </c:pt>
+                <c:pt idx="24">
+                  <c:v>54</c:v>
+                </c:pt>
+                <c:pt idx="25">
+                  <c:v>54</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>41</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>44</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>36</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>58</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>56</c:v>
+                </c:pt>
+                <c:pt idx="31">
+                  <c:v>57</c:v>
+                </c:pt>
+                <c:pt idx="32">
+                  <c:v>45</c:v>
+                </c:pt>
+                <c:pt idx="33">
+                  <c:v>59</c:v>
+                </c:pt>
+                <c:pt idx="34">
+                  <c:v>55</c:v>
+                </c:pt>
+                <c:pt idx="35">
+                  <c:v>51</c:v>
+                </c:pt>
+                <c:pt idx="36">
+                  <c:v>59</c:v>
+                </c:pt>
+                <c:pt idx="37">
+                  <c:v>71</c:v>
+                </c:pt>
+                <c:pt idx="38">
+                  <c:v>64</c:v>
+                </c:pt>
+                <c:pt idx="39">
+                  <c:v>71</c:v>
+                </c:pt>
+                <c:pt idx="40">
+                  <c:v>74</c:v>
+                </c:pt>
+                <c:pt idx="41">
+                  <c:v>85</c:v>
+                </c:pt>
+                <c:pt idx="42">
+                  <c:v>63</c:v>
+                </c:pt>
+                <c:pt idx="43">
+                  <c:v>85</c:v>
+                </c:pt>
+                <c:pt idx="44">
+                  <c:v>68</c:v>
+                </c:pt>
+                <c:pt idx="45">
+                  <c:v>67</c:v>
+                </c:pt>
+                <c:pt idx="46">
+                  <c:v>41</c:v>
+                </c:pt>
+                <c:pt idx="47">
+                  <c:v>45</c:v>
+                </c:pt>
+                <c:pt idx="48">
+                  <c:v>46</c:v>
+                </c:pt>
+                <c:pt idx="49">
+                  <c:v>43</c:v>
+                </c:pt>
+                <c:pt idx="50">
+                  <c:v>45</c:v>
+                </c:pt>
+                <c:pt idx="51">
+                  <c:v>39</c:v>
+                </c:pt>
+                <c:pt idx="52">
+                  <c:v>39</c:v>
+                </c:pt>
+                <c:pt idx="53">
+                  <c:v>43</c:v>
+                </c:pt>
+                <c:pt idx="54">
+                  <c:v>28</c:v>
+                </c:pt>
+                <c:pt idx="55">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="56">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="57">
+                  <c:v>25</c:v>
+                </c:pt>
+                <c:pt idx="58">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="59">
+                  <c:v>17</c:v>
+                </c:pt>
+                <c:pt idx="60">
+                  <c:v>19</c:v>
+                </c:pt>
+                <c:pt idx="61">
+                  <c:v>27</c:v>
+                </c:pt>
+                <c:pt idx="62">
+                  <c:v>14</c:v>
+                </c:pt>
+                <c:pt idx="63">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="64">
+                  <c:v>16</c:v>
+                </c:pt>
+                <c:pt idx="65">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="66">
+                  <c:v>20</c:v>
+                </c:pt>
+                <c:pt idx="67">
                   <c:v>12</c:v>
                 </c:pt>
-                <c:pt idx="4">
-[...5 lines deleted...]
-                <c:pt idx="6">
+                <c:pt idx="68">
+                  <c:v>11</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>12</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>13</c:v>
+                </c:pt>
+                <c:pt idx="71">
                   <c:v>18</c:v>
                 </c:pt>
-                <c:pt idx="7">
-[...193 lines deleted...]
-                </c:pt>
                 <c:pt idx="72">
-                  <c:v>11</c:v>
+                  <c:v>14</c:v>
                 </c:pt>
                 <c:pt idx="73">
-                  <c:v>7</c:v>
+                  <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="74">
                   <c:v>6</c:v>
                 </c:pt>
                 <c:pt idx="75">
                   <c:v>5</c:v>
                 </c:pt>
                 <c:pt idx="76">
-                  <c:v>6</c:v>
+                  <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="77">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="78">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="79">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="80">
-                  <c:v>15</c:v>
+                  <c:v>17</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-145E-40DB-AE13-61686066B8C3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Tabell 2e Table 2e'!$D$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Män
 Men</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
@@ -12407,285 +12406,285 @@
                 <c:pt idx="76">
                   <c:v>76</c:v>
                 </c:pt>
                 <c:pt idx="77">
                   <c:v>77</c:v>
                 </c:pt>
                 <c:pt idx="78">
                   <c:v>78</c:v>
                 </c:pt>
                 <c:pt idx="79">
                   <c:v>79</c:v>
                 </c:pt>
                 <c:pt idx="80">
                   <c:v>80+</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Tabell 2e Table 2e'!$D$9:$D$89</c:f>
               <c:numCache>
                 <c:formatCode>#\ ###;#;\-;".."</c:formatCode>
                 <c:ptCount val="81"/>
                 <c:pt idx="0">
-                  <c:v>61</c:v>
+                  <c:v>80</c:v>
                 </c:pt>
                 <c:pt idx="1">
+                  <c:v>26</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>25</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>17</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>26</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>31</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>23</c:v>
+                </c:pt>
+                <c:pt idx="7">
                   <c:v>22</c:v>
                 </c:pt>
-                <c:pt idx="2">
-[...16 lines deleted...]
-                </c:pt>
                 <c:pt idx="8">
-                  <c:v>17</c:v>
+                  <c:v>27</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>27</c:v>
+                  <c:v>32</c:v>
                 </c:pt>
                 <c:pt idx="10">
+                  <c:v>34</c:v>
+                </c:pt>
+                <c:pt idx="11">
+                  <c:v>30</c:v>
+                </c:pt>
+                <c:pt idx="12">
+                  <c:v>35</c:v>
+                </c:pt>
+                <c:pt idx="13">
+                  <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="14">
+                  <c:v>28</c:v>
+                </c:pt>
+                <c:pt idx="15">
+                  <c:v>38</c:v>
+                </c:pt>
+                <c:pt idx="16">
+                  <c:v>64</c:v>
+                </c:pt>
+                <c:pt idx="17">
+                  <c:v>69</c:v>
+                </c:pt>
+                <c:pt idx="18">
+                  <c:v>94</c:v>
+                </c:pt>
+                <c:pt idx="19">
+                  <c:v>109</c:v>
+                </c:pt>
+                <c:pt idx="20">
+                  <c:v>126</c:v>
+                </c:pt>
+                <c:pt idx="21">
+                  <c:v>147</c:v>
+                </c:pt>
+                <c:pt idx="22">
+                  <c:v>248</c:v>
+                </c:pt>
+                <c:pt idx="23">
+                  <c:v>65</c:v>
+                </c:pt>
+                <c:pt idx="24">
                   <c:v>26</c:v>
                 </c:pt>
-                <c:pt idx="11">
-[...5 lines deleted...]
-                <c:pt idx="13">
+                <c:pt idx="25">
+                  <c:v>44</c:v>
+                </c:pt>
+                <c:pt idx="26">
+                  <c:v>38</c:v>
+                </c:pt>
+                <c:pt idx="27">
                   <c:v>28</c:v>
                 </c:pt>
-                <c:pt idx="14">
-[...32 lines deleted...]
-                <c:pt idx="25">
+                <c:pt idx="28">
+                  <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>33</c:v>
+                </c:pt>
+                <c:pt idx="30">
                   <c:v>37</c:v>
                 </c:pt>
-                <c:pt idx="26">
-[...11 lines deleted...]
-                <c:pt idx="30">
+                <c:pt idx="31">
                   <c:v>35</c:v>
                 </c:pt>
-                <c:pt idx="31">
-[...1 lines deleted...]
-                </c:pt>
                 <c:pt idx="32">
-                  <c:v>37</c:v>
+                  <c:v>41</c:v>
                 </c:pt>
                 <c:pt idx="33">
-                  <c:v>36</c:v>
+                  <c:v>44</c:v>
                 </c:pt>
                 <c:pt idx="34">
                   <c:v>26</c:v>
                 </c:pt>
                 <c:pt idx="35">
-                  <c:v>35</c:v>
+                  <c:v>41</c:v>
                 </c:pt>
                 <c:pt idx="36">
-                  <c:v>51</c:v>
+                  <c:v>59</c:v>
                 </c:pt>
                 <c:pt idx="37">
-                  <c:v>39</c:v>
+                  <c:v>45</c:v>
                 </c:pt>
                 <c:pt idx="38">
-                  <c:v>38</c:v>
+                  <c:v>47</c:v>
                 </c:pt>
                 <c:pt idx="39">
-                  <c:v>60</c:v>
+                  <c:v>62</c:v>
                 </c:pt>
                 <c:pt idx="40">
-                  <c:v>56</c:v>
+                  <c:v>66</c:v>
                 </c:pt>
                 <c:pt idx="41">
+                  <c:v>36</c:v>
+                </c:pt>
+                <c:pt idx="42">
+                  <c:v>53</c:v>
+                </c:pt>
+                <c:pt idx="43">
+                  <c:v>40</c:v>
+                </c:pt>
+                <c:pt idx="44">
+                  <c:v>48</c:v>
+                </c:pt>
+                <c:pt idx="45">
+                  <c:v>42</c:v>
+                </c:pt>
+                <c:pt idx="46">
+                  <c:v>37</c:v>
+                </c:pt>
+                <c:pt idx="47">
+                  <c:v>37</c:v>
+                </c:pt>
+                <c:pt idx="48">
                   <c:v>30</c:v>
                 </c:pt>
-                <c:pt idx="42">
-[...2 lines deleted...]
-                <c:pt idx="43">
+                <c:pt idx="49">
                   <c:v>36</c:v>
                 </c:pt>
-                <c:pt idx="44">
-[...11 lines deleted...]
-                <c:pt idx="48">
+                <c:pt idx="50">
+                  <c:v>27</c:v>
+                </c:pt>
+                <c:pt idx="51">
+                  <c:v>29</c:v>
+                </c:pt>
+                <c:pt idx="52">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="53">
+                  <c:v>14</c:v>
+                </c:pt>
+                <c:pt idx="54">
+                  <c:v>21</c:v>
+                </c:pt>
+                <c:pt idx="55">
+                  <c:v>14</c:v>
+                </c:pt>
+                <c:pt idx="56">
+                  <c:v>13</c:v>
+                </c:pt>
+                <c:pt idx="57">
+                  <c:v>11</c:v>
+                </c:pt>
+                <c:pt idx="58">
+                  <c:v>13</c:v>
+                </c:pt>
+                <c:pt idx="59">
+                  <c:v>17</c:v>
+                </c:pt>
+                <c:pt idx="60">
                   <c:v>25</c:v>
                 </c:pt>
-                <c:pt idx="49">
-[...14 lines deleted...]
-                <c:pt idx="54">
+                <c:pt idx="61">
                   <c:v>16</c:v>
                 </c:pt>
-                <c:pt idx="55">
-[...2 lines deleted...]
-                <c:pt idx="56">
+                <c:pt idx="62">
+                  <c:v>22</c:v>
+                </c:pt>
+                <c:pt idx="63">
+                  <c:v>14</c:v>
+                </c:pt>
+                <c:pt idx="64">
                   <c:v>12</c:v>
                 </c:pt>
-                <c:pt idx="57">
-[...11 lines deleted...]
-                <c:pt idx="61">
+                <c:pt idx="65">
+                  <c:v>7</c:v>
+                </c:pt>
+                <c:pt idx="66">
+                  <c:v>9</c:v>
+                </c:pt>
+                <c:pt idx="67">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="68">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="69">
                   <c:v>12</c:v>
-                </c:pt>
-[...22 lines deleted...]
-                  <c:v>11</c:v>
                 </c:pt>
                 <c:pt idx="70">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="71">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="72">
                   <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="73">
-                  <c:v>3</c:v>
+                  <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="74">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="75">
+                  <c:v>4</c:v>
+                </c:pt>
+                <c:pt idx="76">
                   <c:v>3</c:v>
-                </c:pt>
-[...1 lines deleted...]
-                  <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="77">
                   <c:v>2</c:v>
                 </c:pt>
                 <c:pt idx="78">
-                  <c:v>3</c:v>
+                  <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="79">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="80">
                   <c:v>6</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-145E-40DB-AE13-61686066B8C3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
@@ -18444,781 +18443,689 @@
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2ED7EFD1-6F0C-4365-B37E-A7CA0B968B14}">
   <dimension ref="A1:AH69"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="22" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="22"/>
     <col min="11" max="12" width="9.140625" style="19"/>
     <col min="13" max="13" width="9.85546875" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="K1"/>
-      <c r="O1" s="149"/>
-[...7 lines deleted...]
-      <c r="W1" s="149"/>
     </row>
     <row r="2" spans="1:28" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A2" s="26" t="s">
         <v>147</v>
       </c>
       <c r="K2"/>
-      <c r="N2" s="150" t="s">
+      <c r="O2" s="128" t="s">
         <v>331</v>
       </c>
-      <c r="O2" s="151"/>
-[...6 lines deleted...]
-      <c r="V2" s="153"/>
+      <c r="P2" s="129"/>
+      <c r="Q2" s="129"/>
+      <c r="R2" s="129"/>
+      <c r="S2" s="129"/>
+      <c r="T2" s="129"/>
+      <c r="U2" s="130"/>
+      <c r="V2" s="131"/>
     </row>
     <row r="3" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="70" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>325</v>
       </c>
       <c r="K3"/>
-      <c r="N3" s="154" t="s">
-[...9 lines deleted...]
-      <c r="V3" s="155"/>
+      <c r="O3" s="132" t="s">
+        <v>347</v>
+      </c>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="133"/>
     </row>
     <row r="4" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="70" t="s">
         <v>195</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>199</v>
       </c>
       <c r="K4"/>
-      <c r="N4" s="154" t="s">
-[...9 lines deleted...]
-      <c r="V4" s="155"/>
+      <c r="O4" s="132" t="s">
+        <v>346</v>
+      </c>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="133"/>
     </row>
     <row r="5" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="70" t="s">
         <v>196</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>181</v>
       </c>
       <c r="K5"/>
-      <c r="N5" s="154" t="s">
-[...9 lines deleted...]
-      <c r="V5" s="155"/>
+      <c r="O5" s="132" t="s">
+        <v>343</v>
+      </c>
+      <c r="P5" s="31"/>
+      <c r="Q5" s="31"/>
+      <c r="R5" s="30"/>
+      <c r="S5" s="31"/>
+      <c r="T5" s="31"/>
+      <c r="U5" s="30"/>
+      <c r="V5" s="133"/>
     </row>
     <row r="6" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="70" t="s">
         <v>262</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>258</v>
       </c>
       <c r="K6"/>
-      <c r="N6" s="154" t="s">
-[...13 lines deleted...]
-      <c r="AB6" s="149"/>
+      <c r="O6" s="132" t="s">
+        <v>342</v>
+      </c>
+      <c r="P6" s="31"/>
+      <c r="Q6" s="31"/>
+      <c r="R6" s="30"/>
+      <c r="S6" s="31"/>
+      <c r="T6" s="31"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="133"/>
     </row>
     <row r="7" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="70" t="s">
         <v>291</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>290</v>
       </c>
       <c r="K7"/>
-      <c r="N7" s="154" t="s">
-[...13 lines deleted...]
-      <c r="AB7" s="149"/>
+      <c r="O7" s="132" t="s">
+        <v>339</v>
+      </c>
+      <c r="P7" s="31"/>
+      <c r="Q7" s="31"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="31"/>
+      <c r="T7" s="31"/>
+      <c r="U7" s="30"/>
+      <c r="V7" s="133"/>
     </row>
     <row r="8" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="70" t="s">
         <v>300</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>298</v>
       </c>
       <c r="K8"/>
-      <c r="N8" s="154" t="s">
-[...14 lines deleted...]
-      <c r="AB8" s="149"/>
+      <c r="O8" s="132" t="s">
+        <v>333</v>
+      </c>
+      <c r="P8" s="31"/>
+      <c r="Q8" s="31"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="31"/>
+      <c r="T8" s="31"/>
+      <c r="U8" s="30"/>
+      <c r="V8" s="133"/>
     </row>
     <row r="9" spans="1:28" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="70" t="s">
         <v>197</v>
       </c>
       <c r="B9" t="s">
         <v>200</v>
       </c>
       <c r="K9"/>
-      <c r="N9" s="160" t="s">
-[...14 lines deleted...]
-      <c r="AB9" s="149"/>
+      <c r="O9" s="138" t="s">
+        <v>332</v>
+      </c>
+      <c r="P9" s="134"/>
+      <c r="Q9" s="134"/>
+      <c r="R9" s="136"/>
+      <c r="S9" s="134"/>
+      <c r="T9" s="134"/>
+      <c r="U9" s="136"/>
+      <c r="V9" s="137"/>
     </row>
     <row r="10" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="70" t="s">
         <v>198</v>
       </c>
       <c r="B10" t="s">
         <v>182</v>
       </c>
       <c r="K10"/>
-      <c r="Y10" s="149"/>
-[...2 lines deleted...]
-      <c r="AB10" s="162"/>
+      <c r="AB10" s="139"/>
     </row>
     <row r="11" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="70" t="s">
         <v>265</v>
       </c>
       <c r="B11" t="s">
         <v>259</v>
       </c>
       <c r="K11"/>
-      <c r="Y11" s="149"/>
-[...2 lines deleted...]
-      <c r="AB11" s="149"/>
     </row>
     <row r="12" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="70" t="s">
         <v>293</v>
       </c>
       <c r="B12" t="s">
         <v>292</v>
       </c>
       <c r="K12"/>
-      <c r="N12" s="116" t="s">
+      <c r="O12" s="116" t="s">
         <v>26</v>
       </c>
-      <c r="O12" s="28"/>
       <c r="P12" s="28"/>
       <c r="Q12" s="28"/>
-      <c r="R12" s="34"/>
-[...4 lines deleted...]
-      <c r="AB12" s="149"/>
+      <c r="R12" s="28"/>
+      <c r="S12" s="34"/>
+      <c r="T12" s="35"/>
     </row>
     <row r="13" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="70" t="s">
         <v>301</v>
       </c>
       <c r="B13" t="s">
         <v>299</v>
       </c>
-      <c r="N13" s="29" t="s">
+      <c r="O13" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="O13" s="30"/>
-      <c r="P13" s="31"/>
+      <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
-      <c r="R13" s="30"/>
-[...4 lines deleted...]
-      <c r="AB13" s="149"/>
+      <c r="R13" s="31"/>
+      <c r="S13" s="30"/>
+      <c r="T13" s="36"/>
     </row>
     <row r="14" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66" t="s">
         <v>134</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>328</v>
       </c>
-      <c r="N14" s="29"/>
-[...1 lines deleted...]
-      <c r="P14" s="31"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="30"/>
       <c r="Q14" s="31"/>
-      <c r="R14" s="30"/>
-[...4 lines deleted...]
-      <c r="AB14" s="149"/>
+      <c r="R14" s="31"/>
+      <c r="S14" s="30"/>
+      <c r="T14" s="36"/>
     </row>
     <row r="15" spans="1:28" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="66" t="s">
         <v>240</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>324</v>
       </c>
-      <c r="N15" s="29" t="s">
+      <c r="O15" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="O15" s="30" t="s">
+      <c r="P15" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="P15" s="31"/>
       <c r="Q15" s="31"/>
-      <c r="R15" s="30"/>
-[...5 lines deleted...]
-      <c r="AB15" s="149"/>
+      <c r="R15" s="31"/>
+      <c r="S15" s="30"/>
+      <c r="T15" s="36"/>
     </row>
     <row r="16" spans="1:28" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="N16" s="29"/>
-[...1 lines deleted...]
-      <c r="P16" s="31"/>
+      <c r="O16" s="29"/>
+      <c r="P16" s="30"/>
       <c r="Q16" s="31"/>
-      <c r="R16" s="30"/>
-[...5 lines deleted...]
-    <row r="17" spans="1:28" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="R16" s="31"/>
+      <c r="S16" s="30"/>
+      <c r="T16" s="36"/>
+    </row>
+    <row r="17" spans="1:20" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A17" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="23"/>
-      <c r="N17" s="29" t="s">
+      <c r="O17" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="O17" s="89" t="s">
+      <c r="P17" s="89" t="s">
         <v>16</v>
       </c>
-      <c r="P17" s="31"/>
       <c r="Q17" s="31"/>
-      <c r="R17" s="30"/>
-[...5 lines deleted...]
-    <row r="18" spans="1:28" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="R17" s="31"/>
+      <c r="S17" s="30"/>
+      <c r="T17" s="36"/>
+    </row>
+    <row r="18" spans="1:20" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A18" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="N18" s="29"/>
-[...1 lines deleted...]
-      <c r="P18" s="31"/>
+      <c r="O18" s="29"/>
+      <c r="P18" s="89"/>
       <c r="Q18" s="31"/>
-      <c r="R18" s="30"/>
-[...5 lines deleted...]
-    <row r="19" spans="1:28" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="R18" s="31"/>
+      <c r="S18" s="30"/>
+      <c r="T18" s="36"/>
+    </row>
+    <row r="19" spans="1:20" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A19" s="17" t="s">
         <v>175</v>
       </c>
-      <c r="N19" s="112"/>
-[...1 lines deleted...]
-      <c r="P19" s="33"/>
+      <c r="O19" s="112"/>
+      <c r="P19" s="32"/>
       <c r="Q19" s="33"/>
-      <c r="R19" s="37"/>
-[...5 lines deleted...]
-    <row r="20" spans="1:28" x14ac:dyDescent="0.3">
+      <c r="R19" s="33"/>
+      <c r="S19" s="37"/>
+      <c r="T19" s="38"/>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
         <v>176</v>
       </c>
-      <c r="Z20" s="149"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A21" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="Z21" s="149"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A22" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="Z22" s="149"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="23" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A23" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="Z23" s="149"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A24" s="17" t="s">
         <v>137</v>
       </c>
-      <c r="Z24" s="149"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A25" s="17" t="s">
         <v>272</v>
       </c>
-      <c r="X25" s="149"/>
-[...5 lines deleted...]
-    <row r="26" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>273</v>
       </c>
-      <c r="Z26" s="149"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A27" s="17" t="s">
         <v>243</v>
       </c>
-      <c r="X27" s="149"/>
-[...5 lines deleted...]
-    <row r="28" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A28" s="17"/>
-      <c r="X28" s="149"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="29" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A29" s="17"/>
     </row>
-    <row r="30" spans="1:28" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A30" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="P30" s="149"/>
-[...4 lines deleted...]
-    <row r="31" spans="1:28" x14ac:dyDescent="0.3">
+    </row>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A31" s="17" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="32" spans="1:28" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:20" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="24"/>
     </row>
-    <row r="33" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A33" s="17" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="34" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:23" ht="15.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="35" spans="1:22" ht="17.25" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-    <row r="36" spans="1:22" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:23" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="O35" s="140" t="s">
+        <v>334</v>
+      </c>
+      <c r="P35" s="129"/>
+      <c r="Q35" s="129"/>
+      <c r="R35" s="130"/>
+      <c r="S35" s="129"/>
+      <c r="T35" s="129"/>
+      <c r="U35" s="130"/>
+      <c r="V35" s="130"/>
+      <c r="W35" s="131"/>
+    </row>
+    <row r="36" spans="1:23" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A36" s="26" t="s">
         <v>148</v>
       </c>
-      <c r="N36" s="154" t="s">
-[...11 lines deleted...]
-    <row r="37" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O36" s="132" t="s">
+        <v>344</v>
+      </c>
+      <c r="P36" s="31"/>
+      <c r="Q36" s="31"/>
+      <c r="R36" s="30"/>
+      <c r="S36" s="31"/>
+      <c r="T36" s="31"/>
+      <c r="U36" s="30"/>
+      <c r="V36" s="30"/>
+      <c r="W36" s="133"/>
+    </row>
+    <row r="37" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="70" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>326</v>
       </c>
-      <c r="N37" s="154" t="s">
-[...11 lines deleted...]
-    <row r="38" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O37" s="132" t="s">
+        <v>345</v>
+      </c>
+      <c r="P37" s="31"/>
+      <c r="Q37" s="31"/>
+      <c r="R37" s="30"/>
+      <c r="S37" s="31"/>
+      <c r="T37" s="31"/>
+      <c r="U37" s="30"/>
+      <c r="V37" s="30"/>
+      <c r="W37" s="133"/>
+    </row>
+    <row r="38" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="70" t="s">
         <v>201</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>205</v>
       </c>
-      <c r="N38" s="154" t="s">
-[...11 lines deleted...]
-    <row r="39" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O38" s="132" t="s">
+        <v>335</v>
+      </c>
+      <c r="P38" s="31"/>
+      <c r="Q38" s="31"/>
+      <c r="R38" s="30"/>
+      <c r="S38" s="31"/>
+      <c r="T38" s="31"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="133"/>
+    </row>
+    <row r="39" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="70" t="s">
         <v>202</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>183</v>
       </c>
-      <c r="N39" s="154" t="s">
-[...11 lines deleted...]
-    <row r="40" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O39" s="132" t="s">
+        <v>336</v>
+      </c>
+      <c r="P39" s="31"/>
+      <c r="Q39" s="31"/>
+      <c r="R39" s="30"/>
+      <c r="S39" s="31"/>
+      <c r="T39" s="31"/>
+      <c r="U39" s="30"/>
+      <c r="V39" s="30"/>
+      <c r="W39" s="133"/>
+    </row>
+    <row r="40" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="70" t="s">
         <v>268</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>267</v>
       </c>
-      <c r="N40" s="154" t="s">
-[...11 lines deleted...]
-    <row r="41" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O40" s="132" t="s">
+        <v>340</v>
+      </c>
+      <c r="P40" s="31"/>
+      <c r="Q40" s="31"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="31"/>
+      <c r="T40" s="31"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="133"/>
+    </row>
+    <row r="41" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="70" t="s">
         <v>295</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>294</v>
       </c>
-      <c r="N41" s="154" t="s">
-[...11 lines deleted...]
-    <row r="42" spans="1:22" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="O41" s="132" t="s">
+        <v>341</v>
+      </c>
+      <c r="P41" s="31"/>
+      <c r="Q41" s="31"/>
+      <c r="R41" s="89"/>
+      <c r="S41" s="31"/>
+      <c r="T41" s="31"/>
+      <c r="U41" s="30"/>
+      <c r="V41" s="30"/>
+      <c r="W41" s="133"/>
+    </row>
+    <row r="42" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="70" t="s">
         <v>305</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>304</v>
       </c>
-      <c r="N42" s="160" t="s">
-[...11 lines deleted...]
-    <row r="43" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O42" s="132" t="s">
+        <v>337</v>
+      </c>
+      <c r="P42" s="31"/>
+      <c r="Q42" s="31"/>
+      <c r="R42" s="89"/>
+      <c r="S42" s="31"/>
+      <c r="T42" s="31"/>
+      <c r="U42" s="30"/>
+      <c r="V42" s="30"/>
+      <c r="W42" s="133"/>
+    </row>
+    <row r="43" spans="1:23" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="70" t="s">
         <v>203</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>206</v>
       </c>
-    </row>
-    <row r="44" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O43" s="138" t="s">
+        <v>338</v>
+      </c>
+      <c r="P43" s="134"/>
+      <c r="Q43" s="134"/>
+      <c r="R43" s="135"/>
+      <c r="S43" s="134"/>
+      <c r="T43" s="134"/>
+      <c r="U43" s="136"/>
+      <c r="V43" s="136"/>
+      <c r="W43" s="137"/>
+    </row>
+    <row r="44" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="70" t="s">
         <v>204</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>184</v>
       </c>
-      <c r="N44" s="116" t="s">
-[...8 lines deleted...]
-    <row r="45" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="45" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="70" t="s">
         <v>269</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>266</v>
       </c>
-      <c r="N45" s="29" t="s">
-[...8 lines deleted...]
-    <row r="46" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O45" s="116" t="s">
+        <v>28</v>
+      </c>
+      <c r="P45" s="28"/>
+      <c r="Q45" s="28"/>
+      <c r="R45" s="28"/>
+      <c r="S45" s="34"/>
+      <c r="T45" s="35"/>
+    </row>
+    <row r="46" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="70" t="s">
         <v>297</v>
       </c>
       <c r="B46" s="23" t="s">
         <v>296</v>
       </c>
-      <c r="N46" s="29"/>
-[...1 lines deleted...]
-      <c r="P46" s="31"/>
+      <c r="O46" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="P46" s="30"/>
       <c r="Q46" s="31"/>
-      <c r="R46" s="30"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="R46" s="31"/>
+      <c r="S46" s="30"/>
+      <c r="T46" s="36"/>
+    </row>
+    <row r="47" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="70" t="s">
         <v>302</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>303</v>
       </c>
-      <c r="N47" s="29" t="s">
-[...5 lines deleted...]
-      <c r="P47" s="31"/>
+      <c r="O47" s="29"/>
+      <c r="P47" s="30"/>
       <c r="Q47" s="31"/>
-      <c r="R47" s="30"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="R47" s="31"/>
+      <c r="S47" s="30"/>
+      <c r="T47" s="36"/>
+    </row>
+    <row r="48" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="66" t="s">
         <v>241</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>327</v>
       </c>
-      <c r="N48" s="29"/>
-[...1 lines deleted...]
-      <c r="P48" s="31"/>
+      <c r="O48" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="P48" s="30" t="s">
+        <v>24</v>
+      </c>
       <c r="Q48" s="31"/>
-      <c r="R48" s="30"/>
-      <c r="S48" s="36"/>
+      <c r="R48" s="31"/>
+      <c r="S48" s="30"/>
+      <c r="T48" s="36"/>
     </row>
     <row r="49" spans="1:34" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="66" t="s">
         <v>242</v>
       </c>
       <c r="B49" s="23" t="s">
         <v>330</v>
       </c>
-      <c r="N49" s="29" t="s">
-[...5 lines deleted...]
-      <c r="P49" s="31"/>
+      <c r="O49" s="29"/>
+      <c r="P49" s="30"/>
       <c r="Q49" s="31"/>
-      <c r="R49" s="30"/>
-      <c r="S49" s="36"/>
+      <c r="R49" s="31"/>
+      <c r="S49" s="30"/>
+      <c r="T49" s="36"/>
     </row>
     <row r="50" spans="1:34" ht="17.25" x14ac:dyDescent="0.3">
       <c r="B50" s="25"/>
-      <c r="N50" s="29"/>
-[...1 lines deleted...]
-      <c r="P50" s="31"/>
+      <c r="O50" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="P50" s="89" t="s">
+        <v>16</v>
+      </c>
       <c r="Q50" s="31"/>
-      <c r="R50" s="30"/>
-      <c r="S50" s="36"/>
+      <c r="R50" s="31"/>
+      <c r="S50" s="30"/>
+      <c r="T50" s="36"/>
     </row>
     <row r="51" spans="1:34" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A51" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="N51" s="113"/>
-[...6 lines deleted...]
-    <row r="52" spans="1:34" x14ac:dyDescent="0.3">
+      <c r="O51" s="29"/>
+      <c r="P51" s="89"/>
+      <c r="Q51" s="31"/>
+      <c r="R51" s="31"/>
+      <c r="S51" s="30"/>
+      <c r="T51" s="36"/>
+    </row>
+    <row r="52" spans="1:34" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A52" s="17" t="s">
         <v>11</v>
       </c>
+      <c r="O52" s="113"/>
+      <c r="P52" s="37"/>
+      <c r="Q52" s="37"/>
+      <c r="R52" s="33"/>
+      <c r="S52" s="37"/>
+      <c r="T52" s="38"/>
     </row>
     <row r="53" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A53" s="17" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A54" s="17" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="55" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A55" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:34" x14ac:dyDescent="0.3">
       <c r="A56" s="17" t="s">
         <v>9</v>
       </c>
       <c r="Z56" s="17"/>
       <c r="AA56" s="17"/>
       <c r="AB56" s="17"/>
       <c r="AC56" s="17"/>
       <c r="AD56" s="17"/>
@@ -19305,139 +19212,139 @@
       <c r="P68" s="17"/>
       <c r="Q68" s="17"/>
       <c r="R68" s="17"/>
       <c r="S68" s="17"/>
       <c r="T68" s="17"/>
     </row>
     <row r="69" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A69" s="17" t="s">
         <v>257</v>
       </c>
       <c r="M69" s="17"/>
       <c r="U69" s="17"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A32" r:id="rId1" xr:uid="{C84F7AAC-0FAE-4F71-89F3-7C9D9DE48B85}"/>
     <hyperlink ref="A3" location="'Tabell 1 Table 1'!A1" display="Tabell 1" xr:uid="{54419F68-631D-4C06-8A33-2D1B7A8EDFD0}"/>
     <hyperlink ref="A6" location="'Tabell 2c Table 2c'!A1" display="Tabell 2c" xr:uid="{BE9A4483-B268-427A-B7A8-BE5F92485629}"/>
     <hyperlink ref="A11" location="'Tabell 3c Table 3c '!A1" display="Tabell 3c" xr:uid="{9553B74C-5092-4C4E-B4F4-912F4A669890}"/>
     <hyperlink ref="A37" location="'Tabell 1 Table 1'!A1" display="Table 1" xr:uid="{52403CA2-562E-46AA-91D2-B02F304682F6}"/>
     <hyperlink ref="A40" location="'Tabell 2c Table 2c'!A1" display="Table 2c" xr:uid="{7E0F78B3-B1CD-40EA-BF7C-5BE4D996AAB3}"/>
     <hyperlink ref="A44" location="'Tabell 3b Table 3b '!A1" display="Table 3b" xr:uid="{7311CA40-514F-414B-9977-C3C8F3AC9A94}"/>
     <hyperlink ref="A67" r:id="rId2" xr:uid="{D6AFB3B2-0F25-41F9-A692-5B466229ECB1}"/>
     <hyperlink ref="A14" location="'Tabell 4 Table 4'!A1" display="Tabell 4" xr:uid="{A6F8C561-BF3A-428C-8581-13B475233164}"/>
     <hyperlink ref="A48" location="'Tabell 4 Table 4'!A1" display="Tabel 4" xr:uid="{69F099FA-32F7-43BE-84C8-43AE82D3C34E}"/>
-    <hyperlink ref="O49" r:id="rId3" display="mailto:befolkning@scb.se" xr:uid="{F1484AD4-D82C-451C-A20F-B888EB087C2E}"/>
+    <hyperlink ref="P50" r:id="rId3" display="mailto:befolkning@scb.se" xr:uid="{F1484AD4-D82C-451C-A20F-B888EB087C2E}"/>
     <hyperlink ref="A15" location="'Tabell 5 Table 5'!A1" display="Tabell 5" xr:uid="{FFE3FA79-41BD-4A06-BC31-0AA045F10305}"/>
     <hyperlink ref="A49" location="'Tabell 5 Table 5'!A1" display="Tabel 5" xr:uid="{B9E95FEA-7B5A-44E0-A05C-1CD322B27067}"/>
     <hyperlink ref="A4" location="'Tabell 2a Table 2a'!A1" display="Tabell 2a" xr:uid="{BFC75243-C126-4DBD-B665-9700FD236CE6}"/>
     <hyperlink ref="A5" location="'Tabell 2b Table 2b'!A1" display="Tabell 2b" xr:uid="{C73A7188-F2FC-49D3-B633-EDF0A965F03A}"/>
     <hyperlink ref="A9" location="'Tabell 3a Table 3a '!A1" display="Tabell 3a" xr:uid="{6C9E2136-818B-4B2E-9B92-CE8B6BDD0097}"/>
     <hyperlink ref="A10" location="'Tabell 3b Table 3b '!A1" display="Tabell 3b" xr:uid="{6AB52DAC-EED7-4F28-A007-66A0310B026F}"/>
     <hyperlink ref="A38" location="'Tabell 2a Table 2a'!A1" display="Table 2a" xr:uid="{01534663-61A3-47BF-BA14-A506AF3DF768}"/>
     <hyperlink ref="A39" location="'Tabell 2b Table 2b'!A1" display="Table 2b" xr:uid="{0AEB5781-E3F3-4553-961A-CC1F7A5DA262}"/>
     <hyperlink ref="A43" location="'Tabell 3a Table 3a '!A1" display="Table 3a" xr:uid="{66D7E519-7E4D-418C-A692-E321AAE01CEB}"/>
     <hyperlink ref="A45" location="'Tabell 3c Table 3c '!A1" display="Table 3c" xr:uid="{2E3B316D-1353-4B80-A8A0-9E210F4B70E6}"/>
     <hyperlink ref="A7" location="'Tabell 2d Table 2d'!A1" display="Tabell 2d" xr:uid="{71E7D22D-A0C5-4541-A566-C2F7B31DA2B5}"/>
     <hyperlink ref="A12" location="'Tabell 3d Table 3d'!A1" display="Tabell 3d" xr:uid="{A50C5ABD-C87C-46DF-A9EA-13295FE8EA0C}"/>
     <hyperlink ref="A41" location="'Tabell 2d Table 2d'!A1" display="Table 2d" xr:uid="{CC6A3E22-78A2-49AE-A851-1043DD65B1FE}"/>
     <hyperlink ref="A46" location="'Tabell 3d Table 3d'!A1" display="Table 3d" xr:uid="{1A619665-9D21-46BB-AF0D-4D691C7D5EBF}"/>
     <hyperlink ref="A8" location="'Tabell 2e Table 2e'!A1" display="Tabell 2e" xr:uid="{B28D89E7-D13D-493A-B172-30E60633107C}"/>
     <hyperlink ref="A13" location="'Tabell 3e Table 3e'!A1" display="Tabell 3e" xr:uid="{2E99DBCB-72EC-4CAB-A26F-67EF065EAEFC}"/>
     <hyperlink ref="A47" location="'Tabell 3e Table 3e'!A1" display="Table 3e" xr:uid="{17FDD68D-8AF5-4282-9754-652046DB87D0}"/>
     <hyperlink ref="A42" location="'Tabell 2e Table 2e'!A1" display="Table 2e" xr:uid="{A533FB5E-567D-4C99-A5D5-1A2B8303058E}"/>
-    <hyperlink ref="O17" r:id="rId4" display="mailto:befolkning@scb.se" xr:uid="{1F679E6C-D8E9-43CA-B4AC-D40E776CEC7E}"/>
-[...1 lines deleted...]
-    <hyperlink ref="N42" r:id="rId6" display="https://www.migrationsverket.se/en/about-the-swedish-migration-agency/statistics/asylum.html" xr:uid="{79CD1918-7FEC-4E65-A319-408044F75CBE}"/>
+    <hyperlink ref="P17" r:id="rId4" display="mailto:befolkning@scb.se" xr:uid="{1F679E6C-D8E9-43CA-B4AC-D40E776CEC7E}"/>
+    <hyperlink ref="O9" r:id="rId5" display="https://www.migrationsverket.se/om-migrationsverket/statistik/asyl.html" xr:uid="{95E24D97-A8C3-44E2-8B9B-A596425F6929}"/>
+    <hyperlink ref="O43" r:id="rId6" display="https://www.migrationsverket.se/en/about-the-swedish-migration-agency/statistics/asylum.html" xr:uid="{79CD1918-7FEC-4E65-A319-408044F75CBE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
   <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B646774A-E5A9-412A-8F05-02B914BD997F}">
   <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.42578125" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" customWidth="1"/>
     <col min="3" max="4" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>286</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>287</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:11" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>145</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>149</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
     </row>
     <row r="8" spans="1:11" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
         <v>10682</v>
       </c>
       <c r="C8" s="59">
         <v>5585</v>
       </c>
       <c r="D8" s="59">
         <v>5097</v>
       </c>
       <c r="H8" s="57"/>
       <c r="I8" s="57"/>
       <c r="J8" s="57"/>
       <c r="K8" s="57"/>
     </row>
     <row r="9" spans="1:11" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="51" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="56">
         <v>10597</v>
@@ -19670,76 +19577,76 @@
     <col min="5" max="6" width="9.140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="0.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:12" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>289</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>288</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>145</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>149</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
     </row>
     <row r="8" spans="1:12" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
         <v>9680</v>
       </c>
       <c r="C8" s="59">
         <v>4765</v>
       </c>
       <c r="D8" s="59">
         <v>4915</v>
       </c>
       <c r="J8" s="57"/>
       <c r="K8" s="57"/>
       <c r="L8" s="57"/>
     </row>
     <row r="9" spans="1:12" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="51" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="56">
         <v>9627</v>
       </c>
@@ -19883,154 +19790,154 @@
     <col min="5" max="6" width="9.140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="0.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:12" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>311</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>312</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>145</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>149</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
     </row>
     <row r="8" spans="1:12" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
-        <v>5032</v>
+        <v>5952</v>
       </c>
       <c r="C8" s="59">
-        <v>2602</v>
+        <v>3118</v>
       </c>
       <c r="D8" s="59">
-        <v>2430</v>
+        <v>2834</v>
       </c>
       <c r="J8" s="57"/>
       <c r="K8" s="57"/>
       <c r="L8" s="57"/>
     </row>
     <row r="9" spans="1:12" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="51" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="56">
-        <v>4997</v>
+        <v>5905</v>
       </c>
       <c r="C9" s="55">
-        <v>2591</v>
+        <v>3105</v>
       </c>
       <c r="D9" s="55">
-        <v>2406</v>
+        <v>2800</v>
       </c>
       <c r="J9" s="57"/>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
     </row>
     <row r="10" spans="1:12" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A10" s="72" t="s">
         <v>158</v>
       </c>
       <c r="B10" s="56">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C10" s="55">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D10" s="55">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="J10" s="57"/>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
     </row>
     <row r="11" spans="1:12" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="72" t="s">
         <v>253</v>
       </c>
       <c r="B11" s="56">
+        <v>9</v>
+      </c>
+      <c r="C11" s="56">
         <v>1</v>
       </c>
-      <c r="C11" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="56">
-        <v>1</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A12" s="72" t="s">
         <v>255</v>
       </c>
       <c r="B12" s="56">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C12" s="55">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D12" s="55">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J12" s="57"/>
       <c r="K12" s="57"/>
       <c r="L12" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <conditionalFormatting sqref="A8:B8">
     <cfRule type="expression" dxfId="62" priority="16">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A9:B10">
     <cfRule type="expression" dxfId="61" priority="17">
       <formula>COLUMN()&lt;&gt;11</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A12:B12">
     <cfRule type="expression" dxfId="60" priority="5">
@@ -20078,186 +19985,186 @@
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C8:D10">
     <cfRule type="expression" dxfId="48" priority="15">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11:D11">
     <cfRule type="cellIs" dxfId="47" priority="6" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C12:D12">
     <cfRule type="expression" dxfId="46" priority="4">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04BB3237-80EF-4D92-A508-358AF96C79C5}">
-  <dimension ref="A1:X315"/>
+  <dimension ref="A1:X316"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="8" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="45" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="12" t="s">
         <v>329</v>
       </c>
       <c r="B2" s="12"/>
     </row>
     <row r="3" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="61" t="s">
         <v>315</v>
       </c>
       <c r="B3" s="60"/>
     </row>
     <row r="4" spans="1:24" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="15"/>
     </row>
     <row r="5" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="16"/>
     </row>
     <row r="6" spans="1:24" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16"/>
       <c r="B6" s="16"/>
     </row>
     <row r="7" spans="1:24" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="128"/>
+      <c r="A7" s="141"/>
       <c r="B7" s="40"/>
-      <c r="C7" s="131" t="s">
+      <c r="C7" s="144" t="s">
         <v>152</v>
       </c>
-      <c r="D7" s="132"/>
-[...1 lines deleted...]
-      <c r="F7" s="131" t="s">
+      <c r="D7" s="145"/>
+      <c r="E7" s="145"/>
+      <c r="F7" s="144" t="s">
         <v>159</v>
       </c>
-      <c r="G7" s="132"/>
-      <c r="H7" s="132"/>
+      <c r="G7" s="145"/>
+      <c r="H7" s="145"/>
     </row>
     <row r="8" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="143"/>
+      <c r="A8" s="156"/>
       <c r="B8" s="41"/>
-      <c r="C8" s="135" t="s">
+      <c r="C8" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="133" t="s">
+      <c r="D8" s="146" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="145" t="s">
+      <c r="E8" s="158" t="s">
         <v>33</v>
       </c>
-      <c r="F8" s="135" t="s">
+      <c r="F8" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="G8" s="133" t="s">
+      <c r="G8" s="146" t="s">
         <v>32</v>
       </c>
-      <c r="H8" s="145" t="s">
+      <c r="H8" s="158" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:24" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="144"/>
+      <c r="A9" s="157"/>
       <c r="B9" s="42"/>
-      <c r="C9" s="134"/>
-[...4 lines deleted...]
-      <c r="H9" s="146"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="159"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
+      <c r="H9" s="159"/>
     </row>
     <row r="10" spans="1:24" s="54" customFormat="1" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="52" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="52" t="s">
         <v>187</v>
       </c>
       <c r="C10" s="53" t="s">
         <v>188</v>
       </c>
       <c r="D10" s="53" t="s">
         <v>189</v>
       </c>
       <c r="E10" s="53" t="s">
         <v>190</v>
       </c>
       <c r="F10" s="53" t="s">
         <v>191</v>
       </c>
       <c r="G10" s="53" t="s">
         <v>192</v>
       </c>
       <c r="H10" s="53" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="11" spans="1:24" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="99" t="s">
         <v>306</v>
       </c>
       <c r="B11" s="100" t="s">
         <v>138</v>
       </c>
       <c r="C11" s="101">
         <v>59</v>
       </c>
       <c r="D11" s="101">
         <v>14</v>
       </c>
       <c r="E11" s="101">
         <v>45</v>
       </c>
       <c r="F11" s="101">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="G11" s="101">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="H11" s="101">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="N11" s="108"/>
       <c r="O11" s="73"/>
     </row>
     <row r="12" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="71"/>
       <c r="B12" s="11" t="s">
         <v>139</v>
       </c>
       <c r="C12" s="102">
         <v>2</v>
       </c>
       <c r="D12" s="102">
         <v>0</v>
       </c>
       <c r="E12" s="102">
         <v>2</v>
       </c>
       <c r="F12" s="102">
         <v>10</v>
       </c>
       <c r="G12" s="103">
         <v>3</v>
       </c>
       <c r="H12" s="103">
@@ -20368,2707 +20275,2727 @@
       <c r="C16" s="102">
         <v>13</v>
       </c>
       <c r="D16" s="102">
         <v>2</v>
       </c>
       <c r="E16" s="102">
         <v>11</v>
       </c>
       <c r="F16" s="102">
         <v>6</v>
       </c>
       <c r="G16" s="103">
         <v>2</v>
       </c>
       <c r="H16" s="103">
         <v>4</v>
       </c>
       <c r="S16" s="57"/>
       <c r="T16" s="57"/>
       <c r="U16" s="57"/>
       <c r="V16" s="57"/>
       <c r="W16" s="57"/>
       <c r="X16" s="57"/>
     </row>
-    <row r="17" spans="1:24" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="99" t="s">
+    <row r="17" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="71"/>
+      <c r="B17" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="C17" s="102"/>
+      <c r="D17" s="102"/>
+      <c r="E17" s="102"/>
+      <c r="F17" s="102">
+        <v>13</v>
+      </c>
+      <c r="G17" s="103">
+        <v>3</v>
+      </c>
+      <c r="H17" s="103">
+        <v>10</v>
+      </c>
+      <c r="S17" s="57"/>
+      <c r="T17" s="57"/>
+      <c r="U17" s="57"/>
+      <c r="V17" s="57"/>
+      <c r="W17" s="57"/>
+      <c r="X17" s="57"/>
+    </row>
+    <row r="18" spans="1:24" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="99" t="s">
         <v>277</v>
       </c>
-      <c r="B17" s="100" t="s">
+      <c r="B18" s="100" t="s">
         <v>138</v>
       </c>
-      <c r="C17" s="101">
+      <c r="C18" s="101">
         <v>177</v>
       </c>
-      <c r="D17" s="101">
+      <c r="D18" s="101">
         <v>35</v>
       </c>
-      <c r="E17" s="101">
+      <c r="E18" s="101">
         <v>142</v>
       </c>
-      <c r="F17" s="101">
+      <c r="F18" s="101">
         <v>249</v>
       </c>
-      <c r="G17" s="101">
+      <c r="G18" s="101">
         <v>46</v>
       </c>
-      <c r="H17" s="101">
+      <c r="H18" s="101">
         <v>203</v>
       </c>
-      <c r="N17" s="108"/>
-[...4 lines deleted...]
-      <c r="B18" s="104" t="s">
+      <c r="N18" s="108"/>
+      <c r="O18" s="73"/>
+    </row>
+    <row r="19" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="99"/>
+      <c r="B19" s="104" t="s">
         <v>139</v>
-      </c>
-[...28 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C19" s="102">
         <v>11</v>
       </c>
       <c r="D19" s="102">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E19" s="102">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F19" s="102">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="G19" s="103">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H19" s="103">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="S19" s="57"/>
       <c r="T19" s="57"/>
       <c r="U19" s="57"/>
       <c r="V19" s="57"/>
       <c r="W19" s="57"/>
       <c r="X19" s="57"/>
     </row>
     <row r="20" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="71"/>
       <c r="B20" s="11" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C20" s="102">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D20" s="102">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E20" s="102">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F20" s="102">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G20" s="103">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H20" s="103">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="S20" s="57"/>
       <c r="T20" s="57"/>
       <c r="U20" s="57"/>
       <c r="V20" s="57"/>
       <c r="W20" s="57"/>
       <c r="X20" s="57"/>
     </row>
     <row r="21" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="71"/>
       <c r="B21" s="11" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="C21" s="102">
+        <v>8</v>
+      </c>
+      <c r="D21" s="102">
+        <v>3</v>
+      </c>
+      <c r="E21" s="102">
+        <v>5</v>
+      </c>
+      <c r="F21" s="102">
+        <v>22</v>
+      </c>
+      <c r="G21" s="103">
         <v>4</v>
       </c>
-      <c r="D21" s="102">
-[...10 lines deleted...]
-      </c>
       <c r="H21" s="103">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S21" s="57"/>
       <c r="T21" s="57"/>
       <c r="U21" s="57"/>
       <c r="V21" s="57"/>
       <c r="W21" s="57"/>
       <c r="X21" s="57"/>
     </row>
     <row r="22" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="71"/>
       <c r="B22" s="11" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C22" s="102">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="D22" s="102">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E22" s="102">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F22" s="102">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G22" s="103">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H22" s="103">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="S22" s="57"/>
       <c r="T22" s="57"/>
       <c r="U22" s="57"/>
       <c r="V22" s="57"/>
       <c r="W22" s="57"/>
       <c r="X22" s="57"/>
     </row>
     <row r="23" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="71"/>
       <c r="B23" s="11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C23" s="102">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D23" s="102">
         <v>4</v>
       </c>
       <c r="E23" s="102">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F23" s="102">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G23" s="103">
         <v>5</v>
       </c>
       <c r="H23" s="103">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="S23" s="57"/>
       <c r="T23" s="57"/>
       <c r="U23" s="57"/>
       <c r="V23" s="57"/>
       <c r="W23" s="57"/>
       <c r="X23" s="57"/>
     </row>
     <row r="24" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="71"/>
       <c r="B24" s="11" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C24" s="102">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D24" s="102">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E24" s="102">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F24" s="102">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="G24" s="103">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H24" s="103">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="S24" s="57"/>
       <c r="T24" s="57"/>
       <c r="U24" s="57"/>
       <c r="V24" s="57"/>
       <c r="W24" s="57"/>
       <c r="X24" s="57"/>
     </row>
     <row r="25" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="71"/>
       <c r="B25" s="11" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C25" s="102">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D25" s="102">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E25" s="102">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F25" s="102">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G25" s="103">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="H25" s="103">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="S25" s="57"/>
       <c r="T25" s="57"/>
       <c r="U25" s="57"/>
       <c r="V25" s="57"/>
       <c r="W25" s="57"/>
       <c r="X25" s="57"/>
     </row>
     <row r="26" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="71"/>
       <c r="B26" s="11" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C26" s="102">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D26" s="102">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E26" s="102">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F26" s="102">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="G26" s="103">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="H26" s="103">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="S26" s="57"/>
       <c r="T26" s="57"/>
       <c r="U26" s="57"/>
       <c r="V26" s="57"/>
       <c r="W26" s="57"/>
       <c r="X26" s="57"/>
     </row>
     <row r="27" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="71"/>
       <c r="B27" s="11" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C27" s="102">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D27" s="102">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E27" s="102">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F27" s="102">
         <v>17</v>
       </c>
       <c r="G27" s="103">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H27" s="103">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="S27" s="57"/>
       <c r="T27" s="57"/>
       <c r="U27" s="57"/>
       <c r="V27" s="57"/>
       <c r="W27" s="57"/>
       <c r="X27" s="57"/>
     </row>
     <row r="28" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="71"/>
       <c r="B28" s="11" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C28" s="102">
         <v>12</v>
       </c>
       <c r="D28" s="102">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E28" s="102">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F28" s="102">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>17</v>
+      </c>
+      <c r="G28" s="103">
+        <v>2</v>
       </c>
       <c r="H28" s="103">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="S28" s="57"/>
       <c r="T28" s="57"/>
       <c r="U28" s="57"/>
       <c r="V28" s="57"/>
       <c r="W28" s="57"/>
       <c r="X28" s="57"/>
     </row>
     <row r="29" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="71"/>
       <c r="B29" s="11" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C29" s="102">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D29" s="102">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E29" s="102">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F29" s="102">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>9</v>
+      </c>
+      <c r="G29" s="103" t="s">
+        <v>12</v>
       </c>
       <c r="H29" s="103">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="S29" s="57"/>
       <c r="T29" s="57"/>
       <c r="U29" s="57"/>
       <c r="V29" s="57"/>
       <c r="W29" s="57"/>
       <c r="X29" s="57"/>
     </row>
     <row r="30" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="9" t="s">
-[...21 lines deleted...]
-        <v>169</v>
+      <c r="A30" s="71"/>
+      <c r="B30" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="C30" s="102">
+        <v>17</v>
+      </c>
+      <c r="D30" s="102">
+        <v>4</v>
+      </c>
+      <c r="E30" s="102">
+        <v>13</v>
+      </c>
+      <c r="F30" s="102">
+        <v>8</v>
+      </c>
+      <c r="G30" s="103">
+        <v>5</v>
+      </c>
+      <c r="H30" s="103">
+        <v>3</v>
       </c>
       <c r="S30" s="57"/>
       <c r="T30" s="57"/>
       <c r="U30" s="57"/>
       <c r="V30" s="57"/>
       <c r="W30" s="57"/>
       <c r="X30" s="57"/>
     </row>
     <row r="31" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="96"/>
-[...19 lines deleted...]
-        <v>8</v>
+      <c r="A31" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="98">
+        <v>276</v>
+      </c>
+      <c r="D31" s="98">
+        <v>69</v>
+      </c>
+      <c r="E31" s="98">
+        <v>207</v>
+      </c>
+      <c r="F31" s="98">
+        <v>214</v>
+      </c>
+      <c r="G31" s="98">
+        <v>45</v>
+      </c>
+      <c r="H31" s="98">
+        <v>169</v>
       </c>
       <c r="S31" s="57"/>
       <c r="T31" s="57"/>
       <c r="U31" s="57"/>
       <c r="V31" s="57"/>
       <c r="W31" s="57"/>
       <c r="X31" s="57"/>
     </row>
     <row r="32" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="96"/>
       <c r="B32" s="96" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C32" s="102">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D32" s="102">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E32" s="102">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F32" s="102">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G32" s="103">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H32" s="103">
         <v>8</v>
       </c>
       <c r="S32" s="57"/>
       <c r="T32" s="57"/>
       <c r="U32" s="57"/>
       <c r="V32" s="57"/>
       <c r="W32" s="57"/>
       <c r="X32" s="57"/>
     </row>
     <row r="33" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="96"/>
       <c r="B33" s="96" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C33" s="102">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D33" s="102">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E33" s="102">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F33" s="102">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="G33" s="103">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H33" s="103">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="S33" s="57"/>
       <c r="T33" s="57"/>
       <c r="U33" s="57"/>
       <c r="V33" s="57"/>
       <c r="W33" s="57"/>
       <c r="X33" s="57"/>
     </row>
     <row r="34" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="96"/>
       <c r="B34" s="96" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="C34" s="102">
+        <v>24</v>
+      </c>
+      <c r="D34" s="102">
+        <v>5</v>
+      </c>
+      <c r="E34" s="102">
+        <v>19</v>
+      </c>
+      <c r="F34" s="102">
+        <v>16</v>
+      </c>
+      <c r="G34" s="103">
+        <v>4</v>
+      </c>
+      <c r="H34" s="103">
         <v>12</v>
-      </c>
-[...13 lines deleted...]
-        <v>7</v>
       </c>
       <c r="S34" s="57"/>
       <c r="T34" s="57"/>
       <c r="U34" s="57"/>
       <c r="V34" s="57"/>
       <c r="W34" s="57"/>
       <c r="X34" s="57"/>
     </row>
     <row r="35" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="96"/>
       <c r="B35" s="96" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C35" s="102">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D35" s="102">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E35" s="102">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F35" s="102">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="G35" s="103">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H35" s="103">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="S35" s="57"/>
       <c r="T35" s="57"/>
       <c r="U35" s="57"/>
       <c r="V35" s="57"/>
       <c r="W35" s="57"/>
       <c r="X35" s="57"/>
     </row>
     <row r="36" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="96"/>
       <c r="B36" s="96" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C36" s="102">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D36" s="102">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E36" s="102">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F36" s="102">
+        <v>22</v>
+      </c>
+      <c r="G36" s="103">
+        <v>3</v>
+      </c>
+      <c r="H36" s="103">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="S36" s="57"/>
       <c r="T36" s="57"/>
       <c r="U36" s="57"/>
       <c r="V36" s="57"/>
       <c r="W36" s="57"/>
       <c r="X36" s="57"/>
     </row>
     <row r="37" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="96"/>
       <c r="B37" s="96" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C37" s="102">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D37" s="102">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E37" s="102">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F37" s="102">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="G37" s="103">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H37" s="103">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="S37" s="57"/>
       <c r="T37" s="57"/>
       <c r="U37" s="57"/>
       <c r="V37" s="57"/>
       <c r="W37" s="57"/>
       <c r="X37" s="57"/>
     </row>
     <row r="38" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="96"/>
       <c r="B38" s="96" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C38" s="102">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D38" s="102">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E38" s="102">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F38" s="102">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G38" s="103">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H38" s="103">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="S38" s="57"/>
       <c r="T38" s="57"/>
       <c r="U38" s="57"/>
       <c r="V38" s="57"/>
       <c r="W38" s="57"/>
       <c r="X38" s="57"/>
     </row>
     <row r="39" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="96"/>
       <c r="B39" s="96" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C39" s="102">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D39" s="102">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="E39" s="102">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F39" s="102">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="G39" s="103">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H39" s="103">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="S39" s="57"/>
       <c r="T39" s="57"/>
       <c r="U39" s="57"/>
       <c r="V39" s="57"/>
       <c r="W39" s="57"/>
       <c r="X39" s="57"/>
     </row>
     <row r="40" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="96"/>
       <c r="B40" s="96" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C40" s="102">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D40" s="102">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="E40" s="102">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F40" s="102">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G40" s="103">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H40" s="103">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="S40" s="57"/>
       <c r="T40" s="57"/>
       <c r="U40" s="57"/>
       <c r="V40" s="57"/>
       <c r="W40" s="57"/>
       <c r="X40" s="57"/>
     </row>
     <row r="41" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="96"/>
       <c r="B41" s="96" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C41" s="102">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D41" s="102">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E41" s="102">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F41" s="102">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>26</v>
+      </c>
+      <c r="G41" s="103">
+        <v>5</v>
       </c>
       <c r="H41" s="103">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="S41" s="57"/>
       <c r="T41" s="57"/>
       <c r="U41" s="57"/>
       <c r="V41" s="57"/>
       <c r="W41" s="57"/>
       <c r="X41" s="57"/>
     </row>
     <row r="42" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="96"/>
       <c r="B42" s="96" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C42" s="102">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D42" s="102">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E42" s="102">
         <v>9</v>
       </c>
       <c r="F42" s="102">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>12</v>
+      </c>
+      <c r="G42" s="103" t="s">
+        <v>12</v>
       </c>
       <c r="H42" s="103">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="S42" s="57"/>
       <c r="T42" s="57"/>
       <c r="U42" s="57"/>
       <c r="V42" s="57"/>
       <c r="W42" s="57"/>
       <c r="X42" s="57"/>
     </row>
     <row r="43" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="9" t="s">
+      <c r="A43" s="96"/>
+      <c r="B43" s="96" t="s">
+        <v>180</v>
+      </c>
+      <c r="C43" s="102">
+        <v>15</v>
+      </c>
+      <c r="D43" s="102">
+        <v>6</v>
+      </c>
+      <c r="E43" s="102">
+        <v>9</v>
+      </c>
+      <c r="F43" s="102">
+        <v>18</v>
+      </c>
+      <c r="G43" s="103">
+        <v>4</v>
+      </c>
+      <c r="H43" s="103">
+        <v>14</v>
+      </c>
+      <c r="S43" s="57"/>
+      <c r="T43" s="57"/>
+      <c r="U43" s="57"/>
+      <c r="V43" s="57"/>
+      <c r="W43" s="57"/>
+      <c r="X43" s="57"/>
+    </row>
+    <row r="44" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="9" t="s">
         <v>185</v>
       </c>
-      <c r="B43" s="9" t="s">
+      <c r="B44" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="C43" s="98">
+      <c r="C44" s="98">
         <v>339</v>
       </c>
-      <c r="D43" s="98">
+      <c r="D44" s="98">
         <v>80</v>
       </c>
-      <c r="E43" s="98">
+      <c r="E44" s="98">
         <v>259</v>
       </c>
-      <c r="F43" s="98">
+      <c r="F44" s="98">
         <v>147</v>
       </c>
-      <c r="G43" s="98">
+      <c r="G44" s="98">
         <v>59</v>
       </c>
-      <c r="H43" s="98">
+      <c r="H44" s="98">
         <v>88</v>
       </c>
     </row>
-    <row r="44" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B44" s="96" t="s">
+    <row r="45" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="96"/>
+      <c r="B45" s="96" t="s">
         <v>139</v>
       </c>
-      <c r="C44" s="56">
+      <c r="C45" s="56">
         <v>36</v>
       </c>
-      <c r="D44" s="56">
+      <c r="D45" s="56">
         <v>7</v>
       </c>
-      <c r="E44" s="56">
+      <c r="E45" s="56">
         <v>29</v>
       </c>
-      <c r="F44" s="56">
+      <c r="F45" s="56">
         <v>10</v>
       </c>
-      <c r="G44" s="55">
+      <c r="G45" s="55">
         <v>3</v>
       </c>
-      <c r="H44" s="55">
+      <c r="H45" s="55">
         <v>7</v>
-      </c>
-[...22 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="11"/>
       <c r="B46" s="11" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C46" s="56">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D46" s="56">
+        <v>4</v>
+      </c>
+      <c r="E46" s="56">
+        <v>23</v>
+      </c>
+      <c r="F46" s="56">
+        <v>11</v>
+      </c>
+      <c r="G46" s="55">
         <v>8</v>
       </c>
-      <c r="E46" s="56">
-[...7 lines deleted...]
-      </c>
       <c r="H46" s="55">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="11"/>
       <c r="B47" s="11" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="C47" s="56">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="D47" s="56">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E47" s="56">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F47" s="56">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G47" s="55">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H47" s="55">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:24" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="11"/>
       <c r="B48" s="11" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C48" s="56">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D48" s="56">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E48" s="56">
         <v>12</v>
       </c>
       <c r="F48" s="56">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G48" s="55">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H48" s="55">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="11"/>
       <c r="B49" s="11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C49" s="56">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D49" s="56">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E49" s="56">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F49" s="56">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="G49" s="55">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="H49" s="55">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="11"/>
       <c r="B50" s="11" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C50" s="56">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D50" s="56">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E50" s="56">
+        <v>22</v>
+      </c>
+      <c r="F50" s="56">
         <v>20</v>
       </c>
-      <c r="F50" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="55">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="H50" s="55">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="11"/>
-      <c r="B51" s="48" t="s">
-        <v>168</v>
+      <c r="B51" s="11" t="s">
+        <v>167</v>
       </c>
       <c r="C51" s="56">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D51" s="56">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E51" s="56">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F51" s="56">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G51" s="55">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H51" s="55">
-        <v>13</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="11"/>
       <c r="B52" s="48" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C52" s="56">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="D52" s="56">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E52" s="56">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F52" s="56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G52" s="55">
         <v>4</v>
       </c>
       <c r="H52" s="55">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="11"/>
       <c r="B53" s="48" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C53" s="56">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D53" s="56">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E53" s="56">
         <v>23</v>
       </c>
       <c r="F53" s="56">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="G53" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="55">
+        <v>4</v>
+      </c>
+      <c r="H53" s="55">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="11"/>
       <c r="B54" s="48" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C54" s="56">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D54" s="56">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E54" s="56">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F54" s="56">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="G54" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H54" s="55">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="11"/>
       <c r="B55" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="C55" s="56">
+        <v>19</v>
+      </c>
+      <c r="D55" s="56">
+        <v>2</v>
+      </c>
+      <c r="E55" s="56">
+        <v>17</v>
+      </c>
+      <c r="F55" s="56">
+        <v>5</v>
+      </c>
+      <c r="G55" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="H55" s="55">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="11"/>
+      <c r="B56" s="48" t="s">
         <v>180</v>
       </c>
-      <c r="C55" s="56">
+      <c r="C56" s="56">
         <v>25</v>
       </c>
-      <c r="D55" s="56">
+      <c r="D56" s="56">
         <v>9</v>
       </c>
-      <c r="E55" s="56">
+      <c r="E56" s="56">
         <v>16</v>
       </c>
-      <c r="F55" s="56">
+      <c r="F56" s="56">
         <v>17</v>
       </c>
-      <c r="G55" s="55">
+      <c r="G56" s="55">
         <v>9</v>
       </c>
-      <c r="H55" s="55">
+      <c r="H56" s="55">
         <v>8</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="9" t="s">
+    <row r="57" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B56" s="9" t="s">
+      <c r="B57" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="C56" s="98">
+      <c r="C57" s="98">
         <v>630</v>
       </c>
-      <c r="D56" s="98">
+      <c r="D57" s="98">
         <v>141</v>
       </c>
-      <c r="E56" s="98">
+      <c r="E57" s="98">
         <v>489</v>
       </c>
-      <c r="F56" s="98">
+      <c r="F57" s="98">
         <v>771</v>
       </c>
-      <c r="G56" s="98">
+      <c r="G57" s="98">
         <v>387</v>
       </c>
-      <c r="H56" s="98">
+      <c r="H57" s="98">
         <v>384</v>
-      </c>
-[...22 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="11"/>
       <c r="B58" s="11" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C58" s="56">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D58" s="56">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E58" s="56">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>27</v>
+      </c>
+      <c r="F58" s="56" t="s">
+        <v>12</v>
       </c>
       <c r="G58" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="H58" s="55">
+      <c r="H58" s="55" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="11"/>
+      <c r="B59" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="C59" s="56">
+        <v>49</v>
+      </c>
+      <c r="D59" s="56">
+        <v>9</v>
+      </c>
+      <c r="E59" s="56">
+        <v>40</v>
+      </c>
+      <c r="F59" s="56">
         <v>1</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B59" s="47" t="s">
+      <c r="G59" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="H59" s="55">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="47"/>
+      <c r="B60" s="47" t="s">
         <v>141</v>
       </c>
-      <c r="C59" s="55">
+      <c r="C60" s="55">
         <v>49</v>
       </c>
-      <c r="D59" s="55">
+      <c r="D60" s="55">
         <v>13</v>
       </c>
-      <c r="E59" s="55">
+      <c r="E60" s="55">
         <v>36</v>
       </c>
-      <c r="F59" s="55">
+      <c r="F60" s="55">
         <v>460</v>
       </c>
-      <c r="G59" s="55">
+      <c r="G60" s="55">
         <v>246</v>
       </c>
-      <c r="H59" s="55">
+      <c r="H60" s="55">
         <v>214</v>
-      </c>
-[...22 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="48"/>
       <c r="B61" s="48" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C61" s="56">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="D61" s="56">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E61" s="56">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F61" s="56">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="G61" s="55">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="H61" s="56">
-        <v>27</v>
+        <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="48"/>
       <c r="B62" s="48" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C62" s="56">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="D62" s="56">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="E62" s="56">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="F62" s="56">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="G62" s="55">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="H62" s="56">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="48"/>
       <c r="B63" s="48" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C63" s="56">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D63" s="56">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E63" s="56">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="F63" s="56">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G63" s="55">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H63" s="56">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="48"/>
       <c r="B64" s="48" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C64" s="56">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="D64" s="56">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="E64" s="56">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="F64" s="56">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="G64" s="55">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="H64" s="56">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="48"/>
       <c r="B65" s="48" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C65" s="56">
-        <v>84</v>
+        <v>68</v>
       </c>
       <c r="D65" s="56">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E65" s="56">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="F65" s="56">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G65" s="55">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H65" s="56">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="48"/>
       <c r="B66" s="48" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C66" s="56">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="D66" s="56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" s="56">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="F66" s="56">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="G66" s="55">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H66" s="56">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="48"/>
       <c r="B67" s="48" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C67" s="56">
+        <v>71</v>
+      </c>
+      <c r="D67" s="56">
+        <v>17</v>
+      </c>
+      <c r="E67" s="56">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F67" s="56">
         <v>9</v>
       </c>
       <c r="G67" s="55">
         <v>3</v>
       </c>
       <c r="H67" s="56">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="48"/>
       <c r="B68" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="C68" s="56">
+        <v>54</v>
+      </c>
+      <c r="D68" s="56">
+        <v>14</v>
+      </c>
+      <c r="E68" s="56">
+        <v>40</v>
+      </c>
+      <c r="F68" s="56">
+        <v>9</v>
+      </c>
+      <c r="G68" s="55">
+        <v>3</v>
+      </c>
+      <c r="H68" s="56">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="48"/>
+      <c r="B69" s="48" t="s">
         <v>180</v>
       </c>
-      <c r="C68" s="56">
+      <c r="C69" s="56">
         <v>39</v>
       </c>
-      <c r="D68" s="56">
+      <c r="D69" s="56">
         <v>8</v>
       </c>
-      <c r="E68" s="56">
+      <c r="E69" s="56">
         <v>31</v>
       </c>
-      <c r="F68" s="56">
+      <c r="F69" s="56">
         <v>10</v>
       </c>
-      <c r="G68" s="55">
+      <c r="G69" s="55">
         <v>2</v>
       </c>
-      <c r="H68" s="56">
+      <c r="H69" s="56">
         <v>8</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="87" t="s">
+    <row r="70" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="87" t="s">
         <v>37</v>
       </c>
-      <c r="B69" s="47"/>
-      <c r="C69" s="55">
+      <c r="B70" s="47"/>
+      <c r="C70" s="55">
         <v>507</v>
       </c>
-      <c r="D69" s="55">
+      <c r="D70" s="55">
         <v>126</v>
       </c>
-      <c r="E69" s="55">
+      <c r="E70" s="55">
         <v>381</v>
       </c>
-      <c r="F69" s="55" t="s">
-[...23 lines deleted...]
-      <c r="F70" s="56" t="s">
+      <c r="F70" s="55" t="s">
         <v>12</v>
       </c>
       <c r="G70" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="H70" s="56" t="s">
+      <c r="H70" s="55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="88" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B71" s="48"/>
       <c r="C71" s="56">
-        <v>902</v>
+        <v>500</v>
       </c>
       <c r="D71" s="56">
-        <v>257</v>
+        <v>157</v>
       </c>
       <c r="E71" s="56">
-        <v>645</v>
+        <v>343</v>
       </c>
       <c r="F71" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="88" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B72" s="48"/>
       <c r="C72" s="56">
-        <v>944</v>
+        <v>902</v>
       </c>
       <c r="D72" s="56">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="E72" s="56">
-        <v>695</v>
+        <v>645</v>
       </c>
       <c r="F72" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G72" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H72" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="88" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B73" s="48"/>
       <c r="C73" s="56">
-        <v>1336</v>
+        <v>944</v>
       </c>
       <c r="D73" s="56">
-        <v>293</v>
+        <v>249</v>
       </c>
       <c r="E73" s="56">
-        <v>1043</v>
+        <v>695</v>
       </c>
       <c r="F73" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H73" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="88" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B74" s="48"/>
       <c r="C74" s="56">
-        <v>2199</v>
+        <v>1336</v>
       </c>
       <c r="D74" s="56">
-        <v>435</v>
+        <v>293</v>
       </c>
       <c r="E74" s="56">
-        <v>1764</v>
+        <v>1043</v>
       </c>
       <c r="F74" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G74" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H74" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="88" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B75" s="48"/>
       <c r="C75" s="56">
-        <v>35369</v>
+        <v>2199</v>
       </c>
       <c r="D75" s="56">
-        <v>2847</v>
+        <v>435</v>
       </c>
       <c r="E75" s="56">
-        <v>32522</v>
+        <v>1764</v>
       </c>
       <c r="F75" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G75" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H75" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A76" s="88" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B76" s="48"/>
       <c r="C76" s="56">
-        <v>7049</v>
+        <v>35369</v>
       </c>
       <c r="D76" s="56">
-        <v>1363</v>
+        <v>2847</v>
       </c>
       <c r="E76" s="56">
-        <v>5686</v>
+        <v>32522</v>
       </c>
       <c r="F76" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G76" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H76" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="88" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B77" s="48"/>
       <c r="C77" s="56">
-        <v>3852</v>
+        <v>7049</v>
       </c>
       <c r="D77" s="56">
-        <v>668</v>
+        <v>1363</v>
       </c>
       <c r="E77" s="56">
-        <v>3184</v>
+        <v>5686</v>
       </c>
       <c r="F77" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G77" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H77" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="88" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B78" s="48"/>
       <c r="C78" s="56">
-        <v>3578</v>
+        <v>3852</v>
       </c>
       <c r="D78" s="56">
-        <v>581</v>
+        <v>668</v>
       </c>
       <c r="E78" s="56">
-        <v>2997</v>
+        <v>3184</v>
       </c>
       <c r="F78" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G78" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H78" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="5"/>
+      <c r="A79" s="88" t="s">
+        <v>46</v>
+      </c>
+      <c r="B79" s="48"/>
       <c r="C79" s="56">
-        <v>2657</v>
+        <v>3578</v>
       </c>
       <c r="D79" s="56">
-        <v>400</v>
+        <v>581</v>
       </c>
       <c r="E79" s="56">
-        <v>2257</v>
+        <v>2997</v>
       </c>
       <c r="F79" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H79" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="56">
-        <v>2393</v>
+        <v>2657</v>
       </c>
       <c r="D80" s="56">
-        <v>464</v>
+        <v>400</v>
       </c>
       <c r="E80" s="56">
-        <v>1929</v>
+        <v>2257</v>
       </c>
       <c r="F80" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G80" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H80" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="56">
-        <v>2250</v>
+        <v>2393</v>
       </c>
       <c r="D81" s="56">
-        <v>483</v>
+        <v>464</v>
       </c>
       <c r="E81" s="56">
-        <v>1767</v>
+        <v>1929</v>
       </c>
       <c r="F81" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G81" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H81" s="56" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="82" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="5" t="s">
-        <v>271</v>
+        <v>49</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="56">
-        <v>1510</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>2250</v>
+      </c>
+      <c r="D82" s="56">
+        <v>483</v>
+      </c>
+      <c r="E82" s="56">
+        <v>1767</v>
       </c>
       <c r="F82" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G82" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="56" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="83" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A83" s="5" t="s">
-        <v>50</v>
+        <v>271</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="56">
-        <v>1264</v>
-[...5 lines deleted...]
-        <v>1005</v>
+        <v>1510</v>
+      </c>
+      <c r="D83" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="56" t="s">
+        <v>12</v>
       </c>
       <c r="F83" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G83" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H83" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="56">
-        <v>820</v>
+        <v>1264</v>
       </c>
       <c r="D84" s="56">
-        <v>175</v>
+        <v>259</v>
       </c>
       <c r="E84" s="56">
-        <v>645</v>
+        <v>1005</v>
       </c>
       <c r="F84" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G84" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H84" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="56">
-        <v>398</v>
+        <v>820</v>
       </c>
       <c r="D85" s="56">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="E85" s="56">
-        <v>255</v>
+        <v>645</v>
       </c>
       <c r="F85" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G85" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H85" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="56">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="D86" s="56">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="E86" s="56">
-        <v>225</v>
+        <v>255</v>
       </c>
       <c r="F86" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G86" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H86" s="56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B87" s="5"/>
       <c r="C87" s="56">
-        <v>561</v>
+        <v>388</v>
       </c>
       <c r="D87" s="56">
-        <v>195</v>
+        <v>163</v>
       </c>
       <c r="E87" s="56">
-        <v>366</v>
+        <v>225</v>
       </c>
       <c r="F87" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G87" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H87" s="56" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="88" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B88" s="5"/>
       <c r="C88" s="56">
-        <v>550</v>
+        <v>561</v>
       </c>
       <c r="D88" s="56">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="E88" s="56">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="F88" s="56" t="s">
         <v>12</v>
       </c>
       <c r="G88" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H88" s="56" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="89" spans="1:8" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A89" s="81" t="s">
+    <row r="89" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B89" s="5"/>
+      <c r="C89" s="56">
+        <v>550</v>
+      </c>
+      <c r="D89" s="56">
+        <v>188</v>
+      </c>
+      <c r="E89" s="56">
+        <v>362</v>
+      </c>
+      <c r="F89" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="H89" s="56" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A90" s="81" t="s">
         <v>172</v>
-      </c>
-[...10 lines deleted...]
-        <v>173</v>
       </c>
       <c r="B90" s="82"/>
       <c r="C90" s="74"/>
       <c r="D90" s="74"/>
       <c r="E90" s="74"/>
       <c r="F90" s="74"/>
       <c r="G90" s="74"/>
       <c r="H90" s="74"/>
     </row>
-    <row r="91" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A91" s="67" t="s">
+    <row r="91" spans="1:8" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="83" t="s">
+        <v>173</v>
+      </c>
+      <c r="B91" s="82"/>
+      <c r="C91" s="74"/>
+      <c r="D91" s="74"/>
+      <c r="E91" s="74"/>
+      <c r="F91" s="74"/>
+      <c r="G91" s="74"/>
+      <c r="H91" s="74"/>
+    </row>
+    <row r="92" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A92" s="67" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
       <c r="B92" s="84"/>
       <c r="C92" s="57"/>
       <c r="D92" s="57"/>
       <c r="E92" s="57"/>
       <c r="F92" s="57"/>
       <c r="G92" s="57"/>
       <c r="H92" s="57"/>
     </row>
-    <row r="93" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>151</v>
+    <row r="93" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="77" t="s">
+        <v>135</v>
       </c>
       <c r="B93" s="84"/>
       <c r="C93" s="57"/>
       <c r="D93" s="57"/>
       <c r="E93" s="57"/>
       <c r="F93" s="57"/>
       <c r="G93" s="57"/>
       <c r="H93" s="57"/>
     </row>
-    <row r="94" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>136</v>
+    <row r="94" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A94" s="68" t="s">
+        <v>151</v>
       </c>
       <c r="B94" s="84"/>
       <c r="C94" s="57"/>
       <c r="D94" s="57"/>
       <c r="E94" s="57"/>
       <c r="F94" s="57"/>
       <c r="G94" s="57"/>
       <c r="H94" s="57"/>
     </row>
-    <row r="95" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>169</v>
+    <row r="95" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="78" t="s">
+        <v>136</v>
       </c>
       <c r="B95" s="84"/>
       <c r="C95" s="57"/>
       <c r="D95" s="57"/>
       <c r="E95" s="57"/>
       <c r="F95" s="57"/>
       <c r="G95" s="57"/>
       <c r="H95" s="57"/>
     </row>
-    <row r="96" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A96" s="79" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B96" s="84"/>
       <c r="C96" s="57"/>
       <c r="D96" s="57"/>
       <c r="E96" s="57"/>
       <c r="F96" s="57"/>
       <c r="G96" s="57"/>
       <c r="H96" s="57"/>
     </row>
-    <row r="97" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>170</v>
+    <row r="97" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="79" t="s">
+        <v>161</v>
       </c>
       <c r="B97" s="84"/>
       <c r="C97" s="57"/>
       <c r="D97" s="57"/>
       <c r="E97" s="57"/>
       <c r="F97" s="57"/>
       <c r="G97" s="57"/>
       <c r="H97" s="57"/>
     </row>
-    <row r="98" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A98" s="80" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B98" s="80"/>
+        <v>170</v>
+      </c>
+      <c r="B98" s="84"/>
       <c r="C98" s="57"/>
       <c r="D98" s="57"/>
       <c r="E98" s="57"/>
       <c r="F98" s="57"/>
       <c r="G98" s="57"/>
       <c r="H98" s="57"/>
     </row>
-    <row r="99" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B99" s="84"/>
+    <row r="99" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A99" s="80" t="s">
+        <v>162</v>
+      </c>
+      <c r="B99" s="80"/>
       <c r="C99" s="57"/>
       <c r="D99" s="57"/>
       <c r="E99" s="57"/>
       <c r="F99" s="57"/>
       <c r="G99" s="57"/>
       <c r="H99" s="57"/>
     </row>
     <row r="100" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A100" s="68" t="s">
+      <c r="A100" s="67" t="s">
+        <v>165</v>
+      </c>
+      <c r="B100" s="84"/>
+      <c r="C100" s="57"/>
+      <c r="D100" s="57"/>
+      <c r="E100" s="57"/>
+      <c r="F100" s="57"/>
+      <c r="G100" s="57"/>
+      <c r="H100" s="57"/>
+    </row>
+    <row r="101" spans="1:8" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A101" s="68" t="s">
         <v>166</v>
       </c>
-      <c r="B100" s="84"/>
-[...2 lines deleted...]
-      <c r="A101" s="84"/>
       <c r="B101" s="84"/>
     </row>
     <row r="102" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A102" s="84"/>
       <c r="B102" s="84"/>
     </row>
     <row r="103" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A103" s="84"/>
       <c r="B103" s="84"/>
     </row>
     <row r="104" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A104" s="84"/>
       <c r="B104" s="84"/>
     </row>
     <row r="105" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A105" s="84"/>
       <c r="B105" s="84"/>
     </row>
-    <row r="106" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B106" s="20"/>
+    <row r="106" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="84"/>
+      <c r="B106" s="84"/>
     </row>
     <row r="107" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A107" s="20"/>
       <c r="B107" s="20"/>
     </row>
     <row r="108" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A108" s="20"/>
       <c r="B108" s="20"/>
     </row>
     <row r="109" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A109" s="20"/>
       <c r="B109" s="20"/>
     </row>
     <row r="110" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A110" s="20"/>
       <c r="B110" s="20"/>
     </row>
     <row r="111" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A111" s="20"/>
       <c r="B111" s="20"/>
     </row>
     <row r="112" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A112" s="20"/>
       <c r="B112" s="20"/>
     </row>
-    <row r="114" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B114" s="20"/>
+    <row r="113" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A113" s="20"/>
+      <c r="B113" s="20"/>
     </row>
     <row r="115" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A115" s="20"/>
       <c r="B115" s="20"/>
     </row>
     <row r="116" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A116" s="20"/>
       <c r="B116" s="20"/>
     </row>
     <row r="117" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A117" s="20"/>
       <c r="B117" s="20"/>
     </row>
     <row r="118" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A118" s="20"/>
       <c r="B118" s="20"/>
     </row>
     <row r="119" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A119" s="20"/>
       <c r="B119" s="20"/>
     </row>
     <row r="120" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A120" s="20"/>
       <c r="B120" s="20"/>
     </row>
     <row r="121" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A121" s="20"/>
       <c r="B121" s="20"/>
     </row>
     <row r="122" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A122" s="20"/>
       <c r="B122" s="20"/>
     </row>
     <row r="123" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A123" s="20"/>
       <c r="B123" s="20"/>
     </row>
     <row r="124" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A124" s="20"/>
       <c r="B124" s="20"/>
     </row>
     <row r="125" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A125" s="20"/>
       <c r="B125" s="20"/>
     </row>
     <row r="126" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A126" s="20"/>
       <c r="B126" s="20"/>
     </row>
-    <row r="128" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B128" s="20"/>
+    <row r="127" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A127" s="20"/>
+      <c r="B127" s="20"/>
     </row>
     <row r="129" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A129" s="20"/>
       <c r="B129" s="20"/>
     </row>
     <row r="130" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A130" s="20"/>
       <c r="B130" s="20"/>
     </row>
     <row r="131" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A131" s="20"/>
       <c r="B131" s="20"/>
     </row>
     <row r="132" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A132" s="20"/>
       <c r="B132" s="20"/>
     </row>
     <row r="133" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A133" s="20"/>
       <c r="B133" s="20"/>
     </row>
     <row r="134" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A134" s="20"/>
       <c r="B134" s="20"/>
     </row>
     <row r="135" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A135" s="20"/>
       <c r="B135" s="20"/>
     </row>
     <row r="136" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A136" s="20"/>
       <c r="B136" s="20"/>
     </row>
     <row r="137" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A137" s="20"/>
       <c r="B137" s="20"/>
     </row>
     <row r="138" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A138" s="20"/>
       <c r="B138" s="20"/>
     </row>
     <row r="139" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A139" s="20"/>
       <c r="B139" s="20"/>
     </row>
-    <row r="141" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B141" s="20"/>
+    <row r="140" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A140" s="20"/>
+      <c r="B140" s="20"/>
     </row>
     <row r="142" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A142" s="20"/>
       <c r="B142" s="20"/>
     </row>
     <row r="143" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A143" s="20"/>
       <c r="B143" s="20"/>
     </row>
     <row r="144" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A144" s="20"/>
       <c r="B144" s="20"/>
     </row>
     <row r="145" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A145" s="20"/>
       <c r="B145" s="20"/>
     </row>
     <row r="146" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A146" s="20"/>
       <c r="B146" s="20"/>
     </row>
     <row r="147" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A147" s="20"/>
       <c r="B147" s="20"/>
     </row>
     <row r="148" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A148" s="20"/>
       <c r="B148" s="20"/>
     </row>
     <row r="149" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A149" s="20"/>
       <c r="B149" s="20"/>
     </row>
     <row r="150" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A150" s="20"/>
       <c r="B150" s="20"/>
     </row>
     <row r="151" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A151" s="20"/>
       <c r="B151" s="20"/>
     </row>
     <row r="152" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A152" s="20"/>
       <c r="B152" s="20"/>
     </row>
-    <row r="154" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B154" s="20"/>
+    <row r="153" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A153" s="20"/>
+      <c r="B153" s="20"/>
     </row>
     <row r="155" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A155" s="20"/>
       <c r="B155" s="20"/>
     </row>
     <row r="156" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A156" s="20"/>
       <c r="B156" s="20"/>
     </row>
     <row r="157" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A157" s="20"/>
       <c r="B157" s="20"/>
     </row>
     <row r="158" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A158" s="20"/>
       <c r="B158" s="20"/>
     </row>
     <row r="159" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A159" s="20"/>
       <c r="B159" s="20"/>
     </row>
     <row r="160" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A160" s="20"/>
       <c r="B160" s="20"/>
     </row>
     <row r="161" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A161" s="20"/>
       <c r="B161" s="20"/>
     </row>
     <row r="162" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A162" s="20"/>
       <c r="B162" s="20"/>
     </row>
     <row r="163" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A163" s="20"/>
       <c r="B163" s="20"/>
     </row>
     <row r="164" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A164" s="20"/>
       <c r="B164" s="20"/>
     </row>
     <row r="165" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A165" s="20"/>
       <c r="B165" s="20"/>
     </row>
-    <row r="167" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B167" s="20"/>
+    <row r="166" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A166" s="20"/>
+      <c r="B166" s="20"/>
     </row>
     <row r="168" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A168" s="20"/>
       <c r="B168" s="20"/>
     </row>
     <row r="169" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A169" s="20"/>
       <c r="B169" s="20"/>
     </row>
     <row r="170" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A170" s="20"/>
       <c r="B170" s="20"/>
     </row>
     <row r="171" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A171" s="20"/>
       <c r="B171" s="20"/>
     </row>
     <row r="172" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A172" s="20"/>
       <c r="B172" s="20"/>
     </row>
     <row r="173" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A173" s="20"/>
       <c r="B173" s="20"/>
     </row>
     <row r="174" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A174" s="20"/>
       <c r="B174" s="20"/>
     </row>
     <row r="175" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A175" s="20"/>
       <c r="B175" s="20"/>
     </row>
     <row r="176" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A176" s="20"/>
       <c r="B176" s="20"/>
     </row>
     <row r="177" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A177" s="20"/>
       <c r="B177" s="20"/>
     </row>
     <row r="178" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A178" s="20"/>
       <c r="B178" s="20"/>
     </row>
-    <row r="180" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B180" s="20"/>
+    <row r="179" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A179" s="20"/>
+      <c r="B179" s="20"/>
     </row>
     <row r="181" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A181" s="20"/>
       <c r="B181" s="20"/>
     </row>
     <row r="182" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A182" s="20"/>
       <c r="B182" s="20"/>
     </row>
     <row r="183" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A183" s="20"/>
       <c r="B183" s="20"/>
     </row>
     <row r="184" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A184" s="20"/>
       <c r="B184" s="20"/>
     </row>
     <row r="185" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A185" s="20"/>
       <c r="B185" s="20"/>
     </row>
     <row r="186" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A186" s="20"/>
       <c r="B186" s="20"/>
     </row>
     <row r="187" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A187" s="20"/>
       <c r="B187" s="20"/>
     </row>
     <row r="188" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A188" s="20"/>
       <c r="B188" s="20"/>
     </row>
     <row r="189" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A189" s="20"/>
       <c r="B189" s="20"/>
     </row>
     <row r="190" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A190" s="20"/>
       <c r="B190" s="20"/>
     </row>
     <row r="191" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A191" s="20"/>
       <c r="B191" s="20"/>
     </row>
-    <row r="193" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B193" s="20"/>
+    <row r="192" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A192" s="20"/>
+      <c r="B192" s="20"/>
     </row>
     <row r="194" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A194" s="20"/>
       <c r="B194" s="20"/>
     </row>
     <row r="195" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A195" s="20"/>
       <c r="B195" s="20"/>
     </row>
     <row r="196" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A196" s="20"/>
       <c r="B196" s="20"/>
     </row>
     <row r="197" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A197" s="20"/>
       <c r="B197" s="20"/>
     </row>
     <row r="198" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A198" s="20"/>
       <c r="B198" s="20"/>
     </row>
     <row r="199" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A199" s="20"/>
       <c r="B199" s="20"/>
     </row>
     <row r="200" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A200" s="20"/>
       <c r="B200" s="20"/>
     </row>
     <row r="201" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A201" s="20"/>
       <c r="B201" s="20"/>
     </row>
     <row r="202" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A202" s="20"/>
       <c r="B202" s="20"/>
     </row>
     <row r="203" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A203" s="20"/>
       <c r="B203" s="20"/>
     </row>
     <row r="204" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A204" s="20"/>
       <c r="B204" s="20"/>
     </row>
-    <row r="206" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B206" s="20"/>
+    <row r="205" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A205" s="20"/>
+      <c r="B205" s="20"/>
     </row>
     <row r="207" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A207" s="20"/>
       <c r="B207" s="20"/>
     </row>
     <row r="208" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A208" s="20"/>
       <c r="B208" s="20"/>
     </row>
     <row r="209" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A209" s="20"/>
       <c r="B209" s="20"/>
     </row>
     <row r="210" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A210" s="20"/>
       <c r="B210" s="20"/>
     </row>
     <row r="211" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A211" s="20"/>
       <c r="B211" s="20"/>
     </row>
     <row r="212" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A212" s="20"/>
       <c r="B212" s="20"/>
     </row>
     <row r="213" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A213" s="20"/>
       <c r="B213" s="20"/>
     </row>
     <row r="214" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A214" s="20"/>
       <c r="B214" s="20"/>
     </row>
     <row r="215" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A215" s="20"/>
       <c r="B215" s="20"/>
     </row>
     <row r="216" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A216" s="20"/>
       <c r="B216" s="20"/>
     </row>
     <row r="217" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A217" s="20"/>
       <c r="B217" s="20"/>
     </row>
-    <row r="219" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B219" s="20"/>
+    <row r="218" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A218" s="20"/>
+      <c r="B218" s="20"/>
     </row>
     <row r="220" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A220" s="20"/>
       <c r="B220" s="20"/>
     </row>
     <row r="221" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A221" s="20"/>
       <c r="B221" s="20"/>
     </row>
     <row r="222" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A222" s="20"/>
       <c r="B222" s="20"/>
     </row>
     <row r="223" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A223" s="20"/>
       <c r="B223" s="20"/>
     </row>
     <row r="224" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A224" s="20"/>
       <c r="B224" s="20"/>
     </row>
     <row r="225" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A225" s="20"/>
       <c r="B225" s="20"/>
     </row>
     <row r="226" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A226" s="20"/>
       <c r="B226" s="20"/>
     </row>
     <row r="227" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A227" s="20"/>
       <c r="B227" s="20"/>
     </row>
     <row r="228" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A228" s="20"/>
       <c r="B228" s="20"/>
     </row>
     <row r="229" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A229" s="20"/>
       <c r="B229" s="20"/>
     </row>
     <row r="230" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A230" s="20"/>
       <c r="B230" s="20"/>
     </row>
-    <row r="233" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B233" s="20"/>
+    <row r="231" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A231" s="20"/>
+      <c r="B231" s="20"/>
     </row>
     <row r="234" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A234" s="20"/>
       <c r="B234" s="20"/>
     </row>
     <row r="235" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A235" s="20"/>
       <c r="B235" s="20"/>
     </row>
     <row r="236" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A236" s="20"/>
       <c r="B236" s="20"/>
     </row>
     <row r="237" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A237" s="20"/>
       <c r="B237" s="20"/>
     </row>
     <row r="238" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A238" s="20"/>
       <c r="B238" s="20"/>
     </row>
     <row r="239" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A239" s="20"/>
       <c r="B239" s="20"/>
     </row>
     <row r="240" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A240" s="20"/>
       <c r="B240" s="20"/>
     </row>
     <row r="241" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A241" s="20"/>
       <c r="B241" s="20"/>
     </row>
     <row r="242" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A242" s="20"/>
       <c r="B242" s="20"/>
     </row>
     <row r="243" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A243" s="20"/>
       <c r="B243" s="20"/>
     </row>
     <row r="244" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A244" s="20"/>
       <c r="B244" s="20"/>
     </row>
-    <row r="246" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B246" s="20"/>
+    <row r="245" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A245" s="20"/>
+      <c r="B245" s="20"/>
     </row>
     <row r="247" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A247" s="20"/>
       <c r="B247" s="20"/>
     </row>
     <row r="248" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A248" s="20"/>
       <c r="B248" s="20"/>
     </row>
     <row r="249" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A249" s="20"/>
       <c r="B249" s="20"/>
     </row>
     <row r="250" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A250" s="20"/>
       <c r="B250" s="20"/>
     </row>
     <row r="251" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A251" s="20"/>
       <c r="B251" s="20"/>
     </row>
     <row r="252" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A252" s="20"/>
       <c r="B252" s="20"/>
     </row>
     <row r="253" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A253" s="20"/>
       <c r="B253" s="20"/>
     </row>
     <row r="254" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A254" s="20"/>
       <c r="B254" s="20"/>
     </row>
     <row r="255" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A255" s="20"/>
       <c r="B255" s="20"/>
     </row>
     <row r="256" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A256" s="20"/>
       <c r="B256" s="20"/>
     </row>
     <row r="257" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A257" s="20"/>
       <c r="B257" s="20"/>
     </row>
-    <row r="259" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B259" s="20"/>
+    <row r="258" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A258" s="20"/>
+      <c r="B258" s="20"/>
     </row>
     <row r="260" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A260" s="20"/>
       <c r="B260" s="20"/>
     </row>
     <row r="261" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A261" s="20"/>
       <c r="B261" s="20"/>
     </row>
     <row r="262" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A262" s="20"/>
       <c r="B262" s="20"/>
     </row>
     <row r="263" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A263" s="20"/>
       <c r="B263" s="20"/>
     </row>
     <row r="264" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A264" s="20"/>
       <c r="B264" s="20"/>
     </row>
     <row r="265" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A265" s="20"/>
       <c r="B265" s="20"/>
     </row>
     <row r="266" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A266" s="20"/>
       <c r="B266" s="20"/>
     </row>
     <row r="267" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A267" s="20"/>
       <c r="B267" s="20"/>
     </row>
     <row r="268" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A268" s="20"/>
       <c r="B268" s="20"/>
     </row>
     <row r="269" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A269" s="20"/>
       <c r="B269" s="20"/>
     </row>
     <row r="270" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A270" s="20"/>
       <c r="B270" s="20"/>
     </row>
-    <row r="272" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B272" s="20"/>
+    <row r="271" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A271" s="20"/>
+      <c r="B271" s="20"/>
     </row>
     <row r="273" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A273" s="20"/>
       <c r="B273" s="20"/>
     </row>
     <row r="274" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A274" s="20"/>
       <c r="B274" s="20"/>
     </row>
     <row r="275" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A275" s="20"/>
       <c r="B275" s="20"/>
     </row>
     <row r="276" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A276" s="20"/>
       <c r="B276" s="20"/>
     </row>
     <row r="277" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A277" s="20"/>
       <c r="B277" s="20"/>
     </row>
     <row r="278" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A278" s="20"/>
       <c r="B278" s="20"/>
     </row>
@@ -23082,105 +23009,105 @@
     </row>
     <row r="281" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A281" s="20"/>
       <c r="B281" s="20"/>
     </row>
     <row r="282" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A282" s="20"/>
       <c r="B282" s="20"/>
     </row>
     <row r="283" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A283" s="20"/>
       <c r="B283" s="20"/>
     </row>
     <row r="284" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A284" s="20"/>
       <c r="B284" s="20"/>
     </row>
     <row r="285" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A285" s="20"/>
       <c r="B285" s="20"/>
     </row>
     <row r="286" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A286" s="20"/>
       <c r="B286" s="20"/>
     </row>
-    <row r="288" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B288" s="20"/>
+    <row r="287" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A287" s="20"/>
+      <c r="B287" s="20"/>
     </row>
     <row r="289" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A289" s="20"/>
       <c r="B289" s="20"/>
     </row>
     <row r="290" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A290" s="20"/>
       <c r="B290" s="20"/>
     </row>
     <row r="291" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A291" s="20"/>
       <c r="B291" s="20"/>
     </row>
     <row r="292" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A292" s="20"/>
       <c r="B292" s="20"/>
     </row>
     <row r="293" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A293" s="20"/>
       <c r="B293" s="20"/>
     </row>
     <row r="294" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A294" s="20"/>
       <c r="B294" s="20"/>
     </row>
     <row r="295" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A295" s="20"/>
       <c r="B295" s="20"/>
     </row>
     <row r="296" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A296" s="20"/>
       <c r="B296" s="20"/>
     </row>
     <row r="297" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A297" s="20"/>
       <c r="B297" s="20"/>
     </row>
     <row r="298" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A298" s="20"/>
       <c r="B298" s="20"/>
     </row>
     <row r="299" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A299" s="20"/>
       <c r="B299" s="20"/>
     </row>
     <row r="300" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A300" s="20"/>
       <c r="B300" s="20"/>
     </row>
-    <row r="302" spans="1:2" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B302" s="20"/>
+    <row r="301" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A301" s="20"/>
+      <c r="B301" s="20"/>
     </row>
     <row r="303" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A303" s="20"/>
       <c r="B303" s="20"/>
     </row>
     <row r="304" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A304" s="20"/>
       <c r="B304" s="20"/>
     </row>
     <row r="305" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A305" s="20"/>
       <c r="B305" s="20"/>
     </row>
     <row r="306" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A306" s="20"/>
       <c r="B306" s="20"/>
     </row>
     <row r="307" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A307" s="20"/>
       <c r="B307" s="20"/>
     </row>
     <row r="308" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A308" s="20"/>
       <c r="B308" s="20"/>
     </row>
@@ -23189,321 +23116,325 @@
       <c r="B309" s="20"/>
     </row>
     <row r="310" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A310" s="20"/>
       <c r="B310" s="20"/>
     </row>
     <row r="311" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A311" s="20"/>
       <c r="B311" s="20"/>
     </row>
     <row r="312" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A312" s="20"/>
       <c r="B312" s="20"/>
     </row>
     <row r="313" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A313" s="20"/>
       <c r="B313" s="20"/>
     </row>
     <row r="314" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A314" s="20"/>
       <c r="B314" s="20"/>
     </row>
     <row r="315" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A315" s="20"/>
       <c r="B315" s="20"/>
+    </row>
+    <row r="316" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A316" s="20"/>
+      <c r="B316" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="H8:H9"/>
   </mergeCells>
   <conditionalFormatting sqref="A10:B10">
     <cfRule type="expression" dxfId="45" priority="26">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A10:B55">
-    <cfRule type="expression" dxfId="44" priority="15">
+  <conditionalFormatting sqref="A10:B56">
+    <cfRule type="expression" dxfId="44" priority="17">
+      <formula>MOD(ROW(),2)=0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="43" priority="18">
+      <formula>MOD(ROW(),2)=1</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="42" priority="15">
       <formula>TRUE()</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="43" priority="17">
-[...4 lines deleted...]
-    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A11:B29">
+  <conditionalFormatting sqref="A11:B30">
     <cfRule type="expression" dxfId="41" priority="1">
       <formula>COLUMN()&lt;&gt;11</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A30:B44">
+  <conditionalFormatting sqref="A31:B45">
     <cfRule type="expression" dxfId="40" priority="140">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A45:B50 A51:A55">
+  <conditionalFormatting sqref="A46:B51 A52:A56">
     <cfRule type="expression" dxfId="39" priority="142">
       <formula>COLUMN()&lt;&gt;11</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A56:B56">
+  <conditionalFormatting sqref="A57:B57">
     <cfRule type="expression" dxfId="38" priority="73">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A57:B58">
+  <conditionalFormatting sqref="A58:B59">
     <cfRule type="expression" dxfId="37" priority="75">
       <formula>COLUMN()&lt;&gt;11</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A59:B68">
+  <conditionalFormatting sqref="A60:B69">
     <cfRule type="expression" dxfId="36" priority="81">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A56:E68">
-[...1 lines deleted...]
-      <formula>MOD(ROW(),2)=0</formula>
+  <conditionalFormatting sqref="A57:E69">
+    <cfRule type="expression" dxfId="35" priority="68">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="34" priority="67">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="33" priority="68">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="33" priority="66">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A69:E88">
+  <conditionalFormatting sqref="A70:E89">
     <cfRule type="expression" dxfId="32" priority="132">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A69:H88 F18:F55">
+  <conditionalFormatting sqref="A70:H89 F19:F56">
     <cfRule type="expression" dxfId="31" priority="120">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A69:H88">
-    <cfRule type="expression" dxfId="30" priority="119">
+  <conditionalFormatting sqref="A70:H89">
+    <cfRule type="expression" dxfId="30" priority="121">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="29" priority="119">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="29" priority="121">
-[...1 lines deleted...]
-    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B51:B55">
+  <conditionalFormatting sqref="B52:B56">
     <cfRule type="expression" dxfId="28" priority="51">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C10:E17">
+  <conditionalFormatting sqref="C10:E18">
     <cfRule type="expression" dxfId="27" priority="10">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C18:E55">
-[...1 lines deleted...]
-      <formula>MOD(ROW(),2)=0</formula>
+  <conditionalFormatting sqref="C19:E56">
+    <cfRule type="expression" dxfId="26" priority="38">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="25" priority="37">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="24" priority="38">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="24" priority="36">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C18:E68">
+  <conditionalFormatting sqref="C19:E69">
     <cfRule type="expression" dxfId="23" priority="39">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C10:F11">
-    <cfRule type="expression" dxfId="22" priority="2">
+    <cfRule type="expression" dxfId="22" priority="3">
+      <formula>MOD(ROW(),2)=1</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="21" priority="4">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="20" priority="2">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="21" priority="3">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="20" priority="4">
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C12:F18">
+    <cfRule type="expression" dxfId="19" priority="9">
       <formula>TRUE()</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="18" priority="8">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="17" priority="9">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="17" priority="7">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D12:F16">
+  <conditionalFormatting sqref="D12:F17">
     <cfRule type="cellIs" dxfId="16" priority="6" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D18:F88">
+  <conditionalFormatting sqref="D19:F89">
     <cfRule type="cellIs" dxfId="15" priority="35" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F10:F17">
+  <conditionalFormatting sqref="F10:F18">
     <cfRule type="expression" dxfId="14" priority="13">
       <formula>COLUMN()&lt;&gt;12</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F18:F68">
-    <cfRule type="expression" dxfId="13" priority="61">
+  <conditionalFormatting sqref="F19:F69">
+    <cfRule type="expression" dxfId="13" priority="63">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="12" priority="61">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="12" priority="63">
-[...1 lines deleted...]
-    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F18:F88">
+  <conditionalFormatting sqref="F19:F89">
     <cfRule type="expression" dxfId="11" priority="64">
       <formula>COLUMN()&lt;&gt;12</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F56:H68">
+  <conditionalFormatting sqref="F57:H69">
     <cfRule type="expression" dxfId="10" priority="62">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G10:H55">
+  <conditionalFormatting sqref="G10:H56">
     <cfRule type="expression" dxfId="9" priority="28">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G10:H68">
-    <cfRule type="expression" dxfId="8" priority="27">
+  <conditionalFormatting sqref="G10:H69">
+    <cfRule type="expression" dxfId="8" priority="29">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="7" priority="27">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="7" priority="29">
-[...1 lines deleted...]
-    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G10:H88">
+  <conditionalFormatting sqref="G10:H89">
     <cfRule type="expression" dxfId="6" priority="30">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A92" r:id="rId1" xr:uid="{6590C524-1243-4244-94C8-694A3108D644}"/>
-    <hyperlink ref="A94" r:id="rId2" xr:uid="{2B32D8C0-F52E-42BA-8010-C5A7E917A20F}"/>
+    <hyperlink ref="A93" r:id="rId1" xr:uid="{6590C524-1243-4244-94C8-694A3108D644}"/>
+    <hyperlink ref="A95" r:id="rId2" xr:uid="{2B32D8C0-F52E-42BA-8010-C5A7E917A20F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EF4CF2D-2FF8-4C8A-8B26-1CC31CFFC6D8}">
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:13" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:13" ht="18" x14ac:dyDescent="0.35">
       <c r="A2" s="12" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="18" x14ac:dyDescent="0.35">
       <c r="A3" s="61" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A4" s="90" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A5" s="16" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:13" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="128"/>
-      <c r="B7" s="131" t="s">
+      <c r="A7" s="141"/>
+      <c r="B7" s="144" t="s">
         <v>316</v>
       </c>
-      <c r="C7" s="132"/>
-[...1 lines deleted...]
-      <c r="E7" s="131" t="s">
+      <c r="C7" s="145"/>
+      <c r="D7" s="145"/>
+      <c r="E7" s="144" t="s">
         <v>235</v>
       </c>
-      <c r="F7" s="132"/>
-      <c r="G7" s="132"/>
+      <c r="F7" s="145"/>
+      <c r="G7" s="145"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="129"/>
-      <c r="B8" s="135" t="s">
+      <c r="A8" s="142"/>
+      <c r="B8" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="136" t="s">
+      <c r="C8" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="E8" s="133" t="s">
+      <c r="E8" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="F8" s="133" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="133" t="s">
+      <c r="F8" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="146" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="130"/>
-[...5 lines deleted...]
-      <c r="G9" s="134"/>
+      <c r="A9" s="143"/>
+      <c r="B9" s="147"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="150"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>277</v>
       </c>
       <c r="B10" s="92">
         <v>8250</v>
       </c>
       <c r="C10" s="92">
         <v>3436</v>
       </c>
       <c r="D10" s="92">
         <v>4814</v>
       </c>
       <c r="E10" s="92">
         <v>9904</v>
       </c>
       <c r="F10" s="92">
         <v>4950</v>
       </c>
       <c r="G10" s="92">
         <v>4954</v>
       </c>
       <c r="I10" s="93"/>
     </row>
@@ -23718,230 +23649,230 @@
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B10:D13 F10:G13">
     <cfRule type="expression" dxfId="1" priority="7">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E10:E13">
     <cfRule type="expression" dxfId="0" priority="43">
       <formula>COLUMN()&lt;&gt;12</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="A23" r:id="rId1" xr:uid="{CADAC2CB-47EB-4006-8E3B-8959A3FDF8DF}"/>
     <hyperlink ref="A26" r:id="rId2" xr:uid="{36B3AC35-097B-4421-99E5-08E6E6DB0889}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:U813"/>
+  <dimension ref="A1:U814"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" style="3" customWidth="1"/>
     <col min="3" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="10" width="0" hidden="1" customWidth="1"/>
     <col min="11" max="12" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C1" s="12"/>
     </row>
     <row r="2" spans="1:17" s="14" customFormat="1" ht="19.5" x14ac:dyDescent="0.35">
       <c r="A2" s="12" t="s">
         <v>307</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="H2" s="64"/>
     </row>
     <row r="3" spans="1:17" s="63" customFormat="1" ht="19.5" x14ac:dyDescent="0.35">
       <c r="A3" s="61" t="s">
         <v>308</v>
       </c>
       <c r="B3" s="61"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
     </row>
     <row r="4" spans="1:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:17" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="128"/>
+      <c r="A5" s="141"/>
       <c r="B5" s="40"/>
-      <c r="C5" s="131" t="s">
+      <c r="C5" s="144" t="s">
         <v>152</v>
       </c>
-      <c r="D5" s="132"/>
-[...1 lines deleted...]
-      <c r="F5" s="131" t="s">
+      <c r="D5" s="145"/>
+      <c r="E5" s="145"/>
+      <c r="F5" s="144" t="s">
         <v>160</v>
       </c>
-      <c r="G5" s="132"/>
-      <c r="H5" s="132"/>
+      <c r="G5" s="145"/>
+      <c r="H5" s="145"/>
     </row>
     <row r="6" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="129"/>
+      <c r="A6" s="142"/>
       <c r="B6" s="41"/>
-      <c r="C6" s="135" t="s">
+      <c r="C6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="136" t="s">
+      <c r="D6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="133" t="s">
+      <c r="F6" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="133" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="133" t="s">
+      <c r="G6" s="146" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="146" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="21" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="130"/>
+      <c r="A7" s="143"/>
       <c r="B7" s="42"/>
-      <c r="C7" s="134"/>
-[...4 lines deleted...]
-      <c r="H7" s="134"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="147"/>
+      <c r="E7" s="150"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="147"/>
     </row>
     <row r="8" spans="1:17" s="54" customFormat="1" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="52" t="s">
         <v>186</v>
       </c>
       <c r="B8" s="52"/>
       <c r="C8" s="53"/>
       <c r="D8" s="53"/>
       <c r="E8" s="53"/>
       <c r="F8" s="53"/>
       <c r="G8" s="53"/>
       <c r="H8" s="53"/>
     </row>
     <row r="9" spans="1:17" s="14" customFormat="1" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="99" t="s">
         <v>306</v>
       </c>
       <c r="B9" s="100" t="s">
         <v>138</v>
       </c>
       <c r="C9" s="101">
         <v>1784</v>
       </c>
       <c r="D9" s="101">
         <v>735</v>
       </c>
       <c r="E9" s="101">
         <v>1049</v>
       </c>
       <c r="F9" s="101">
-        <v>5032</v>
+        <v>5952</v>
       </c>
       <c r="G9" s="101">
-        <v>2602</v>
+        <v>3118</v>
       </c>
       <c r="H9" s="101">
-        <v>2430</v>
+        <v>2834</v>
       </c>
       <c r="N9" s="120"/>
       <c r="O9" s="119"/>
     </row>
     <row r="10" spans="1:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="99"/>
       <c r="B10" s="104" t="s">
         <v>139</v>
       </c>
       <c r="C10" s="92">
         <v>326</v>
       </c>
       <c r="D10" s="92">
         <v>125</v>
       </c>
       <c r="E10" s="92">
         <v>201</v>
       </c>
       <c r="F10" s="92">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="G10" s="92">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="H10" s="92">
         <v>794</v>
       </c>
       <c r="N10" s="108"/>
       <c r="O10" s="126"/>
     </row>
     <row r="11" spans="1:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="99"/>
       <c r="B11" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C11" s="92">
         <v>365</v>
       </c>
       <c r="D11" s="92">
         <v>157</v>
       </c>
       <c r="E11" s="92">
         <v>208</v>
       </c>
       <c r="F11" s="92">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G11" s="92">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H11" s="92">
         <v>357</v>
       </c>
       <c r="N11" s="108"/>
       <c r="O11" s="118"/>
     </row>
     <row r="12" spans="1:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="99"/>
       <c r="B12" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C12" s="92">
         <v>423</v>
       </c>
       <c r="D12" s="92">
         <v>173</v>
       </c>
       <c r="E12" s="92">
         <v>250</v>
       </c>
       <c r="F12" s="92">
         <v>884</v>
       </c>
       <c r="G12" s="92">
@@ -23988,1994 +23919,2011 @@
       </c>
       <c r="C14" s="92">
         <v>290</v>
       </c>
       <c r="D14" s="92">
         <v>119</v>
       </c>
       <c r="E14" s="92">
         <v>171</v>
       </c>
       <c r="F14" s="92">
         <v>868</v>
       </c>
       <c r="G14" s="92">
         <v>467</v>
       </c>
       <c r="H14" s="92">
         <v>401</v>
       </c>
       <c r="N14" s="108"/>
       <c r="O14" s="114"/>
       <c r="P14" s="127"/>
       <c r="Q14" s="97"/>
     </row>
     <row r="15" spans="1:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="99" t="s">
+      <c r="A15" s="99"/>
+      <c r="B15" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="C15" s="92"/>
+      <c r="D15" s="92"/>
+      <c r="E15" s="92"/>
+      <c r="F15" s="92">
+        <v>917</v>
+      </c>
+      <c r="G15" s="92">
+        <v>513</v>
+      </c>
+      <c r="H15" s="92">
+        <v>404</v>
+      </c>
+      <c r="N15" s="108"/>
+      <c r="O15" s="114"/>
+      <c r="P15" s="127"/>
+      <c r="Q15" s="97"/>
+    </row>
+    <row r="16" spans="1:17" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="99" t="s">
         <v>277</v>
       </c>
-      <c r="B15" s="100" t="s">
+      <c r="B16" s="100" t="s">
         <v>138</v>
       </c>
-      <c r="C15" s="101">
+      <c r="C16" s="101">
         <v>6737</v>
       </c>
-      <c r="D15" s="101">
+      <c r="D16" s="101">
         <v>2772</v>
       </c>
-      <c r="E15" s="101">
+      <c r="E16" s="101">
         <v>3965</v>
       </c>
-      <c r="F15" s="101">
+      <c r="F16" s="101">
         <v>9680</v>
       </c>
-      <c r="G15" s="101">
+      <c r="G16" s="101">
         <v>4765</v>
       </c>
-      <c r="H15" s="101">
+      <c r="H16" s="101">
         <v>4915</v>
       </c>
-      <c r="N15" s="108"/>
-[...4 lines deleted...]
-      <c r="B16" s="104" t="s">
+      <c r="N16" s="108"/>
+      <c r="O16" s="73"/>
+    </row>
+    <row r="17" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="99"/>
+      <c r="B17" s="104" t="s">
         <v>139</v>
       </c>
-      <c r="C16" s="92">
+      <c r="C17" s="92">
         <v>739</v>
       </c>
-      <c r="D16" s="92">
+      <c r="D17" s="92">
         <v>281</v>
       </c>
-      <c r="E16" s="92">
+      <c r="E17" s="92">
         <v>458</v>
       </c>
-      <c r="F16" s="92">
+      <c r="F17" s="92">
         <v>614</v>
       </c>
-      <c r="G16" s="92">
+      <c r="G17" s="92">
         <v>322</v>
       </c>
-      <c r="H16" s="92">
+      <c r="H17" s="92">
         <v>292</v>
       </c>
-      <c r="N16" s="108"/>
-[...26 lines deleted...]
-      <c r="N17" s="114"/>
+      <c r="N17" s="108"/>
       <c r="O17" s="114"/>
       <c r="P17" s="73"/>
     </row>
     <row r="18" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="71"/>
       <c r="B18" s="11" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C18" s="92">
-        <v>731</v>
+        <v>841</v>
       </c>
       <c r="D18" s="92">
-        <v>292</v>
+        <v>352</v>
       </c>
       <c r="E18" s="92">
-        <v>439</v>
+        <v>489</v>
       </c>
       <c r="F18" s="92">
-        <v>871</v>
+        <v>494</v>
       </c>
       <c r="G18" s="92">
-        <v>431</v>
+        <v>246</v>
       </c>
       <c r="H18" s="92">
-        <v>440</v>
+        <v>248</v>
       </c>
       <c r="N18" s="114"/>
-      <c r="O18" s="73"/>
-      <c r="P18" s="93"/>
+      <c r="O18" s="114"/>
+      <c r="P18" s="73"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="71"/>
       <c r="B19" s="11" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="C19" s="92">
-        <v>500</v>
+        <v>731</v>
       </c>
       <c r="D19" s="92">
-        <v>214</v>
+        <v>292</v>
       </c>
       <c r="E19" s="92">
-        <v>286</v>
+        <v>439</v>
       </c>
       <c r="F19" s="92">
-        <v>703</v>
+        <v>871</v>
       </c>
       <c r="G19" s="92">
-        <v>370</v>
+        <v>431</v>
       </c>
       <c r="H19" s="92">
-        <v>333</v>
-[...2 lines deleted...]
-      <c r="O19" s="117"/>
+        <v>440</v>
+      </c>
+      <c r="N19" s="114"/>
+      <c r="O19" s="73"/>
+      <c r="P19" s="93"/>
     </row>
     <row r="20" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="71"/>
       <c r="B20" s="11" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C20" s="92">
-        <v>462</v>
+        <v>500</v>
       </c>
       <c r="D20" s="92">
-        <v>174</v>
+        <v>214</v>
       </c>
       <c r="E20" s="92">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="F20" s="92">
-        <v>737</v>
+        <v>703</v>
       </c>
       <c r="G20" s="92">
-        <v>464</v>
+        <v>370</v>
       </c>
       <c r="H20" s="92">
-        <v>273</v>
+        <v>333</v>
       </c>
       <c r="N20" s="108"/>
-      <c r="O20" s="118"/>
+      <c r="O20" s="117"/>
     </row>
     <row r="21" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="71"/>
       <c r="B21" s="11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C21" s="92">
-        <v>526</v>
+        <v>462</v>
       </c>
       <c r="D21" s="92">
-        <v>226</v>
+        <v>174</v>
       </c>
       <c r="E21" s="92">
-        <v>300</v>
+        <v>288</v>
       </c>
       <c r="F21" s="92">
-        <v>929</v>
+        <v>737</v>
       </c>
       <c r="G21" s="92">
-        <v>543</v>
+        <v>464</v>
       </c>
       <c r="H21" s="92">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="N21" s="115"/>
+        <v>273</v>
+      </c>
+      <c r="N21" s="108"/>
       <c r="O21" s="118"/>
     </row>
     <row r="22" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="71"/>
       <c r="B22" s="11" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C22" s="92">
-        <v>486</v>
+        <v>526</v>
       </c>
       <c r="D22" s="92">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="E22" s="92">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="F22" s="92">
-        <v>864</v>
+        <v>929</v>
       </c>
       <c r="G22" s="92">
-        <v>420</v>
+        <v>543</v>
       </c>
       <c r="H22" s="92">
-        <v>444</v>
+        <v>386</v>
       </c>
       <c r="N22" s="115"/>
-      <c r="O22" s="114"/>
-      <c r="P22" s="73"/>
+      <c r="O22" s="118"/>
     </row>
     <row r="23" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="71"/>
       <c r="B23" s="11" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C23" s="92">
-        <v>447</v>
+        <v>486</v>
       </c>
       <c r="D23" s="92">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="E23" s="92">
-        <v>263</v>
+        <v>279</v>
       </c>
       <c r="F23" s="92">
-        <v>1039</v>
+        <v>864</v>
       </c>
       <c r="G23" s="92">
-        <v>550</v>
+        <v>420</v>
       </c>
       <c r="H23" s="92">
-        <v>489</v>
-[...2 lines deleted...]
-      <c r="O23" s="73"/>
+        <v>444</v>
+      </c>
+      <c r="N23" s="115"/>
+      <c r="O23" s="114"/>
+      <c r="P23" s="73"/>
     </row>
     <row r="24" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="71"/>
       <c r="B24" s="11" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C24" s="92">
-        <v>577</v>
+        <v>447</v>
       </c>
       <c r="D24" s="92">
-        <v>228</v>
+        <v>184</v>
       </c>
       <c r="E24" s="92">
-        <v>349</v>
+        <v>263</v>
       </c>
       <c r="F24" s="92">
-        <v>1097</v>
+        <v>1039</v>
       </c>
       <c r="G24" s="92">
-        <v>428</v>
+        <v>550</v>
       </c>
       <c r="H24" s="92">
-        <v>669</v>
+        <v>489</v>
       </c>
       <c r="N24" s="108"/>
-      <c r="O24" s="118"/>
+      <c r="O24" s="73"/>
     </row>
     <row r="25" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="71"/>
       <c r="B25" s="11" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C25" s="92">
-        <v>547</v>
+        <v>577</v>
       </c>
       <c r="D25" s="92">
-        <v>239</v>
+        <v>228</v>
       </c>
       <c r="E25" s="92">
-        <v>308</v>
+        <v>349</v>
       </c>
       <c r="F25" s="92">
-        <v>907</v>
+        <v>1097</v>
       </c>
       <c r="G25" s="92">
-        <v>376</v>
+        <v>428</v>
       </c>
       <c r="H25" s="92">
-        <v>531</v>
+        <v>669</v>
       </c>
       <c r="N25" s="108"/>
-      <c r="O25" s="73"/>
+      <c r="O25" s="118"/>
     </row>
     <row r="26" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="71"/>
       <c r="B26" s="11" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C26" s="92">
-        <v>447</v>
+        <v>547</v>
       </c>
       <c r="D26" s="92">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="E26" s="92">
-        <v>256</v>
+        <v>308</v>
       </c>
       <c r="F26" s="92">
-        <v>642</v>
+        <v>907</v>
       </c>
       <c r="G26" s="92">
-        <v>262</v>
+        <v>376</v>
       </c>
       <c r="H26" s="92">
-        <v>380</v>
+        <v>531</v>
       </c>
       <c r="N26" s="108"/>
       <c r="O26" s="73"/>
     </row>
     <row r="27" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="71"/>
       <c r="B27" s="11" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C27" s="92">
-        <v>434</v>
+        <v>447</v>
       </c>
       <c r="D27" s="92">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="E27" s="92">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="F27" s="92">
-        <v>783</v>
+        <v>642</v>
       </c>
       <c r="G27" s="92">
-        <v>353</v>
+        <v>262</v>
       </c>
       <c r="H27" s="92">
-        <v>430</v>
+        <v>380</v>
       </c>
       <c r="N27" s="108"/>
       <c r="O27" s="73"/>
     </row>
     <row r="28" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="99" t="s">
+      <c r="A28" s="71"/>
+      <c r="B28" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="C28" s="92">
+        <v>434</v>
+      </c>
+      <c r="D28" s="92">
+        <v>184</v>
+      </c>
+      <c r="E28" s="92">
+        <v>250</v>
+      </c>
+      <c r="F28" s="92">
+        <v>783</v>
+      </c>
+      <c r="G28" s="92">
+        <v>353</v>
+      </c>
+      <c r="H28" s="92">
+        <v>430</v>
+      </c>
+      <c r="N28" s="108"/>
+      <c r="O28" s="73"/>
+    </row>
+    <row r="29" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="99" t="s">
         <v>270</v>
       </c>
-      <c r="B28" s="100" t="s">
+      <c r="B29" s="100" t="s">
         <v>138</v>
       </c>
-      <c r="C28" s="101">
+      <c r="C29" s="101">
         <v>9645</v>
       </c>
-      <c r="D28" s="101">
+      <c r="D29" s="101">
         <v>3757</v>
       </c>
-      <c r="E28" s="101">
+      <c r="E29" s="101">
         <v>5888</v>
       </c>
-      <c r="F28" s="101">
+      <c r="F29" s="101">
         <v>10682</v>
       </c>
-      <c r="G28" s="101">
+      <c r="G29" s="101">
         <v>5585</v>
       </c>
-      <c r="H28" s="101">
+      <c r="H29" s="101">
         <v>5097</v>
       </c>
-      <c r="N28" s="109"/>
-[...4 lines deleted...]
-      <c r="B29" s="104" t="s">
+      <c r="N29" s="109"/>
+      <c r="O29" s="114"/>
+    </row>
+    <row r="30" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="99"/>
+      <c r="B30" s="104" t="s">
         <v>139</v>
       </c>
-      <c r="C29" s="92">
+      <c r="C30" s="92">
         <v>942</v>
       </c>
-      <c r="D29" s="92">
+      <c r="D30" s="92">
         <v>350</v>
       </c>
-      <c r="E29" s="92">
+      <c r="E30" s="92">
         <v>592</v>
       </c>
-      <c r="F29" s="92">
+      <c r="F30" s="92">
         <v>783</v>
       </c>
-      <c r="G29" s="92">
+      <c r="G30" s="92">
         <v>402</v>
       </c>
-      <c r="H29" s="92">
+      <c r="H30" s="92">
         <v>381</v>
       </c>
-      <c r="N29" s="108"/>
-[...25 lines deleted...]
-      <c r="O30" s="86"/>
+      <c r="N30" s="108"/>
+      <c r="O30" s="73"/>
     </row>
     <row r="31" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="71"/>
       <c r="B31" s="11" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C31" s="6">
-        <v>783</v>
+        <v>956</v>
       </c>
       <c r="D31" s="6">
-        <v>278</v>
+        <v>338</v>
       </c>
       <c r="E31" s="6">
-        <v>505</v>
+        <v>618</v>
       </c>
       <c r="F31" s="6">
-        <v>959</v>
+        <v>717</v>
       </c>
       <c r="G31" s="6">
-        <v>484</v>
+        <v>314</v>
       </c>
       <c r="H31" s="6">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="N31" s="93"/>
+        <v>403</v>
+      </c>
       <c r="O31" s="86"/>
     </row>
-    <row r="32" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="71"/>
       <c r="B32" s="11" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="C32" s="6">
-        <v>826</v>
+        <v>783</v>
       </c>
       <c r="D32" s="6">
-        <v>312</v>
+        <v>278</v>
       </c>
       <c r="E32" s="6">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="F32" s="6">
-        <v>844</v>
+        <v>959</v>
       </c>
       <c r="G32" s="6">
-        <v>370</v>
+        <v>484</v>
       </c>
       <c r="H32" s="6">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="N32" s="108"/>
+        <v>475</v>
+      </c>
+      <c r="N32" s="93"/>
       <c r="O32" s="86"/>
     </row>
-    <row r="33" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="71"/>
       <c r="B33" s="11" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C33" s="6">
-        <v>839</v>
+        <v>826</v>
       </c>
       <c r="D33" s="6">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="E33" s="6">
-        <v>538</v>
+        <v>514</v>
       </c>
       <c r="F33" s="6">
-        <v>1186</v>
+        <v>844</v>
       </c>
       <c r="G33" s="6">
-        <v>686</v>
+        <v>370</v>
       </c>
       <c r="H33" s="6">
-        <v>500</v>
-      </c>
+        <v>474</v>
+      </c>
+      <c r="N33" s="108"/>
       <c r="O33" s="86"/>
     </row>
-    <row r="34" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="71"/>
       <c r="B34" s="11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C34" s="6">
-        <v>749</v>
+        <v>839</v>
       </c>
       <c r="D34" s="6">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="E34" s="6">
-        <v>438</v>
+        <v>538</v>
       </c>
       <c r="F34" s="6">
-        <v>1155</v>
+        <v>1186</v>
       </c>
       <c r="G34" s="6">
-        <v>697</v>
+        <v>686</v>
       </c>
       <c r="H34" s="6">
-        <v>458</v>
+        <v>500</v>
       </c>
       <c r="O34" s="86"/>
     </row>
-    <row r="35" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="71"/>
       <c r="B35" s="11" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C35" s="6">
-        <v>705</v>
+        <v>749</v>
       </c>
       <c r="D35" s="6">
-        <v>264</v>
+        <v>311</v>
       </c>
       <c r="E35" s="6">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F35" s="6">
-        <v>1177</v>
+        <v>1155</v>
       </c>
       <c r="G35" s="6">
-        <v>630</v>
+        <v>697</v>
       </c>
       <c r="H35" s="6">
-        <v>547</v>
+        <v>458</v>
       </c>
       <c r="O35" s="86"/>
     </row>
-    <row r="36" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="71"/>
       <c r="B36" s="11" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C36" s="6">
-        <v>747</v>
+        <v>705</v>
       </c>
       <c r="D36" s="6">
-        <v>288</v>
+        <v>264</v>
       </c>
       <c r="E36" s="6">
-        <v>459</v>
+        <v>441</v>
       </c>
       <c r="F36" s="6">
-        <v>1005</v>
+        <v>1177</v>
       </c>
       <c r="G36" s="6">
-        <v>544</v>
+        <v>630</v>
       </c>
       <c r="H36" s="6">
-        <v>461</v>
+        <v>547</v>
       </c>
       <c r="O36" s="86"/>
     </row>
-    <row r="37" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="71"/>
       <c r="B37" s="11" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C37" s="6">
-        <v>828</v>
+        <v>747</v>
       </c>
       <c r="D37" s="6">
-        <v>361</v>
+        <v>288</v>
       </c>
       <c r="E37" s="6">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="F37" s="6">
-        <v>828</v>
+        <v>1005</v>
       </c>
       <c r="G37" s="6">
-        <v>445</v>
+        <v>544</v>
       </c>
       <c r="H37" s="6">
-        <v>383</v>
+        <v>461</v>
       </c>
       <c r="O37" s="86"/>
     </row>
-    <row r="38" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="71"/>
       <c r="B38" s="11" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C38" s="6">
-        <v>813</v>
+        <v>828</v>
       </c>
       <c r="D38" s="6">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="E38" s="6">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F38" s="6">
-        <v>761</v>
+        <v>828</v>
       </c>
       <c r="G38" s="6">
-        <v>373</v>
+        <v>445</v>
       </c>
       <c r="H38" s="6">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="O38" s="86"/>
     </row>
-    <row r="39" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="71"/>
       <c r="B39" s="11" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C39" s="6">
-        <v>764</v>
+        <v>813</v>
       </c>
       <c r="D39" s="6">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="E39" s="6">
-        <v>416</v>
+        <v>466</v>
       </c>
       <c r="F39" s="6">
-        <v>598</v>
+        <v>761</v>
       </c>
       <c r="G39" s="6">
-        <v>294</v>
+        <v>373</v>
       </c>
       <c r="H39" s="6">
-        <v>304</v>
+        <v>388</v>
       </c>
       <c r="O39" s="86"/>
     </row>
-    <row r="40" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="71"/>
       <c r="B40" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="C40" s="6">
+        <v>764</v>
+      </c>
+      <c r="D40" s="6">
+        <v>348</v>
+      </c>
+      <c r="E40" s="6">
+        <v>416</v>
+      </c>
+      <c r="F40" s="6">
+        <v>598</v>
+      </c>
+      <c r="G40" s="6">
+        <v>294</v>
+      </c>
+      <c r="H40" s="6">
+        <v>304</v>
+      </c>
+      <c r="O40" s="86"/>
+    </row>
+    <row r="41" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="71"/>
+      <c r="B41" s="11" t="s">
         <v>180</v>
       </c>
-      <c r="C40" s="6">
+      <c r="C41" s="6">
         <v>693</v>
       </c>
-      <c r="D40" s="6">
+      <c r="D41" s="6">
         <v>259</v>
       </c>
-      <c r="E40" s="6">
+      <c r="E41" s="6">
         <v>434</v>
       </c>
-      <c r="F40" s="6">
+      <c r="F41" s="6">
         <v>669</v>
       </c>
-      <c r="G40" s="6">
+      <c r="G41" s="6">
         <v>346</v>
       </c>
-      <c r="H40" s="6">
+      <c r="H41" s="6">
         <v>323</v>
       </c>
-      <c r="O40" s="86"/>
-[...2 lines deleted...]
-      <c r="A41" s="5" t="s">
+      <c r="O41" s="86"/>
+    </row>
+    <row r="42" spans="1:15" s="14" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="B41" s="45" t="s">
+      <c r="B42" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="C41" s="46">
+      <c r="C42" s="46">
         <v>12644</v>
       </c>
-      <c r="D41" s="46">
+      <c r="D42" s="46">
         <v>4665</v>
       </c>
-      <c r="E41" s="46">
+      <c r="E42" s="46">
         <v>7979</v>
       </c>
-      <c r="F41" s="46">
+      <c r="F42" s="46">
         <v>11272</v>
       </c>
-      <c r="G41" s="46">
+      <c r="G42" s="46">
         <v>5516</v>
       </c>
-      <c r="H41" s="46">
+      <c r="H42" s="46">
         <v>5756</v>
       </c>
-      <c r="N41" s="105"/>
-[...3 lines deleted...]
-      <c r="B42" s="11" t="s">
+      <c r="N42" s="105"/>
+    </row>
+    <row r="43" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="48"/>
+      <c r="B43" s="11" t="s">
         <v>139</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C43" s="6">
         <v>1233</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D43" s="6">
         <v>424</v>
       </c>
-      <c r="E42" s="6">
+      <c r="E43" s="6">
         <v>809</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F43" s="6">
         <v>1079</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G43" s="6">
         <v>497</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H43" s="6">
         <v>582</v>
       </c>
     </row>
-    <row r="43" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-    <row r="44" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="71"/>
       <c r="B44" s="11" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C44" s="6">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="D44" s="6">
-        <v>423</v>
+        <v>462</v>
       </c>
       <c r="E44" s="6">
-        <v>786</v>
+        <v>756</v>
       </c>
       <c r="F44" s="6">
-        <v>1235</v>
+        <v>1043</v>
       </c>
       <c r="G44" s="6">
-        <v>563</v>
+        <v>494</v>
       </c>
       <c r="H44" s="6">
-        <v>672</v>
+        <v>549</v>
       </c>
       <c r="O44" s="86"/>
     </row>
-    <row r="45" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="71"/>
       <c r="B45" s="11" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="C45" s="6">
-        <v>930</v>
+        <v>1209</v>
       </c>
       <c r="D45" s="6">
-        <v>339</v>
+        <v>423</v>
       </c>
       <c r="E45" s="6">
-        <v>591</v>
+        <v>786</v>
       </c>
       <c r="F45" s="6">
-        <v>868</v>
+        <v>1235</v>
       </c>
       <c r="G45" s="6">
-        <v>390</v>
+        <v>563</v>
       </c>
       <c r="H45" s="6">
-        <v>478</v>
+        <v>672</v>
       </c>
       <c r="O45" s="86"/>
     </row>
-    <row r="46" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="71"/>
       <c r="B46" s="11" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C46" s="6">
-        <v>1100</v>
+        <v>930</v>
       </c>
       <c r="D46" s="6">
-        <v>413</v>
+        <v>339</v>
       </c>
       <c r="E46" s="6">
-        <v>687</v>
+        <v>591</v>
       </c>
       <c r="F46" s="6">
-        <v>1239</v>
+        <v>868</v>
       </c>
       <c r="G46" s="6">
-        <v>681</v>
+        <v>390</v>
       </c>
       <c r="H46" s="6">
-        <v>558</v>
-[...3 lines deleted...]
-    <row r="47" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+        <v>478</v>
+      </c>
+      <c r="O46" s="86"/>
+    </row>
+    <row r="47" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="71"/>
       <c r="B47" s="11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C47" s="6">
-        <v>1103</v>
+        <v>1100</v>
       </c>
       <c r="D47" s="6">
-        <v>440</v>
+        <v>413</v>
       </c>
       <c r="E47" s="6">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="F47" s="6">
-        <v>1189</v>
+        <v>1239</v>
       </c>
       <c r="G47" s="6">
-        <v>638</v>
+        <v>681</v>
       </c>
       <c r="H47" s="6">
-        <v>551</v>
-[...4 lines deleted...]
-    <row r="48" spans="1:16" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+        <v>558</v>
+      </c>
+      <c r="O47" s="73"/>
+    </row>
+    <row r="48" spans="1:15" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="71"/>
       <c r="B48" s="11" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C48" s="6">
-        <v>951</v>
+        <v>1103</v>
       </c>
       <c r="D48" s="6">
-        <v>377</v>
+        <v>440</v>
       </c>
       <c r="E48" s="6">
-        <v>574</v>
+        <v>663</v>
       </c>
       <c r="F48" s="6">
-        <v>1036</v>
+        <v>1189</v>
       </c>
       <c r="G48" s="6">
-        <v>533</v>
+        <v>638</v>
       </c>
       <c r="H48" s="6">
-        <v>503</v>
-      </c>
+        <v>551</v>
+      </c>
+      <c r="N48" s="73"/>
       <c r="O48" s="86"/>
-      <c r="P48" s="93"/>
     </row>
     <row r="49" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="71"/>
       <c r="B49" s="11" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C49" s="6">
-        <v>1074</v>
+        <v>951</v>
       </c>
       <c r="D49" s="6">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="E49" s="6">
-        <v>702</v>
+        <v>574</v>
       </c>
       <c r="F49" s="6">
-        <v>880</v>
+        <v>1036</v>
       </c>
       <c r="G49" s="6">
-        <v>413</v>
+        <v>533</v>
       </c>
       <c r="H49" s="6">
-        <v>467</v>
+        <v>503</v>
       </c>
       <c r="O49" s="86"/>
       <c r="P49" s="93"/>
     </row>
     <row r="50" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="71"/>
-      <c r="B50" s="48" t="s">
-        <v>171</v>
+      <c r="B50" s="11" t="s">
+        <v>168</v>
       </c>
       <c r="C50" s="6">
-        <v>1031</v>
+        <v>1074</v>
       </c>
       <c r="D50" s="6">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E50" s="6">
-        <v>660</v>
+        <v>702</v>
       </c>
       <c r="F50" s="6">
-        <v>770</v>
+        <v>880</v>
       </c>
       <c r="G50" s="6">
-        <v>349</v>
+        <v>413</v>
       </c>
       <c r="H50" s="6">
-        <v>421</v>
+        <v>467</v>
       </c>
       <c r="O50" s="86"/>
       <c r="P50" s="93"/>
     </row>
     <row r="51" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="71"/>
       <c r="B51" s="48" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C51" s="6">
-        <v>956</v>
+        <v>1031</v>
       </c>
       <c r="D51" s="6">
-        <v>343</v>
+        <v>371</v>
       </c>
       <c r="E51" s="6">
-        <v>613</v>
+        <v>660</v>
       </c>
       <c r="F51" s="6">
-        <v>744</v>
+        <v>770</v>
       </c>
       <c r="G51" s="6">
-        <v>368</v>
+        <v>349</v>
       </c>
       <c r="H51" s="6">
-        <v>376</v>
+        <v>421</v>
       </c>
       <c r="O51" s="86"/>
       <c r="P51" s="93"/>
     </row>
     <row r="52" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="71"/>
       <c r="B52" s="48" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C52" s="6">
-        <v>984</v>
+        <v>956</v>
       </c>
       <c r="D52" s="6">
-        <v>382</v>
+        <v>343</v>
       </c>
       <c r="E52" s="6">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="F52" s="6">
-        <v>626</v>
+        <v>744</v>
       </c>
       <c r="G52" s="6">
-        <v>298</v>
+        <v>368</v>
       </c>
       <c r="H52" s="6">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="O52" s="86"/>
       <c r="P52" s="93"/>
     </row>
     <row r="53" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="71"/>
       <c r="B53" s="48" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C53" s="6">
-        <v>855</v>
+        <v>984</v>
       </c>
       <c r="D53" s="6">
-        <v>319</v>
+        <v>382</v>
       </c>
       <c r="E53" s="6">
-        <v>536</v>
+        <v>602</v>
       </c>
       <c r="F53" s="6">
-        <v>563</v>
+        <v>626</v>
       </c>
       <c r="G53" s="6">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="H53" s="6">
-        <v>271</v>
+        <v>328</v>
       </c>
       <c r="O53" s="86"/>
       <c r="P53" s="93"/>
     </row>
-    <row r="54" spans="1:17" s="14" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="5" t="s">
+    <row r="54" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="71"/>
+      <c r="B54" s="48" t="s">
+        <v>180</v>
+      </c>
+      <c r="C54" s="6">
+        <v>855</v>
+      </c>
+      <c r="D54" s="6">
+        <v>319</v>
+      </c>
+      <c r="E54" s="6">
+        <v>536</v>
+      </c>
+      <c r="F54" s="6">
+        <v>563</v>
+      </c>
+      <c r="G54" s="6">
+        <v>292</v>
+      </c>
+      <c r="H54" s="6">
+        <v>271</v>
+      </c>
+      <c r="O54" s="86"/>
+      <c r="P54" s="93"/>
+    </row>
+    <row r="55" spans="1:17" s="14" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="B54" s="45" t="s">
+      <c r="B55" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="C54" s="46">
+      <c r="C55" s="46">
         <v>16825</v>
       </c>
-      <c r="D54" s="46">
+      <c r="D55" s="46">
         <v>6036</v>
       </c>
-      <c r="E54" s="46">
+      <c r="E55" s="46">
         <v>10789</v>
       </c>
-      <c r="F54" s="46">
+      <c r="F55" s="46">
         <v>50280</v>
       </c>
-      <c r="G54" s="46">
+      <c r="G55" s="46">
         <v>30819</v>
       </c>
-      <c r="H54" s="46">
+      <c r="H55" s="46">
         <v>19461</v>
       </c>
-      <c r="N54" s="105"/>
-[...25 lines deleted...]
-      <c r="O55" s="86"/>
+      <c r="N55" s="105"/>
+      <c r="O55" s="107"/>
     </row>
     <row r="56" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="71"/>
       <c r="B56" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="C56" s="6">
+        <v>1022</v>
+      </c>
+      <c r="D56" s="6">
+        <v>400</v>
+      </c>
+      <c r="E56" s="6">
+        <v>622</v>
+      </c>
+      <c r="F56" s="6">
+        <v>21</v>
+      </c>
+      <c r="G56" s="6">
+        <v>12</v>
+      </c>
+      <c r="H56" s="6">
+        <v>9</v>
+      </c>
+      <c r="O56" s="86"/>
+    </row>
+    <row r="57" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="71"/>
+      <c r="B57" s="11" t="s">
         <v>140</v>
       </c>
-      <c r="C56" s="6">
+      <c r="C57" s="6">
         <v>1157</v>
       </c>
-      <c r="D56" s="6">
+      <c r="D57" s="6">
         <v>427</v>
       </c>
-      <c r="E56" s="6">
+      <c r="E57" s="6">
         <v>730</v>
       </c>
-      <c r="F56" s="6">
+      <c r="F57" s="6">
         <v>298</v>
       </c>
-      <c r="G56" s="6">
+      <c r="G57" s="6">
         <v>170</v>
       </c>
-      <c r="H56" s="6">
+      <c r="H57" s="6">
         <v>128</v>
       </c>
-      <c r="O56" s="76"/>
-[...4 lines deleted...]
-      <c r="B57" s="47" t="s">
+      <c r="O57" s="76"/>
+      <c r="P57" s="73"/>
+    </row>
+    <row r="58" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="47"/>
+      <c r="B58" s="47" t="s">
         <v>141</v>
       </c>
-      <c r="C57" s="6">
+      <c r="C58" s="6">
         <v>2564</v>
       </c>
-      <c r="D57" s="6">
+      <c r="D58" s="6">
         <v>1040</v>
       </c>
-      <c r="E57" s="6">
+      <c r="E58" s="6">
         <v>1524</v>
       </c>
-      <c r="F57" s="6">
+      <c r="F58" s="6">
         <v>26931</v>
       </c>
-      <c r="G57" s="6">
+      <c r="G58" s="6">
         <v>18227</v>
       </c>
-      <c r="H57" s="6">
+      <c r="H58" s="6">
         <v>8704</v>
       </c>
-      <c r="O57" s="73"/>
-[...25 lines deleted...]
-      <c r="O58" s="97"/>
+      <c r="O58" s="73"/>
+      <c r="Q58" s="73"/>
     </row>
     <row r="59" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A59" s="48"/>
       <c r="B59" s="48" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="C59" s="7">
-        <v>1454</v>
+        <v>1199</v>
       </c>
       <c r="D59" s="7">
-        <v>520</v>
+        <v>409</v>
       </c>
       <c r="E59" s="7">
-        <v>934</v>
+        <v>790</v>
       </c>
       <c r="F59" s="7">
-        <v>3705</v>
+        <v>7518</v>
       </c>
       <c r="G59" s="7">
-        <v>1989</v>
+        <v>4693</v>
       </c>
       <c r="H59" s="7">
-        <v>1716</v>
-[...2 lines deleted...]
-      <c r="P59" s="75"/>
+        <v>2825</v>
+      </c>
+      <c r="O59" s="97"/>
     </row>
     <row r="60" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A60" s="48"/>
       <c r="B60" s="48" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C60" s="7">
-        <v>1463</v>
+        <v>1454</v>
       </c>
       <c r="D60" s="7">
-        <v>479</v>
+        <v>520</v>
       </c>
       <c r="E60" s="7">
-        <v>984</v>
+        <v>934</v>
       </c>
       <c r="F60" s="7">
-        <v>2224</v>
+        <v>3705</v>
       </c>
       <c r="G60" s="7">
-        <v>1188</v>
+        <v>1989</v>
       </c>
       <c r="H60" s="7">
-        <v>1036</v>
-      </c>
+        <v>1716</v>
+      </c>
+      <c r="O60" s="73"/>
+      <c r="P60" s="75"/>
     </row>
     <row r="61" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A61" s="48"/>
       <c r="B61" s="48" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C61" s="7">
-        <v>1232</v>
+        <v>1463</v>
       </c>
       <c r="D61" s="7">
-        <v>420</v>
+        <v>479</v>
       </c>
       <c r="E61" s="7">
-        <v>812</v>
+        <v>984</v>
       </c>
       <c r="F61" s="7">
-        <v>2006</v>
+        <v>2224</v>
       </c>
       <c r="G61" s="7">
-        <v>949</v>
+        <v>1188</v>
       </c>
       <c r="H61" s="7">
-        <v>1057</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="62" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A62" s="48"/>
       <c r="B62" s="48" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C62" s="7">
-        <v>1384</v>
+        <v>1232</v>
       </c>
       <c r="D62" s="7">
-        <v>467</v>
+        <v>420</v>
       </c>
       <c r="E62" s="7">
-        <v>917</v>
+        <v>812</v>
       </c>
       <c r="F62" s="7">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="G62" s="7">
-        <v>926</v>
+        <v>949</v>
       </c>
       <c r="H62" s="7">
-        <v>1079</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="63" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A63" s="48"/>
       <c r="B63" s="48" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C63" s="7">
-        <v>1593</v>
+        <v>1384</v>
       </c>
       <c r="D63" s="7">
-        <v>572</v>
+        <v>467</v>
       </c>
       <c r="E63" s="7">
-        <v>1021</v>
+        <v>917</v>
       </c>
       <c r="F63" s="7">
-        <v>1607</v>
+        <v>2005</v>
       </c>
       <c r="G63" s="7">
-        <v>753</v>
+        <v>926</v>
       </c>
       <c r="H63" s="7">
-        <v>854</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="64" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A64" s="48"/>
       <c r="B64" s="48" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C64" s="7">
-        <v>1307</v>
+        <v>1593</v>
       </c>
       <c r="D64" s="7">
-        <v>428</v>
+        <v>572</v>
       </c>
       <c r="E64" s="7">
-        <v>879</v>
+        <v>1021</v>
       </c>
       <c r="F64" s="7">
-        <v>1592</v>
+        <v>1607</v>
       </c>
       <c r="G64" s="7">
-        <v>725</v>
+        <v>753</v>
       </c>
       <c r="H64" s="7">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="65" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A65" s="48"/>
       <c r="B65" s="48" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C65" s="7">
-        <v>1297</v>
+        <v>1307</v>
       </c>
       <c r="D65" s="7">
-        <v>464</v>
+        <v>428</v>
       </c>
       <c r="E65" s="7">
-        <v>833</v>
+        <v>879</v>
       </c>
       <c r="F65" s="7">
-        <v>1244</v>
+        <v>1592</v>
       </c>
       <c r="G65" s="7">
-        <v>608</v>
+        <v>725</v>
       </c>
       <c r="H65" s="7">
-        <v>636</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A66" s="48"/>
       <c r="B66" s="48" t="s">
+        <v>179</v>
+      </c>
+      <c r="C66" s="7">
+        <v>1297</v>
+      </c>
+      <c r="D66" s="7">
+        <v>464</v>
+      </c>
+      <c r="E66" s="7">
+        <v>833</v>
+      </c>
+      <c r="F66" s="7">
+        <v>1244</v>
+      </c>
+      <c r="G66" s="7">
+        <v>608</v>
+      </c>
+      <c r="H66" s="7">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="48"/>
+      <c r="B67" s="48" t="s">
         <v>180</v>
       </c>
-      <c r="C66" s="7">
+      <c r="C67" s="7">
         <v>1153</v>
       </c>
-      <c r="D66" s="7">
+      <c r="D67" s="7">
         <v>410</v>
       </c>
-      <c r="E66" s="7">
+      <c r="E67" s="7">
         <v>743</v>
       </c>
-      <c r="F66" s="7">
+      <c r="F67" s="7">
         <v>1129</v>
       </c>
-      <c r="G66" s="7">
+      <c r="G67" s="7">
         <v>579</v>
       </c>
-      <c r="H66" s="7">
+      <c r="H67" s="7">
         <v>550</v>
       </c>
     </row>
-    <row r="67" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A67" s="87" t="s">
+    <row r="68" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="87" t="s">
         <v>37</v>
       </c>
-      <c r="B67" s="47"/>
-      <c r="C67" s="6">
+      <c r="B68" s="47"/>
+      <c r="C68" s="6">
         <v>11425</v>
       </c>
-      <c r="D67" s="6">
+      <c r="D68" s="6">
         <v>4224</v>
       </c>
-      <c r="E67" s="6">
+      <c r="E68" s="6">
         <v>7201</v>
       </c>
-      <c r="F67" s="6" t="s">
+      <c r="F68" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G67" s="6" t="s">
+      <c r="G68" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="H67" s="6" t="s">
+      <c r="H68" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="O67" s="73"/>
-[...24 lines deleted...]
-      </c>
+      <c r="O68" s="73"/>
+      <c r="Q68" s="73"/>
     </row>
     <row r="69" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A69" s="88" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B69" s="48"/>
       <c r="C69" s="7">
-        <v>21958</v>
+        <v>12991</v>
       </c>
       <c r="D69" s="7">
-        <v>8825</v>
+        <v>5081</v>
       </c>
       <c r="E69" s="7">
-        <v>13133</v>
+        <v>7910</v>
       </c>
       <c r="F69" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="O69" s="73"/>
-      <c r="P69" s="75"/>
     </row>
     <row r="70" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A70" s="88" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B70" s="48"/>
       <c r="C70" s="7">
-        <v>21502</v>
+        <v>21958</v>
       </c>
       <c r="D70" s="7">
-        <v>8573</v>
+        <v>8825</v>
       </c>
       <c r="E70" s="7">
-        <v>12929</v>
+        <v>13133</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G70" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>12</v>
       </c>
+      <c r="O70" s="73"/>
+      <c r="P70" s="75"/>
     </row>
     <row r="71" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A71" s="88" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B71" s="48"/>
       <c r="C71" s="7">
-        <v>25666</v>
+        <v>21502</v>
       </c>
       <c r="D71" s="7">
-        <v>10031</v>
+        <v>8573</v>
       </c>
       <c r="E71" s="7">
-        <v>15635</v>
+        <v>12929</v>
       </c>
       <c r="F71" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A72" s="88" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B72" s="48"/>
       <c r="C72" s="7">
-        <v>28939</v>
+        <v>25666</v>
       </c>
       <c r="D72" s="7">
-        <v>11587</v>
+        <v>10031</v>
       </c>
       <c r="E72" s="7">
-        <v>17352</v>
+        <v>15635</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A73" s="88" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B73" s="48"/>
       <c r="C73" s="7">
-        <v>162877</v>
+        <v>28939</v>
       </c>
       <c r="D73" s="7">
-        <v>48149</v>
+        <v>11587</v>
       </c>
       <c r="E73" s="7">
-        <v>114728</v>
+        <v>17352</v>
       </c>
       <c r="F73" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="O73" s="73"/>
     </row>
     <row r="74" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A74" s="88" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B74" s="48"/>
       <c r="C74" s="7">
-        <v>81301</v>
+        <v>162877</v>
       </c>
       <c r="D74" s="7">
-        <v>26484</v>
+        <v>48149</v>
       </c>
       <c r="E74" s="7">
-        <v>54817</v>
+        <v>114728</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>12</v>
       </c>
+      <c r="O74" s="73"/>
     </row>
     <row r="75" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A75" s="88" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B75" s="48"/>
       <c r="C75" s="7">
-        <v>54259</v>
+        <v>81301</v>
       </c>
       <c r="D75" s="7">
-        <v>19496</v>
+        <v>26484</v>
       </c>
       <c r="E75" s="7">
-        <v>34763</v>
+        <v>54817</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A76" s="88" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B76" s="48"/>
       <c r="C76" s="7">
-        <v>43887</v>
+        <v>54259</v>
       </c>
       <c r="D76" s="7">
-        <v>16142</v>
+        <v>19496</v>
       </c>
       <c r="E76" s="7">
-        <v>27745</v>
+        <v>34763</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A77" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="5"/>
+      <c r="A77" s="88" t="s">
+        <v>46</v>
+      </c>
+      <c r="B77" s="48"/>
       <c r="C77" s="7">
-        <v>29648</v>
+        <v>43887</v>
       </c>
       <c r="D77" s="7">
-        <v>10708</v>
+        <v>16142</v>
       </c>
       <c r="E77" s="7">
-        <v>18940</v>
+        <v>27745</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B78" s="5"/>
       <c r="C78" s="7">
-        <v>31819</v>
+        <v>29648</v>
       </c>
       <c r="D78" s="7">
-        <v>12013</v>
+        <v>10708</v>
       </c>
       <c r="E78" s="7">
-        <v>19806</v>
+        <v>18940</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B79" s="5"/>
       <c r="C79" s="7">
-        <v>24194</v>
+        <v>31819</v>
       </c>
       <c r="D79" s="7">
-        <v>8474</v>
+        <v>12013</v>
       </c>
       <c r="E79" s="7">
-        <v>15720</v>
+        <v>19806</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:17" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A80" s="5" t="s">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="B80" s="5"/>
       <c r="C80" s="7">
-        <v>24353</v>
+        <v>24194</v>
       </c>
       <c r="D80" s="7">
-        <v>8428</v>
+        <v>8474</v>
       </c>
       <c r="E80" s="7">
-        <v>15925</v>
+        <v>15720</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G80" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="B81" s="5"/>
       <c r="C81" s="7">
-        <v>36207</v>
+        <v>24353</v>
       </c>
       <c r="D81" s="7">
-        <v>11079</v>
+        <v>8428</v>
       </c>
       <c r="E81" s="7">
-        <v>25128</v>
+        <v>15925</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G81" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B82" s="5"/>
       <c r="C82" s="7">
-        <v>24322</v>
+        <v>36207</v>
       </c>
       <c r="D82" s="7">
-        <v>8388</v>
+        <v>11079</v>
       </c>
       <c r="E82" s="7">
-        <v>15934</v>
+        <v>25128</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B83" s="5"/>
       <c r="C83" s="7">
-        <v>17530</v>
+        <v>24322</v>
       </c>
       <c r="D83" s="7">
-        <v>6334</v>
+        <v>8388</v>
       </c>
       <c r="E83" s="7">
-        <v>11196</v>
+        <v>15934</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G83" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B84" s="5"/>
       <c r="C84" s="7">
-        <v>23161</v>
+        <v>17530</v>
       </c>
       <c r="D84" s="7">
-        <v>8345</v>
+        <v>6334</v>
       </c>
       <c r="E84" s="7">
-        <v>14816</v>
+        <v>11196</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="T84" s="93"/>
-      <c r="U84" s="73"/>
     </row>
     <row r="85" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A85" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B85" s="5"/>
       <c r="C85" s="7">
-        <v>31355</v>
+        <v>23161</v>
       </c>
       <c r="D85" s="7">
-        <v>11235</v>
+        <v>8345</v>
       </c>
       <c r="E85" s="7">
-        <v>20120</v>
+        <v>14816</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G85" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>12</v>
       </c>
+      <c r="T85" s="93"/>
+      <c r="U85" s="73"/>
     </row>
     <row r="86" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A86" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B86" s="5"/>
       <c r="C86" s="7">
-        <v>33016</v>
+        <v>31355</v>
       </c>
       <c r="D86" s="7">
-        <v>12257</v>
+        <v>11235</v>
       </c>
       <c r="E86" s="7">
-        <v>20759</v>
+        <v>20120</v>
       </c>
       <c r="F86" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G86" s="7" t="s">
         <v>12</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="87" spans="1:21" ht="14.25" x14ac:dyDescent="0.25">
-      <c r="A87" s="81" t="s">
+    <row r="87" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B87" s="5"/>
+      <c r="C87" s="7">
+        <v>33016</v>
+      </c>
+      <c r="D87" s="7">
+        <v>12257</v>
+      </c>
+      <c r="E87" s="7">
+        <v>20759</v>
+      </c>
+      <c r="F87" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G87" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="88" spans="1:21" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A88" s="81" t="s">
         <v>313</v>
       </c>
-      <c r="B87" s="80"/>
-[...5 lines deleted...]
-      <c r="A88" s="83" t="s">
+      <c r="B88" s="80"/>
+      <c r="C88" s="4"/>
+      <c r="D88" s="4"/>
+      <c r="E88" s="4"/>
+    </row>
+    <row r="89" spans="1:21" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A89" s="83" t="s">
         <v>314</v>
       </c>
-      <c r="B88" s="81"/>
-[...5 lines deleted...]
-      <c r="A89" s="67" t="s">
+      <c r="B89" s="81"/>
+      <c r="C89" s="69"/>
+      <c r="D89" s="69"/>
+      <c r="E89" s="69"/>
+    </row>
+    <row r="90" spans="1:21" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A90" s="67" t="s">
         <v>150</v>
       </c>
-      <c r="B89" s="80"/>
-[...5 lines deleted...]
-      <c r="A90" s="85" t="s">
+      <c r="B90" s="80"/>
+      <c r="C90" s="4"/>
+      <c r="D90" s="4"/>
+      <c r="E90" s="4"/>
+    </row>
+    <row r="91" spans="1:21" s="14" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A91" s="85" t="s">
         <v>135</v>
       </c>
-      <c r="B90" s="79"/>
-[...5 lines deleted...]
-      <c r="A91" s="68" t="s">
+      <c r="B91" s="79"/>
+      <c r="C91" s="13"/>
+      <c r="D91" s="13"/>
+      <c r="E91" s="13"/>
+    </row>
+    <row r="92" spans="1:21" ht="14.25" x14ac:dyDescent="0.25">
+      <c r="A92" s="68" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="B92" s="80"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="4"/>
     </row>
-    <row r="93" spans="1:21" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>169</v>
+    <row r="93" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="78" t="s">
+        <v>136</v>
       </c>
       <c r="B93" s="80"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="4"/>
     </row>
-    <row r="94" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:21" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A94" s="79" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B94" s="80"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="4"/>
     </row>
-    <row r="95" spans="1:21" ht="14.25" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>170</v>
+    <row r="95" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="79" t="s">
+        <v>161</v>
       </c>
       <c r="B95" s="80"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="4"/>
     </row>
-    <row r="96" spans="1:21" ht="13.5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:21" ht="14.25" x14ac:dyDescent="0.25">
       <c r="A96" s="80" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="B96" s="80"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="4"/>
     </row>
     <row r="97" spans="1:5" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A97" s="80"/>
+      <c r="A97" s="80" t="s">
+        <v>162</v>
+      </c>
       <c r="B97" s="80"/>
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
       <c r="E97" s="4"/>
     </row>
     <row r="98" spans="1:5" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A98" s="80"/>
       <c r="B98" s="80"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="4"/>
     </row>
     <row r="99" spans="1:5" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A99" s="80"/>
       <c r="B99" s="80"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="4"/>
     </row>
     <row r="100" spans="1:5" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A100" s="80"/>
       <c r="B100" s="80"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="4"/>
     </row>
     <row r="101" spans="1:5" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A101" s="80"/>
       <c r="B101" s="80"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="4"/>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:5" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A102" s="80"/>
+      <c r="B102" s="80"/>
       <c r="C102" s="4"/>
       <c r="D102" s="4"/>
       <c r="E102" s="4"/>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="4"/>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="4"/>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="C105" s="4"/>
       <c r="D105" s="4"/>
       <c r="E105" s="4"/>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="4"/>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.2">
@@ -29490,118 +29438,123 @@
     </row>
     <row r="809" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C809" s="4"/>
       <c r="D809" s="4"/>
       <c r="E809" s="4"/>
     </row>
     <row r="810" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C810" s="4"/>
       <c r="D810" s="4"/>
       <c r="E810" s="4"/>
     </row>
     <row r="811" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C811" s="4"/>
       <c r="D811" s="4"/>
       <c r="E811" s="4"/>
     </row>
     <row r="812" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C812" s="4"/>
       <c r="D812" s="4"/>
       <c r="E812" s="4"/>
     </row>
     <row r="813" spans="3:5" x14ac:dyDescent="0.2">
       <c r="C813" s="4"/>
       <c r="D813" s="4"/>
       <c r="E813" s="4"/>
+    </row>
+    <row r="814" spans="3:5" x14ac:dyDescent="0.2">
+      <c r="C814" s="4"/>
+      <c r="D814" s="4"/>
+      <c r="E814" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="C5:E5"/>
   </mergeCells>
   <phoneticPr fontId="26" type="noConversion"/>
-  <conditionalFormatting sqref="A50:A53">
+  <conditionalFormatting sqref="A51:A54">
     <cfRule type="expression" dxfId="414" priority="83">
       <formula>COLUMN()&lt;&gt;11</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A8:B8">
     <cfRule type="expression" dxfId="413" priority="81">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A9:B49">
+  <conditionalFormatting sqref="A9:B50">
     <cfRule type="expression" dxfId="412" priority="1">
       <formula>COLUMN()&lt;&gt;11</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A54:B56">
+  <conditionalFormatting sqref="A55:B57">
     <cfRule type="expression" dxfId="411" priority="51">
       <formula>COLUMN()&lt;&gt;11</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A67:E86">
+  <conditionalFormatting sqref="A68:E87">
     <cfRule type="expression" dxfId="410" priority="104">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A8:H86">
+  <conditionalFormatting sqref="A8:H87">
     <cfRule type="expression" dxfId="409" priority="2">
       <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="408" priority="4">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="407" priority="5">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B50:B53">
+  <conditionalFormatting sqref="B51:B54">
     <cfRule type="expression" dxfId="406" priority="41">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C8:E66 G8:H86 A57:B66">
+  <conditionalFormatting sqref="C8:E67 G8:H87 A58:B67">
     <cfRule type="expression" dxfId="405" priority="57">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F8:F86">
+  <conditionalFormatting sqref="F8:F87">
     <cfRule type="expression" dxfId="404" priority="49">
       <formula>COLUMN()&lt;&gt;12</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="A90" r:id="rId1" xr:uid="{0C343D0F-D99B-44CE-BAB8-FB73D56F4088}"/>
-    <hyperlink ref="A92" r:id="rId2" xr:uid="{C4E733E7-77F9-40F0-B45C-8D4AADA157E9}"/>
+    <hyperlink ref="A91" r:id="rId1" xr:uid="{0C343D0F-D99B-44CE-BAB8-FB73D56F4088}"/>
+    <hyperlink ref="A93" r:id="rId2" xr:uid="{C4E733E7-77F9-40F0-B45C-8D4AADA157E9}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B2DCA7D-D72B-4C0C-A8C5-9E828D6D0B3E}">
   <dimension ref="A1:O89"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A3" sqref="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="4" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="8" width="12.140625" customWidth="1"/>
@@ -29610,116 +29563,116 @@
     <col min="13" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:14" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>278</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>279</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:14" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>133</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>157</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
       <c r="E5" s="50"/>
-      <c r="F5" s="132" t="s">
+      <c r="F5" s="145" t="s">
         <v>153</v>
       </c>
-      <c r="G5" s="141"/>
-      <c r="H5" s="142"/>
+      <c r="G5" s="154"/>
+      <c r="H5" s="155"/>
       <c r="I5" s="49"/>
-      <c r="J5" s="132" t="s">
+      <c r="J5" s="145" t="s">
         <v>146</v>
       </c>
-      <c r="K5" s="141"/>
-      <c r="L5" s="142"/>
+      <c r="K5" s="154"/>
+      <c r="L5" s="155"/>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="44"/>
-      <c r="F6" s="135" t="s">
+      <c r="F6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="136" t="s">
+      <c r="G6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="136"/>
-      <c r="J6" s="135" t="s">
+      <c r="I6" s="149"/>
+      <c r="J6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="136" t="s">
+      <c r="K6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
       <c r="E7" s="43"/>
-      <c r="F7" s="134"/>
-[...5 lines deleted...]
-      <c r="L7" s="137"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="150"/>
+      <c r="I7" s="150"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="150"/>
     </row>
     <row r="8" spans="1:14" s="14" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
         <v>50280</v>
       </c>
       <c r="C8" s="59">
         <v>30819</v>
       </c>
       <c r="D8" s="59">
         <v>19461</v>
       </c>
       <c r="E8" s="59"/>
       <c r="F8" s="59">
         <v>49195</v>
       </c>
       <c r="G8" s="59">
         <v>30474</v>
       </c>
       <c r="H8" s="59">
         <v>18721</v>
       </c>
       <c r="I8" s="59"/>
@@ -32654,116 +32607,116 @@
     <col min="13" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:14" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>260</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>261</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:14" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>133</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>157</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
       <c r="E5" s="50"/>
-      <c r="F5" s="132" t="s">
+      <c r="F5" s="145" t="s">
         <v>153</v>
       </c>
-      <c r="G5" s="141"/>
-      <c r="H5" s="142"/>
+      <c r="G5" s="154"/>
+      <c r="H5" s="155"/>
       <c r="I5" s="49"/>
-      <c r="J5" s="132" t="s">
+      <c r="J5" s="145" t="s">
         <v>146</v>
       </c>
-      <c r="K5" s="141"/>
-      <c r="L5" s="142"/>
+      <c r="K5" s="154"/>
+      <c r="L5" s="155"/>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="44"/>
-      <c r="F6" s="135" t="s">
+      <c r="F6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="136" t="s">
+      <c r="G6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="136"/>
-      <c r="J6" s="135" t="s">
+      <c r="I6" s="149"/>
+      <c r="J6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="136" t="s">
+      <c r="K6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
       <c r="E7" s="43"/>
-      <c r="F7" s="134"/>
-[...5 lines deleted...]
-      <c r="L7" s="137"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="150"/>
+      <c r="I7" s="150"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="150"/>
     </row>
     <row r="8" spans="1:14" s="14" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
         <v>11272</v>
       </c>
       <c r="C8" s="59">
         <v>5516</v>
       </c>
       <c r="D8" s="59">
         <v>5756</v>
       </c>
       <c r="E8" s="59"/>
       <c r="F8" s="59">
         <v>11172</v>
       </c>
       <c r="G8" s="59">
         <v>5485</v>
       </c>
       <c r="H8" s="59">
         <v>5687</v>
       </c>
       <c r="I8" s="59"/>
@@ -35692,116 +35645,116 @@
     <col min="13" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:53" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>280</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:53" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>281</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:53" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:53" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>133</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>157</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
       <c r="E5" s="50"/>
-      <c r="F5" s="132" t="s">
+      <c r="F5" s="145" t="s">
         <v>153</v>
       </c>
-      <c r="G5" s="141"/>
-      <c r="H5" s="142"/>
+      <c r="G5" s="154"/>
+      <c r="H5" s="155"/>
       <c r="I5" s="49"/>
-      <c r="J5" s="132" t="s">
+      <c r="J5" s="145" t="s">
         <v>146</v>
       </c>
-      <c r="K5" s="141"/>
-      <c r="L5" s="142"/>
+      <c r="K5" s="154"/>
+      <c r="L5" s="155"/>
     </row>
     <row r="6" spans="1:53" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="44"/>
-      <c r="F6" s="135" t="s">
+      <c r="F6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="136" t="s">
+      <c r="G6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="136"/>
-      <c r="J6" s="135" t="s">
+      <c r="I6" s="149"/>
+      <c r="J6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="136" t="s">
+      <c r="K6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:53" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
       <c r="E7" s="43"/>
-      <c r="F7" s="134"/>
-[...5 lines deleted...]
-      <c r="L7" s="137"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="150"/>
+      <c r="I7" s="150"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="150"/>
     </row>
     <row r="8" spans="1:53" s="14" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
         <v>10682</v>
       </c>
       <c r="C8" s="59">
         <v>5585</v>
       </c>
       <c r="D8" s="59">
         <v>5097</v>
       </c>
       <c r="E8" s="59"/>
       <c r="F8" s="59">
         <v>10597</v>
       </c>
       <c r="G8" s="59">
         <v>5552</v>
       </c>
       <c r="H8" s="59">
         <v>5045</v>
       </c>
       <c r="I8" s="59"/>
@@ -39167,96 +39120,96 @@
   <mergeCells count="14">
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <conditionalFormatting sqref="A87:E87">
     <cfRule type="expression" dxfId="347" priority="26">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="346" priority="27">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A8:H30">
-    <cfRule type="expression" dxfId="345" priority="259">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="345" priority="261">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="344" priority="260">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="343" priority="261">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="343" priority="259">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A31:H86">
-    <cfRule type="expression" dxfId="342" priority="189">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="342" priority="191">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="341" priority="190">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="340" priority="191">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="340" priority="189">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A87:H87">
     <cfRule type="expression" dxfId="339" priority="25">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A87:H88">
     <cfRule type="expression" dxfId="338" priority="169">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="337" priority="170">
+    <cfRule type="expression" dxfId="337" priority="171">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="336" priority="170">
       <formula>MOD(ROW(),2)=1</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A89:H89">
-    <cfRule type="expression" dxfId="335" priority="65">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="334" priority="66">
+    <cfRule type="expression" dxfId="335" priority="66">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="333" priority="67">
+    <cfRule type="expression" dxfId="334" priority="67">
       <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="333" priority="65">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A8:L89">
     <cfRule type="expression" dxfId="332" priority="63">
       <formula>COLUMN()&lt;&gt;13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:B87">
     <cfRule type="cellIs" dxfId="331" priority="178" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B74">
     <cfRule type="expression" dxfId="330" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="329" priority="2">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="328" priority="3">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B84">
     <cfRule type="expression" dxfId="327" priority="8">
@@ -39264,58 +39217,58 @@
     </cfRule>
     <cfRule type="expression" dxfId="326" priority="9">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="325" priority="10">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B86:B87">
     <cfRule type="expression" dxfId="324" priority="11">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="323" priority="12">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="322" priority="13">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B87:B89">
     <cfRule type="cellIs" dxfId="321" priority="166" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B88:D88">
-    <cfRule type="expression" dxfId="320" priority="50">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="320" priority="52">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="319" priority="51">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="318" priority="52">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="318" priority="50">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D24:E24">
     <cfRule type="cellIs" dxfId="317" priority="258" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F87:H88">
     <cfRule type="expression" dxfId="316" priority="23">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="315" priority="24">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F88:H88">
     <cfRule type="expression" dxfId="314" priority="43">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G8:H89">
     <cfRule type="cellIs" dxfId="313" priority="64" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
@@ -39324,269 +39277,269 @@
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I24">
     <cfRule type="cellIs" dxfId="311" priority="155" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I37:I87">
     <cfRule type="expression" dxfId="310" priority="109">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="309" priority="110">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I37:I89">
     <cfRule type="expression" dxfId="308" priority="102">
       <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="307" priority="103">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I8:L30">
-    <cfRule type="expression" dxfId="306" priority="156">
+    <cfRule type="expression" dxfId="306" priority="157">
+      <formula>MOD(ROW(),2)=1</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="305" priority="156">
       <formula>MOD(ROW(),2)=0</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="304" priority="158">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I31:L36">
     <cfRule type="expression" dxfId="303" priority="114">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="302" priority="115">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="301" priority="116">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I87:L89">
     <cfRule type="expression" dxfId="300" priority="60">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="299" priority="61">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J87">
     <cfRule type="expression" dxfId="298" priority="4">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="297" priority="5">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="296" priority="6">
       <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="295" priority="7">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J37:L86">
     <cfRule type="expression" dxfId="294" priority="105">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="293" priority="106">
-      <formula>MOD(ROW(),2)=1</formula>
+    <cfRule type="expression" dxfId="293" priority="108">
+      <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
     <cfRule type="expression" dxfId="292" priority="107">
       <formula>TRUE()</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="291" priority="108">
-      <formula>COLUMN()&lt;&gt;9</formula>
+    <cfRule type="expression" dxfId="291" priority="106">
+      <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J87:L87">
     <cfRule type="expression" dxfId="290" priority="21">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J87:L88">
-    <cfRule type="expression" dxfId="289" priority="18">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="289" priority="20">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="288" priority="19">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="287" priority="20">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="287" priority="18">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J87:L89">
     <cfRule type="expression" dxfId="286" priority="62">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K8:L86">
     <cfRule type="cellIs" dxfId="285" priority="104" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K87:L87">
     <cfRule type="cellIs" dxfId="284" priority="17" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K87:L89">
     <cfRule type="cellIs" dxfId="283" priority="59" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M46:O46">
     <cfRule type="expression" dxfId="282" priority="180">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="281" priority="181">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="280" priority="182">
+    <cfRule type="expression" dxfId="280" priority="183">
+      <formula>COLUMN()&lt;&gt;9</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="279" priority="182">
       <formula>TRUE()</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFB792B1-CD07-4DE9-A5E0-9A6A470F56E4}">
   <dimension ref="A1:AY89"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="4" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="8" width="12.140625" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="12" width="12.140625" customWidth="1"/>
     <col min="13" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:51" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>282</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:51" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>283</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:51" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>133</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>157</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
       <c r="E5" s="50"/>
-      <c r="F5" s="132" t="s">
+      <c r="F5" s="145" t="s">
         <v>153</v>
       </c>
-      <c r="G5" s="141"/>
-      <c r="H5" s="142"/>
+      <c r="G5" s="154"/>
+      <c r="H5" s="155"/>
       <c r="I5" s="49"/>
-      <c r="J5" s="132" t="s">
+      <c r="J5" s="145" t="s">
         <v>146</v>
       </c>
-      <c r="K5" s="141"/>
-      <c r="L5" s="142"/>
+      <c r="K5" s="154"/>
+      <c r="L5" s="155"/>
     </row>
     <row r="6" spans="1:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="44"/>
-      <c r="F6" s="135" t="s">
+      <c r="F6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="136" t="s">
+      <c r="G6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="136"/>
-      <c r="J6" s="135" t="s">
+      <c r="I6" s="149"/>
+      <c r="J6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="136" t="s">
+      <c r="K6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:51" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
       <c r="E7" s="43"/>
-      <c r="F7" s="134"/>
-[...5 lines deleted...]
-      <c r="L7" s="137"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="150"/>
+      <c r="I7" s="150"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="150"/>
     </row>
     <row r="8" spans="1:51" s="14" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
         <v>9680</v>
       </c>
       <c r="C8" s="59">
         <v>4765</v>
       </c>
       <c r="D8" s="59">
         <v>4915</v>
       </c>
       <c r="E8" s="59"/>
       <c r="F8" s="59">
         <v>9627</v>
       </c>
       <c r="G8" s="59">
         <v>4743</v>
       </c>
       <c r="H8" s="59">
         <v>4884</v>
       </c>
       <c r="I8" s="59"/>
@@ -42943,3563 +42896,3563 @@
       </c>
       <c r="L89" s="55">
         <v>0</v>
       </c>
       <c r="AM89" s="106"/>
       <c r="AX89" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <conditionalFormatting sqref="A84:A89">
-    <cfRule type="expression" dxfId="278" priority="86">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="278" priority="88">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="277" priority="87">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="276" priority="88">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="276" priority="86">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A8:B30">
-    <cfRule type="expression" dxfId="275" priority="263">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="275" priority="265">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="274" priority="264">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="273" priority="265">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="273" priority="263">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A31:H36">
-    <cfRule type="expression" dxfId="272" priority="193">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="271" priority="194">
+    <cfRule type="expression" dxfId="272" priority="194">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="270" priority="195">
+    <cfRule type="expression" dxfId="271" priority="195">
       <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="270" priority="193">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A37:H83 B84:H84 B85:B89">
-    <cfRule type="expression" dxfId="269" priority="269">
+    <cfRule type="expression" dxfId="269" priority="270">
+      <formula>MOD(ROW(),2)=1</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="268" priority="269">
       <formula>MOD(ROW(),2)=0</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="267" priority="271">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A89:L89">
     <cfRule type="expression" dxfId="266" priority="78">
       <formula>COLUMN()&lt;&gt;13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:B89 K37:L83 K85:L87">
     <cfRule type="cellIs" dxfId="265" priority="256" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B74">
     <cfRule type="expression" dxfId="264" priority="16">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="263" priority="17">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="262" priority="18">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B84:B85">
-    <cfRule type="expression" dxfId="261" priority="23">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="260" priority="24">
+    <cfRule type="expression" dxfId="261" priority="24">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="259" priority="25">
+    <cfRule type="expression" dxfId="260" priority="25">
       <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="259" priority="23">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B87:B88">
     <cfRule type="expression" dxfId="258" priority="26">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="257" priority="27">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="256" priority="28">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B89:D89">
-    <cfRule type="expression" dxfId="255" priority="65">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="254" priority="66">
+    <cfRule type="expression" dxfId="255" priority="66">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="253" priority="67">
+    <cfRule type="expression" dxfId="254" priority="67">
       <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="253" priority="65">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B84:L84">
     <cfRule type="expression" dxfId="252" priority="4">
       <formula>COLUMN()&lt;&gt;13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B85:L89 A8:L83 A84:A88">
     <cfRule type="expression" dxfId="251" priority="93">
       <formula>COLUMN()&lt;&gt;13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C88:E88">
     <cfRule type="expression" dxfId="250" priority="41">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="249" priority="42">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C8:H30">
     <cfRule type="expression" dxfId="248" priority="253">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="247" priority="254">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="246" priority="255">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C85:H89">
-    <cfRule type="expression" dxfId="245" priority="163">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="245" priority="165">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="244" priority="164">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="243" priority="165">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="243" priority="163">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C88:H88">
     <cfRule type="expression" dxfId="242" priority="40">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D24:E24">
     <cfRule type="cellIs" dxfId="241" priority="252" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F84">
-    <cfRule type="expression" dxfId="240" priority="9">
+    <cfRule type="expression" dxfId="240" priority="11">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="239" priority="9">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="239" priority="10">
+    <cfRule type="expression" dxfId="238" priority="10">
       <formula>MOD(ROW(),2)=1</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="237" priority="13" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F88:H89">
     <cfRule type="expression" dxfId="236" priority="38">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="235" priority="39">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F89:H89">
     <cfRule type="expression" dxfId="234" priority="58">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G8:H83">
     <cfRule type="cellIs" dxfId="233" priority="192" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G85:H89">
     <cfRule type="cellIs" dxfId="232" priority="162" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G88:H88">
     <cfRule type="cellIs" dxfId="231" priority="37" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I24">
     <cfRule type="cellIs" dxfId="230" priority="149" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I84:I89">
-    <cfRule type="expression" dxfId="229" priority="178">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="229" priority="180">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="228" priority="179">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="227" priority="180">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="227" priority="178">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I8:L30">
     <cfRule type="expression" dxfId="226" priority="150">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="225" priority="151">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="224" priority="152">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I31:L83">
-    <cfRule type="expression" dxfId="223" priority="108">
+    <cfRule type="expression" dxfId="223" priority="110">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="222" priority="108">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="222" priority="109">
+    <cfRule type="expression" dxfId="221" priority="109">
       <formula>MOD(ROW(),2)=1</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I37:L83 I84:I89">
     <cfRule type="expression" dxfId="220" priority="181">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J84">
-    <cfRule type="expression" dxfId="219" priority="1">
+    <cfRule type="expression" dxfId="219" priority="2">
+      <formula>MOD(ROW(),2)=1</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="218" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="218" priority="2">
-      <formula>MOD(ROW(),2)=1</formula>
+    <cfRule type="cellIs" dxfId="217" priority="5" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="217" priority="3">
+    <cfRule type="expression" dxfId="216" priority="3">
       <formula>TRUE()</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J88">
-    <cfRule type="expression" dxfId="215" priority="19">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="215" priority="22">
+      <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="214" priority="20">
+    <cfRule type="expression" dxfId="214" priority="21">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="213" priority="20">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="213" priority="21">
-[...3 lines deleted...]
-      <formula>COLUMN()&lt;&gt;9</formula>
+    <cfRule type="expression" dxfId="212" priority="19">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J84:L84">
-    <cfRule type="expression" dxfId="211" priority="6">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="211" priority="8">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="210" priority="7">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="209" priority="8">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="209" priority="6">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J85:L88">
     <cfRule type="expression" dxfId="208" priority="36">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J85:L89">
     <cfRule type="expression" dxfId="207" priority="90">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="206" priority="91">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="205" priority="92">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J88:L89">
-    <cfRule type="expression" dxfId="204" priority="33">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="204" priority="35">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="203" priority="34">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="202" priority="35">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="202" priority="33">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K8:L36">
     <cfRule type="cellIs" dxfId="201" priority="107" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K88:L88">
     <cfRule type="cellIs" dxfId="200" priority="32" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K88:L89">
     <cfRule type="cellIs" dxfId="199" priority="89" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M46:O46">
-    <cfRule type="expression" dxfId="198" priority="174">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="198" priority="177">
+      <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
     <cfRule type="expression" dxfId="197" priority="175">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="196" priority="176">
+    <cfRule type="expression" dxfId="196" priority="174">
+      <formula>MOD(ROW(),2)=0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="195" priority="176">
       <formula>TRUE()</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07FB67D7-CCF4-422E-9021-7B7D4D29A8CD}">
   <dimension ref="A1:AY89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="4" width="12.140625" customWidth="1"/>
     <col min="5" max="5" width="2.140625" customWidth="1"/>
     <col min="6" max="8" width="12.140625" customWidth="1"/>
     <col min="9" max="9" width="2" customWidth="1"/>
     <col min="10" max="12" width="12.140625" customWidth="1"/>
     <col min="13" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:51" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>309</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:51" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>310</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:51" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:51" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>133</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>157</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
       <c r="E5" s="50"/>
-      <c r="F5" s="132" t="s">
+      <c r="F5" s="145" t="s">
         <v>153</v>
       </c>
-      <c r="G5" s="141"/>
-      <c r="H5" s="142"/>
+      <c r="G5" s="154"/>
+      <c r="H5" s="155"/>
       <c r="I5" s="49"/>
-      <c r="J5" s="132" t="s">
+      <c r="J5" s="145" t="s">
         <v>146</v>
       </c>
-      <c r="K5" s="141"/>
-      <c r="L5" s="142"/>
+      <c r="K5" s="154"/>
+      <c r="L5" s="155"/>
     </row>
     <row r="6" spans="1:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="44"/>
-      <c r="F6" s="135" t="s">
+      <c r="F6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="G6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="136" t="s">
+      <c r="G6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="149" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="136"/>
-      <c r="J6" s="135" t="s">
+      <c r="I6" s="149"/>
+      <c r="J6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="K6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="136" t="s">
+      <c r="K6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:51" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
       <c r="E7" s="43"/>
-      <c r="F7" s="134"/>
-[...5 lines deleted...]
-      <c r="L7" s="137"/>
+      <c r="F7" s="147"/>
+      <c r="G7" s="147"/>
+      <c r="H7" s="150"/>
+      <c r="I7" s="150"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="150"/>
     </row>
     <row r="8" spans="1:51" s="14" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
-        <v>5032</v>
+        <v>5952</v>
       </c>
       <c r="C8" s="59">
-        <v>2602</v>
+        <v>3118</v>
       </c>
       <c r="D8" s="59">
-        <v>2430</v>
+        <v>2834</v>
       </c>
       <c r="E8" s="59"/>
       <c r="F8" s="59">
-        <v>4997</v>
+        <v>5905</v>
       </c>
       <c r="G8" s="59">
-        <v>2591</v>
+        <v>3105</v>
       </c>
       <c r="H8" s="59">
-        <v>2406</v>
+        <v>2800</v>
       </c>
       <c r="I8" s="59"/>
       <c r="J8" s="59">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K8" s="59">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="L8" s="59">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="AC8" s="110"/>
       <c r="AM8" s="106"/>
       <c r="AN8" s="106"/>
       <c r="AO8" s="106"/>
       <c r="AP8" s="106"/>
       <c r="AQ8" s="106"/>
       <c r="AR8" s="106"/>
       <c r="AS8" s="106"/>
       <c r="AT8" s="106"/>
       <c r="AU8" s="106"/>
       <c r="AV8" s="106"/>
       <c r="AW8" s="106"/>
       <c r="AX8" s="106"/>
       <c r="AY8" s="106"/>
     </row>
     <row r="9" spans="1:51" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="51">
         <v>0</v>
       </c>
       <c r="B9" s="56">
-        <v>123</v>
+        <v>152</v>
       </c>
       <c r="C9" s="55">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="D9" s="55">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="E9" s="55"/>
       <c r="F9" s="56">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="G9" s="56">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="H9" s="56">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="I9" s="55"/>
       <c r="J9" s="56">
+        <v>12</v>
+      </c>
+      <c r="K9" s="56">
         <v>4</v>
       </c>
-      <c r="K9" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="L9" s="56">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="AM9" s="106"/>
       <c r="AX9" s="106"/>
     </row>
     <row r="10" spans="1:51" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="51">
         <v>1</v>
       </c>
       <c r="B10" s="56">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="C10" s="55">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D10" s="55">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E10" s="55"/>
       <c r="F10" s="56">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="G10" s="56">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H10" s="56">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I10" s="55"/>
       <c r="J10" s="56">
         <v>1</v>
       </c>
       <c r="K10" s="56">
         <v>1</v>
       </c>
       <c r="L10" s="56">
         <v>0</v>
       </c>
       <c r="AM10" s="106"/>
       <c r="AN10" s="106"/>
       <c r="AO10" s="106"/>
       <c r="AP10" s="106"/>
       <c r="AQ10" s="106"/>
       <c r="AR10" s="106"/>
       <c r="AS10" s="106"/>
       <c r="AT10" s="106"/>
       <c r="AU10" s="106"/>
       <c r="AV10" s="106"/>
       <c r="AW10" s="106"/>
       <c r="AX10" s="106"/>
     </row>
     <row r="11" spans="1:51" s="10" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="55">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="C11" s="55">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D11" s="55">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E11" s="55"/>
       <c r="F11" s="55">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G11" s="55">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H11" s="55">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="I11" s="55"/>
       <c r="J11" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K11" s="55">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L11" s="55">
         <v>0</v>
       </c>
       <c r="AM11" s="106"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11" s="106"/>
     </row>
     <row r="12" spans="1:51" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="48" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="56">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C12" s="55">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D12" s="55">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E12" s="55"/>
       <c r="F12" s="56">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="G12" s="56">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="H12" s="56">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I12" s="55"/>
       <c r="J12" s="56">
         <v>1</v>
       </c>
       <c r="K12" s="56">
         <v>1</v>
       </c>
       <c r="L12" s="56">
         <v>0</v>
       </c>
       <c r="AM12" s="106"/>
       <c r="AN12" s="106"/>
       <c r="AO12" s="106"/>
       <c r="AP12" s="106"/>
       <c r="AQ12" s="106"/>
       <c r="AR12" s="106"/>
       <c r="AS12" s="106"/>
       <c r="AT12" s="106"/>
       <c r="AU12" s="106"/>
       <c r="AV12" s="106"/>
       <c r="AW12" s="106"/>
       <c r="AX12" s="106"/>
     </row>
     <row r="13" spans="1:51" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="48" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="56">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="C13" s="55">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D13" s="55">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E13" s="55"/>
       <c r="F13" s="56">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="G13" s="56">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="H13" s="56">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="I13" s="55"/>
       <c r="J13" s="56">
         <v>0</v>
       </c>
       <c r="K13" s="56">
         <v>0</v>
       </c>
       <c r="L13" s="56">
         <v>0</v>
       </c>
       <c r="AM13" s="106"/>
       <c r="AX13" s="106"/>
     </row>
     <row r="14" spans="1:51" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="48" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="56">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="C14" s="55">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D14" s="55">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E14" s="55"/>
       <c r="F14" s="56">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="G14" s="56">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H14" s="56">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I14" s="55"/>
       <c r="J14" s="56">
         <v>0</v>
       </c>
       <c r="K14" s="56">
         <v>0</v>
       </c>
       <c r="L14" s="56">
         <v>0</v>
       </c>
       <c r="AM14" s="106"/>
       <c r="AN14" s="106"/>
       <c r="AO14" s="106"/>
       <c r="AP14" s="106"/>
       <c r="AQ14" s="106"/>
       <c r="AR14" s="106"/>
       <c r="AS14" s="106"/>
       <c r="AT14" s="106"/>
       <c r="AU14" s="106"/>
       <c r="AV14" s="106"/>
       <c r="AW14" s="106"/>
       <c r="AX14" s="106"/>
     </row>
     <row r="15" spans="1:51" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="56">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="C15" s="55">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D15" s="55">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E15" s="55"/>
       <c r="F15" s="56">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="G15" s="56">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H15" s="56">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="I15" s="55"/>
       <c r="J15" s="56">
         <v>0</v>
       </c>
       <c r="K15" s="56">
         <v>0</v>
       </c>
       <c r="L15" s="56">
         <v>0</v>
       </c>
       <c r="AM15" s="106"/>
       <c r="AX15" s="106"/>
     </row>
     <row r="16" spans="1:51" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="56">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="C16" s="55">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D16" s="55">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E16" s="55"/>
       <c r="F16" s="56">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="G16" s="56">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="H16" s="56">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I16" s="55"/>
       <c r="J16" s="56">
         <v>0</v>
       </c>
       <c r="K16" s="56">
         <v>0</v>
       </c>
       <c r="L16" s="56">
         <v>0</v>
       </c>
       <c r="N16" s="8"/>
       <c r="AM16" s="106"/>
       <c r="AN16" s="106"/>
       <c r="AO16" s="106"/>
       <c r="AP16" s="106"/>
       <c r="AQ16" s="106"/>
       <c r="AR16" s="106"/>
       <c r="AS16" s="106"/>
       <c r="AT16" s="106"/>
       <c r="AU16" s="106"/>
       <c r="AV16" s="106"/>
       <c r="AW16" s="106"/>
       <c r="AX16" s="106"/>
     </row>
     <row r="17" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="56">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="C17" s="55">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D17" s="55">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E17" s="55"/>
       <c r="F17" s="56">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="G17" s="56">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H17" s="56">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I17" s="55"/>
       <c r="J17" s="56">
         <v>0</v>
       </c>
       <c r="K17" s="56">
         <v>0</v>
       </c>
       <c r="L17" s="56">
         <v>0</v>
       </c>
       <c r="AM17" s="106"/>
       <c r="AX17" s="106"/>
     </row>
     <row r="18" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="48" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="56">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="C18" s="55">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D18" s="55">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E18" s="55"/>
       <c r="F18" s="56">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G18" s="56">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H18" s="56">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I18" s="55"/>
       <c r="J18" s="56">
         <v>0</v>
       </c>
       <c r="K18" s="56">
         <v>0</v>
       </c>
       <c r="L18" s="56">
         <v>0</v>
       </c>
       <c r="N18" s="8"/>
       <c r="AM18" s="106"/>
       <c r="AN18" s="106"/>
       <c r="AO18" s="106"/>
       <c r="AP18" s="106"/>
       <c r="AQ18" s="106"/>
       <c r="AR18" s="106"/>
       <c r="AS18" s="106"/>
       <c r="AT18" s="106"/>
       <c r="AU18" s="106"/>
       <c r="AV18" s="106"/>
       <c r="AW18" s="106"/>
       <c r="AX18" s="106"/>
     </row>
     <row r="19" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="48" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="56">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="C19" s="55">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D19" s="55">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E19" s="55"/>
       <c r="F19" s="56">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="G19" s="56">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="H19" s="56">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I19" s="55"/>
       <c r="J19" s="56">
         <v>0</v>
       </c>
       <c r="K19" s="56">
         <v>0</v>
       </c>
       <c r="L19" s="56">
         <v>0</v>
       </c>
       <c r="AM19" s="106"/>
       <c r="AX19" s="106"/>
     </row>
     <row r="20" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="56">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="C20" s="55">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D20" s="55">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E20" s="55"/>
       <c r="F20" s="56">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="G20" s="56">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H20" s="56">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I20" s="55"/>
       <c r="J20" s="56">
         <v>1</v>
       </c>
       <c r="K20" s="56">
         <v>1</v>
       </c>
       <c r="L20" s="56">
         <v>0</v>
       </c>
       <c r="N20" s="8"/>
       <c r="AM20" s="106"/>
       <c r="AN20" s="106"/>
       <c r="AO20" s="106"/>
       <c r="AP20" s="106"/>
       <c r="AQ20" s="106"/>
       <c r="AR20" s="106"/>
       <c r="AS20" s="106"/>
       <c r="AT20" s="106"/>
       <c r="AU20" s="106"/>
       <c r="AV20" s="106"/>
       <c r="AW20" s="106"/>
       <c r="AX20" s="106"/>
     </row>
     <row r="21" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="56">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="C21" s="55">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D21" s="55">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E21" s="55"/>
       <c r="F21" s="56">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="G21" s="56">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H21" s="56">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I21" s="55"/>
       <c r="J21" s="56">
         <v>0</v>
       </c>
       <c r="K21" s="56">
         <v>0</v>
       </c>
       <c r="L21" s="56">
         <v>0</v>
       </c>
       <c r="AM21" s="106"/>
       <c r="AX21" s="106"/>
     </row>
     <row r="22" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="48" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="56">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="C22" s="55">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D22" s="55">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E22" s="55"/>
       <c r="F22" s="56">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="G22" s="56">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H22" s="56">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I22" s="55"/>
       <c r="J22" s="56">
         <v>0</v>
       </c>
       <c r="K22" s="56">
         <v>0</v>
       </c>
       <c r="L22" s="56">
         <v>0</v>
       </c>
       <c r="AM22" s="106"/>
       <c r="AN22" s="106"/>
       <c r="AO22" s="106"/>
       <c r="AP22" s="106"/>
       <c r="AQ22" s="106"/>
       <c r="AR22" s="106"/>
       <c r="AS22" s="106"/>
       <c r="AT22" s="106"/>
       <c r="AU22" s="106"/>
       <c r="AV22" s="106"/>
       <c r="AW22" s="106"/>
       <c r="AX22" s="106"/>
     </row>
     <row r="23" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="48" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="56">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="C23" s="55">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D23" s="55">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E23" s="55"/>
       <c r="F23" s="56">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G23" s="56">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H23" s="56">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I23" s="55"/>
       <c r="J23" s="56">
         <v>0</v>
       </c>
       <c r="K23" s="56">
         <v>0</v>
       </c>
       <c r="L23" s="56">
         <v>0</v>
       </c>
       <c r="AM23" s="106"/>
       <c r="AX23" s="106"/>
     </row>
     <row r="24" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="48" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="56">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="C24" s="55">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D24" s="56">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="E24" s="56"/>
       <c r="F24" s="56">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G24" s="56">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="H24" s="56">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="I24" s="56"/>
       <c r="J24" s="56">
         <v>0</v>
       </c>
       <c r="K24" s="56">
         <v>0</v>
       </c>
       <c r="L24" s="56">
         <v>0</v>
       </c>
       <c r="AM24" s="106"/>
       <c r="AN24" s="106"/>
       <c r="AO24" s="106"/>
       <c r="AP24" s="106"/>
       <c r="AQ24" s="106"/>
       <c r="AR24" s="106"/>
       <c r="AS24" s="106"/>
       <c r="AT24" s="106"/>
       <c r="AU24" s="106"/>
       <c r="AV24" s="106"/>
       <c r="AW24" s="106"/>
       <c r="AX24" s="106"/>
     </row>
     <row r="25" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="48" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="56">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="C25" s="55">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D25" s="55">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E25" s="55"/>
       <c r="F25" s="56">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G25" s="56">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H25" s="56">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="I25" s="55"/>
       <c r="J25" s="56">
         <v>0</v>
       </c>
       <c r="K25" s="56">
         <v>0</v>
       </c>
       <c r="L25" s="56">
         <v>0</v>
       </c>
       <c r="AM25" s="106"/>
       <c r="AX25" s="106"/>
     </row>
     <row r="26" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="48" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="56">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="C26" s="55">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D26" s="55">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="E26" s="55"/>
       <c r="F26" s="56">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="G26" s="56">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="H26" s="56">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="I26" s="55"/>
       <c r="J26" s="56">
         <v>0</v>
       </c>
       <c r="K26" s="56">
         <v>0</v>
       </c>
       <c r="L26" s="56">
         <v>0</v>
       </c>
       <c r="M26" s="10"/>
       <c r="AM26" s="106"/>
       <c r="AN26" s="106"/>
       <c r="AO26" s="106"/>
       <c r="AP26" s="106"/>
       <c r="AQ26" s="106"/>
       <c r="AR26" s="106"/>
       <c r="AS26" s="106"/>
       <c r="AT26" s="106"/>
       <c r="AU26" s="106"/>
       <c r="AV26" s="106"/>
       <c r="AW26" s="106"/>
       <c r="AX26" s="106"/>
     </row>
     <row r="27" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="48" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="56">
-        <v>147</v>
+        <v>179</v>
       </c>
       <c r="C27" s="55">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="D27" s="55">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="E27" s="55"/>
       <c r="F27" s="56">
-        <v>147</v>
+        <v>179</v>
       </c>
       <c r="G27" s="56">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="H27" s="56">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="I27" s="55"/>
       <c r="J27" s="56">
         <v>0</v>
       </c>
       <c r="K27" s="56">
         <v>0</v>
       </c>
       <c r="L27" s="56">
         <v>0</v>
       </c>
       <c r="AM27" s="106"/>
       <c r="AX27" s="106"/>
     </row>
     <row r="28" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="48" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="56">
-        <v>186</v>
+        <v>206</v>
       </c>
       <c r="C28" s="55">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D28" s="55">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="E28" s="55"/>
       <c r="F28" s="56">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="G28" s="56">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="H28" s="56">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="I28" s="55"/>
       <c r="J28" s="56">
         <v>1</v>
       </c>
       <c r="K28" s="56">
         <v>0</v>
       </c>
       <c r="L28" s="56">
         <v>1</v>
       </c>
       <c r="AM28" s="106"/>
       <c r="AN28" s="106"/>
       <c r="AO28" s="106"/>
       <c r="AP28" s="106"/>
       <c r="AQ28" s="106"/>
       <c r="AR28" s="106"/>
       <c r="AS28" s="106"/>
       <c r="AT28" s="106"/>
       <c r="AU28" s="106"/>
       <c r="AV28" s="106"/>
       <c r="AW28" s="106"/>
       <c r="AX28" s="106"/>
     </row>
     <row r="29" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="48" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="56">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="C29" s="55">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="D29" s="55">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="E29" s="55"/>
       <c r="F29" s="56">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="G29" s="56">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="H29" s="56">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="I29" s="55"/>
       <c r="J29" s="56">
         <v>0</v>
       </c>
       <c r="K29" s="56">
         <v>0</v>
       </c>
       <c r="L29" s="56">
         <v>0</v>
       </c>
       <c r="AM29" s="106"/>
       <c r="AX29" s="106"/>
     </row>
     <row r="30" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="48" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="56">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="C30" s="55">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="D30" s="55">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="E30" s="55"/>
       <c r="F30" s="56">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="G30" s="56">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="H30" s="56">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="I30" s="55"/>
       <c r="J30" s="56">
         <v>1</v>
       </c>
       <c r="K30" s="56">
         <v>0</v>
       </c>
       <c r="L30" s="56">
         <v>1</v>
       </c>
       <c r="AM30" s="106"/>
       <c r="AN30" s="106"/>
       <c r="AO30" s="106"/>
       <c r="AP30" s="106"/>
       <c r="AQ30" s="106"/>
       <c r="AR30" s="106"/>
       <c r="AS30" s="106"/>
       <c r="AT30" s="106"/>
       <c r="AU30" s="106"/>
       <c r="AV30" s="106"/>
       <c r="AW30" s="106"/>
       <c r="AX30" s="106"/>
     </row>
     <row r="31" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="48" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="56">
-        <v>271</v>
+        <v>318</v>
       </c>
       <c r="C31" s="55">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="D31" s="55">
-        <v>212</v>
+        <v>248</v>
       </c>
       <c r="E31" s="55"/>
       <c r="F31" s="56">
-        <v>271</v>
+        <v>318</v>
       </c>
       <c r="G31" s="56">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="H31" s="56">
-        <v>212</v>
+        <v>248</v>
       </c>
       <c r="I31" s="55"/>
       <c r="J31" s="56">
         <v>0</v>
       </c>
       <c r="K31" s="56">
         <v>0</v>
       </c>
       <c r="L31" s="56">
         <v>0</v>
       </c>
       <c r="AM31" s="106"/>
       <c r="AX31" s="106"/>
     </row>
     <row r="32" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="48" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="56">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="C32" s="55">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D32" s="55">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="E32" s="55"/>
       <c r="F32" s="56">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G32" s="56">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H32" s="56">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="I32" s="55"/>
       <c r="J32" s="56">
         <v>0</v>
       </c>
       <c r="K32" s="56">
         <v>0</v>
       </c>
       <c r="L32" s="56">
         <v>0</v>
       </c>
       <c r="AM32" s="106"/>
       <c r="AN32" s="106"/>
       <c r="AO32" s="106"/>
       <c r="AP32" s="106"/>
       <c r="AQ32" s="106"/>
       <c r="AR32" s="106"/>
       <c r="AS32" s="106"/>
       <c r="AT32" s="106"/>
       <c r="AU32" s="106"/>
       <c r="AV32" s="106"/>
       <c r="AW32" s="106"/>
       <c r="AX32" s="106"/>
     </row>
     <row r="33" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="48" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="56">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="C33" s="55">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D33" s="55">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E33" s="55"/>
       <c r="F33" s="56">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="G33" s="56">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H33" s="56">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I33" s="55"/>
       <c r="J33" s="56">
         <v>0</v>
       </c>
       <c r="K33" s="56">
         <v>0</v>
       </c>
       <c r="L33" s="56">
         <v>0</v>
       </c>
       <c r="AM33" s="106"/>
       <c r="AX33" s="106"/>
     </row>
     <row r="34" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="48" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="56">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="C34" s="55">
+        <v>54</v>
+      </c>
+      <c r="D34" s="55">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E34" s="55"/>
       <c r="F34" s="56">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="G34" s="56">
+        <v>54</v>
+      </c>
+      <c r="H34" s="56">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I34" s="55"/>
       <c r="J34" s="56">
         <v>0</v>
       </c>
       <c r="K34" s="56">
         <v>0</v>
       </c>
       <c r="L34" s="56">
         <v>0</v>
       </c>
       <c r="AM34" s="106"/>
       <c r="AN34" s="106"/>
       <c r="AO34" s="106"/>
       <c r="AP34" s="106"/>
       <c r="AQ34" s="106"/>
       <c r="AR34" s="106"/>
       <c r="AS34" s="106"/>
       <c r="AT34" s="106"/>
       <c r="AU34" s="106"/>
       <c r="AV34" s="106"/>
       <c r="AW34" s="106"/>
       <c r="AX34" s="106"/>
     </row>
     <row r="35" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="48" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="56">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C35" s="55">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D35" s="55">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E35" s="55"/>
       <c r="F35" s="56">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="G35" s="56">
+        <v>41</v>
+      </c>
+      <c r="H35" s="56">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="I35" s="55"/>
       <c r="J35" s="56">
         <v>1</v>
       </c>
       <c r="K35" s="56">
         <v>0</v>
       </c>
       <c r="L35" s="56">
         <v>1</v>
       </c>
       <c r="AM35" s="106"/>
       <c r="AX35" s="106"/>
     </row>
     <row r="36" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="48" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="56">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C36" s="55">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D36" s="55">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E36" s="55"/>
       <c r="F36" s="56">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="G36" s="56">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="H36" s="56">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="I36" s="55"/>
       <c r="J36" s="56">
         <v>2</v>
       </c>
       <c r="K36" s="56">
         <v>1</v>
       </c>
       <c r="L36" s="56">
         <v>1</v>
       </c>
       <c r="AM36" s="106"/>
       <c r="AN36" s="106"/>
       <c r="AO36" s="106"/>
       <c r="AP36" s="106"/>
       <c r="AQ36" s="106"/>
       <c r="AR36" s="106"/>
       <c r="AS36" s="106"/>
       <c r="AT36" s="106"/>
       <c r="AU36" s="106"/>
       <c r="AV36" s="106"/>
       <c r="AW36" s="106"/>
       <c r="AX36" s="106"/>
     </row>
     <row r="37" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="48" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="56">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="C37" s="55">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D37" s="55">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E37" s="55"/>
       <c r="F37" s="56">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G37" s="56">
+        <v>36</v>
+      </c>
+      <c r="H37" s="56">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="I37" s="55"/>
       <c r="J37" s="56">
         <v>2</v>
       </c>
       <c r="K37" s="56">
         <v>0</v>
       </c>
       <c r="L37" s="56">
         <v>2</v>
       </c>
       <c r="AM37" s="106"/>
       <c r="AX37" s="106"/>
     </row>
     <row r="38" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="48" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="56">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="C38" s="55">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="D38" s="55">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="56">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="G38" s="56">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="H38" s="56">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I38" s="55"/>
       <c r="J38" s="56">
         <v>0</v>
       </c>
       <c r="K38" s="56">
         <v>0</v>
       </c>
       <c r="L38" s="56">
         <v>0</v>
       </c>
       <c r="AM38" s="106"/>
       <c r="AN38" s="106"/>
       <c r="AO38" s="106"/>
       <c r="AP38" s="106"/>
       <c r="AQ38" s="106"/>
       <c r="AR38" s="106"/>
       <c r="AS38" s="106"/>
       <c r="AT38" s="106"/>
       <c r="AU38" s="106"/>
       <c r="AV38" s="106"/>
       <c r="AW38" s="106"/>
       <c r="AX38" s="106"/>
     </row>
     <row r="39" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="48" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="56">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="C39" s="55">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D39" s="55">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E39" s="55"/>
       <c r="F39" s="56">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="G39" s="56">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="H39" s="56">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I39" s="55"/>
       <c r="J39" s="56">
         <v>0</v>
       </c>
       <c r="K39" s="56">
         <v>0</v>
       </c>
       <c r="L39" s="56">
         <v>0</v>
       </c>
       <c r="AM39" s="106"/>
       <c r="AX39" s="106"/>
     </row>
     <row r="40" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="48" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="56">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="C40" s="55">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D40" s="55">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E40" s="55"/>
       <c r="F40" s="56">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="G40" s="56">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="H40" s="56">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I40" s="55"/>
       <c r="J40" s="56">
         <v>1</v>
       </c>
       <c r="K40" s="56">
         <v>0</v>
       </c>
       <c r="L40" s="56">
         <v>1</v>
       </c>
       <c r="AM40" s="106"/>
       <c r="AN40" s="106"/>
       <c r="AO40" s="106"/>
       <c r="AP40" s="106"/>
       <c r="AQ40" s="106"/>
       <c r="AR40" s="106"/>
       <c r="AS40" s="106"/>
       <c r="AT40" s="106"/>
       <c r="AU40" s="106"/>
       <c r="AV40" s="106"/>
       <c r="AW40" s="106"/>
       <c r="AX40" s="106"/>
     </row>
     <row r="41" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="48" t="s">
         <v>87</v>
       </c>
       <c r="B41" s="56">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="C41" s="55">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="D41" s="55">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E41" s="55"/>
       <c r="F41" s="56">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="G41" s="56">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="H41" s="56">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I41" s="55"/>
       <c r="J41" s="56">
         <v>0</v>
       </c>
       <c r="K41" s="56">
         <v>0</v>
       </c>
       <c r="L41" s="56">
         <v>0</v>
       </c>
       <c r="AM41" s="106"/>
       <c r="AX41" s="106"/>
     </row>
     <row r="42" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="48" t="s">
         <v>88</v>
       </c>
       <c r="B42" s="56">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="C42" s="55">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D42" s="55">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E42" s="55"/>
       <c r="F42" s="56">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="G42" s="56">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="H42" s="56">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="I42" s="55"/>
       <c r="J42" s="56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K42" s="56">
         <v>2</v>
       </c>
       <c r="L42" s="56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AM42" s="106"/>
       <c r="AN42" s="106"/>
       <c r="AO42" s="106"/>
       <c r="AP42" s="106"/>
       <c r="AQ42" s="106"/>
       <c r="AR42" s="106"/>
       <c r="AS42" s="106"/>
       <c r="AT42" s="106"/>
       <c r="AU42" s="106"/>
       <c r="AV42" s="106"/>
       <c r="AW42" s="106"/>
       <c r="AX42" s="106"/>
     </row>
     <row r="43" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="48" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="56">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="C43" s="55">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="D43" s="55">
         <v>26</v>
       </c>
       <c r="E43" s="55"/>
       <c r="F43" s="56">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="G43" s="56">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="H43" s="56">
         <v>25</v>
       </c>
       <c r="I43" s="55"/>
       <c r="J43" s="56">
         <v>1</v>
       </c>
       <c r="K43" s="56">
         <v>0</v>
       </c>
       <c r="L43" s="56">
         <v>1</v>
       </c>
       <c r="AM43" s="106"/>
       <c r="AX43" s="106"/>
     </row>
     <row r="44" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="48" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="56">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="C44" s="55">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D44" s="55">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="E44" s="55"/>
       <c r="F44" s="56">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="G44" s="56">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="H44" s="56">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I44" s="55"/>
       <c r="J44" s="56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K44" s="56">
         <v>1</v>
       </c>
       <c r="L44" s="56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM44" s="106"/>
       <c r="AN44" s="106"/>
       <c r="AO44" s="106"/>
       <c r="AP44" s="106"/>
       <c r="AQ44" s="106"/>
       <c r="AR44" s="106"/>
       <c r="AS44" s="106"/>
       <c r="AT44" s="106"/>
       <c r="AU44" s="106"/>
       <c r="AV44" s="106"/>
       <c r="AW44" s="106"/>
       <c r="AX44" s="106"/>
     </row>
     <row r="45" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="48" t="s">
         <v>91</v>
       </c>
       <c r="B45" s="56">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="C45" s="55">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="D45" s="55">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="E45" s="55"/>
       <c r="F45" s="56">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="G45" s="56">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="H45" s="56">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="I45" s="55"/>
       <c r="J45" s="56">
         <v>1</v>
       </c>
       <c r="K45" s="56">
         <v>0</v>
       </c>
       <c r="L45" s="56">
         <v>1</v>
       </c>
       <c r="AM45" s="106"/>
       <c r="AX45" s="106"/>
     </row>
     <row r="46" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="48" t="s">
         <v>92</v>
       </c>
       <c r="B46" s="56">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="C46" s="55">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="D46" s="55">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E46" s="55"/>
       <c r="F46" s="56">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="G46" s="56">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="H46" s="56">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I46" s="55"/>
       <c r="J46" s="56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K46" s="56">
         <v>0</v>
       </c>
       <c r="L46" s="56">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M46" s="5"/>
       <c r="N46" s="5"/>
       <c r="O46" s="6"/>
       <c r="AM46" s="106"/>
       <c r="AN46" s="106"/>
       <c r="AO46" s="106"/>
       <c r="AP46" s="106"/>
       <c r="AQ46" s="106"/>
       <c r="AR46" s="106"/>
       <c r="AS46" s="106"/>
       <c r="AT46" s="106"/>
       <c r="AU46" s="106"/>
       <c r="AV46" s="106"/>
       <c r="AW46" s="106"/>
       <c r="AX46" s="106"/>
     </row>
     <row r="47" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="48" t="s">
         <v>93</v>
       </c>
       <c r="B47" s="56">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="C47" s="55">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="D47" s="55">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="E47" s="55"/>
       <c r="F47" s="56">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="G47" s="56">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="H47" s="56">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="I47" s="55"/>
       <c r="J47" s="56">
         <v>0</v>
       </c>
       <c r="K47" s="56">
         <v>0</v>
       </c>
       <c r="L47" s="56">
         <v>0</v>
       </c>
       <c r="AM47" s="106"/>
       <c r="AX47" s="106"/>
     </row>
     <row r="48" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="48" t="s">
         <v>94</v>
       </c>
       <c r="B48" s="56">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="C48" s="55">
+        <v>71</v>
+      </c>
+      <c r="D48" s="55">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E48" s="55"/>
       <c r="F48" s="56">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="G48" s="56">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="H48" s="56">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I48" s="55"/>
       <c r="J48" s="56">
         <v>1</v>
       </c>
       <c r="K48" s="56">
         <v>0</v>
       </c>
       <c r="L48" s="56">
         <v>1</v>
       </c>
       <c r="AM48" s="106"/>
       <c r="AN48" s="106"/>
       <c r="AO48" s="106"/>
       <c r="AP48" s="106"/>
       <c r="AQ48" s="106"/>
       <c r="AR48" s="106"/>
       <c r="AS48" s="106"/>
       <c r="AT48" s="106"/>
       <c r="AU48" s="106"/>
       <c r="AV48" s="106"/>
       <c r="AW48" s="106"/>
       <c r="AX48" s="106"/>
     </row>
     <row r="49" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B49" s="56">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="C49" s="55">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D49" s="55">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="E49" s="55"/>
       <c r="F49" s="56">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="G49" s="56">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="H49" s="56">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="I49" s="55"/>
       <c r="J49" s="56">
         <v>0</v>
       </c>
       <c r="K49" s="56">
         <v>0</v>
       </c>
       <c r="L49" s="56">
         <v>0</v>
       </c>
       <c r="AM49" s="106"/>
       <c r="AX49" s="106"/>
     </row>
     <row r="50" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="48" t="s">
         <v>96</v>
       </c>
       <c r="B50" s="56">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="C50" s="55">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="D50" s="55">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E50" s="55"/>
       <c r="F50" s="56">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="G50" s="56">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="H50" s="56">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="I50" s="55"/>
       <c r="J50" s="56">
         <v>3</v>
       </c>
       <c r="K50" s="56">
         <v>0</v>
       </c>
       <c r="L50" s="56">
         <v>3</v>
       </c>
       <c r="AM50" s="106"/>
       <c r="AN50" s="106"/>
       <c r="AO50" s="106"/>
       <c r="AP50" s="106"/>
       <c r="AQ50" s="106"/>
       <c r="AR50" s="106"/>
       <c r="AS50" s="106"/>
       <c r="AT50" s="106"/>
       <c r="AU50" s="106"/>
       <c r="AV50" s="106"/>
       <c r="AW50" s="106"/>
       <c r="AX50" s="106"/>
     </row>
     <row r="51" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="48" t="s">
         <v>97</v>
       </c>
       <c r="B51" s="56">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="C51" s="55">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="D51" s="55">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E51" s="55"/>
       <c r="F51" s="56">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="G51" s="56">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="H51" s="56">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I51" s="55"/>
       <c r="J51" s="56">
         <v>0</v>
       </c>
       <c r="K51" s="56">
         <v>0</v>
       </c>
       <c r="L51" s="56">
         <v>0</v>
       </c>
       <c r="AM51" s="106"/>
       <c r="AX51" s="106"/>
     </row>
     <row r="52" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="48" t="s">
         <v>98</v>
       </c>
       <c r="B52" s="56">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="C52" s="55">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="D52" s="55">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E52" s="55"/>
       <c r="F52" s="56">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="G52" s="56">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="H52" s="56">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I52" s="55"/>
       <c r="J52" s="56">
         <v>0</v>
       </c>
       <c r="K52" s="56">
         <v>0</v>
       </c>
       <c r="L52" s="56">
         <v>0</v>
       </c>
       <c r="AM52" s="106"/>
       <c r="AN52" s="106"/>
       <c r="AO52" s="106"/>
       <c r="AP52" s="106"/>
       <c r="AQ52" s="106"/>
       <c r="AR52" s="106"/>
       <c r="AS52" s="106"/>
       <c r="AT52" s="106"/>
       <c r="AU52" s="106"/>
       <c r="AV52" s="106"/>
       <c r="AW52" s="106"/>
       <c r="AX52" s="106"/>
     </row>
     <row r="53" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="48" t="s">
         <v>99</v>
       </c>
       <c r="B53" s="56">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="C53" s="55">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D53" s="55">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E53" s="55"/>
       <c r="F53" s="56">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="G53" s="56">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="H53" s="56">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I53" s="55"/>
       <c r="J53" s="56">
         <v>1</v>
       </c>
       <c r="K53" s="56">
         <v>0</v>
       </c>
       <c r="L53" s="56">
         <v>1</v>
       </c>
       <c r="AM53" s="106"/>
       <c r="AX53" s="106"/>
     </row>
     <row r="54" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="48" t="s">
         <v>100</v>
       </c>
       <c r="B54" s="56">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="C54" s="55">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="D54" s="55">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E54" s="55"/>
       <c r="F54" s="56">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="G54" s="56">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="H54" s="56">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I54" s="55"/>
       <c r="J54" s="56">
         <v>1</v>
       </c>
       <c r="K54" s="56">
         <v>0</v>
       </c>
       <c r="L54" s="56">
         <v>1</v>
       </c>
       <c r="AM54" s="106"/>
       <c r="AN54" s="106"/>
       <c r="AO54" s="106"/>
       <c r="AP54" s="106"/>
       <c r="AQ54" s="106"/>
       <c r="AR54" s="106"/>
       <c r="AS54" s="106"/>
       <c r="AT54" s="106"/>
       <c r="AU54" s="106"/>
       <c r="AV54" s="106"/>
       <c r="AW54" s="106"/>
       <c r="AX54" s="106"/>
     </row>
     <row r="55" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="48" t="s">
         <v>101</v>
       </c>
       <c r="B55" s="56">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="C55" s="55">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D55" s="55">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E55" s="55"/>
       <c r="F55" s="56">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="G55" s="56">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H55" s="56">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="I55" s="55"/>
       <c r="J55" s="56">
         <v>0</v>
       </c>
       <c r="K55" s="56">
         <v>0</v>
       </c>
       <c r="L55" s="56">
         <v>0</v>
       </c>
       <c r="AM55" s="106"/>
       <c r="AX55" s="106"/>
     </row>
     <row r="56" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B56" s="56">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="C56" s="55">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D56" s="55">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="E56" s="55"/>
       <c r="F56" s="56">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="G56" s="56">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H56" s="56">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I56" s="55"/>
       <c r="J56" s="56">
         <v>1</v>
       </c>
       <c r="K56" s="56">
         <v>0</v>
       </c>
       <c r="L56" s="56">
         <v>1</v>
       </c>
       <c r="AM56" s="106"/>
       <c r="AN56" s="106"/>
       <c r="AO56" s="106"/>
       <c r="AP56" s="106"/>
       <c r="AQ56" s="106"/>
       <c r="AR56" s="106"/>
       <c r="AS56" s="106"/>
       <c r="AT56" s="106"/>
       <c r="AU56" s="106"/>
       <c r="AV56" s="106"/>
       <c r="AW56" s="106"/>
       <c r="AX56" s="106"/>
     </row>
     <row r="57" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="48" t="s">
         <v>103</v>
       </c>
       <c r="B57" s="56">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="C57" s="55">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D57" s="55">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E57" s="55"/>
       <c r="F57" s="56">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G57" s="56">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H57" s="56">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I57" s="55"/>
       <c r="J57" s="56">
         <v>0</v>
       </c>
       <c r="K57" s="56">
         <v>0</v>
       </c>
       <c r="L57" s="56">
         <v>0</v>
       </c>
       <c r="AM57" s="106"/>
       <c r="AX57" s="106"/>
     </row>
     <row r="58" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="48" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="56">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C58" s="55">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D58" s="55">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E58" s="55"/>
       <c r="F58" s="56">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="G58" s="56">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H58" s="56">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I58" s="55"/>
       <c r="J58" s="56">
         <v>1</v>
       </c>
       <c r="K58" s="56">
         <v>0</v>
       </c>
       <c r="L58" s="56">
         <v>1</v>
       </c>
       <c r="AM58" s="106"/>
       <c r="AN58" s="106"/>
       <c r="AO58" s="106"/>
       <c r="AP58" s="106"/>
       <c r="AQ58" s="106"/>
       <c r="AR58" s="106"/>
       <c r="AS58" s="106"/>
       <c r="AT58" s="106"/>
       <c r="AU58" s="106"/>
       <c r="AV58" s="106"/>
       <c r="AW58" s="106"/>
       <c r="AX58" s="106"/>
     </row>
     <row r="59" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="48" t="s">
         <v>105</v>
       </c>
       <c r="B59" s="56">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C59" s="55">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="D59" s="55">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E59" s="55"/>
       <c r="F59" s="56">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="G59" s="56">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="H59" s="56">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I59" s="55"/>
       <c r="J59" s="56">
         <v>1</v>
       </c>
       <c r="K59" s="56">
         <v>0</v>
       </c>
       <c r="L59" s="56">
         <v>1</v>
       </c>
       <c r="AM59" s="106"/>
       <c r="AX59" s="106"/>
     </row>
     <row r="60" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="48" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="56">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="C60" s="55">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D60" s="55">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E60" s="55"/>
       <c r="F60" s="56">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="G60" s="56">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H60" s="56">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="I60" s="55"/>
       <c r="J60" s="56">
         <v>0</v>
       </c>
       <c r="K60" s="56">
         <v>0</v>
       </c>
       <c r="L60" s="56">
         <v>0</v>
       </c>
       <c r="AM60" s="106"/>
       <c r="AN60" s="106"/>
       <c r="AO60" s="106"/>
       <c r="AP60" s="106"/>
       <c r="AQ60" s="106"/>
       <c r="AR60" s="106"/>
       <c r="AS60" s="106"/>
       <c r="AT60" s="106"/>
       <c r="AU60" s="106"/>
       <c r="AV60" s="106"/>
       <c r="AW60" s="106"/>
       <c r="AX60" s="106"/>
     </row>
     <row r="61" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="48" t="s">
         <v>107</v>
       </c>
       <c r="B61" s="56">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="C61" s="55">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D61" s="55">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E61" s="55"/>
       <c r="F61" s="56">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="G61" s="56">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H61" s="56">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I61" s="55"/>
       <c r="J61" s="56">
         <v>0</v>
       </c>
       <c r="K61" s="56">
         <v>0</v>
       </c>
       <c r="L61" s="56">
         <v>0</v>
       </c>
       <c r="AM61" s="106"/>
       <c r="AX61" s="106"/>
     </row>
     <row r="62" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="48" t="s">
         <v>108</v>
       </c>
       <c r="B62" s="56">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C62" s="55">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D62" s="55">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E62" s="55"/>
       <c r="F62" s="56">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G62" s="56">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="H62" s="56">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I62" s="55"/>
       <c r="J62" s="56">
         <v>0</v>
       </c>
       <c r="K62" s="56">
         <v>0</v>
       </c>
       <c r="L62" s="56">
         <v>0</v>
       </c>
       <c r="AM62" s="106"/>
       <c r="AN62" s="106"/>
       <c r="AO62" s="106"/>
       <c r="AP62" s="106"/>
       <c r="AQ62" s="106"/>
       <c r="AR62" s="106"/>
       <c r="AS62" s="106"/>
       <c r="AT62" s="106"/>
       <c r="AU62" s="106"/>
       <c r="AV62" s="106"/>
       <c r="AW62" s="106"/>
       <c r="AX62" s="106"/>
     </row>
     <row r="63" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="48" t="s">
         <v>109</v>
       </c>
       <c r="B63" s="56">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="C63" s="55">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D63" s="55">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E63" s="55"/>
       <c r="F63" s="56">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G63" s="56">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H63" s="56">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I63" s="55"/>
       <c r="J63" s="56">
         <v>0</v>
       </c>
       <c r="K63" s="56">
         <v>0</v>
       </c>
       <c r="L63" s="56">
         <v>0</v>
       </c>
       <c r="AM63" s="106"/>
       <c r="AX63" s="106"/>
     </row>
     <row r="64" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="48" t="s">
         <v>110</v>
       </c>
       <c r="B64" s="56">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="C64" s="55">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D64" s="55">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E64" s="55"/>
       <c r="F64" s="56">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G64" s="56">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H64" s="56">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I64" s="55"/>
       <c r="J64" s="56">
         <v>1</v>
       </c>
       <c r="K64" s="56">
         <v>0</v>
       </c>
       <c r="L64" s="56">
         <v>1</v>
       </c>
       <c r="AM64" s="106"/>
       <c r="AN64" s="106"/>
       <c r="AO64" s="106"/>
       <c r="AP64" s="106"/>
       <c r="AQ64" s="106"/>
       <c r="AR64" s="106"/>
       <c r="AS64" s="106"/>
       <c r="AT64" s="106"/>
       <c r="AU64" s="106"/>
       <c r="AV64" s="106"/>
       <c r="AW64" s="106"/>
       <c r="AX64" s="106"/>
     </row>
     <row r="65" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="48" t="s">
         <v>111</v>
       </c>
       <c r="B65" s="56">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C65" s="55">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D65" s="55">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E65" s="55"/>
       <c r="F65" s="56">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G65" s="56">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H65" s="56">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I65" s="55"/>
       <c r="J65" s="56">
         <v>0</v>
       </c>
       <c r="K65" s="56">
         <v>0</v>
       </c>
       <c r="L65" s="56">
         <v>0</v>
       </c>
       <c r="AM65" s="106"/>
       <c r="AX65" s="106"/>
     </row>
     <row r="66" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="48" t="s">
         <v>112</v>
       </c>
       <c r="B66" s="56">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C66" s="55">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D66" s="55">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E66" s="55"/>
       <c r="F66" s="56">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G66" s="56">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="H66" s="56">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I66" s="55"/>
       <c r="J66" s="56">
         <v>2</v>
       </c>
       <c r="K66" s="56">
         <v>1</v>
       </c>
       <c r="L66" s="56">
         <v>1</v>
       </c>
       <c r="AM66" s="106"/>
       <c r="AN66" s="106"/>
       <c r="AO66" s="106"/>
       <c r="AP66" s="106"/>
       <c r="AQ66" s="106"/>
       <c r="AR66" s="106"/>
       <c r="AS66" s="106"/>
       <c r="AT66" s="106"/>
       <c r="AU66" s="106"/>
       <c r="AV66" s="106"/>
       <c r="AW66" s="106"/>
       <c r="AX66" s="106"/>
     </row>
     <row r="67" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="48" t="s">
         <v>113</v>
       </c>
       <c r="B67" s="56">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C67" s="55">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D67" s="55">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E67" s="55"/>
       <c r="F67" s="56">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G67" s="56">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="H67" s="56">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I67" s="55"/>
       <c r="J67" s="56">
         <v>1</v>
       </c>
       <c r="K67" s="56">
         <v>0</v>
       </c>
       <c r="L67" s="56">
         <v>1</v>
       </c>
       <c r="AM67" s="106"/>
       <c r="AX67" s="106"/>
     </row>
     <row r="68" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="48" t="s">
         <v>114</v>
       </c>
       <c r="B68" s="56">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C68" s="55">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D68" s="55">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E68" s="55"/>
       <c r="F68" s="56">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G68" s="56">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H68" s="56">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I68" s="55"/>
       <c r="J68" s="56">
         <v>0</v>
       </c>
       <c r="K68" s="56">
         <v>0</v>
       </c>
       <c r="L68" s="56">
         <v>0</v>
       </c>
       <c r="AM68" s="106"/>
       <c r="AN68" s="106"/>
       <c r="AO68" s="106"/>
       <c r="AP68" s="106"/>
       <c r="AQ68" s="106"/>
       <c r="AR68" s="106"/>
       <c r="AS68" s="106"/>
       <c r="AT68" s="106"/>
       <c r="AU68" s="106"/>
       <c r="AV68" s="106"/>
       <c r="AW68" s="106"/>
       <c r="AX68" s="106"/>
     </row>
     <row r="69" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="48" t="s">
         <v>115</v>
       </c>
       <c r="B69" s="56">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="C69" s="55">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D69" s="55">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E69" s="55"/>
       <c r="F69" s="56">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G69" s="56">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H69" s="56">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I69" s="55"/>
       <c r="J69" s="56">
         <v>0</v>
       </c>
       <c r="K69" s="56">
         <v>0</v>
       </c>
       <c r="L69" s="56">
         <v>0</v>
       </c>
       <c r="AM69" s="106"/>
       <c r="AX69" s="106"/>
     </row>
     <row r="70" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="48" t="s">
         <v>116</v>
       </c>
       <c r="B70" s="56">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C70" s="55">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D70" s="55">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E70" s="55"/>
       <c r="F70" s="56">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="G70" s="56">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H70" s="56">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I70" s="55"/>
       <c r="J70" s="56">
         <v>0</v>
       </c>
       <c r="K70" s="56">
         <v>0</v>
       </c>
       <c r="L70" s="56">
         <v>0</v>
       </c>
       <c r="AM70" s="106"/>
       <c r="AN70" s="106"/>
       <c r="AO70" s="106"/>
       <c r="AP70" s="106"/>
       <c r="AQ70" s="106"/>
       <c r="AR70" s="106"/>
       <c r="AS70" s="106"/>
       <c r="AT70" s="106"/>
       <c r="AU70" s="106"/>
       <c r="AV70" s="106"/>
       <c r="AW70" s="106"/>
       <c r="AX70" s="106"/>
     </row>
     <row r="71" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="48" t="s">
         <v>117</v>
       </c>
       <c r="B71" s="56">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C71" s="55">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D71" s="55">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E71" s="55"/>
       <c r="F71" s="56">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G71" s="56">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H71" s="56">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="I71" s="55"/>
       <c r="J71" s="56">
         <v>0</v>
       </c>
       <c r="K71" s="56">
         <v>0</v>
       </c>
       <c r="L71" s="56">
         <v>0</v>
       </c>
       <c r="AM71" s="106"/>
       <c r="AX71" s="106"/>
     </row>
     <row r="72" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="48" t="s">
         <v>118</v>
       </c>
       <c r="B72" s="56">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C72" s="55">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D72" s="55">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E72" s="55"/>
       <c r="F72" s="56">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G72" s="56">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H72" s="56">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="I72" s="55"/>
       <c r="J72" s="56">
         <v>0</v>
       </c>
       <c r="K72" s="56">
         <v>0</v>
       </c>
       <c r="L72" s="56">
         <v>0</v>
       </c>
       <c r="AM72" s="106"/>
       <c r="AN72" s="106"/>
       <c r="AO72" s="106"/>
       <c r="AP72" s="106"/>
       <c r="AQ72" s="106"/>
       <c r="AR72" s="106"/>
       <c r="AS72" s="106"/>
       <c r="AT72" s="106"/>
       <c r="AU72" s="106"/>
       <c r="AV72" s="106"/>
       <c r="AW72" s="106"/>
       <c r="AX72" s="106"/>
     </row>
     <row r="73" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="48" t="s">
         <v>119</v>
       </c>
       <c r="B73" s="56">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="C73" s="55">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D73" s="55">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E73" s="55"/>
       <c r="F73" s="56">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="G73" s="56">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H73" s="56">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I73" s="55"/>
       <c r="J73" s="56">
         <v>0</v>
       </c>
       <c r="K73" s="56">
         <v>0</v>
       </c>
       <c r="L73" s="56">
         <v>0</v>
       </c>
       <c r="AM73" s="106"/>
       <c r="AX73" s="106"/>
     </row>
     <row r="74" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="48" t="s">
         <v>120</v>
       </c>
       <c r="B74" s="55">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C74" s="55">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D74" s="55">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E74" s="55"/>
       <c r="F74" s="56">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="G74" s="56">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H74" s="56">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I74" s="55"/>
       <c r="J74" s="56">
         <v>0</v>
       </c>
       <c r="K74" s="56">
         <v>0</v>
       </c>
       <c r="L74" s="56">
         <v>0</v>
       </c>
       <c r="AM74" s="106"/>
       <c r="AN74" s="106"/>
       <c r="AO74" s="106"/>
       <c r="AP74" s="106"/>
       <c r="AQ74" s="106"/>
       <c r="AR74" s="106"/>
       <c r="AS74" s="106"/>
       <c r="AT74" s="106"/>
       <c r="AU74" s="106"/>
       <c r="AV74" s="106"/>
       <c r="AW74" s="106"/>
       <c r="AX74" s="106"/>
     </row>
     <row r="75" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="48" t="s">
         <v>121</v>
       </c>
       <c r="B75" s="56">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C75" s="55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D75" s="55">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E75" s="55"/>
       <c r="F75" s="56">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G75" s="56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H75" s="56">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I75" s="55"/>
       <c r="J75" s="56">
         <v>0</v>
       </c>
       <c r="K75" s="56">
         <v>0</v>
       </c>
       <c r="L75" s="56">
         <v>0</v>
       </c>
       <c r="AM75" s="106"/>
       <c r="AX75" s="106"/>
     </row>
     <row r="76" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A76" s="48" t="s">
         <v>122</v>
       </c>
       <c r="B76" s="56">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C76" s="55">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D76" s="55">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E76" s="55"/>
       <c r="F76" s="56">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="56">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="H76" s="56">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I76" s="55"/>
       <c r="J76" s="56">
         <v>0</v>
       </c>
       <c r="K76" s="56">
         <v>0</v>
       </c>
       <c r="L76" s="56">
         <v>0</v>
       </c>
       <c r="AM76" s="106"/>
       <c r="AN76" s="106"/>
       <c r="AO76" s="106"/>
       <c r="AP76" s="106"/>
       <c r="AQ76" s="106"/>
       <c r="AR76" s="106"/>
       <c r="AS76" s="106"/>
       <c r="AT76" s="106"/>
       <c r="AU76" s="106"/>
       <c r="AV76" s="106"/>
       <c r="AW76" s="106"/>
       <c r="AX76" s="106"/>
     </row>
     <row r="77" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="48" t="s">
         <v>123</v>
       </c>
       <c r="B77" s="56">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C77" s="55">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D77" s="55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E77" s="55"/>
       <c r="F77" s="56">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G77" s="56">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="H77" s="56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I77" s="55"/>
       <c r="J77" s="56">
         <v>0</v>
       </c>
       <c r="K77" s="56">
         <v>0</v>
       </c>
       <c r="L77" s="56">
         <v>0</v>
       </c>
       <c r="AM77" s="106"/>
       <c r="AX77" s="106"/>
     </row>
     <row r="78" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="48" t="s">
         <v>124</v>
       </c>
       <c r="B78" s="56">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C78" s="55">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D78" s="55">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E78" s="55"/>
       <c r="F78" s="56">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G78" s="56">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H78" s="56">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I78" s="55"/>
       <c r="J78" s="56">
         <v>0</v>
       </c>
       <c r="K78" s="56">
         <v>0</v>
       </c>
       <c r="L78" s="56">
         <v>0</v>
       </c>
       <c r="AM78" s="106"/>
       <c r="AN78" s="106"/>
       <c r="AO78" s="106"/>
       <c r="AP78" s="106"/>
       <c r="AQ78" s="106"/>
       <c r="AR78" s="106"/>
       <c r="AS78" s="106"/>
       <c r="AT78" s="106"/>
       <c r="AU78" s="106"/>
       <c r="AV78" s="106"/>
       <c r="AW78" s="106"/>
       <c r="AX78" s="106"/>
     </row>
     <row r="79" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A79" s="48" t="s">
         <v>125</v>
       </c>
       <c r="B79" s="56">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C79" s="55">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D79" s="55">
         <v>4</v>
       </c>
       <c r="E79" s="55"/>
       <c r="F79" s="56">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G79" s="56">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H79" s="56">
         <v>4</v>
       </c>
       <c r="I79" s="55"/>
       <c r="J79" s="56">
         <v>0</v>
       </c>
       <c r="K79" s="56">
         <v>0</v>
       </c>
       <c r="L79" s="56">
         <v>0</v>
       </c>
       <c r="AM79" s="106"/>
       <c r="AX79" s="106"/>
     </row>
     <row r="80" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A80" s="48" t="s">
         <v>126</v>
       </c>
       <c r="B80" s="56">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C80" s="55">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D80" s="55">
         <v>1</v>
       </c>
       <c r="E80" s="55"/>
       <c r="F80" s="56">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G80" s="56">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H80" s="56">
         <v>1</v>
       </c>
       <c r="I80" s="55"/>
       <c r="J80" s="56">
         <v>0</v>
       </c>
       <c r="K80" s="56">
         <v>0</v>
       </c>
       <c r="L80" s="56">
         <v>0</v>
       </c>
       <c r="AM80" s="106"/>
       <c r="AN80" s="106"/>
       <c r="AO80" s="106"/>
       <c r="AP80" s="106"/>
       <c r="AQ80" s="106"/>
       <c r="AR80" s="106"/>
       <c r="AS80" s="106"/>
       <c r="AT80" s="106"/>
       <c r="AU80" s="106"/>
       <c r="AV80" s="106"/>
       <c r="AW80" s="106"/>
       <c r="AX80" s="106"/>
     </row>
     <row r="81" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="48" t="s">
         <v>127</v>
       </c>
       <c r="B81" s="56">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C81" s="55">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D81" s="55">
         <v>7</v>
       </c>
       <c r="E81" s="55"/>
       <c r="F81" s="56">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G81" s="56">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H81" s="56">
         <v>7</v>
       </c>
       <c r="I81" s="55"/>
       <c r="J81" s="56">
         <v>0</v>
       </c>
       <c r="K81" s="56">
         <v>0</v>
       </c>
       <c r="L81" s="56">
         <v>0</v>
       </c>
       <c r="AM81" s="106"/>
       <c r="AX81" s="106"/>
     </row>
     <row r="82" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A82" s="48" t="s">
         <v>128</v>
       </c>
       <c r="B82" s="56">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C82" s="55">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D82" s="55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E82" s="55"/>
       <c r="F82" s="56">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G82" s="56">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H82" s="56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I82" s="55"/>
       <c r="J82" s="56">
         <v>0</v>
       </c>
       <c r="K82" s="56">
         <v>0</v>
       </c>
       <c r="L82" s="56">
         <v>0</v>
       </c>
       <c r="AM82" s="106"/>
       <c r="AN82" s="106"/>
       <c r="AO82" s="106"/>
       <c r="AP82" s="106"/>
       <c r="AQ82" s="106"/>
       <c r="AR82" s="106"/>
       <c r="AS82" s="106"/>
       <c r="AT82" s="106"/>
       <c r="AU82" s="106"/>
       <c r="AV82" s="106"/>
       <c r="AW82" s="106"/>
       <c r="AX82" s="106"/>
     </row>
     <row r="83" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
@@ -46521,113 +46474,113 @@
       </c>
       <c r="G83" s="56">
         <v>6</v>
       </c>
       <c r="H83" s="56">
         <v>3</v>
       </c>
       <c r="I83" s="55"/>
       <c r="J83" s="56">
         <v>0</v>
       </c>
       <c r="K83" s="56">
         <v>0</v>
       </c>
       <c r="L83" s="56">
         <v>0</v>
       </c>
       <c r="AM83" s="106"/>
       <c r="AX83" s="106"/>
     </row>
     <row r="84" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="48" t="s">
         <v>130</v>
       </c>
       <c r="B84" s="55">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C84" s="55">
         <v>5</v>
       </c>
       <c r="D84" s="55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E84" s="55"/>
       <c r="F84" s="55">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G84" s="55">
         <v>5</v>
       </c>
       <c r="H84" s="55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I84" s="55"/>
       <c r="J84" s="55">
         <v>0</v>
       </c>
       <c r="K84" s="55">
         <v>0</v>
       </c>
       <c r="L84" s="55">
         <v>0</v>
       </c>
       <c r="AM84" s="106"/>
       <c r="AN84" s="106"/>
       <c r="AO84" s="106"/>
       <c r="AP84" s="106"/>
       <c r="AQ84" s="106"/>
       <c r="AR84" s="106"/>
       <c r="AS84" s="106"/>
       <c r="AT84" s="106"/>
       <c r="AU84" s="106"/>
       <c r="AV84" s="106"/>
       <c r="AW84" s="106"/>
       <c r="AX84" s="106"/>
     </row>
     <row r="85" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A85" s="48" t="s">
         <v>131</v>
       </c>
       <c r="B85" s="55">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C85" s="55">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D85" s="55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E85" s="55"/>
       <c r="F85" s="56">
+        <v>9</v>
+      </c>
+      <c r="G85" s="56">
         <v>7</v>
       </c>
-      <c r="G85" s="56">
-[...1 lines deleted...]
-      </c>
       <c r="H85" s="56">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I85" s="55"/>
       <c r="J85" s="56">
         <v>1</v>
       </c>
       <c r="K85" s="56">
         <v>0</v>
       </c>
       <c r="L85" s="56">
         <v>1</v>
       </c>
       <c r="AM85" s="106"/>
       <c r="AX85" s="106"/>
     </row>
     <row r="86" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A86" s="48" t="s">
         <v>132</v>
       </c>
       <c r="B86" s="56">
         <v>10</v>
       </c>
       <c r="C86" s="55">
         <v>8</v>
       </c>
       <c r="D86" s="55">
@@ -46649,67 +46602,67 @@
       </c>
       <c r="K86" s="56">
         <v>0</v>
       </c>
       <c r="L86" s="56">
         <v>0</v>
       </c>
       <c r="AM86" s="106"/>
       <c r="AN86" s="106"/>
       <c r="AO86" s="106"/>
       <c r="AP86" s="106"/>
       <c r="AQ86" s="106"/>
       <c r="AR86" s="106"/>
       <c r="AS86" s="106"/>
       <c r="AT86" s="106"/>
       <c r="AU86" s="106"/>
       <c r="AV86" s="106"/>
       <c r="AW86" s="106"/>
       <c r="AX86" s="106"/>
     </row>
     <row r="87" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A87" s="48" t="s">
         <v>143</v>
       </c>
       <c r="B87" s="55">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C87" s="55">
         <v>4</v>
       </c>
       <c r="D87" s="55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E87" s="55"/>
       <c r="F87" s="56">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G87" s="56">
         <v>4</v>
       </c>
       <c r="H87" s="56">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I87" s="55"/>
       <c r="J87" s="56">
         <v>0</v>
       </c>
       <c r="K87" s="56">
         <v>0</v>
       </c>
       <c r="L87" s="56">
         <v>0</v>
       </c>
       <c r="AM87" s="106"/>
       <c r="AX87" s="106"/>
     </row>
     <row r="88" spans="1:50" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A88" s="48" t="s">
         <v>194</v>
       </c>
       <c r="B88" s="55">
         <v>2</v>
       </c>
       <c r="C88" s="55">
         <v>1</v>
       </c>
       <c r="D88" s="55">
@@ -46731,140 +46684,140 @@
       </c>
       <c r="K88" s="56">
         <v>0</v>
       </c>
       <c r="L88" s="56">
         <v>0</v>
       </c>
       <c r="AM88" s="106"/>
       <c r="AN88" s="106"/>
       <c r="AO88" s="106"/>
       <c r="AP88" s="106"/>
       <c r="AQ88" s="106"/>
       <c r="AR88" s="106"/>
       <c r="AS88" s="106"/>
       <c r="AT88" s="106"/>
       <c r="AU88" s="106"/>
       <c r="AV88" s="106"/>
       <c r="AW88" s="106"/>
       <c r="AX88" s="106"/>
     </row>
     <row r="89" spans="1:50" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A89" s="48" t="s">
         <v>56</v>
       </c>
       <c r="B89" s="55">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C89" s="55">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D89" s="55">
         <v>6</v>
       </c>
       <c r="E89" s="55"/>
       <c r="F89" s="56">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G89" s="56">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H89" s="56">
         <v>6</v>
       </c>
       <c r="I89" s="55"/>
       <c r="J89" s="56">
         <v>0</v>
       </c>
       <c r="K89" s="56">
         <v>0</v>
       </c>
       <c r="L89" s="56">
         <v>0</v>
       </c>
       <c r="AM89" s="106"/>
       <c r="AX89" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:H7"/>
   </mergeCells>
   <conditionalFormatting sqref="A84:A89">
     <cfRule type="expression" dxfId="194" priority="48">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="193" priority="49">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="192" priority="50">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A8:B30">
-    <cfRule type="expression" dxfId="191" priority="85">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="191" priority="87">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="190" priority="86">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="189" priority="87">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="189" priority="85">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A31:H36">
-    <cfRule type="expression" dxfId="188" priority="77">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="188" priority="79">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="187" priority="78">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="186" priority="79">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="186" priority="77">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A37:H83 B84:H84 B85:B89">
-    <cfRule type="expression" dxfId="185" priority="88">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="185" priority="90">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="184" priority="89">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="183" priority="90">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="183" priority="88">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:B89 K37:L83 K85:L87">
     <cfRule type="cellIs" dxfId="182" priority="84" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B74">
     <cfRule type="expression" dxfId="181" priority="19">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="180" priority="20">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="179" priority="21">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B84:B85">
     <cfRule type="expression" dxfId="178" priority="26">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="177" priority="27">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
@@ -46872,320 +46825,320 @@
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B87:B89">
     <cfRule type="expression" dxfId="175" priority="29">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="174" priority="30">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="173" priority="31">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B84:L84">
     <cfRule type="expression" dxfId="172" priority="10">
       <formula>COLUMN()&lt;&gt;13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B85:L88 A89:L89 A8:L83 A84:A88">
     <cfRule type="expression" dxfId="171" priority="55">
       <formula>COLUMN()&lt;&gt;13</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C8:H30">
-    <cfRule type="expression" dxfId="170" priority="81">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="169" priority="82">
+    <cfRule type="expression" dxfId="170" priority="82">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="168" priority="83">
+    <cfRule type="expression" dxfId="169" priority="83">
       <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="168" priority="81">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C85:H89">
     <cfRule type="expression" dxfId="167" priority="65">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="166" priority="66">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="165" priority="67">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C88:H89">
     <cfRule type="expression" dxfId="164" priority="4">
       <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="163" priority="5">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="162" priority="6">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D24:E24">
     <cfRule type="cellIs" dxfId="161" priority="80" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F84">
     <cfRule type="expression" dxfId="160" priority="15">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="159" priority="16">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="158" priority="17">
+    <cfRule type="cellIs" dxfId="158" priority="18" stopIfTrue="1" operator="lessThan">
+      <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="157" priority="17">
       <formula>TRUE()</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G8:H83">
     <cfRule type="cellIs" dxfId="156" priority="76" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G85:H89">
     <cfRule type="cellIs" dxfId="155" priority="64" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G88:H89">
     <cfRule type="cellIs" dxfId="154" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I24">
     <cfRule type="cellIs" dxfId="153" priority="60" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I84:I89">
     <cfRule type="expression" dxfId="152" priority="72">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="151" priority="73">
+    <cfRule type="expression" dxfId="151" priority="74">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="150" priority="73">
       <formula>MOD(ROW(),2)=1</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I8:L30">
-    <cfRule type="expression" dxfId="149" priority="61">
+    <cfRule type="expression" dxfId="149" priority="63">
+      <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="148" priority="61">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="148" priority="62">
+    <cfRule type="expression" dxfId="147" priority="62">
       <formula>MOD(ROW(),2)=1</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I31:L83">
     <cfRule type="expression" dxfId="146" priority="57">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="145" priority="58">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="144" priority="59">
       <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I37:L83 I84:I89">
     <cfRule type="expression" dxfId="143" priority="75">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J84">
     <cfRule type="expression" dxfId="142" priority="7">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="141" priority="8">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="140" priority="9">
+    <cfRule type="expression" dxfId="141" priority="9">
       <formula>TRUE()</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="139" priority="11" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="140" priority="11" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="139" priority="8">
+      <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J88:J89">
-    <cfRule type="expression" dxfId="138" priority="22">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="138" priority="25">
+      <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
     <cfRule type="expression" dxfId="137" priority="23">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="136" priority="25">
-      <formula>COLUMN()&lt;&gt;9</formula>
+    <cfRule type="expression" dxfId="136" priority="22">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J84:L84">
-    <cfRule type="expression" dxfId="135" priority="12">
-      <formula>MOD(ROW(),2)=0</formula>
+    <cfRule type="expression" dxfId="135" priority="14">
+      <formula>TRUE()</formula>
     </cfRule>
     <cfRule type="expression" dxfId="134" priority="13">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="133" priority="14">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="133" priority="12">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J85:L89">
     <cfRule type="expression" dxfId="132" priority="2">
       <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="131" priority="52">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="130" priority="53">
+    <cfRule type="expression" dxfId="131" priority="53">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="129" priority="54">
+    <cfRule type="expression" dxfId="130" priority="54">
       <formula>TRUE()</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="129" priority="52">
+      <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J88:L89">
-    <cfRule type="expression" dxfId="128" priority="24">
-      <formula>TRUE()</formula>
+    <cfRule type="expression" dxfId="128" priority="34">
+      <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
     <cfRule type="expression" dxfId="127" priority="33">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="126" priority="34">
-      <formula>MOD(ROW(),2)=1</formula>
+    <cfRule type="expression" dxfId="126" priority="24">
+      <formula>TRUE()</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K8:L36">
     <cfRule type="cellIs" dxfId="125" priority="56" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K88:L89">
-    <cfRule type="cellIs" dxfId="124" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="124" priority="51" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="123" priority="51" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="123" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M46:O46">
-    <cfRule type="expression" dxfId="122" priority="68">
+    <cfRule type="expression" dxfId="122" priority="71">
+      <formula>COLUMN()&lt;&gt;9</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="121" priority="68">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="121" priority="69">
+    <cfRule type="expression" dxfId="120" priority="69">
       <formula>MOD(ROW(),2)=1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="120" priority="70">
+    <cfRule type="expression" dxfId="119" priority="70">
       <formula>TRUE()</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>COLUMN()&lt;&gt;9</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F404EEFD-B2C8-47F2-94DA-91D69B673C8C}">
   <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="10" topLeftCell="B11" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="topRight" activeCell="A3" sqref="A3"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.42578125" customWidth="1"/>
     <col min="2" max="2" width="16.28515625" customWidth="1"/>
     <col min="3" max="4" width="10.28515625" customWidth="1"/>
     <col min="5" max="6" width="9.140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="0.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>284</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>285</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>145</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>149</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
     </row>
     <row r="8" spans="1:4" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
         <v>50280</v>
       </c>
       <c r="C8" s="59">
         <v>30819</v>
       </c>
       <c r="D8" s="59">
         <v>19461</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="51" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="56">
         <v>49195</v>
       </c>
       <c r="C9" s="55">
         <v>30474</v>
       </c>
@@ -47748,76 +47701,76 @@
     <col min="5" max="6" width="9.140625" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="0.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:4" ht="18" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>263</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4" ht="18" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>264</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:4" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="138" t="s">
+      <c r="A5" s="151" t="s">
         <v>145</v>
       </c>
-      <c r="B5" s="131" t="s">
+      <c r="B5" s="144" t="s">
         <v>149</v>
       </c>
-      <c r="C5" s="141"/>
-      <c r="D5" s="141"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="154"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="139"/>
-      <c r="B6" s="135" t="s">
+      <c r="A6" s="152"/>
+      <c r="B6" s="148" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="136" t="s">
+      <c r="C6" s="148" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="149" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="140"/>
-[...2 lines deleted...]
-      <c r="D7" s="137"/>
+      <c r="A7" s="153"/>
+      <c r="B7" s="147"/>
+      <c r="C7" s="147"/>
+      <c r="D7" s="150"/>
     </row>
     <row r="8" spans="1:4" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>142</v>
       </c>
       <c r="B8" s="58">
         <v>11272</v>
       </c>
       <c r="C8" s="59">
         <v>5516</v>
       </c>
       <c r="D8" s="59">
         <v>5756</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="51" t="s">
         <v>144</v>
       </c>
       <c r="B9" s="56">
         <v>11172</v>
       </c>
       <c r="C9" s="55">
         <v>5485</v>
       </c>