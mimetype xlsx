--- v0 (2026-05-21)
+++ v1 (2026-07-11)
@@ -1,596 +1,623 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27928"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\RM\MN\MVG\MI0603_Skyddad_Natur\2024\Resultat\Publicerade_tabeller_diagram\Publicera som excelfiler\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\RM\MN\MVG\MI0603_Skyddad_Natur\2025\Resultat\Publicerade_tabeller_diagram\Publicera som excelfiler\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6001C0AB-BEDB-4899-8730-E90DA373D933}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76B122BC-3CCD-4D57-911D-4801ABE3BD23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-36750" yWindow="1650" windowWidth="19905" windowHeight="15225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-35025" yWindow="1515" windowWidth="15300" windowHeight="11745" xr2:uid="{A9B9A0B9-BBA7-40CD-82BE-67F47EB9748B}"/>
   </bookViews>
   <sheets>
-    <sheet name="Kulturreservat 2024-12-31" sheetId="4" r:id="rId1"/>
+    <sheet name="Kulturreservat 2025-12-31" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="154">
+  <si>
+    <t>Kulturreservat 2025-12-31</t>
+  </si>
+  <si>
+    <t>Källa: SCB, www.scb.se/MI0603. Publicerad 2026-05-29</t>
+  </si>
+  <si>
+    <t>Bildade efter beslut av länsstyrelse</t>
+  </si>
+  <si>
+    <t>Länskod</t>
+  </si>
+  <si>
+    <t>Länsnamn</t>
+  </si>
+  <si>
+    <t>Namn</t>
+  </si>
+  <si>
+    <r>
+      <t>Typ av miljö</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Roboto"/>
+      </rPr>
+      <t xml:space="preserve"> (källa Riksantikvarieämbetet)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Gällande år </t>
+  </si>
+  <si>
+    <t>Areal totalt, i hektar</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>Stockholms län</t>
+  </si>
   <si>
     <t>Brottö skärgårdsjordbruk</t>
   </si>
   <si>
-    <t>01</t>
-[...5 lines deleted...]
-    <t>Nedre Söderby</t>
+    <t>Gårdsmiljö och odlingslandskap på inägo- och utmark</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>Uppsala län</t>
   </si>
   <si>
     <t>Lingnåre</t>
   </si>
   <si>
     <t>Fossilt odlingslandskap</t>
   </si>
   <si>
-    <t>03</t>
-[...4 lines deleted...]
-  <si>
     <t>Linnés Hammarby</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Östergötlands län</t>
   </si>
   <si>
     <t>Smedstorps dubbelgård</t>
   </si>
   <si>
+    <t>Kulturreservatet Öna</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>Jönköpings län</t>
+  </si>
+  <si>
+    <t>Åsens by</t>
+  </si>
+  <si>
+    <t>Gårdsmiljö och odlingslandskap på inägomark</t>
+  </si>
+  <si>
     <t>Högarps by</t>
   </si>
   <si>
-    <t>06</t>
-[...5 lines deleted...]
-    <t>Åsens by</t>
+    <t>07</t>
+  </si>
+  <si>
+    <t>Kronobergs län</t>
   </si>
   <si>
     <t>Komministerbostället Råshult</t>
   </si>
   <si>
-    <t>07</t>
-[...2 lines deleted...]
-    <t>Kronobergs län</t>
+    <t>08</t>
+  </si>
+  <si>
+    <t>Kalmar län</t>
+  </si>
+  <si>
+    <t>Stensjö by</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>Gotlands län</t>
   </si>
   <si>
+    <t>Norrbys i Väte</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Blekinge län</t>
+  </si>
+  <si>
     <t>Ronneby Brunnspark</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>Blekinge län</t>
+    <t>Brunnspark och odlingslandskap</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Skåne län</t>
   </si>
   <si>
     <t>Örnanäs</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>Skåne län</t>
+    <t>Kulturens Östarp</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Hallands län</t>
   </si>
   <si>
     <t>Mårtagården</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>Hallands län</t>
+    <t>Gårdsmiljö (kaptensboställe) och odlingslandskap på inägo- och utmark</t>
+  </si>
+  <si>
+    <t>Äskhult</t>
   </si>
   <si>
     <t>Bollaltebygget</t>
   </si>
   <si>
+    <t>Lilla Äskhult</t>
+  </si>
+  <si>
     <t>14</t>
   </si>
   <si>
-    <t>Ramsholmens odlingslandskap</t>
+    <t>Västra Götalands län</t>
+  </si>
+  <si>
+    <t>Gunnebo kulturreservat</t>
+  </si>
+  <si>
+    <t>Slottsmiljö med trädgårdar, landskapspark och åker</t>
   </si>
   <si>
     <t>Åsnebyn</t>
   </si>
   <si>
     <t>Vallby Sörgården</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Värmlands län</t>
   </si>
   <si>
     <t>Juhola finngård</t>
   </si>
   <si>
+    <t>Gårdsmiljö (finngård) och odlingslandskap på inägo- och utmark</t>
+  </si>
+  <si>
+    <t>Brattforshedens krigsflygfält 16</t>
+  </si>
+  <si>
+    <t>Försvarsmiljö</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Örebro län</t>
+  </si>
+  <si>
     <t>Gamla Pershyttans bergsmansby</t>
   </si>
   <si>
-    <t>18</t>
-[...8 lines deleted...]
-    <t>Sommarro</t>
+    <t>Industrimiljö (bruks- och gruvmiljö)</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Västmanlands län</t>
   </si>
   <si>
     <t>Bråfors bergsmansby</t>
   </si>
   <si>
-    <t>19</t>
-[...5 lines deleted...]
-    <t>Dysdalen</t>
+    <t>Gårdsmiljö (bergmansgård) och odlingslandskap på inägo- och utmark</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dalarnas län</t>
   </si>
   <si>
+    <t>Östra Utsjö</t>
+  </si>
+  <si>
+    <t>Industrimiljö (kvarnstensbrott)</t>
+  </si>
+  <si>
     <t>Stabergs bergsmansgård</t>
   </si>
   <si>
+    <t>Industri- och gårdsmiljö (gruv- och hyttmiljö) med odlingslandskap och trädgård</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Gävleborgs län</t>
+  </si>
+  <si>
+    <t>Västeräng</t>
+  </si>
+  <si>
+    <t>Gårdsmiljö (hälsingegård) och odlingslandskap på inägomark</t>
+  </si>
+  <si>
+    <t>Våsbo fäbodar</t>
+  </si>
+  <si>
+    <t>Fäbodmiljö och odlingslandskap på inägomark</t>
+  </si>
+  <si>
     <t>Axmarbruk</t>
   </si>
   <si>
-    <t>21</t>
-[...8 lines deleted...]
-    <t>Våsbo fäbodar</t>
+    <t>Industrimiljö (bruksmiljö)</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Västernorrlands län</t>
   </si>
   <si>
     <t>Mariebergs sågverkssamhälle</t>
   </si>
   <si>
+    <t>Industrimiljö (arbetarbostäder)</t>
+  </si>
+  <si>
     <t>Sandvikens fiskeläge</t>
   </si>
   <si>
     <t>Fiskeläge</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Jämtlands län</t>
   </si>
   <si>
+    <t>Lillhärjåbygget</t>
+  </si>
+  <si>
+    <t>Gårdsmiljö (fjällgård) och odlings- och fjällandskap</t>
+  </si>
+  <si>
+    <t>Fröå gruva</t>
+  </si>
+  <si>
+    <t>Gruvmiljö</t>
+  </si>
+  <si>
     <t>24</t>
   </si>
   <si>
     <t>Västerbottens län</t>
   </si>
   <si>
     <t>Rörträsks silängar</t>
   </si>
   <si>
+    <t>Slåtterängar med översilningssystem</t>
+  </si>
+  <si>
+    <t>Atoklimpen (Aatoklimpoe)</t>
+  </si>
+  <si>
+    <t>Samisk renskötselmiljö</t>
+  </si>
+  <si>
     <t>Fatmomakke kyrkstad</t>
   </si>
   <si>
+    <t>Kyrkstad för samer och nybyggare</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Norrbottens län</t>
+  </si>
+  <si>
+    <t>Hanhinvittikko fäbod</t>
+  </si>
+  <si>
     <t>Gallejaur by</t>
   </si>
   <si>
-    <t>25</t>
-[...83 lines deleted...]
-    <t>Länsnamn</t>
+    <t>Bildade efter beslut av kommun</t>
+  </si>
+  <si>
+    <t>Kommun-
+kod</t>
   </si>
   <si>
     <t>Kommunnamn</t>
-  </si>
-[...85 lines deleted...]
-    <t>Odlingslandskap</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Typ av miljö </t>
     </r>
     <r>
       <rPr>
-        <i/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Roboto"/>
       </rPr>
       <t>(källa Riksantikvarieämbetet)</t>
     </r>
   </si>
   <si>
-    <t>Kulturreservatet Öna</t>
-[...23 lines deleted...]
-    <t>Atoklimpen (Aatoklimpoe)</t>
+    <t>Gällande år</t>
+  </si>
+  <si>
+    <t>0128</t>
+  </si>
+  <si>
+    <t>Salem</t>
+  </si>
+  <si>
+    <t>Nedre Söderby</t>
+  </si>
+  <si>
+    <t>0180</t>
+  </si>
+  <si>
+    <t>Stockholm</t>
   </si>
   <si>
     <t>Igelbäcken i Stockholm</t>
   </si>
   <si>
+    <t>Tätortsnära odlingslandskap och rekreationsområde</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Ramsholmens odlingslandskap</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>Alingsås</t>
+  </si>
+  <si>
     <t>Gräfsnäs Slottspark</t>
   </si>
   <si>
+    <t>Slottsruin, park och friluftsområde</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>Örebro</t>
+  </si>
+  <si>
+    <t>Karlslund</t>
+  </si>
+  <si>
+    <t>Tätortsnära herrgårdsmiljö med park och trädgård</t>
+  </si>
+  <si>
+    <t>Sommarro</t>
+  </si>
+  <si>
+    <t>Tätortsnära gårdsmiljö (landeri) med park</t>
+  </si>
+  <si>
+    <t>Nora</t>
+  </si>
+  <si>
+    <t>Hyttebacken</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>Västerås</t>
+  </si>
+  <si>
     <t>Kulturreservatet Gäddeholms herrgård</t>
   </si>
   <si>
+    <t>Herrgårdsmiljö och odlingslandskap på inägomark- och utmark</t>
+  </si>
+  <si>
+    <t>Malung-Sälen</t>
+  </si>
+  <si>
+    <t>Kvarnarna Jägra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Industrimiljö (kvarnar) </t>
+  </si>
+  <si>
+    <t>2039</t>
+  </si>
+  <si>
+    <t>Älvdalen</t>
+  </si>
+  <si>
+    <t>Dysdalen</t>
+  </si>
+  <si>
+    <t>Fornlämningsområde med spår från sentida myrjärnsframställning</t>
+  </si>
+  <si>
+    <t>2080</t>
+  </si>
+  <si>
+    <t>Falun</t>
+  </si>
+  <si>
+    <t>Dikarbackens odlingslandskap</t>
+  </si>
+  <si>
+    <t>Odlingslandskap</t>
+  </si>
+  <si>
+    <t>2262</t>
+  </si>
+  <si>
+    <t>Timrå</t>
+  </si>
+  <si>
     <t>Lögdö Bruk</t>
-  </si>
-[...25 lines deleted...]
-    <t>Källa typ av miljö: Riksantikvarieämbetet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy;@"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Inter"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Roboto"/>
-[...25 lines deleted...]
-      <name val="Roboto"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
@@ -601,1677 +628,1716 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>942340</xdr:colOff>
+      <xdr:colOff>1438274</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>73025</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>2869891</xdr:colOff>
+      <xdr:colOff>3469159</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>163838</xdr:rowOff>
+      <xdr:rowOff>158750</xdr:rowOff>
     </xdr:to>
-    <xdr:grpSp>
-[...1 lines deleted...]
-        <xdr:cNvPr id="6" name="Grupp 5">
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bildobjekt 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A68AEE23-5EC1-45A2-A43D-37103129D42A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5998A8B-22DC-49DA-B141-EC625675F457}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr/>
-[...1 lines deleted...]
-      <xdr:grpSpPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="22559" b="28562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="5079365" y="73025"/>
-[...2 lines deleted...]
-          <a:chExt cx="1911774" cy="733675"/>
+          <a:off x="5153024" y="0"/>
+          <a:ext cx="2030885" cy="701675"/>
         </a:xfrm>
-      </xdr:grpSpPr>
-[...75 lines deleted...]
-    </xdr:grpSp>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>666751</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1252250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>143175</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Bildobjekt 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87D1C447-4A81-4526-8316-FC7AD2261299}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4381501" y="38100"/>
+          <a:ext cx="585499" cy="648000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SCB">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="SCB_2025">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1E00BE"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="0F0865"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="1F44FF"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="B8E7FF"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFBAFF"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="21CA7B"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="F66228"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="190069"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="190069"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="SCB - Typsnitt">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Inter"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Inter"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </a:spPr>
+      <a:bodyPr rtlCol="0" anchor="ctr"/>
+      <a:lstStyle>
+        <a:defPPr algn="ctr">
+          <a:defRPr sz="1500" dirty="0" err="1">
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:defRPr>
+        </a:defPPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:ln>
+      </a:spPr>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+      </a:spPr>
+      <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr algn="l">
+          <a:defRPr sz="1500" dirty="0" err="1">
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:defRPr>
+        </a:defPPr>
+      </a:lstStyle>
+    </a:txDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:custClrLst>
+    <a:custClr>
+      <a:srgbClr val="F0FAFF"/>
+    </a:custClr>
+    <a:custClr>
+      <a:srgbClr val="FFD6FF"/>
+    </a:custClr>
+    <a:custClr>
+      <a:srgbClr val="C1FAC9"/>
+    </a:custClr>
+    <a:custClr>
+      <a:srgbClr val="FFD3C2"/>
+    </a:custClr>
+    <a:custClr>
+      <a:srgbClr val="F9F8EF"/>
+    </a:custClr>
+  </a:custClrLst>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="SCB" id="{48D8F4E5-C81B-4886-AAA6-98D9E18503F2}" vid="{FAF6F517-4A7B-46B2-9178-56A8ECB97C88}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A208C10-7493-45F2-8510-233952C5B790}">
+  <dimension ref="A1:G59"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.7265625" style="9" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.1796875" style="9"/>
+    <col min="1" max="1" width="6" customWidth="1"/>
+    <col min="2" max="2" width="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.78515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="46.92578125" style="23" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.7109375" style="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="D1" s="4"/>
       <c r="F1" s="5"/>
     </row>
-    <row r="2" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B2" s="6"/>
+    <row r="2" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="7"/>
       <c r="D2" s="4"/>
       <c r="F2" s="5"/>
     </row>
-    <row r="3" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B3" s="6"/>
+    <row r="3" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="4"/>
       <c r="D3" s="4"/>
       <c r="F3" s="5"/>
     </row>
-    <row r="4" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="8" t="s">
+        <v>2</v>
+      </c>
       <c r="B4" s="4"/>
       <c r="D4" s="4"/>
       <c r="F4" s="5"/>
     </row>
-    <row r="5" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="29" t="s">
+    <row r="5" spans="1:7" s="13" customFormat="1" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="16">
+        <v>38118</v>
+      </c>
+      <c r="F6" s="17">
+        <v>137</v>
+      </c>
+      <c r="G6" s="18"/>
+    </row>
+    <row r="7" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="16">
+        <v>38364</v>
+      </c>
+      <c r="F7" s="17">
+        <v>28</v>
+      </c>
+      <c r="G7" s="18"/>
+    </row>
+    <row r="8" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="16">
+        <v>39246</v>
+      </c>
+      <c r="F8" s="17">
+        <v>44</v>
+      </c>
+      <c r="G8" s="18"/>
+    </row>
+    <row r="9" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="16">
+        <v>36945</v>
+      </c>
+      <c r="F9" s="17">
+        <v>84</v>
+      </c>
+      <c r="G9" s="18"/>
+    </row>
+    <row r="10" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="16">
+        <v>37454</v>
+      </c>
+      <c r="F10" s="17">
+        <v>54</v>
+      </c>
+      <c r="G10" s="18"/>
+    </row>
+    <row r="11" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="16">
+        <v>36613</v>
+      </c>
+      <c r="F11" s="17">
+        <v>35</v>
+      </c>
+      <c r="G11" s="18"/>
+    </row>
+    <row r="12" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="16">
+        <v>40287</v>
+      </c>
+      <c r="F12" s="17">
+        <v>60</v>
+      </c>
+      <c r="G12" s="18"/>
+    </row>
+    <row r="13" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="16">
+        <v>37634</v>
+      </c>
+      <c r="F13" s="17">
+        <v>58</v>
+      </c>
+      <c r="G13" s="18"/>
+    </row>
+    <row r="14" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="16">
+        <v>43930</v>
+      </c>
+      <c r="F14" s="17">
+        <v>603</v>
+      </c>
+      <c r="G14" s="18"/>
+    </row>
+    <row r="15" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="16">
+        <v>37452</v>
+      </c>
+      <c r="F15" s="17">
+        <v>33</v>
+      </c>
+      <c r="G15" s="18"/>
+    </row>
+    <row r="16" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" s="16">
+        <v>37743</v>
+      </c>
+      <c r="F16" s="17">
+        <v>102</v>
+      </c>
+      <c r="G16" s="18"/>
+    </row>
+    <row r="17" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="16">
+        <v>38877</v>
+      </c>
+      <c r="F17" s="17">
+        <v>70</v>
+      </c>
+      <c r="G17" s="18"/>
+    </row>
+    <row r="18" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="16">
+        <v>44541</v>
+      </c>
+      <c r="F18" s="17">
+        <v>58</v>
+      </c>
+      <c r="G18" s="18"/>
+    </row>
+    <row r="19" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="16">
+        <v>37743</v>
+      </c>
+      <c r="F19" s="17">
+        <v>31</v>
+      </c>
+      <c r="G19" s="18"/>
+    </row>
+    <row r="20" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="16">
+        <v>38187</v>
+      </c>
+      <c r="F20" s="17">
+        <v>138</v>
+      </c>
+      <c r="G20" s="18"/>
+    </row>
+    <row r="21" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="16">
+        <v>39764</v>
+      </c>
+      <c r="F21" s="17">
+        <v>13</v>
+      </c>
+      <c r="G21" s="18"/>
+    </row>
+    <row r="22" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="16">
+        <v>45844</v>
+      </c>
+      <c r="F22" s="17">
+        <v>33</v>
+      </c>
+      <c r="G22" s="18"/>
+    </row>
+    <row r="23" spans="1:7" s="19" customFormat="1" ht="25" x14ac:dyDescent="0.3">
+      <c r="A23" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="16">
+        <v>37809</v>
+      </c>
+      <c r="F23" s="17">
+        <v>101</v>
+      </c>
+      <c r="G23" s="18"/>
+    </row>
+    <row r="24" spans="1:7" s="19" customFormat="1" ht="25" x14ac:dyDescent="0.3">
+      <c r="A24" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="16">
+        <v>39532</v>
+      </c>
+      <c r="F24" s="17">
+        <v>41</v>
+      </c>
+      <c r="G24" s="18"/>
+    </row>
+    <row r="25" spans="1:7" s="19" customFormat="1" ht="25" x14ac:dyDescent="0.3">
+      <c r="A25" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="16">
+        <v>39812</v>
+      </c>
+      <c r="F25" s="17">
+        <v>25</v>
+      </c>
+      <c r="G25" s="18"/>
+    </row>
+    <row r="26" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" s="16">
+        <v>37310</v>
+      </c>
+      <c r="F26" s="17">
+        <v>46</v>
+      </c>
+      <c r="G26" s="18"/>
+    </row>
+    <row r="27" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" s="16">
+        <v>37877</v>
+      </c>
+      <c r="F27" s="17">
+        <v>405</v>
+      </c>
+      <c r="G27" s="18"/>
+    </row>
+    <row r="28" spans="1:7" s="19" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="E28" s="16">
+        <v>38359</v>
+      </c>
+      <c r="F28" s="17">
+        <v>128</v>
+      </c>
+      <c r="G28" s="18"/>
+    </row>
+    <row r="29" spans="1:7" s="19" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" s="16">
+        <v>39090</v>
+      </c>
+      <c r="F29" s="17">
+        <v>81</v>
+      </c>
+      <c r="G29" s="18"/>
+    </row>
+    <row r="30" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E30" s="16">
+        <v>37956</v>
+      </c>
+      <c r="F30" s="17">
+        <v>14</v>
+      </c>
+      <c r="G30" s="18"/>
+    </row>
+    <row r="31" spans="1:7" s="19" customFormat="1" ht="25" x14ac:dyDescent="0.3">
+      <c r="A31" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="16">
+        <v>41442</v>
+      </c>
+      <c r="F31" s="17">
+        <v>49</v>
+      </c>
+      <c r="G31" s="18"/>
+    </row>
+    <row r="32" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" s="16">
+        <v>37529</v>
+      </c>
+      <c r="F32" s="17">
+        <v>401</v>
+      </c>
+      <c r="G32" s="18"/>
+    </row>
+    <row r="33" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="E33" s="16">
+        <v>39608</v>
+      </c>
+      <c r="F33" s="17">
+        <v>22</v>
+      </c>
+      <c r="G33" s="18"/>
+    </row>
+    <row r="34" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E34" s="16">
+        <v>40701</v>
+      </c>
+      <c r="F34" s="17">
+        <v>35</v>
+      </c>
+      <c r="G34" s="18"/>
+    </row>
+    <row r="35" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E35" s="16">
+        <v>38127</v>
+      </c>
+      <c r="F35" s="17">
+        <v>3</v>
+      </c>
+      <c r="G35" s="18"/>
+    </row>
+    <row r="36" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="E36" s="16">
+        <v>38428</v>
+      </c>
+      <c r="F36" s="17">
+        <v>24</v>
+      </c>
+      <c r="G36" s="18"/>
+    </row>
+    <row r="37" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="E37" s="16">
+        <v>37368</v>
+      </c>
+      <c r="F37" s="17">
+        <v>2888</v>
+      </c>
+      <c r="G37" s="18"/>
+    </row>
+    <row r="38" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="E38" s="16">
+        <v>45736</v>
+      </c>
+      <c r="F38" s="17">
+        <v>102</v>
+      </c>
+      <c r="G38" s="18"/>
+    </row>
+    <row r="39" spans="1:7" s="19" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="E39" s="16">
+        <v>37461</v>
+      </c>
+      <c r="F39" s="17">
+        <v>27</v>
+      </c>
+      <c r="G39" s="18"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A40" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="E40" s="16">
+        <v>38643</v>
+      </c>
+      <c r="F40" s="17">
+        <v>945</v>
+      </c>
+      <c r="G40" s="18"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A41" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" s="16">
+        <v>41844</v>
+      </c>
+      <c r="F41" s="17">
+        <v>17</v>
+      </c>
+      <c r="G41" s="18"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A42" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="E42" s="16">
+        <v>37414</v>
+      </c>
+      <c r="F42" s="17">
+        <v>7</v>
+      </c>
+      <c r="G42" s="18"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A43" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="16">
+        <v>39687</v>
+      </c>
+      <c r="F43" s="17">
+        <v>104</v>
+      </c>
+      <c r="G43" s="18"/>
+    </row>
+    <row r="44" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="E44" s="20"/>
+      <c r="G44" s="18"/>
+    </row>
+    <row r="45" spans="1:7" s="13" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="E45" s="21"/>
+      <c r="G45" s="18"/>
+    </row>
+    <row r="46" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="E46" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46" s="18"/>
+    </row>
+    <row r="47" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="B5" s="14"/>
-[...12 lines deleted...]
-      <c r="C6" s="18" t="s">
+      <c r="D47" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="16">
+        <v>41233</v>
+      </c>
+      <c r="F47" s="17">
+        <v>41</v>
+      </c>
+      <c r="G47" s="18"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A48" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="E48" s="16">
+        <v>38918</v>
+      </c>
+      <c r="F48" s="17">
+        <v>412</v>
+      </c>
+      <c r="G48" s="18"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A49" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" s="16">
+        <v>38496</v>
+      </c>
+      <c r="F49" s="17">
+        <v>74</v>
+      </c>
+      <c r="G49" s="18"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A50" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="E50" s="16">
+        <v>40486</v>
+      </c>
+      <c r="F50" s="17">
+        <v>12</v>
+      </c>
+      <c r="G50" s="18"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A51" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="E51" s="16">
+        <v>40374</v>
+      </c>
+      <c r="F51" s="17">
+        <v>161</v>
+      </c>
+      <c r="G51" s="18"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A52" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="E52" s="16">
+        <v>40374</v>
+      </c>
+      <c r="F52" s="17">
+        <v>65</v>
+      </c>
+      <c r="G52" s="18"/>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A53" s="14">
+        <v>1884</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="16">
+        <v>45489</v>
+      </c>
+      <c r="F53" s="17">
+        <v>6</v>
+      </c>
+      <c r="G53" s="18"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A54" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="16">
+        <v>46001</v>
+      </c>
+      <c r="F54" s="17">
+        <v>3</v>
+      </c>
+      <c r="G54" s="18"/>
+    </row>
+    <row r="55" spans="1:7" ht="25" x14ac:dyDescent="0.3">
+      <c r="A55" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="E55" s="16">
+        <v>39780</v>
+      </c>
+      <c r="F55" s="17">
+        <v>396</v>
+      </c>
+      <c r="G55" s="18"/>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A56" s="14">
+        <v>2023</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="E56" s="16">
+        <v>45300</v>
+      </c>
+      <c r="F56" s="17">
+        <v>3</v>
+      </c>
+      <c r="G56" s="18"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A57" s="14" t="s">
         <v>143</v>
       </c>
-      <c r="D6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="18" t="s">
+      <c r="B57" s="15" t="s">
         <v>144</v>
       </c>
-      <c r="F6" s="20" t="s">
-[...28 lines deleted...]
-      <c r="B8" s="22" t="s">
+      <c r="C57" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="E57" s="16">
+        <v>39575</v>
+      </c>
+      <c r="F57" s="17">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A58" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="E58" s="16">
+        <v>44399</v>
+      </c>
+      <c r="F58" s="17">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A59" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E59" s="16">
+        <v>38348</v>
+      </c>
+      <c r="F59" s="17">
         <v>7</v>
       </c>
-      <c r="C8" s="22" t="s">
-[...999 lines deleted...]
-      <c r="F57" s="12"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A43:F52">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Kulturreservat 2024-12-31</vt:lpstr>
+      <vt:lpstr>Kulturreservat 2025-12-31</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SCB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hedeklint Karin RM/MN-S</dc:creator>
+  <dc:creator>Hedeklint Karin ESA/MS/USB-S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>