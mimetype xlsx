--- v0 (2026-05-21)
+++ v1 (2026-07-11)
@@ -1,121 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\RM\MN\MVG\MI0603_Skyddad_Natur\2024\Resultat\Publicerade_tabeller_diagram\Publicera som excelfiler\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\RM\MN\MVG\MI0603_Skyddad_Natur\2025\Resultat\Publicerade_tabeller_diagram\Publicera som excelfiler\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB877EB4-53C9-43ED-A3DE-46AD481D1699}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{88C4036C-BE5F-4BAE-96D2-E085CBFD218C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-36750" yWindow="1650" windowWidth="28800" windowHeight="15225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38520" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{C6192A88-4BAD-4B7C-BD63-EF26E9672F26}"/>
   </bookViews>
   <sheets>
-    <sheet name="SkyddadNatur_Kommun_2024" sheetId="2" r:id="rId1"/>
+    <sheet name="Nationellt skydd 2025-12-31" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SkyddadNatur_Kommun_2024!$A$7:$AJ$340</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Nationellt skydd 2025-12-31'!$A$7:$AJ$340</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="457" uniqueCount="433">
+  <si>
+    <t>Skyddad natur per kommun. Antal och areal 2025-12-31</t>
+  </si>
+  <si>
+    <t>Källa: SCB, www.scb.se/MI0603. Publicerad 2026-05-29</t>
+  </si>
+  <si>
+    <t>*Kungliga nationalstadsparken överlappar arealer i dessa kommuner</t>
+  </si>
+  <si>
+    <t>Områden som sträcker sig över kommungränser räknas en gång i varje kommun, men endast en gång på läns- och riksnivå.</t>
+  </si>
   <si>
     <t>Antal</t>
   </si>
   <si>
+    <t>Landareal, hektar</t>
+  </si>
+  <si>
+    <t>Inlandsvatten areal, hektar</t>
+  </si>
+  <si>
+    <t>Havsvattenareal, hektar</t>
+  </si>
+  <si>
     <t>Totalareal, hektar</t>
   </si>
   <si>
-    <t>Landareal, hektar</t>
-[...1 lines deleted...]
-  <si>
     <t>Kod                   Län/ Kommun</t>
   </si>
   <si>
     <t>Län/Kommun</t>
   </si>
   <si>
-    <t>National-parker</t>
-[...5 lines deleted...]
-    <t>Naturvårds-områden</t>
+    <t>National-
+parker</t>
+  </si>
+  <si>
+    <t>Natur-
+reservat</t>
+  </si>
+  <si>
+    <t>Naturvårds-
+områden</t>
+  </si>
+  <si>
+    <t>Skogliga 
+biotop-
+skydds-
+områden</t>
+  </si>
+  <si>
+    <t>Övriga 
+biotop-
+skydds-områden</t>
   </si>
   <si>
     <t>Totalt</t>
   </si>
   <si>
-    <t>Andel (%) av total areal i kommun/län</t>
-[...5 lines deleted...]
-    <t>Andel (%) av total sötvattens-areal i kommun/län</t>
+    <t>Andel (%) 
+av total landareal 
+i kommun/län</t>
+  </si>
+  <si>
+    <t>Andel (%) 
+av total areal inlandsvatten
+i kommun/län</t>
+  </si>
+  <si>
+    <t>Andel (%) 
+av total havsareal 
+i kommun/län</t>
+  </si>
+  <si>
+    <t>Andel (%) 
+av totalareal 
+i kommun/län</t>
   </si>
   <si>
     <t>00</t>
   </si>
   <si>
     <t>Riket</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Stockholms län</t>
   </si>
   <si>
     <t>0114</t>
   </si>
   <si>
     <t>Upplands Väsby</t>
   </si>
   <si>
     <t>0115</t>
   </si>
   <si>
     <t>Vallentuna</t>
   </si>
@@ -173,80 +218,95 @@
   <si>
     <t>Tyresö</t>
   </si>
   <si>
     <t>0139</t>
   </si>
   <si>
     <t>Upplands-Bro</t>
   </si>
   <si>
     <t>0140</t>
   </si>
   <si>
     <t>Nykvarn</t>
   </si>
   <si>
     <t>0160</t>
   </si>
   <si>
     <t>Täby</t>
   </si>
   <si>
     <t>0162</t>
   </si>
   <si>
+    <t>Danderyd*</t>
+  </si>
+  <si>
     <t>0163</t>
   </si>
   <si>
     <t>Sollentuna</t>
   </si>
   <si>
     <t>0180</t>
   </si>
   <si>
+    <t>Stockholm*</t>
+  </si>
+  <si>
     <t>0181</t>
   </si>
   <si>
     <t>Södertälje</t>
   </si>
   <si>
     <t>0182</t>
   </si>
   <si>
+    <t>Nacka*</t>
+  </si>
+  <si>
     <t>0183</t>
   </si>
   <si>
     <t>Sundbyberg</t>
   </si>
   <si>
     <t>0184</t>
   </si>
   <si>
+    <t>Solna*</t>
+  </si>
+  <si>
     <t>0186</t>
   </si>
   <si>
+    <t>Lidingö*</t>
+  </si>
+  <si>
     <t>0187</t>
   </si>
   <si>
     <t>Vaxholm</t>
   </si>
   <si>
     <t>0188</t>
   </si>
   <si>
     <t>Norrtälje</t>
   </si>
   <si>
     <t>0191</t>
   </si>
   <si>
     <t>Sigtuna</t>
   </si>
   <si>
     <t>0192</t>
   </si>
   <si>
     <t>Nynäshamn</t>
   </si>
   <si>
     <t>03</t>
@@ -1293,300 +1353,150 @@
     <t>Övertorneå</t>
   </si>
   <si>
     <t>Pajala</t>
   </si>
   <si>
     <t>Gällivare</t>
   </si>
   <si>
     <t>Älvsbyn</t>
   </si>
   <si>
     <t>Luleå</t>
   </si>
   <si>
     <t>Piteå</t>
   </si>
   <si>
     <t>Boden</t>
   </si>
   <si>
     <t>Haparanda</t>
   </si>
   <si>
     <t>Kiruna</t>
-  </si>
-[...37 lines deleted...]
-    <t>*Kungliga nationalstadsparken överlappar arealer i dessa kommuner. Arealer för nationalstadsparken finns i statistikdatabasen: https://www.statistikdatabasen.scb.se/pxweb/sv/ssd/START__MI__MI0603__MI0603D/KunglNatPark/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Inter"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <i/>
+      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="30">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...97 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14993743705557422"/>
       </right>
       <top style="thin">
@@ -1622,124 +1532,96 @@
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
-        <color theme="0" tint="-0.14993743705557422"/>
+        <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
-      </bottom>
-[...25 lines deleted...]
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color theme="0" tint="-0.14996795556505021"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top/>
       <bottom style="thin">
-        <color theme="0" tint="-0.14996795556505021"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -1747,586 +1629,652 @@
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.14993743705557422"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </left>
+      <right style="thin">
         <color auto="1"/>
-      </left>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.14996795556505021"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14996795556505021"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...35 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="9" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="9" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...106 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{81259AC2-D8B9-4FE2-8589-0B48A3CC45A6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>19</xdr:col>
-      <xdr:colOff>28576</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>177800</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-      <xdr:colOff>181882</xdr:colOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>268760</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>149475</xdr:rowOff>
+      <xdr:rowOff>165100</xdr:rowOff>
     </xdr:to>
-    <xdr:grpSp>
-[...1 lines deleted...]
-        <xdr:cNvPr id="6" name="Grupp 5">
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Bildobjekt 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFE9C205-F487-4C53-998D-6718D03D4BAD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5635626F-2199-851C-FE4D-D8B3EBE97119}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGrpSpPr>
-[...3 lines deleted...]
-      <xdr:grpSpPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect t="22559" b="28562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="12998451" y="180975"/>
-[...2 lines deleted...]
-          <a:chExt cx="1911774" cy="733675"/>
+          <a:off x="8515350" y="0"/>
+          <a:ext cx="2030885" cy="708025"/>
         </a:xfrm>
-      </xdr:grpSpPr>
-[...75 lines deleted...]
-    </xdr:grpSp>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>409576</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>513370</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>37375</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Bildobjekt 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E3DF24F-6CE0-5885-067C-A9FA7C323AFE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7743826" y="38100"/>
+          <a:ext cx="646719" cy="723175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="SCB">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="SCB_2025">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1E00BE"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="0F0865"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="1F44FF"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="B8E7FF"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="FFBAFF"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="21CA7B"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F66228"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="190069"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="190069"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="SCB - Typsnitt">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Inter"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Inter"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2423,35503 +2371,35593 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </a:spPr>
+      <a:bodyPr rtlCol="0" anchor="ctr"/>
+      <a:lstStyle>
+        <a:defPPr algn="ctr">
+          <a:defRPr sz="1500" dirty="0" err="1">
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:defRPr>
+        </a:defPPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:ln>
+      </a:spPr>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+      </a:spPr>
+      <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr algn="l">
+          <a:defRPr sz="1500" dirty="0" err="1">
+            <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+          </a:defRPr>
+        </a:defPPr>
+      </a:lstStyle>
+    </a:txDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:custClrLst>
+    <a:custClr>
+      <a:srgbClr val="F0FAFF"/>
+    </a:custClr>
+    <a:custClr>
+      <a:srgbClr val="FFD6FF"/>
+    </a:custClr>
+    <a:custClr>
+      <a:srgbClr val="C1FAC9"/>
+    </a:custClr>
+    <a:custClr>
+      <a:srgbClr val="FFD3C2"/>
+    </a:custClr>
+    <a:custClr>
+      <a:srgbClr val="F9F8EF"/>
+    </a:custClr>
+  </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="SCB" id="{48D8F4E5-C81B-4886-AAA6-98D9E18503F2}" vid="{FAF6F517-4A7B-46B2-9178-56A8ECB97C88}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0263B1D-930C-4078-A7A4-0E72D28A13DA}">
   <dimension ref="A1:AJ341"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+      <pane xSplit="2" ySplit="7" topLeftCell="C8" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
+      <selection pane="bottomRight" activeCell="V2" sqref="V2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.2109375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="3" customWidth="1"/>
-[...34 lines deleted...]
-    <col min="37" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="6.2109375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.0703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.0703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.2109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="4.78515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.0703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="6.0703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="8.78515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="6.0703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="5.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="7.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="6.0703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="6.92578125" style="3" customWidth="1"/>
+    <col min="21" max="21" width="5.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8.78515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="6.0703125" style="45" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="5.5703125" style="45" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="7.5703125" style="45" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="6.0703125" style="45" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="7.5703125" style="45" customWidth="1"/>
+    <col min="28" max="28" width="5.5703125" style="45" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="8.78515625" style="70" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="6.0703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="6.5703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="7.5703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="33" max="34" width="6.0703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="6.5703125" style="6" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="8.78515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="37" max="16384" width="9.2109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A1" s="2" t="s">
-[...7 lines deleted...]
-      <c r="AB1" s="4"/>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="W1" s="3"/>
+      <c r="X1" s="3"/>
+      <c r="Y1" s="3"/>
+      <c r="Z1" s="3"/>
+      <c r="AA1" s="3"/>
+      <c r="AB1" s="3"/>
       <c r="AC1" s="5"/>
     </row>
     <row r="2" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A2" s="34" t="s">
-[...7 lines deleted...]
-      <c r="AB2" s="4"/>
+      <c r="A2" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
       <c r="AC2" s="5"/>
     </row>
     <row r="3" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A3" s="6" t="s">
-[...7 lines deleted...]
-      <c r="AB3" s="4"/>
+      <c r="A3" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="W3" s="3"/>
+      <c r="X3" s="3"/>
+      <c r="Y3" s="3"/>
+      <c r="Z3" s="3"/>
+      <c r="AA3" s="3"/>
+      <c r="AB3" s="3"/>
       <c r="AC3" s="5"/>
     </row>
     <row r="4" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A4" s="6" t="s">
-[...7 lines deleted...]
-      <c r="AB4" s="4"/>
+      <c r="A4" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
       <c r="AC4" s="5"/>
     </row>
     <row r="5" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A5" s="6"/>
-[...5 lines deleted...]
-      <c r="AB5" s="4"/>
+      <c r="A5" s="8"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="3"/>
+      <c r="AB5" s="3"/>
       <c r="AC5" s="5"/>
     </row>
-    <row r="6" spans="1:36" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:36" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="9"/>
       <c r="B6" s="10"/>
-      <c r="C6" s="105" t="s">
-[...42 lines deleted...]
-      <c r="AJ6" s="42"/>
+      <c r="C6" s="71" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="J6" s="75"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="75"/>
+      <c r="M6" s="76"/>
+      <c r="N6" s="75"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="77" t="s">
+        <v>6</v>
+      </c>
+      <c r="Q6" s="78"/>
+      <c r="R6" s="78"/>
+      <c r="S6" s="78"/>
+      <c r="T6" s="78"/>
+      <c r="U6" s="78"/>
+      <c r="V6" s="12"/>
+      <c r="W6" s="79" t="s">
+        <v>7</v>
+      </c>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="81"/>
+      <c r="AC6" s="13"/>
+      <c r="AD6" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="83"/>
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="83"/>
+      <c r="AI6" s="83"/>
+      <c r="AJ6" s="14"/>
     </row>
-    <row r="7" spans="1:36" s="8" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-      <c r="O7" s="46" t="s">
+    <row r="7" spans="1:36" s="15" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="P7" s="47" t="s">
-[...17 lines deleted...]
-      <c r="V7" s="39" t="s">
+      <c r="C7" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="W7" s="50" t="s">
-[...39 lines deleted...]
-        <v>9</v>
+      <c r="D7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="L7" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="N7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="O7" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="R7" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="S7" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="T7" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="U7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V7" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="W7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="X7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="Y7" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="Z7" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="AA7" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="AB7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC7" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="AD7" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE7" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="AF7" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG7" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="AH7" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="AI7" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AJ7" s="22" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="8" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...63 lines deleted...]
-      <c r="V8" s="58">
+    <row r="8" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="24">
+        <v>31</v>
+      </c>
+      <c r="D8" s="25">
+        <v>5900</v>
+      </c>
+      <c r="E8" s="25">
+        <v>88</v>
+      </c>
+      <c r="F8" s="25">
+        <v>9019</v>
+      </c>
+      <c r="G8" s="25">
+        <v>147</v>
+      </c>
+      <c r="H8" s="26">
+        <v>15185</v>
+      </c>
+      <c r="I8" s="27">
+        <v>634326.22214029252</v>
+      </c>
+      <c r="J8" s="28">
+        <v>4390155.609475526</v>
+      </c>
+      <c r="K8" s="28">
+        <v>109496.89986208692</v>
+      </c>
+      <c r="L8" s="28">
+        <v>35690.246434198969</v>
+      </c>
+      <c r="M8" s="28">
+        <v>366.45290944516563</v>
+      </c>
+      <c r="N8" s="28">
+        <v>5169231.5047543561</v>
+      </c>
+      <c r="O8" s="29">
+        <v>12.6</v>
+      </c>
+      <c r="P8" s="30">
+        <v>63753.514438636375</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>336484.34044963575</v>
+      </c>
+      <c r="R8" s="31">
+        <v>13434.40287167729</v>
+      </c>
+      <c r="S8" s="31">
+        <v>8.8883309667315178</v>
+      </c>
+      <c r="T8" s="31">
+        <v>20.018012394682941</v>
+      </c>
+      <c r="U8" s="31">
+        <v>413692.57216122188</v>
+      </c>
+      <c r="V8" s="32">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="W8" s="27">
+        <v>70442.269224094896</v>
+      </c>
+      <c r="X8" s="28">
+        <v>729979.20944851928</v>
+      </c>
+      <c r="Y8" s="28">
+        <v>26141.125298462244</v>
+      </c>
+      <c r="Z8" s="28">
+        <v>0.15062192365111504</v>
+      </c>
+      <c r="AA8" s="28">
+        <v>249.22247260823485</v>
+      </c>
+      <c r="AB8" s="28">
+        <v>826809.83623968274</v>
+      </c>
+      <c r="AC8" s="33">
         <v>10.1</v>
       </c>
-      <c r="W8" s="53">
-[...39 lines deleted...]
-        <v>11.9</v>
+      <c r="AD8" s="30">
+        <v>768522.00580302381</v>
+      </c>
+      <c r="AE8" s="31">
+        <v>5456619.1593736811</v>
+      </c>
+      <c r="AF8" s="31">
+        <v>149072.42803222645</v>
+      </c>
+      <c r="AG8" s="31">
+        <v>35699.285387089352</v>
+      </c>
+      <c r="AH8" s="31">
+        <v>635.69339444808338</v>
+      </c>
+      <c r="AI8" s="31">
+        <v>6409733.9131552605</v>
+      </c>
+      <c r="AJ8" s="32">
+        <v>12.1</v>
       </c>
     </row>
     <row r="9" spans="1:36" x14ac:dyDescent="0.35">
       <c r="A9" s="10"/>
-      <c r="B9" s="18"/>
-[...33 lines deleted...]
-      <c r="AJ9" s="27"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="40"/>
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="40"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="42"/>
+      <c r="R9" s="42"/>
+      <c r="S9" s="42"/>
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="43"/>
+      <c r="W9" s="39"/>
+      <c r="X9" s="40"/>
+      <c r="Y9" s="40"/>
+      <c r="Z9" s="40"/>
+      <c r="AA9" s="40"/>
+      <c r="AB9" s="40"/>
+      <c r="AC9" s="44"/>
+      <c r="AD9" s="45"/>
+      <c r="AE9" s="45"/>
+      <c r="AF9" s="45"/>
+      <c r="AG9" s="45"/>
+      <c r="AH9" s="45"/>
+      <c r="AI9" s="45"/>
+      <c r="AJ9" s="43"/>
     </row>
-    <row r="10" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E10" s="15">
+    <row r="10" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="46">
         <v>3</v>
       </c>
-      <c r="F10" s="15">
-[...26 lines deleted...]
-      <c r="O10" s="55">
+      <c r="D10" s="47">
+        <v>369</v>
+      </c>
+      <c r="E10" s="47">
+        <v>3</v>
+      </c>
+      <c r="F10" s="47">
+        <v>350</v>
+      </c>
+      <c r="G10" s="47">
+        <v>12</v>
+      </c>
+      <c r="H10" s="48">
+        <v>737</v>
+      </c>
+      <c r="I10" s="49">
+        <v>2790.5207115380135</v>
+      </c>
+      <c r="J10" s="50">
+        <v>58250.95703547389</v>
+      </c>
+      <c r="K10" s="50">
+        <v>483.175323172753</v>
+      </c>
+      <c r="L10" s="50">
+        <v>1529.8427476240986</v>
+      </c>
+      <c r="M10" s="50">
+        <v>62.381880202104277</v>
+      </c>
+      <c r="N10" s="50">
+        <v>63101.70588932377</v>
+      </c>
+      <c r="O10" s="51">
         <v>9.6</v>
       </c>
-      <c r="P10" s="61">
-[...17 lines deleted...]
-      <c r="V10" s="64">
+      <c r="P10" s="27">
+        <v>90.277957574274282</v>
+      </c>
+      <c r="Q10" s="28">
+        <v>6408.8787354630322</v>
+      </c>
+      <c r="R10" s="28">
+        <v>44.990775546770983</v>
+      </c>
+      <c r="S10" s="28">
+        <v>0.34515483402638303</v>
+      </c>
+      <c r="T10" s="28">
+        <v>10.446368480762459</v>
+      </c>
+      <c r="U10" s="28">
+        <v>6554.9260721701439</v>
+      </c>
+      <c r="V10" s="29">
         <v>10.3</v>
       </c>
-      <c r="W10" s="53">
-[...11 lines deleted...]
-      <c r="AA10" s="54">
+      <c r="W10" s="49">
+        <v>24570.282774752723</v>
+      </c>
+      <c r="X10" s="50">
+        <v>123412.47991926101</v>
+      </c>
+      <c r="Y10" s="50">
+        <v>436.87869822602283</v>
+      </c>
+      <c r="Z10" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="50">
         <v>17.166856060730371</v>
       </c>
-      <c r="AB10" s="54">
-[...24 lines deleted...]
-        <v>12</v>
+      <c r="AB10" s="50">
+        <v>148436.08791279327</v>
+      </c>
+      <c r="AC10" s="52">
+        <v>15.4</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>27451.081443865012</v>
+      </c>
+      <c r="AE10" s="28">
+        <v>188072.31569019792</v>
+      </c>
+      <c r="AF10" s="28">
+        <v>965.04479694554675</v>
+      </c>
+      <c r="AG10" s="28">
+        <v>1530.1879024581249</v>
+      </c>
+      <c r="AH10" s="28">
+        <v>89.995104743597111</v>
+      </c>
+      <c r="AI10" s="28">
+        <v>218092.7198742872</v>
+      </c>
+      <c r="AJ10" s="29">
+        <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A11" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D11" s="20">
+      <c r="A11" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="36">
+        <v>0</v>
+      </c>
+      <c r="D11" s="37">
         <v>3</v>
       </c>
-      <c r="E11" s="20">
-[...2 lines deleted...]
-      <c r="F11" s="20">
+      <c r="E11" s="37">
+        <v>0</v>
+      </c>
+      <c r="F11" s="37">
         <v>1</v>
       </c>
-      <c r="G11" s="20">
-[...2 lines deleted...]
-      <c r="H11" s="21">
+      <c r="G11" s="37">
+        <v>0</v>
+      </c>
+      <c r="H11" s="38">
         <v>4</v>
       </c>
-      <c r="I11" s="66">
-[...8 lines deleted...]
-      <c r="L11" s="67">
+      <c r="I11" s="39">
+        <v>0</v>
+      </c>
+      <c r="J11" s="40">
+        <v>275.46089193138738</v>
+      </c>
+      <c r="K11" s="40">
+        <v>0</v>
+      </c>
+      <c r="L11" s="40">
         <v>3.4798447549022118</v>
       </c>
-      <c r="M11" s="68">
-[...5 lines deleted...]
-      <c r="O11" s="69">
+      <c r="M11" s="40">
+        <v>0</v>
+      </c>
+      <c r="N11" s="40">
+        <v>278.94073668628971</v>
+      </c>
+      <c r="O11" s="41">
         <v>3.7</v>
       </c>
-      <c r="P11" s="70">
-[...17 lines deleted...]
-      <c r="V11" s="73">
+      <c r="P11" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="40">
+        <v>57.646033369507329</v>
+      </c>
+      <c r="R11" s="55">
+        <v>0</v>
+      </c>
+      <c r="S11" s="40">
+        <v>0</v>
+      </c>
+      <c r="T11" s="55">
+        <v>0</v>
+      </c>
+      <c r="U11" s="40">
+        <v>57.646033369507329</v>
+      </c>
+      <c r="V11" s="41">
         <v>6.5</v>
       </c>
-      <c r="W11" s="74">
-[...29 lines deleted...]
-      <c r="AG11" s="24">
+      <c r="W11" s="39">
+        <v>0</v>
+      </c>
+      <c r="X11" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC11" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD11" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE11" s="40">
+        <v>333.10692530089472</v>
+      </c>
+      <c r="AF11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="40">
         <v>3.4798447549022118</v>
       </c>
-      <c r="AH11" s="24">
-[...5 lines deleted...]
-      <c r="AJ11" s="75">
+      <c r="AH11" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI11" s="40">
+        <v>336.58677005579705</v>
+      </c>
+      <c r="AJ11" s="41">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A12" s="26" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="26" t="s">
+      <c r="A12" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B12" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="36">
+        <v>0</v>
+      </c>
+      <c r="D12" s="37">
+        <v>5</v>
+      </c>
+      <c r="E12" s="37">
+        <v>0</v>
+      </c>
+      <c r="F12" s="37">
+        <v>14</v>
+      </c>
+      <c r="G12" s="37">
+        <v>0</v>
+      </c>
+      <c r="H12" s="38">
         <v>19</v>
       </c>
-      <c r="C12" s="19">
-[...2 lines deleted...]
-      <c r="D12" s="20">
+      <c r="I12" s="39">
+        <v>0</v>
+      </c>
+      <c r="J12" s="40">
+        <v>741.13430518452878</v>
+      </c>
+      <c r="K12" s="40">
+        <v>0</v>
+      </c>
+      <c r="L12" s="40">
+        <v>45.421268709654598</v>
+      </c>
+      <c r="M12" s="40">
+        <v>0</v>
+      </c>
+      <c r="N12" s="40">
+        <v>786.55557389418334</v>
+      </c>
+      <c r="O12" s="41">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P12" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="40">
+        <v>54.122294733280448</v>
+      </c>
+      <c r="R12" s="55">
+        <v>0</v>
+      </c>
+      <c r="S12" s="40">
+        <v>0</v>
+      </c>
+      <c r="T12" s="55">
+        <v>0</v>
+      </c>
+      <c r="U12" s="40">
+        <v>54.122294733280448</v>
+      </c>
+      <c r="V12" s="41">
         <v>5</v>
       </c>
-      <c r="E12" s="20">
-[...20 lines deleted...]
-      <c r="L12" s="67">
+      <c r="W12" s="39">
+        <v>0</v>
+      </c>
+      <c r="X12" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="40">
+        <v>795.25659991780924</v>
+      </c>
+      <c r="AF12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="40">
         <v>45.421268709654598</v>
       </c>
-      <c r="M12" s="68">
-[...68 lines deleted...]
-      <c r="AJ12" s="75">
+      <c r="AH12" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="40">
+        <v>840.67786862746379</v>
+      </c>
+      <c r="AJ12" s="41">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="13" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A13" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D13" s="20">
+      <c r="A13" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="36">
+        <v>0</v>
+      </c>
+      <c r="D13" s="37">
         <v>14</v>
       </c>
-      <c r="E13" s="20">
-[...2 lines deleted...]
-      <c r="F13" s="20">
+      <c r="E13" s="37">
+        <v>0</v>
+      </c>
+      <c r="F13" s="37">
         <v>17</v>
       </c>
-      <c r="G13" s="20">
-[...2 lines deleted...]
-      <c r="H13" s="21">
+      <c r="G13" s="37">
+        <v>0</v>
+      </c>
+      <c r="H13" s="38">
         <v>31</v>
       </c>
-      <c r="I13" s="66">
-[...8 lines deleted...]
-      <c r="L13" s="67">
+      <c r="I13" s="39">
+        <v>0</v>
+      </c>
+      <c r="J13" s="40">
+        <v>784.01180452254835</v>
+      </c>
+      <c r="K13" s="40">
+        <v>0</v>
+      </c>
+      <c r="L13" s="40">
         <v>58.199895212573722</v>
       </c>
-      <c r="M13" s="68">
-[...5 lines deleted...]
-      <c r="O13" s="69">
+      <c r="M13" s="40">
+        <v>0</v>
+      </c>
+      <c r="N13" s="40">
+        <v>842.21169973512178</v>
+      </c>
+      <c r="O13" s="41">
         <v>2.7</v>
       </c>
-      <c r="P13" s="70">
-[...17 lines deleted...]
-      <c r="V13" s="73">
+      <c r="P13" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="40">
+        <v>20.477764900182411</v>
+      </c>
+      <c r="R13" s="55">
+        <v>0</v>
+      </c>
+      <c r="S13" s="40">
+        <v>0</v>
+      </c>
+      <c r="T13" s="55">
+        <v>0</v>
+      </c>
+      <c r="U13" s="40">
+        <v>20.477764900182411</v>
+      </c>
+      <c r="V13" s="41">
         <v>1.9</v>
       </c>
-      <c r="W13" s="74">
-[...17 lines deleted...]
-      <c r="AC13" s="69">
+      <c r="W13" s="39">
+        <v>0</v>
+      </c>
+      <c r="X13" s="40">
+        <v>1436.560158838834</v>
+      </c>
+      <c r="Y13" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="40">
+        <v>1436.560158838834</v>
+      </c>
+      <c r="AC13" s="44">
         <v>6.2</v>
       </c>
-      <c r="AD13" s="23">
-[...8 lines deleted...]
-      <c r="AG13" s="24">
+      <c r="AD13" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="40">
+        <v>2241.0497282615647</v>
+      </c>
+      <c r="AF13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="40">
         <v>58.199895212573722</v>
       </c>
-      <c r="AH13" s="24">
-[...5 lines deleted...]
-      <c r="AJ13" s="75">
+      <c r="AH13" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="40">
+        <v>2299.2496234741384</v>
+      </c>
+      <c r="AJ13" s="41">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="14" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A14" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F14" s="20">
+      <c r="A14" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="36">
+        <v>1</v>
+      </c>
+      <c r="D14" s="37">
+        <v>46</v>
+      </c>
+      <c r="E14" s="37">
+        <v>0</v>
+      </c>
+      <c r="F14" s="37">
         <v>2</v>
       </c>
-      <c r="G14" s="20">
+      <c r="G14" s="37">
         <v>5</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H14" s="38">
         <v>54</v>
       </c>
-      <c r="I14" s="66">
-[...8 lines deleted...]
-      <c r="L14" s="67">
+      <c r="I14" s="39">
+        <v>835.2200119577551</v>
+      </c>
+      <c r="J14" s="40">
+        <v>5911.4534690563596</v>
+      </c>
+      <c r="K14" s="40">
+        <v>0</v>
+      </c>
+      <c r="L14" s="40">
         <v>8.105573386393262</v>
       </c>
-      <c r="M14" s="67">
+      <c r="M14" s="40">
         <v>14.204348050142171</v>
       </c>
-      <c r="N14" s="67">
-[...2 lines deleted...]
-      <c r="O14" s="69">
+      <c r="N14" s="40">
+        <v>6768.9828139257888</v>
+      </c>
+      <c r="O14" s="41">
         <v>15.2</v>
       </c>
-      <c r="P14" s="70">
-[...11 lines deleted...]
-      <c r="T14" s="72">
+      <c r="P14" s="54">
+        <v>2.6413775714023791</v>
+      </c>
+      <c r="Q14" s="40">
+        <v>59.434893632424682</v>
+      </c>
+      <c r="R14" s="55">
+        <v>0</v>
+      </c>
+      <c r="S14" s="55">
+        <v>0</v>
+      </c>
+      <c r="T14" s="55">
         <v>10.12181535380101</v>
       </c>
-      <c r="U14" s="24">
-[...2 lines deleted...]
-      <c r="V14" s="73">
+      <c r="U14" s="40">
+        <v>72.198078401732033</v>
+      </c>
+      <c r="V14" s="41">
         <v>8.5</v>
       </c>
-      <c r="W14" s="74">
-[...29 lines deleted...]
-      <c r="AG14" s="24">
+      <c r="W14" s="39">
+        <v>24456.213182721469</v>
+      </c>
+      <c r="X14" s="40">
+        <v>17577.684809487411</v>
+      </c>
+      <c r="Y14" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="40">
+        <v>42033.178897310579</v>
+      </c>
+      <c r="AC14" s="44">
+        <v>16.5</v>
+      </c>
+      <c r="AD14" s="39">
+        <v>25294.074572250625</v>
+      </c>
+      <c r="AE14" s="40">
+        <v>23548.573172176195</v>
+      </c>
+      <c r="AF14" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="40">
         <v>8.105573386393262</v>
       </c>
-      <c r="AH14" s="24">
+      <c r="AH14" s="40">
         <v>24.32616340394318</v>
       </c>
-      <c r="AI14" s="24">
-[...3 lines deleted...]
-        <v>10.6</v>
+      <c r="AI14" s="40">
+        <v>48874.359789638096</v>
+      </c>
+      <c r="AJ14" s="41">
+        <v>16.3</v>
       </c>
     </row>
     <row r="15" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A15" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D15" s="20">
+      <c r="A15" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="36">
+        <v>0</v>
+      </c>
+      <c r="D15" s="37">
         <v>4</v>
       </c>
-      <c r="E15" s="20">
+      <c r="E15" s="37">
         <v>1</v>
       </c>
-      <c r="F15" s="20">
-[...2 lines deleted...]
-      <c r="G15" s="20">
+      <c r="F15" s="37">
+        <v>0</v>
+      </c>
+      <c r="G15" s="37">
         <v>2</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="38">
         <v>7</v>
       </c>
-      <c r="I15" s="66">
-[...11 lines deleted...]
-      <c r="M15" s="67">
+      <c r="I15" s="39">
+        <v>0</v>
+      </c>
+      <c r="J15" s="40">
+        <v>1398.0638037671731</v>
+      </c>
+      <c r="K15" s="40">
+        <v>178.1350688003406</v>
+      </c>
+      <c r="L15" s="40">
+        <v>0</v>
+      </c>
+      <c r="M15" s="40">
         <v>14.925842237938779</v>
       </c>
-      <c r="N15" s="67">
-[...2 lines deleted...]
-      <c r="O15" s="69">
+      <c r="N15" s="40">
+        <v>1591.115200048898</v>
+      </c>
+      <c r="O15" s="41">
         <v>29.4</v>
       </c>
-      <c r="P15" s="70">
-[...17 lines deleted...]
-      <c r="V15" s="73">
+      <c r="P15" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="40">
+        <v>480.25840264353008</v>
+      </c>
+      <c r="R15" s="40">
+        <v>44.738855806998558</v>
+      </c>
+      <c r="S15" s="55">
+        <v>0</v>
+      </c>
+      <c r="T15" s="55">
+        <v>0</v>
+      </c>
+      <c r="U15" s="40">
+        <v>524.99514105920321</v>
+      </c>
+      <c r="V15" s="41">
         <v>56.5</v>
       </c>
-      <c r="W15" s="74">
-[...26 lines deleted...]
-      <c r="AF15" s="24">
+      <c r="W15" s="39">
+        <v>0</v>
+      </c>
+      <c r="X15" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="40">
+        <v>1878.3222064107031</v>
+      </c>
+      <c r="AF15" s="40">
         <v>222.87392460733918</v>
       </c>
-      <c r="AG15" s="24">
-[...2 lines deleted...]
-      <c r="AH15" s="24">
+      <c r="AG15" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH15" s="40">
         <v>14.925842237938779</v>
       </c>
-      <c r="AI15" s="24">
-[...2 lines deleted...]
-      <c r="AJ15" s="75">
+      <c r="AI15" s="40">
+        <v>2116.1103411081012</v>
+      </c>
+      <c r="AJ15" s="41">
         <v>33.4</v>
       </c>
     </row>
     <row r="16" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A16" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D16" s="20">
+      <c r="A16" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="36">
+        <v>0</v>
+      </c>
+      <c r="D16" s="37">
         <v>11</v>
       </c>
-      <c r="E16" s="20">
-[...2 lines deleted...]
-      <c r="F16" s="20">
+      <c r="E16" s="37">
+        <v>0</v>
+      </c>
+      <c r="F16" s="37">
         <v>6</v>
       </c>
-      <c r="G16" s="20">
-[...2 lines deleted...]
-      <c r="H16" s="21">
+      <c r="G16" s="37">
+        <v>0</v>
+      </c>
+      <c r="H16" s="38">
         <v>17</v>
       </c>
-      <c r="I16" s="66">
-[...8 lines deleted...]
-      <c r="L16" s="67">
+      <c r="I16" s="39">
+        <v>0</v>
+      </c>
+      <c r="J16" s="40">
+        <v>2481.722705650026</v>
+      </c>
+      <c r="K16" s="40">
+        <v>0</v>
+      </c>
+      <c r="L16" s="40">
         <v>28.860243157530661</v>
       </c>
-      <c r="M16" s="68">
-[...17 lines deleted...]
-      <c r="S16" s="76">
+      <c r="M16" s="40">
+        <v>0</v>
+      </c>
+      <c r="N16" s="40">
+        <v>2510.5829488075569</v>
+      </c>
+      <c r="O16" s="41">
+        <v>11.5</v>
+      </c>
+      <c r="P16" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="40">
+        <v>1492.0337705233701</v>
+      </c>
+      <c r="R16" s="55">
+        <v>0</v>
+      </c>
+      <c r="S16" s="40">
         <v>0.2214685461629663</v>
       </c>
-      <c r="T16" s="72">
-[...5 lines deleted...]
-      <c r="V16" s="73">
+      <c r="T16" s="55">
+        <v>0</v>
+      </c>
+      <c r="U16" s="40">
+        <v>1492.255239069533</v>
+      </c>
+      <c r="V16" s="41">
         <v>8.9</v>
       </c>
-      <c r="W16" s="74">
-[...29 lines deleted...]
-      <c r="AG16" s="24">
+      <c r="W16" s="39">
+        <v>0</v>
+      </c>
+      <c r="X16" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="40">
+        <v>3973.7564761733961</v>
+      </c>
+      <c r="AF16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="40">
         <v>29.081711703693628</v>
       </c>
-      <c r="AH16" s="24">
-[...5 lines deleted...]
-      <c r="AJ16" s="75">
+      <c r="AH16" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="40">
+        <v>4002.8381878770897</v>
+      </c>
+      <c r="AJ16" s="41">
         <v>10.4</v>
       </c>
     </row>
     <row r="17" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A17" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D17" s="20">
+      <c r="A17" s="53" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="53" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="36">
+        <v>0</v>
+      </c>
+      <c r="D17" s="37">
         <v>12</v>
       </c>
-      <c r="E17" s="20">
-[...5 lines deleted...]
-      <c r="G17" s="20">
+      <c r="E17" s="37">
+        <v>0</v>
+      </c>
+      <c r="F17" s="37">
+        <v>0</v>
+      </c>
+      <c r="G17" s="37">
         <v>1</v>
       </c>
-      <c r="H17" s="21">
+      <c r="H17" s="38">
         <v>13</v>
       </c>
-      <c r="I17" s="66">
-[...11 lines deleted...]
-      <c r="M17" s="67">
+      <c r="I17" s="39">
+        <v>0</v>
+      </c>
+      <c r="J17" s="40">
+        <v>4922.1159819305267</v>
+      </c>
+      <c r="K17" s="40">
+        <v>0</v>
+      </c>
+      <c r="L17" s="40">
+        <v>0</v>
+      </c>
+      <c r="M17" s="40">
         <v>14.646432691747171</v>
       </c>
-      <c r="N17" s="67">
-[...2 lines deleted...]
-      <c r="O17" s="69">
+      <c r="N17" s="40">
+        <v>4936.7624146222743</v>
+      </c>
+      <c r="O17" s="41">
         <v>37.5</v>
       </c>
-      <c r="P17" s="70">
-[...11 lines deleted...]
-      <c r="T17" s="77">
+      <c r="P17" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="40">
+        <v>502.98512769011688</v>
+      </c>
+      <c r="R17" s="55">
+        <v>0</v>
+      </c>
+      <c r="S17" s="55">
+        <v>0</v>
+      </c>
+      <c r="T17" s="40">
         <v>4.3084904195124743E-2</v>
       </c>
-      <c r="U17" s="24">
-[...2 lines deleted...]
-      <c r="V17" s="73">
+      <c r="U17" s="40">
+        <v>503.02821259431198</v>
+      </c>
+      <c r="V17" s="41">
         <v>51.8</v>
       </c>
-      <c r="W17" s="74">
-[...32 lines deleted...]
-      <c r="AH17" s="24">
+      <c r="W17" s="39">
+        <v>0</v>
+      </c>
+      <c r="X17" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="40">
+        <v>5425.1011096206439</v>
+      </c>
+      <c r="AF17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH17" s="40">
         <v>14.689517595942295</v>
       </c>
-      <c r="AI17" s="24">
-[...2 lines deleted...]
-      <c r="AJ17" s="75">
+      <c r="AI17" s="40">
+        <v>5439.7906272165865</v>
+      </c>
+      <c r="AJ17" s="41">
         <v>38.5</v>
       </c>
     </row>
     <row r="18" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A18" s="26" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="26" t="s">
+      <c r="A18" s="53" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="36">
+        <v>0</v>
+      </c>
+      <c r="D18" s="37">
+        <v>15</v>
+      </c>
+      <c r="E18" s="37">
+        <v>0</v>
+      </c>
+      <c r="F18" s="37">
+        <v>16</v>
+      </c>
+      <c r="G18" s="37">
+        <v>0</v>
+      </c>
+      <c r="H18" s="38">
         <v>31</v>
       </c>
-      <c r="C18" s="19">
-[...35 lines deleted...]
-      <c r="O18" s="69">
+      <c r="I18" s="39">
+        <v>0</v>
+      </c>
+      <c r="J18" s="40">
+        <v>1922.303823841793</v>
+      </c>
+      <c r="K18" s="40">
+        <v>0</v>
+      </c>
+      <c r="L18" s="40">
+        <v>70.825321101023746</v>
+      </c>
+      <c r="M18" s="40">
+        <v>0</v>
+      </c>
+      <c r="N18" s="40">
+        <v>1993.1231349296879</v>
+      </c>
+      <c r="O18" s="41">
         <v>10.199999999999999</v>
       </c>
-      <c r="P18" s="70">
-[...17 lines deleted...]
-      <c r="V18" s="73">
+      <c r="P18" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="40">
+        <v>169.4563272426744</v>
+      </c>
+      <c r="R18" s="55">
+        <v>0</v>
+      </c>
+      <c r="S18" s="55">
+        <v>0</v>
+      </c>
+      <c r="T18" s="55">
+        <v>0</v>
+      </c>
+      <c r="U18" s="40">
+        <v>169.4563272426744</v>
+      </c>
+      <c r="V18" s="41">
         <v>10.9</v>
       </c>
-      <c r="W18" s="74">
-[...39 lines deleted...]
-        <v>9.6</v>
+      <c r="W18" s="39">
+        <v>0</v>
+      </c>
+      <c r="X18" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="40">
+        <v>2091.7601510844675</v>
+      </c>
+      <c r="AF18" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="40">
+        <v>70.825321101023746</v>
+      </c>
+      <c r="AH18" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI18" s="40">
+        <v>2162.5794621723621</v>
+      </c>
+      <c r="AJ18" s="41">
+        <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="19" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A19" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D19" s="20">
+      <c r="A19" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="36">
+        <v>0</v>
+      </c>
+      <c r="D19" s="37">
         <v>3</v>
       </c>
-      <c r="E19" s="20">
-[...2 lines deleted...]
-      <c r="F19" s="20">
+      <c r="E19" s="37">
+        <v>0</v>
+      </c>
+      <c r="F19" s="37">
         <v>4</v>
       </c>
-      <c r="G19" s="20">
-[...2 lines deleted...]
-      <c r="H19" s="21">
+      <c r="G19" s="37">
+        <v>0</v>
+      </c>
+      <c r="H19" s="38">
         <v>7</v>
       </c>
-      <c r="I19" s="66">
-[...8 lines deleted...]
-      <c r="L19" s="67">
+      <c r="I19" s="39">
+        <v>0</v>
+      </c>
+      <c r="J19" s="40">
+        <v>3164.794182771469</v>
+      </c>
+      <c r="K19" s="40">
+        <v>0</v>
+      </c>
+      <c r="L19" s="40">
         <v>15.567264692170189</v>
       </c>
-      <c r="M19" s="68">
-[...5 lines deleted...]
-      <c r="O19" s="69">
+      <c r="M19" s="40">
+        <v>0</v>
+      </c>
+      <c r="N19" s="40">
+        <v>3180.3478099219128</v>
+      </c>
+      <c r="O19" s="41">
         <v>58.5</v>
       </c>
-      <c r="P19" s="70">
-[...8 lines deleted...]
-      <c r="S19" s="77">
+      <c r="P19" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="40">
+        <v>611.66410401711175</v>
+      </c>
+      <c r="R19" s="55">
+        <v>0</v>
+      </c>
+      <c r="S19" s="40">
         <v>8.1931345961604E-3</v>
       </c>
-      <c r="T19" s="72">
-[...5 lines deleted...]
-      <c r="V19" s="73">
+      <c r="T19" s="55">
+        <v>0</v>
+      </c>
+      <c r="U19" s="40">
+        <v>611.67229715170788</v>
+      </c>
+      <c r="V19" s="41">
         <v>35.799999999999997</v>
       </c>
-      <c r="W19" s="74">
-[...29 lines deleted...]
-      <c r="AG19" s="24">
+      <c r="W19" s="39">
+        <v>0</v>
+      </c>
+      <c r="X19" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="40">
+        <v>3776.4582867885806</v>
+      </c>
+      <c r="AF19" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="40">
         <v>15.57545782676635</v>
       </c>
-      <c r="AH19" s="24">
-[...5 lines deleted...]
-      <c r="AJ19" s="75">
+      <c r="AH19" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI19" s="40">
+        <v>3792.0201070736207</v>
+      </c>
+      <c r="AJ19" s="41">
         <v>53.1</v>
       </c>
     </row>
     <row r="20" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A20" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C20" s="19">
+      <c r="A20" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="36">
         <v>1</v>
       </c>
-      <c r="D20" s="20">
+      <c r="D20" s="37">
         <v>22</v>
       </c>
-      <c r="E20" s="20">
-[...2 lines deleted...]
-      <c r="F20" s="20">
+      <c r="E20" s="37">
+        <v>0</v>
+      </c>
+      <c r="F20" s="37">
         <v>10</v>
       </c>
-      <c r="G20" s="20">
-[...2 lines deleted...]
-      <c r="H20" s="21">
+      <c r="G20" s="37">
+        <v>0</v>
+      </c>
+      <c r="H20" s="38">
         <v>33</v>
       </c>
-      <c r="I20" s="74">
-[...8 lines deleted...]
-      <c r="L20" s="67">
+      <c r="I20" s="39">
+        <v>1159.924172656436</v>
+      </c>
+      <c r="J20" s="40">
+        <v>8331.7827872826765</v>
+      </c>
+      <c r="K20" s="40">
+        <v>0</v>
+      </c>
+      <c r="L20" s="40">
         <v>22.545294409320341</v>
       </c>
-      <c r="M20" s="68">
-[...5 lines deleted...]
-      <c r="O20" s="69">
+      <c r="M20" s="40">
+        <v>0</v>
+      </c>
+      <c r="N20" s="40">
+        <v>9514.1785394675353</v>
+      </c>
+      <c r="O20" s="41">
         <v>20.8</v>
       </c>
-      <c r="P20" s="23">
-[...17 lines deleted...]
-      <c r="V20" s="73">
+      <c r="P20" s="39">
+        <v>29.273498215194461</v>
+      </c>
+      <c r="Q20" s="40">
+        <v>148.69275994975411</v>
+      </c>
+      <c r="R20" s="55">
+        <v>0</v>
+      </c>
+      <c r="S20" s="55">
+        <v>0</v>
+      </c>
+      <c r="T20" s="55">
+        <v>0</v>
+      </c>
+      <c r="U20" s="40">
+        <v>177.9659727006447</v>
+      </c>
+      <c r="V20" s="41">
         <v>26.6</v>
       </c>
-      <c r="W20" s="74">
-[...17 lines deleted...]
-      <c r="AC20" s="69">
+      <c r="W20" s="39">
+        <v>0</v>
+      </c>
+      <c r="X20" s="40">
+        <v>25733.691681169301</v>
+      </c>
+      <c r="Y20" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="40">
+        <v>25733.691657722618</v>
+      </c>
+      <c r="AC20" s="44">
         <v>14.9</v>
       </c>
-      <c r="AD20" s="23">
-[...8 lines deleted...]
-      <c r="AG20" s="24">
+      <c r="AD20" s="39">
+        <v>1189.1976708716304</v>
+      </c>
+      <c r="AE20" s="40">
+        <v>34214.167228401733</v>
+      </c>
+      <c r="AF20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="40">
         <v>22.545294409320341</v>
       </c>
-      <c r="AH20" s="24">
-[...5 lines deleted...]
-      <c r="AJ20" s="75">
+      <c r="AH20" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI20" s="40">
+        <v>35425.836169890797</v>
+      </c>
+      <c r="AJ20" s="41">
         <v>16.2</v>
       </c>
     </row>
     <row r="21" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A21" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C21" s="19">
+      <c r="A21" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="36">
         <v>1</v>
       </c>
-      <c r="D21" s="20">
+      <c r="D21" s="37">
         <v>8</v>
       </c>
-      <c r="E21" s="20">
-[...8 lines deleted...]
-      <c r="H21" s="21">
+      <c r="E21" s="37">
+        <v>0</v>
+      </c>
+      <c r="F21" s="37">
+        <v>0</v>
+      </c>
+      <c r="G21" s="37">
+        <v>0</v>
+      </c>
+      <c r="H21" s="38">
         <v>9</v>
       </c>
-      <c r="I21" s="74">
-[...17 lines deleted...]
-      <c r="O21" s="69">
+      <c r="I21" s="39">
+        <v>714.54953290601145</v>
+      </c>
+      <c r="J21" s="40">
+        <v>2450.9054620754951</v>
+      </c>
+      <c r="K21" s="40">
+        <v>0</v>
+      </c>
+      <c r="L21" s="40">
+        <v>0</v>
+      </c>
+      <c r="M21" s="40">
+        <v>0</v>
+      </c>
+      <c r="N21" s="40">
+        <v>3165.4463035117569</v>
+      </c>
+      <c r="O21" s="41">
         <v>45.5</v>
       </c>
-      <c r="P21" s="23">
-[...17 lines deleted...]
-      <c r="V21" s="73">
+      <c r="P21" s="39">
+        <v>58.363081787677437</v>
+      </c>
+      <c r="Q21" s="40">
+        <v>84.149011808023275</v>
+      </c>
+      <c r="R21" s="55">
+        <v>0</v>
+      </c>
+      <c r="S21" s="55">
+        <v>0</v>
+      </c>
+      <c r="T21" s="55">
+        <v>0</v>
+      </c>
+      <c r="U21" s="40">
+        <v>142.51209359570069</v>
+      </c>
+      <c r="V21" s="41">
         <v>41.8</v>
       </c>
-      <c r="W21" s="74">
-[...17 lines deleted...]
-      <c r="AC21" s="69">
+      <c r="W21" s="39">
+        <v>0</v>
+      </c>
+      <c r="X21" s="40">
+        <v>382.62292529459938</v>
+      </c>
+      <c r="Y21" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="40">
+        <v>382.62292529459938</v>
+      </c>
+      <c r="AC21" s="44">
         <v>13.5</v>
       </c>
-      <c r="AD21" s="23">
-[...17 lines deleted...]
-      <c r="AJ21" s="75">
+      <c r="AD21" s="39">
+        <v>772.91261469368885</v>
+      </c>
+      <c r="AE21" s="40">
+        <v>2917.6773991781179</v>
+      </c>
+      <c r="AF21" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="40">
+        <v>3690.5813224020571</v>
+      </c>
+      <c r="AJ21" s="41">
         <v>36.5</v>
       </c>
     </row>
     <row r="22" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A22" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D22" s="20">
+      <c r="A22" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="36">
+        <v>0</v>
+      </c>
+      <c r="D22" s="37">
         <v>10</v>
       </c>
-      <c r="E22" s="20">
-[...2 lines deleted...]
-      <c r="F22" s="20">
+      <c r="E22" s="37">
+        <v>0</v>
+      </c>
+      <c r="F22" s="37">
         <v>4</v>
       </c>
-      <c r="G22" s="20">
+      <c r="G22" s="37">
         <v>1</v>
       </c>
-      <c r="H22" s="21">
+      <c r="H22" s="38">
         <v>15</v>
       </c>
-      <c r="I22" s="66">
-[...8 lines deleted...]
-      <c r="L22" s="67">
+      <c r="I22" s="39">
+        <v>0</v>
+      </c>
+      <c r="J22" s="40">
+        <v>1038.8090530805389</v>
+      </c>
+      <c r="K22" s="40">
+        <v>0</v>
+      </c>
+      <c r="L22" s="40">
         <v>11.88906424092402</v>
       </c>
-      <c r="M22" s="67">
+      <c r="M22" s="40">
         <v>3.130689863901035</v>
       </c>
-      <c r="N22" s="67">
-[...2 lines deleted...]
-      <c r="O22" s="69">
+      <c r="N22" s="40">
+        <v>1053.828807185364</v>
+      </c>
+      <c r="O22" s="41">
         <v>4.5</v>
       </c>
-      <c r="P22" s="70">
-[...17 lines deleted...]
-      <c r="V22" s="73">
+      <c r="P22" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="40">
+        <v>1460.873684634616</v>
+      </c>
+      <c r="R22" s="55">
+        <v>0</v>
+      </c>
+      <c r="S22" s="55">
+        <v>0</v>
+      </c>
+      <c r="T22" s="55">
+        <v>0</v>
+      </c>
+      <c r="U22" s="40">
+        <v>1460.873685848446</v>
+      </c>
+      <c r="V22" s="41">
         <v>16.100000000000001</v>
       </c>
-      <c r="W22" s="74">
-[...29 lines deleted...]
-      <c r="AG22" s="24">
+      <c r="W22" s="39">
+        <v>0</v>
+      </c>
+      <c r="X22" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="40">
+        <v>2499.6827377151549</v>
+      </c>
+      <c r="AF22" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="40">
         <v>11.88906424092402</v>
       </c>
-      <c r="AH22" s="24">
+      <c r="AH22" s="40">
         <v>3.130689863901035</v>
       </c>
-      <c r="AI22" s="24">
-[...2 lines deleted...]
-      <c r="AJ22" s="75">
+      <c r="AI22" s="40">
+        <v>2514.7024930338102</v>
+      </c>
+      <c r="AJ22" s="41">
         <v>7.7</v>
       </c>
     </row>
     <row r="23" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A23" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D23" s="20">
+      <c r="A23" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="36">
+        <v>0</v>
+      </c>
+      <c r="D23" s="37">
         <v>3</v>
       </c>
-      <c r="E23" s="20">
-[...2 lines deleted...]
-      <c r="F23" s="20">
+      <c r="E23" s="37">
+        <v>0</v>
+      </c>
+      <c r="F23" s="37">
         <v>10</v>
       </c>
-      <c r="G23" s="20">
-[...2 lines deleted...]
-      <c r="H23" s="21">
+      <c r="G23" s="37">
+        <v>0</v>
+      </c>
+      <c r="H23" s="38">
         <v>13</v>
       </c>
-      <c r="I23" s="66">
-[...8 lines deleted...]
-      <c r="L23" s="67">
+      <c r="I23" s="39">
+        <v>0</v>
+      </c>
+      <c r="J23" s="40">
+        <v>93.935131071310281</v>
+      </c>
+      <c r="K23" s="40">
+        <v>0</v>
+      </c>
+      <c r="L23" s="40">
         <v>31.080432359282511</v>
       </c>
-      <c r="M23" s="68">
-[...5 lines deleted...]
-      <c r="O23" s="69">
+      <c r="M23" s="40">
+        <v>0</v>
+      </c>
+      <c r="N23" s="40">
+        <v>125.01556343059281</v>
+      </c>
+      <c r="O23" s="41">
         <v>0.8</v>
       </c>
-      <c r="P23" s="70">
-[...17 lines deleted...]
-      <c r="V23" s="73">
+      <c r="P23" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="40">
+        <v>52.925268537248101</v>
+      </c>
+      <c r="R23" s="55">
+        <v>0</v>
+      </c>
+      <c r="S23" s="40">
+        <v>0</v>
+      </c>
+      <c r="T23" s="55">
+        <v>0</v>
+      </c>
+      <c r="U23" s="40">
+        <v>52.925268537248101</v>
+      </c>
+      <c r="V23" s="41">
         <v>2.2000000000000002</v>
       </c>
-      <c r="W23" s="74">
-[...29 lines deleted...]
-      <c r="AG23" s="24">
+      <c r="W23" s="39">
+        <v>0</v>
+      </c>
+      <c r="X23" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="40">
+        <v>146.8603996085584</v>
+      </c>
+      <c r="AF23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="40">
         <v>31.080432359282511</v>
       </c>
-      <c r="AH23" s="24">
-[...5 lines deleted...]
-      <c r="AJ23" s="75">
+      <c r="AH23" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="40">
+        <v>177.94083196784089</v>
+      </c>
+      <c r="AJ23" s="41">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A24" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D24" s="20">
+      <c r="A24" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="53" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="36">
+        <v>0</v>
+      </c>
+      <c r="D24" s="37">
         <v>3</v>
       </c>
-      <c r="E24" s="20">
-[...8 lines deleted...]
-      <c r="H24" s="21">
+      <c r="E24" s="37">
+        <v>0</v>
+      </c>
+      <c r="F24" s="37">
+        <v>0</v>
+      </c>
+      <c r="G24" s="37">
+        <v>0</v>
+      </c>
+      <c r="H24" s="38">
         <v>3</v>
       </c>
-      <c r="I24" s="66">
-[...17 lines deleted...]
-      <c r="O24" s="69">
+      <c r="I24" s="39">
+        <v>0</v>
+      </c>
+      <c r="J24" s="40">
+        <v>296.05793286951331</v>
+      </c>
+      <c r="K24" s="40">
+        <v>0</v>
+      </c>
+      <c r="L24" s="40">
+        <v>0</v>
+      </c>
+      <c r="M24" s="40">
+        <v>0</v>
+      </c>
+      <c r="N24" s="40">
+        <v>296.05793286951331</v>
+      </c>
+      <c r="O24" s="41">
         <v>4.9000000000000004</v>
       </c>
-      <c r="P24" s="70">
-[...17 lines deleted...]
-      <c r="V24" s="73">
+      <c r="P24" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="40">
+        <v>6.8236719775130439</v>
+      </c>
+      <c r="R24" s="55">
+        <v>0</v>
+      </c>
+      <c r="S24" s="55">
+        <v>0</v>
+      </c>
+      <c r="T24" s="55">
+        <v>0</v>
+      </c>
+      <c r="U24" s="40">
+        <v>6.8236719775130439</v>
+      </c>
+      <c r="V24" s="41">
         <v>1.3</v>
       </c>
-      <c r="W24" s="74">
-[...38 lines deleted...]
-      <c r="AJ24" s="75">
+      <c r="W24" s="39">
+        <v>0</v>
+      </c>
+      <c r="X24" s="40">
+        <v>6.2135384602607603E-3</v>
+      </c>
+      <c r="Y24" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="40">
+        <v>6.2135384602607603E-3</v>
+      </c>
+      <c r="AC24" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="40">
+        <v>302.88781838548664</v>
+      </c>
+      <c r="AF24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="40">
+        <v>302.88781838548664</v>
+      </c>
+      <c r="AJ24" s="41">
         <v>4.2</v>
       </c>
     </row>
     <row r="25" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A25" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D25" s="20">
+      <c r="A25" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="36">
+        <v>0</v>
+      </c>
+      <c r="D25" s="37">
         <v>3</v>
       </c>
-      <c r="E25" s="20">
-[...8 lines deleted...]
-      <c r="H25" s="21">
+      <c r="E25" s="37">
+        <v>0</v>
+      </c>
+      <c r="F25" s="37">
+        <v>0</v>
+      </c>
+      <c r="G25" s="37">
+        <v>0</v>
+      </c>
+      <c r="H25" s="38">
         <v>3</v>
       </c>
-      <c r="I25" s="66">
-[...38 lines deleted...]
-      <c r="V25" s="73">
+      <c r="I25" s="39">
+        <v>0</v>
+      </c>
+      <c r="J25" s="40">
+        <v>349.50989467277418</v>
+      </c>
+      <c r="K25" s="40">
+        <v>0</v>
+      </c>
+      <c r="L25" s="40">
+        <v>0</v>
+      </c>
+      <c r="M25" s="40">
+        <v>0</v>
+      </c>
+      <c r="N25" s="40">
+        <v>349.50989467277418</v>
+      </c>
+      <c r="O25" s="41">
+        <v>13.2</v>
+      </c>
+      <c r="P25" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="40">
+        <v>8.3882375026073071</v>
+      </c>
+      <c r="R25" s="55">
+        <v>0</v>
+      </c>
+      <c r="S25" s="55">
+        <v>0</v>
+      </c>
+      <c r="T25" s="55">
+        <v>0</v>
+      </c>
+      <c r="U25" s="40">
+        <v>8.3882375026073071</v>
+      </c>
+      <c r="V25" s="41">
         <v>53.3</v>
       </c>
-      <c r="W25" s="74">
-[...17 lines deleted...]
-      <c r="AC25" s="69">
+      <c r="W25" s="39">
+        <v>0</v>
+      </c>
+      <c r="X25" s="40">
+        <v>99.42770434645837</v>
+      </c>
+      <c r="Y25" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="40">
+        <v>99.42770434645837</v>
+      </c>
+      <c r="AC25" s="44">
         <v>16.3</v>
       </c>
-      <c r="AD25" s="23">
-[...18 lines deleted...]
-        <v>12.8</v>
+      <c r="AD25" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="40">
+        <v>457.32583652183985</v>
+      </c>
+      <c r="AF25" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH25" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI25" s="40">
+        <v>457.32583652183985</v>
+      </c>
+      <c r="AJ25" s="41">
+        <v>13.9</v>
       </c>
     </row>
     <row r="26" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A26" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D26" s="20">
+      <c r="A26" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="53" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="36">
+        <v>0</v>
+      </c>
+      <c r="D26" s="37">
         <v>4</v>
       </c>
-      <c r="E26" s="20">
-[...8 lines deleted...]
-      <c r="H26" s="21">
+      <c r="E26" s="37">
+        <v>0</v>
+      </c>
+      <c r="F26" s="37">
+        <v>0</v>
+      </c>
+      <c r="G26" s="37">
+        <v>0</v>
+      </c>
+      <c r="H26" s="38">
         <v>4</v>
       </c>
-      <c r="I26" s="66">
-[...17 lines deleted...]
-      <c r="O26" s="69">
+      <c r="I26" s="39">
+        <v>0</v>
+      </c>
+      <c r="J26" s="40">
+        <v>1708.751274111301</v>
+      </c>
+      <c r="K26" s="40">
+        <v>0</v>
+      </c>
+      <c r="L26" s="40">
+        <v>0</v>
+      </c>
+      <c r="M26" s="40">
+        <v>0</v>
+      </c>
+      <c r="N26" s="40">
+        <v>1708.751274111301</v>
+      </c>
+      <c r="O26" s="41">
         <v>32.299999999999997</v>
       </c>
-      <c r="P26" s="70">
-[...17 lines deleted...]
-      <c r="V26" s="73">
+      <c r="P26" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="40">
+        <v>67.515998776222844</v>
+      </c>
+      <c r="R26" s="55">
+        <v>0</v>
+      </c>
+      <c r="S26" s="55">
+        <v>0</v>
+      </c>
+      <c r="T26" s="55">
+        <v>0</v>
+      </c>
+      <c r="U26" s="40">
+        <v>67.515998776222844</v>
+      </c>
+      <c r="V26" s="41">
         <v>20.9</v>
       </c>
-      <c r="W26" s="74">
-[...17 lines deleted...]
-      <c r="AC26" s="69">
+      <c r="W26" s="39">
+        <v>0</v>
+      </c>
+      <c r="X26" s="40">
+        <v>7.5837856242874224</v>
+      </c>
+      <c r="Y26" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="40">
+        <v>7.5837856242874224</v>
+      </c>
+      <c r="AC26" s="44">
         <v>3.5</v>
       </c>
-      <c r="AD26" s="23">
-[...17 lines deleted...]
-      <c r="AJ26" s="75">
+      <c r="AD26" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="40">
+        <v>1783.8510585118113</v>
+      </c>
+      <c r="AF26" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH26" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI26" s="40">
+        <v>1783.8510585118113</v>
+      </c>
+      <c r="AJ26" s="41">
         <v>30.6</v>
       </c>
     </row>
     <row r="27" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A27" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D27" s="20">
+      <c r="A27" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="36">
+        <v>0</v>
+      </c>
+      <c r="D27" s="37">
         <v>11</v>
       </c>
-      <c r="E27" s="20">
-[...29 lines deleted...]
-      <c r="O27" s="69">
+      <c r="E27" s="37">
+        <v>0</v>
+      </c>
+      <c r="F27" s="37">
+        <v>0</v>
+      </c>
+      <c r="G27" s="37">
+        <v>1</v>
+      </c>
+      <c r="H27" s="38">
+        <v>12</v>
+      </c>
+      <c r="I27" s="39">
+        <v>0</v>
+      </c>
+      <c r="J27" s="40">
+        <v>1756.140052185169</v>
+      </c>
+      <c r="K27" s="40">
+        <v>0</v>
+      </c>
+      <c r="L27" s="40">
+        <v>0</v>
+      </c>
+      <c r="M27" s="40">
+        <v>3.0901542429298989</v>
+      </c>
+      <c r="N27" s="40">
+        <v>1759.2302064280991</v>
+      </c>
+      <c r="O27" s="41">
         <v>9.3000000000000007</v>
       </c>
-      <c r="P27" s="70">
-[...17 lines deleted...]
-      <c r="V27" s="73">
+      <c r="P27" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="40">
+        <v>336.91248021732389</v>
+      </c>
+      <c r="R27" s="55">
+        <v>0</v>
+      </c>
+      <c r="S27" s="55">
+        <v>0</v>
+      </c>
+      <c r="T27" s="55">
+        <v>0.27158538844866581</v>
+      </c>
+      <c r="U27" s="40">
+        <v>337.18406560577262</v>
+      </c>
+      <c r="V27" s="41">
         <v>16.600000000000001</v>
       </c>
-      <c r="W27" s="74">
-[...38 lines deleted...]
-      <c r="AJ27" s="75">
+      <c r="W27" s="39">
+        <v>0</v>
+      </c>
+      <c r="X27" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="40">
+        <v>2093.0525324024929</v>
+      </c>
+      <c r="AF27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG27" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH27" s="40">
+        <v>3.3617396313785646</v>
+      </c>
+      <c r="AI27" s="40">
+        <v>2096.4142720338718</v>
+      </c>
+      <c r="AJ27" s="41">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="28" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A28" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D28" s="20">
+      <c r="A28" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="36">
+        <v>0</v>
+      </c>
+      <c r="D28" s="37">
         <v>27</v>
       </c>
-      <c r="E28" s="20">
-[...2 lines deleted...]
-      <c r="F28" s="20">
+      <c r="E28" s="37">
+        <v>0</v>
+      </c>
+      <c r="F28" s="37">
         <v>42</v>
       </c>
-      <c r="G28" s="20">
+      <c r="G28" s="37">
         <v>1</v>
       </c>
-      <c r="H28" s="21">
+      <c r="H28" s="38">
         <v>70</v>
       </c>
-      <c r="I28" s="66">
-[...5 lines deleted...]
-      <c r="K28" s="67">
+      <c r="I28" s="39">
+        <v>0</v>
+      </c>
+      <c r="J28" s="40">
+        <v>4085.3964120532441</v>
+      </c>
+      <c r="K28" s="40">
         <v>0.53664944130161107</v>
       </c>
-      <c r="L28" s="67">
-[...2 lines deleted...]
-      <c r="M28" s="67">
+      <c r="L28" s="40">
+        <v>183.24265755148261</v>
+      </c>
+      <c r="M28" s="40">
         <v>11.88888286865728</v>
       </c>
-      <c r="N28" s="67">
-[...2 lines deleted...]
-      <c r="O28" s="69">
+      <c r="N28" s="40">
+        <v>4271.2257534230303</v>
+      </c>
+      <c r="O28" s="41">
         <v>8.1</v>
       </c>
-      <c r="P28" s="70">
-[...11 lines deleted...]
-      <c r="T28" s="77">
+      <c r="P28" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="40">
+        <v>291.9782734490193</v>
+      </c>
+      <c r="R28" s="55">
+        <v>5.7965172406118388E-4</v>
+      </c>
+      <c r="S28" s="40">
+        <v>0.1143923065425855</v>
+      </c>
+      <c r="T28" s="40">
         <v>9.8828343176595741E-3</v>
       </c>
-      <c r="U28" s="24">
-[...2 lines deleted...]
-      <c r="V28" s="73">
+      <c r="U28" s="40">
+        <v>292.09261831057569</v>
+      </c>
+      <c r="V28" s="41">
         <v>3.4</v>
       </c>
-      <c r="W28" s="74">
-[...17 lines deleted...]
-      <c r="AC28" s="69">
+      <c r="W28" s="39">
+        <v>0</v>
+      </c>
+      <c r="X28" s="40">
+        <v>2242.2183130275112</v>
+      </c>
+      <c r="Y28" s="40">
+        <v>2.6410052769227118E-3</v>
+      </c>
+      <c r="Z28" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="40">
+        <v>2242.2197368705079</v>
+      </c>
+      <c r="AC28" s="44">
         <v>26.3</v>
       </c>
-      <c r="AD28" s="23">
-[...11 lines deleted...]
-      <c r="AH28" s="24">
+      <c r="AD28" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="40">
+        <v>6619.5929985297753</v>
+      </c>
+      <c r="AF28" s="40">
+        <v>0.53987009830259503</v>
+      </c>
+      <c r="AG28" s="40">
+        <v>183.35704985802519</v>
+      </c>
+      <c r="AH28" s="40">
         <v>11.89876570297494</v>
       </c>
-      <c r="AI28" s="24">
-[...2 lines deleted...]
-      <c r="AJ28" s="75">
+      <c r="AI28" s="40">
+        <v>6805.5381086041143</v>
+      </c>
+      <c r="AJ28" s="41">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="29" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A29" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D29" s="20">
+      <c r="A29" s="53" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="36">
+        <v>0</v>
+      </c>
+      <c r="D29" s="37">
         <v>16</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="37">
         <v>1</v>
       </c>
-      <c r="F29" s="20">
-[...5 lines deleted...]
-      <c r="H29" s="21">
+      <c r="F29" s="37">
+        <v>0</v>
+      </c>
+      <c r="G29" s="37">
+        <v>0</v>
+      </c>
+      <c r="H29" s="38">
         <v>17</v>
       </c>
-      <c r="I29" s="66">
-[...5 lines deleted...]
-      <c r="K29" s="67">
+      <c r="I29" s="39">
+        <v>0</v>
+      </c>
+      <c r="J29" s="40">
+        <v>2083.94416520811</v>
+      </c>
+      <c r="K29" s="40">
         <v>132.83632285226679</v>
       </c>
-      <c r="L29" s="67">
-[...8 lines deleted...]
-      <c r="O29" s="69">
+      <c r="L29" s="40">
+        <v>0</v>
+      </c>
+      <c r="M29" s="40">
+        <v>0</v>
+      </c>
+      <c r="N29" s="40">
+        <v>2216.7804880603771</v>
+      </c>
+      <c r="O29" s="41">
         <v>23.3</v>
       </c>
-      <c r="P29" s="70">
-[...17 lines deleted...]
-      <c r="V29" s="73">
+      <c r="P29" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="40">
+        <v>202.5856090822669</v>
+      </c>
+      <c r="R29" s="55">
+        <v>0</v>
+      </c>
+      <c r="S29" s="55">
+        <v>0</v>
+      </c>
+      <c r="T29" s="55">
+        <v>0</v>
+      </c>
+      <c r="U29" s="40">
+        <v>202.5856090822669</v>
+      </c>
+      <c r="V29" s="41">
         <v>48.7</v>
       </c>
-      <c r="W29" s="74">
-[...5 lines deleted...]
-      <c r="Y29" s="67">
+      <c r="W29" s="39">
+        <v>0</v>
+      </c>
+      <c r="X29" s="40">
+        <v>175.23082997504329</v>
+      </c>
+      <c r="Y29" s="40">
         <v>38.418321720427627</v>
       </c>
-      <c r="Z29" s="67">
-[...8 lines deleted...]
-      <c r="AC29" s="69">
+      <c r="Z29" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="40">
+        <v>213.64915169547089</v>
+      </c>
+      <c r="AC29" s="44">
         <v>7.1</v>
       </c>
-      <c r="AD29" s="23">
-[...5 lines deleted...]
-      <c r="AF29" s="24">
+      <c r="AD29" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="40">
+        <v>2461.7606042654202</v>
+      </c>
+      <c r="AF29" s="40">
         <v>171.25464457269442</v>
       </c>
-      <c r="AG29" s="24">
-[...8 lines deleted...]
-      <c r="AJ29" s="75">
+      <c r="AG29" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH29" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI29" s="40">
+        <v>2633.015248838115</v>
+      </c>
+      <c r="AJ29" s="41">
         <v>20.3</v>
       </c>
     </row>
     <row r="30" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A30" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D30" s="20">
+      <c r="A30" s="53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="53" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="36">
+        <v>0</v>
+      </c>
+      <c r="D30" s="37">
         <v>2</v>
       </c>
-      <c r="E30" s="20">
-[...8 lines deleted...]
-      <c r="H30" s="21">
+      <c r="E30" s="37">
+        <v>0</v>
+      </c>
+      <c r="F30" s="37">
+        <v>0</v>
+      </c>
+      <c r="G30" s="37">
+        <v>0</v>
+      </c>
+      <c r="H30" s="38">
         <v>2</v>
       </c>
-      <c r="I30" s="66">
-[...17 lines deleted...]
-      <c r="O30" s="69">
+      <c r="I30" s="39">
+        <v>0</v>
+      </c>
+      <c r="J30" s="40">
+        <v>148.79067885948859</v>
+      </c>
+      <c r="K30" s="40">
+        <v>0</v>
+      </c>
+      <c r="L30" s="40">
+        <v>0</v>
+      </c>
+      <c r="M30" s="40">
+        <v>0</v>
+      </c>
+      <c r="N30" s="40">
+        <v>148.79067885948859</v>
+      </c>
+      <c r="O30" s="41">
         <v>17</v>
       </c>
-      <c r="P30" s="70">
-[...2 lines deleted...]
-      <c r="Q30" s="72">
+      <c r="P30" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="55">
         <v>6.143974046195555</v>
       </c>
-      <c r="R30" s="71">
-[...8 lines deleted...]
-      <c r="U30" s="72">
+      <c r="R30" s="55">
+        <v>0</v>
+      </c>
+      <c r="S30" s="55">
+        <v>0</v>
+      </c>
+      <c r="T30" s="55">
+        <v>0</v>
+      </c>
+      <c r="U30" s="55">
         <v>6.143974046195555</v>
       </c>
-      <c r="V30" s="79">
+      <c r="V30" s="56">
         <v>59.6</v>
       </c>
-      <c r="W30" s="74">
-[...38 lines deleted...]
-      <c r="AJ30" s="75">
+      <c r="W30" s="39">
+        <v>0</v>
+      </c>
+      <c r="X30" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="40">
+        <v>154.93465290568415</v>
+      </c>
+      <c r="AF30" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG30" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH30" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI30" s="40">
+        <v>154.93465290568415</v>
+      </c>
+      <c r="AJ30" s="41">
         <v>17.5</v>
       </c>
     </row>
     <row r="31" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A31" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D31" s="20">
+      <c r="A31" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="36">
+        <v>0</v>
+      </c>
+      <c r="D31" s="37">
         <v>3</v>
       </c>
-      <c r="E31" s="20">
-[...8 lines deleted...]
-      <c r="H31" s="21">
+      <c r="E31" s="37">
+        <v>0</v>
+      </c>
+      <c r="F31" s="37">
+        <v>0</v>
+      </c>
+      <c r="G31" s="37">
+        <v>0</v>
+      </c>
+      <c r="H31" s="38">
         <v>3</v>
       </c>
-      <c r="I31" s="66">
-[...17 lines deleted...]
-      <c r="O31" s="69">
+      <c r="I31" s="39">
+        <v>0</v>
+      </c>
+      <c r="J31" s="40">
+        <v>219.53983283313741</v>
+      </c>
+      <c r="K31" s="40">
+        <v>0</v>
+      </c>
+      <c r="L31" s="40">
+        <v>0</v>
+      </c>
+      <c r="M31" s="40">
+        <v>0</v>
+      </c>
+      <c r="N31" s="40">
+        <v>219.53983283313741</v>
+      </c>
+      <c r="O31" s="41">
         <v>11.3</v>
       </c>
-      <c r="P31" s="70">
-[...2 lines deleted...]
-      <c r="Q31" s="24">
+      <c r="P31" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="40">
         <v>17.971774791394768</v>
       </c>
-      <c r="R31" s="71">
-[...8 lines deleted...]
-      <c r="U31" s="24">
+      <c r="R31" s="55">
+        <v>0</v>
+      </c>
+      <c r="S31" s="55">
+        <v>0</v>
+      </c>
+      <c r="T31" s="55">
+        <v>0</v>
+      </c>
+      <c r="U31" s="40">
         <v>17.971774791394768</v>
       </c>
-      <c r="V31" s="73">
+      <c r="V31" s="41">
         <v>24.7</v>
       </c>
-      <c r="W31" s="74">
-[...17 lines deleted...]
-      <c r="AC31" s="69">
+      <c r="W31" s="39">
+        <v>0</v>
+      </c>
+      <c r="X31" s="40">
+        <v>0.64098484927176347</v>
+      </c>
+      <c r="Y31" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="40">
+        <v>0.64098484927176347</v>
+      </c>
+      <c r="AC31" s="44">
         <v>0.4</v>
       </c>
-      <c r="AD31" s="23">
-[...17 lines deleted...]
-      <c r="AJ31" s="75">
+      <c r="AD31" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="40">
+        <v>238.15259247380394</v>
+      </c>
+      <c r="AF31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH31" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI31" s="40">
+        <v>238.15259247380394</v>
+      </c>
+      <c r="AJ31" s="41">
         <v>10.9</v>
       </c>
     </row>
     <row r="32" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A32" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D32" s="20">
+      <c r="A32" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" s="36">
+        <v>0</v>
+      </c>
+      <c r="D32" s="37">
         <v>3</v>
       </c>
-      <c r="E32" s="20">
-[...8 lines deleted...]
-      <c r="H32" s="21">
+      <c r="E32" s="37">
+        <v>0</v>
+      </c>
+      <c r="F32" s="37">
+        <v>0</v>
+      </c>
+      <c r="G32" s="37">
+        <v>0</v>
+      </c>
+      <c r="H32" s="38">
         <v>3</v>
       </c>
-      <c r="I32" s="66">
-[...17 lines deleted...]
-      <c r="O32" s="69">
+      <c r="I32" s="39">
+        <v>0</v>
+      </c>
+      <c r="J32" s="40">
+        <v>690.966015885361</v>
+      </c>
+      <c r="K32" s="40">
+        <v>0</v>
+      </c>
+      <c r="L32" s="40">
+        <v>0</v>
+      </c>
+      <c r="M32" s="40">
+        <v>0</v>
+      </c>
+      <c r="N32" s="40">
+        <v>690.966015885361</v>
+      </c>
+      <c r="O32" s="41">
         <v>22.4</v>
       </c>
-      <c r="P32" s="70">
-[...17 lines deleted...]
-      <c r="V32" s="73">
+      <c r="P32" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="40">
+        <v>35.312882700314063</v>
+      </c>
+      <c r="R32" s="55">
+        <v>0</v>
+      </c>
+      <c r="S32" s="55">
+        <v>0</v>
+      </c>
+      <c r="T32" s="55">
+        <v>0</v>
+      </c>
+      <c r="U32" s="40">
+        <v>35.312882700314063</v>
+      </c>
+      <c r="V32" s="41">
         <v>93.8</v>
       </c>
-      <c r="W32" s="74">
-[...17 lines deleted...]
-      <c r="AC32" s="69">
+      <c r="W32" s="39">
+        <v>0</v>
+      </c>
+      <c r="X32" s="40">
+        <v>94.022127723829769</v>
+      </c>
+      <c r="Y32" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="40">
+        <v>94.022127723829769</v>
+      </c>
+      <c r="AC32" s="44">
         <v>4.7</v>
       </c>
-      <c r="AD32" s="23">
-[...17 lines deleted...]
-      <c r="AJ32" s="75">
+      <c r="AD32" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="40">
+        <v>820.30102630950478</v>
+      </c>
+      <c r="AF32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH32" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI32" s="40">
+        <v>820.30102630950478</v>
+      </c>
+      <c r="AJ32" s="41">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A33" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D33" s="20">
+      <c r="A33" s="53" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="C33" s="36">
+        <v>0</v>
+      </c>
+      <c r="D33" s="37">
         <v>2</v>
       </c>
-      <c r="E33" s="20">
-[...2 lines deleted...]
-      <c r="F33" s="20">
+      <c r="E33" s="37">
+        <v>0</v>
+      </c>
+      <c r="F33" s="37">
         <v>1</v>
       </c>
-      <c r="G33" s="20">
-[...2 lines deleted...]
-      <c r="H33" s="21">
+      <c r="G33" s="37">
+        <v>0</v>
+      </c>
+      <c r="H33" s="38">
         <v>3</v>
       </c>
-      <c r="I33" s="66">
-[...8 lines deleted...]
-      <c r="L33" s="67">
+      <c r="I33" s="39">
+        <v>0</v>
+      </c>
+      <c r="J33" s="40">
+        <v>2925.8290257103322</v>
+      </c>
+      <c r="K33" s="40">
+        <v>0</v>
+      </c>
+      <c r="L33" s="40">
         <v>1.1503185258508271</v>
       </c>
-      <c r="M33" s="68">
-[...5 lines deleted...]
-      <c r="O33" s="69">
+      <c r="M33" s="40">
+        <v>0</v>
+      </c>
+      <c r="N33" s="40">
+        <v>2926.979344236182</v>
+      </c>
+      <c r="O33" s="41">
         <v>50.5</v>
       </c>
-      <c r="P33" s="70">
-[...17 lines deleted...]
-      <c r="V33" s="73">
+      <c r="P33" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="40">
+        <v>30.753082473951569</v>
+      </c>
+      <c r="R33" s="55">
+        <v>0</v>
+      </c>
+      <c r="S33" s="55">
+        <v>0</v>
+      </c>
+      <c r="T33" s="55">
+        <v>0</v>
+      </c>
+      <c r="U33" s="40">
+        <v>30.753082473951569</v>
+      </c>
+      <c r="V33" s="41">
         <v>57.5</v>
       </c>
-      <c r="W33" s="74">
-[...17 lines deleted...]
-      <c r="AC33" s="69">
+      <c r="W33" s="39">
+        <v>0</v>
+      </c>
+      <c r="X33" s="40">
+        <v>1411.9608969017511</v>
+      </c>
+      <c r="Y33" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="40">
+        <v>1411.9608969017511</v>
+      </c>
+      <c r="AC33" s="44">
         <v>28.7</v>
       </c>
-      <c r="AD33" s="23">
-[...8 lines deleted...]
-      <c r="AG33" s="24">
+      <c r="AD33" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="40">
+        <v>4368.543005086035</v>
+      </c>
+      <c r="AF33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="40">
         <v>1.1503185258508271</v>
       </c>
-      <c r="AH33" s="24">
-[...5 lines deleted...]
-      <c r="AJ33" s="75">
+      <c r="AH33" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI33" s="40">
+        <v>4369.6933236118848</v>
+      </c>
+      <c r="AJ33" s="41">
         <v>40.6</v>
       </c>
     </row>
     <row r="34" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A34" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="19">
+      <c r="A34" s="53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B34" s="53" t="s">
+        <v>72</v>
+      </c>
+      <c r="C34" s="36">
         <v>1</v>
       </c>
-      <c r="D34" s="20">
+      <c r="D34" s="37">
         <v>127</v>
       </c>
-      <c r="E34" s="20">
-[...5 lines deleted...]
-      <c r="G34" s="20">
+      <c r="E34" s="37">
+        <v>0</v>
+      </c>
+      <c r="F34" s="37">
+        <v>205</v>
+      </c>
+      <c r="G34" s="37">
         <v>1</v>
       </c>
-      <c r="H34" s="21">
-[...14 lines deleted...]
-      <c r="M34" s="80">
+      <c r="H34" s="38">
+        <v>334</v>
+      </c>
+      <c r="I34" s="39">
+        <v>80.826994017811089</v>
+      </c>
+      <c r="J34" s="40">
+        <v>6781.2441510351737</v>
+      </c>
+      <c r="K34" s="40">
+        <v>0</v>
+      </c>
+      <c r="L34" s="40">
+        <v>978.29683499055602</v>
+      </c>
+      <c r="M34" s="40">
         <v>0.49553024678794572</v>
       </c>
-      <c r="N34" s="67">
-[...2 lines deleted...]
-      <c r="O34" s="69">
+      <c r="N34" s="40">
+        <v>7835.6427072818033</v>
+      </c>
+      <c r="O34" s="41">
         <v>3.9</v>
       </c>
-      <c r="P34" s="70">
-[...8 lines deleted...]
-      <c r="S34" s="24">
+      <c r="P34" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="40">
+        <v>90.820855372571998</v>
+      </c>
+      <c r="R34" s="55">
+        <v>0</v>
+      </c>
+      <c r="S34" s="40">
         <v>1.1008467246708029E-3</v>
       </c>
-      <c r="T34" s="72">
-[...5 lines deleted...]
-      <c r="V34" s="73">
+      <c r="T34" s="55">
+        <v>0</v>
+      </c>
+      <c r="U34" s="40">
+        <v>90.821956219296681</v>
+      </c>
+      <c r="V34" s="41">
         <v>0.9</v>
       </c>
-      <c r="W34" s="74">
-[...11 lines deleted...]
-      <c r="AA34" s="67">
+      <c r="W34" s="39">
+        <v>114.0695920312552</v>
+      </c>
+      <c r="X34" s="40">
+        <v>68591.252994111259</v>
+      </c>
+      <c r="Y34" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="40">
         <v>17.166856060730371</v>
       </c>
-      <c r="AB34" s="67">
-[...2 lines deleted...]
-      <c r="AC34" s="69">
+      <c r="AB34" s="40">
+        <v>68722.489442203252</v>
+      </c>
+      <c r="AC34" s="44">
         <v>17.399999999999999</v>
       </c>
-      <c r="AD34" s="23">
-[...11 lines deleted...]
-      <c r="AH34" s="24">
+      <c r="AD34" s="39">
+        <v>194.89658604906629</v>
+      </c>
+      <c r="AE34" s="40">
+        <v>75463.318000519008</v>
+      </c>
+      <c r="AF34" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="40">
+        <v>978.29793583728065</v>
+      </c>
+      <c r="AH34" s="40">
         <v>17.662386307518318</v>
       </c>
-      <c r="AI34" s="24">
-[...2 lines deleted...]
-      <c r="AJ34" s="75">
+      <c r="AI34" s="40">
+        <v>76648.954105704353</v>
+      </c>
+      <c r="AJ34" s="41">
         <v>12.6</v>
       </c>
     </row>
     <row r="35" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A35" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D35" s="20">
+      <c r="A35" s="53" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="53" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="36">
+        <v>0</v>
+      </c>
+      <c r="D35" s="37">
         <v>10</v>
       </c>
-      <c r="E35" s="20">
-[...2 lines deleted...]
-      <c r="F35" s="20">
+      <c r="E35" s="37">
+        <v>0</v>
+      </c>
+      <c r="F35" s="37">
         <v>8</v>
       </c>
-      <c r="G35" s="20">
-[...2 lines deleted...]
-      <c r="H35" s="21">
+      <c r="G35" s="37">
+        <v>0</v>
+      </c>
+      <c r="H35" s="38">
         <v>18</v>
       </c>
-      <c r="I35" s="66">
-[...8 lines deleted...]
-      <c r="L35" s="67">
+      <c r="I35" s="39">
+        <v>0</v>
+      </c>
+      <c r="J35" s="40">
+        <v>817.60841316766016</v>
+      </c>
+      <c r="K35" s="40">
+        <v>0</v>
+      </c>
+      <c r="L35" s="40">
         <v>27.690034878686109</v>
       </c>
-      <c r="M35" s="68">
-[...59 lines deleted...]
-      <c r="AG35" s="24">
+      <c r="M35" s="40">
+        <v>0</v>
+      </c>
+      <c r="N35" s="40">
+        <v>845.29844804634627</v>
+      </c>
+      <c r="O35" s="41">
+        <v>2.6</v>
+      </c>
+      <c r="P35" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="40">
+        <v>113.14424744566119</v>
+      </c>
+      <c r="R35" s="55">
+        <v>0</v>
+      </c>
+      <c r="S35" s="55">
+        <v>0</v>
+      </c>
+      <c r="T35" s="55">
+        <v>0</v>
+      </c>
+      <c r="U35" s="40">
+        <v>113.14424744566119</v>
+      </c>
+      <c r="V35" s="41">
+        <v>5</v>
+      </c>
+      <c r="W35" s="39">
+        <v>0</v>
+      </c>
+      <c r="X35" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="40">
+        <v>930.75266061332138</v>
+      </c>
+      <c r="AF35" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="40">
         <v>27.690034878686109</v>
       </c>
-      <c r="AH35" s="24">
-[...6 lines deleted...]
-        <v>2.5</v>
+      <c r="AH35" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI35" s="40">
+        <v>958.44269549200749</v>
+      </c>
+      <c r="AJ35" s="41">
+        <v>2.7</v>
       </c>
     </row>
     <row r="36" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A36" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D36" s="20">
+      <c r="A36" s="53" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="53" t="s">
+        <v>76</v>
+      </c>
+      <c r="C36" s="36">
+        <v>0</v>
+      </c>
+      <c r="D36" s="37">
         <v>9</v>
       </c>
-      <c r="E36" s="20">
+      <c r="E36" s="37">
         <v>1</v>
       </c>
-      <c r="F36" s="20">
+      <c r="F36" s="37">
         <v>16</v>
       </c>
-      <c r="G36" s="20">
-[...2 lines deleted...]
-      <c r="H36" s="21">
+      <c r="G36" s="37">
+        <v>0</v>
+      </c>
+      <c r="H36" s="38">
         <v>26</v>
       </c>
-      <c r="I36" s="66">
-[...5 lines deleted...]
-      <c r="K36" s="67">
+      <c r="I36" s="39">
+        <v>0</v>
+      </c>
+      <c r="J36" s="40">
+        <v>2870.685784716798</v>
+      </c>
+      <c r="K36" s="40">
         <v>171.66728207884401</v>
       </c>
-      <c r="L36" s="67">
+      <c r="L36" s="40">
         <v>43.488699653747553</v>
       </c>
-      <c r="M36" s="68">
-[...5 lines deleted...]
-      <c r="O36" s="69">
+      <c r="M36" s="40">
+        <v>0</v>
+      </c>
+      <c r="N36" s="40">
+        <v>3085.8417664493891</v>
+      </c>
+      <c r="O36" s="41">
         <v>8.6</v>
       </c>
-      <c r="P36" s="81">
-[...5 lines deleted...]
-      <c r="R36" s="83">
+      <c r="P36" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="58">
+        <v>5.8082039461520374</v>
+      </c>
+      <c r="R36" s="58">
         <v>0.25134008804836327</v>
       </c>
-      <c r="S36" s="84">
-[...5 lines deleted...]
-      <c r="U36" s="82">
+      <c r="S36" s="59">
+        <v>0</v>
+      </c>
+      <c r="T36" s="59">
+        <v>0</v>
+      </c>
+      <c r="U36" s="58">
         <v>6.0595440342003988</v>
       </c>
-      <c r="V36" s="85">
+      <c r="V36" s="60">
         <v>0.8</v>
       </c>
-      <c r="W36" s="74">
-[...5 lines deleted...]
-      <c r="Y36" s="67">
+      <c r="W36" s="39">
+        <v>0</v>
+      </c>
+      <c r="X36" s="40">
+        <v>5659.576494373001</v>
+      </c>
+      <c r="Y36" s="40">
         <v>398.45773550031828</v>
       </c>
-      <c r="Z36" s="67">
-[...8 lines deleted...]
-      <c r="AC36" s="69">
+      <c r="Z36" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="40">
+        <v>6058.0342298733194</v>
+      </c>
+      <c r="AC36" s="44">
         <v>6.4</v>
       </c>
-      <c r="AD36" s="86">
-[...5 lines deleted...]
-      <c r="AF36" s="82">
+      <c r="AD36" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE36" s="58">
+        <v>8536.0704830359518</v>
+      </c>
+      <c r="AF36" s="58">
         <v>570.37635766721064</v>
       </c>
-      <c r="AG36" s="82">
+      <c r="AG36" s="58">
         <v>43.488699653747553</v>
       </c>
-      <c r="AH36" s="82">
-[...5 lines deleted...]
-      <c r="AJ36" s="87">
+      <c r="AH36" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI36" s="58">
+        <v>9149.9355403569098</v>
+      </c>
+      <c r="AJ36" s="60">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A37" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ37" s="27"/>
+      <c r="A37" s="53"/>
+      <c r="B37" s="53"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="38"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="40"/>
+      <c r="L37" s="40"/>
+      <c r="M37" s="40"/>
+      <c r="N37" s="40"/>
+      <c r="O37" s="41"/>
+      <c r="P37" s="42"/>
+      <c r="Q37" s="42"/>
+      <c r="R37" s="42"/>
+      <c r="S37" s="42"/>
+      <c r="T37" s="42"/>
+      <c r="U37" s="42"/>
+      <c r="V37" s="62"/>
+      <c r="W37" s="39"/>
+      <c r="X37" s="40"/>
+      <c r="Y37" s="40"/>
+      <c r="Z37" s="40"/>
+      <c r="AA37" s="40"/>
+      <c r="AB37" s="40"/>
+      <c r="AC37" s="44"/>
+      <c r="AD37" s="45"/>
+      <c r="AE37" s="45"/>
+      <c r="AF37" s="45"/>
+      <c r="AG37" s="45"/>
+      <c r="AH37" s="45"/>
+      <c r="AI37" s="45"/>
+      <c r="AJ37" s="43"/>
     </row>
-    <row r="38" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C38" s="14">
+    <row r="38" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="46">
         <v>1</v>
       </c>
-      <c r="D38" s="15">
-[...32 lines deleted...]
-      <c r="O38" s="55">
+      <c r="D38" s="47">
+        <v>198</v>
+      </c>
+      <c r="E38" s="47">
+        <v>0</v>
+      </c>
+      <c r="F38" s="47">
+        <v>311</v>
+      </c>
+      <c r="G38" s="47">
+        <v>0</v>
+      </c>
+      <c r="H38" s="48">
+        <v>510</v>
+      </c>
+      <c r="I38" s="49">
+        <v>2765.8269965126578</v>
+      </c>
+      <c r="J38" s="50">
+        <v>34098.252571569676</v>
+      </c>
+      <c r="K38" s="50">
+        <v>0</v>
+      </c>
+      <c r="L38" s="50">
+        <v>1175.1462030335783</v>
+      </c>
+      <c r="M38" s="50">
+        <v>0</v>
+      </c>
+      <c r="N38" s="50">
+        <v>38019.429848400767</v>
+      </c>
+      <c r="O38" s="51">
         <v>4.5999999999999996</v>
       </c>
-      <c r="P38" s="61">
-[...8 lines deleted...]
-      <c r="S38" s="62">
+      <c r="P38" s="27">
+        <v>1559.359039519815</v>
+      </c>
+      <c r="Q38" s="28">
+        <v>6482.9118691866233</v>
+      </c>
+      <c r="R38" s="63">
+        <v>0</v>
+      </c>
+      <c r="S38" s="28">
         <v>9.4151121361391217E-4</v>
       </c>
-      <c r="T38" s="90">
-[...5 lines deleted...]
-      <c r="V38" s="64">
+      <c r="T38" s="63">
+        <v>0</v>
+      </c>
+      <c r="U38" s="28">
+        <v>8042.268166105363</v>
+      </c>
+      <c r="V38" s="29">
         <v>19</v>
       </c>
-      <c r="W38" s="53">
-[...17 lines deleted...]
-      <c r="AC38" s="55">
+      <c r="W38" s="49">
+        <v>0</v>
+      </c>
+      <c r="X38" s="50">
+        <v>63358.69746487886</v>
+      </c>
+      <c r="Y38" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="50">
+        <v>63358.69746487886</v>
+      </c>
+      <c r="AC38" s="52">
         <v>17.7</v>
       </c>
-      <c r="AD38" s="61">
-[...17 lines deleted...]
-      <c r="AJ38" s="65">
+      <c r="AD38" s="27">
+        <v>4325.1860360324727</v>
+      </c>
+      <c r="AE38" s="28">
+        <v>103939.86190563516</v>
+      </c>
+      <c r="AF38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="28">
+        <v>1175.1471445447919</v>
+      </c>
+      <c r="AH38" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI38" s="28">
+        <v>109420.39547938498</v>
+      </c>
+      <c r="AJ38" s="29">
         <v>8.9</v>
       </c>
     </row>
     <row r="39" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A39" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D39" s="20">
+      <c r="A39" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="36">
+        <v>0</v>
+      </c>
+      <c r="D39" s="37">
         <v>8</v>
       </c>
-      <c r="E39" s="20">
-[...2 lines deleted...]
-      <c r="F39" s="20">
+      <c r="E39" s="37">
+        <v>0</v>
+      </c>
+      <c r="F39" s="37">
         <v>8</v>
       </c>
-      <c r="G39" s="20">
-[...2 lines deleted...]
-      <c r="H39" s="21">
+      <c r="G39" s="37">
+        <v>0</v>
+      </c>
+      <c r="H39" s="38">
         <v>16</v>
       </c>
-      <c r="I39" s="66">
-[...8 lines deleted...]
-      <c r="L39" s="67">
+      <c r="I39" s="39">
+        <v>0</v>
+      </c>
+      <c r="J39" s="40">
+        <v>2142.9356300733011</v>
+      </c>
+      <c r="K39" s="40">
+        <v>0</v>
+      </c>
+      <c r="L39" s="40">
         <v>28.303864979162469</v>
       </c>
-      <c r="M39" s="68">
-[...5 lines deleted...]
-      <c r="O39" s="69">
+      <c r="M39" s="40">
+        <v>0</v>
+      </c>
+      <c r="N39" s="40">
+        <v>2171.239495052464</v>
+      </c>
+      <c r="O39" s="41">
         <v>15.1</v>
       </c>
-      <c r="P39" s="70">
-[...17 lines deleted...]
-      <c r="V39" s="73">
+      <c r="P39" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q39" s="40">
+        <v>553.37992858927498</v>
+      </c>
+      <c r="R39" s="55">
+        <v>0</v>
+      </c>
+      <c r="S39" s="40">
+        <v>0</v>
+      </c>
+      <c r="T39" s="55">
+        <v>0</v>
+      </c>
+      <c r="U39" s="40">
+        <v>553.37992858927498</v>
+      </c>
+      <c r="V39" s="41">
         <v>12.8</v>
       </c>
-      <c r="W39" s="74">
-[...29 lines deleted...]
-      <c r="AG39" s="24">
+      <c r="W39" s="39">
+        <v>0</v>
+      </c>
+      <c r="X39" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="40">
+        <v>2696.3155586625762</v>
+      </c>
+      <c r="AF39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="40">
         <v>28.303864979162469</v>
       </c>
-      <c r="AH39" s="24">
-[...5 lines deleted...]
-      <c r="AJ39" s="75">
+      <c r="AH39" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI39" s="40">
+        <v>2724.6194236417391</v>
+      </c>
+      <c r="AJ39" s="41">
         <v>14.5</v>
       </c>
     </row>
     <row r="40" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A40" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D40" s="20">
+      <c r="A40" s="53" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="53" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="36">
+        <v>0</v>
+      </c>
+      <c r="D40" s="37">
         <v>8</v>
       </c>
-      <c r="E40" s="20">
-[...2 lines deleted...]
-      <c r="F40" s="20">
+      <c r="E40" s="37">
+        <v>0</v>
+      </c>
+      <c r="F40" s="37">
         <v>3</v>
       </c>
-      <c r="G40" s="20">
-[...2 lines deleted...]
-      <c r="H40" s="21">
+      <c r="G40" s="37">
+        <v>0</v>
+      </c>
+      <c r="H40" s="38">
         <v>11</v>
       </c>
-      <c r="I40" s="66">
-[...8 lines deleted...]
-      <c r="L40" s="67">
+      <c r="I40" s="39">
+        <v>0</v>
+      </c>
+      <c r="J40" s="40">
+        <v>1021.438733703667</v>
+      </c>
+      <c r="K40" s="40">
+        <v>0</v>
+      </c>
+      <c r="L40" s="40">
         <v>10.304879186532119</v>
       </c>
-      <c r="M40" s="68">
-[...5 lines deleted...]
-      <c r="O40" s="69">
+      <c r="M40" s="40">
+        <v>0</v>
+      </c>
+      <c r="N40" s="40">
+        <v>1031.7436128901991</v>
+      </c>
+      <c r="O40" s="41">
         <v>4.7</v>
       </c>
-      <c r="P40" s="70">
-[...17 lines deleted...]
-      <c r="V40" s="73">
+      <c r="P40" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="40">
+        <v>201.14674567310371</v>
+      </c>
+      <c r="R40" s="55">
+        <v>0</v>
+      </c>
+      <c r="S40" s="55">
+        <v>0</v>
+      </c>
+      <c r="T40" s="55">
+        <v>0</v>
+      </c>
+      <c r="U40" s="40">
+        <v>201.14674567310371</v>
+      </c>
+      <c r="V40" s="41">
         <v>9.1999999999999993</v>
       </c>
-      <c r="W40" s="74">
-[...17 lines deleted...]
-      <c r="AC40" s="69">
+      <c r="W40" s="39">
+        <v>0</v>
+      </c>
+      <c r="X40" s="40">
+        <v>1605.8918921666479</v>
+      </c>
+      <c r="Y40" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="40">
+        <v>1605.8918921666479</v>
+      </c>
+      <c r="AC40" s="44">
         <v>4.3</v>
       </c>
-      <c r="AD40" s="23">
-[...8 lines deleted...]
-      <c r="AG40" s="24">
+      <c r="AD40" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="40">
+        <v>2828.4773715434185</v>
+      </c>
+      <c r="AF40" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="40">
         <v>10.304879186532119</v>
       </c>
-      <c r="AH40" s="24">
-[...5 lines deleted...]
-      <c r="AJ40" s="75">
+      <c r="AH40" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI40" s="40">
+        <v>2838.7822507299506</v>
+      </c>
+      <c r="AJ40" s="41">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="41" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A41" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D41" s="20">
+      <c r="A41" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="53" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="36">
+        <v>0</v>
+      </c>
+      <c r="D41" s="37">
         <v>6</v>
       </c>
-      <c r="E41" s="20">
-[...2 lines deleted...]
-      <c r="F41" s="20">
+      <c r="E41" s="37">
+        <v>0</v>
+      </c>
+      <c r="F41" s="37">
         <v>5</v>
       </c>
-      <c r="G41" s="20">
-[...2 lines deleted...]
-      <c r="H41" s="21">
+      <c r="G41" s="37">
+        <v>0</v>
+      </c>
+      <c r="H41" s="38">
         <v>11</v>
       </c>
-      <c r="I41" s="66">
-[...8 lines deleted...]
-      <c r="L41" s="67">
+      <c r="I41" s="39">
+        <v>0</v>
+      </c>
+      <c r="J41" s="40">
+        <v>923.33320918268328</v>
+      </c>
+      <c r="K41" s="40">
+        <v>0</v>
+      </c>
+      <c r="L41" s="40">
         <v>16.526485136003949</v>
       </c>
-      <c r="M41" s="68">
-[...5 lines deleted...]
-      <c r="O41" s="69">
+      <c r="M41" s="40">
+        <v>0</v>
+      </c>
+      <c r="N41" s="40">
+        <v>939.85969431868716</v>
+      </c>
+      <c r="O41" s="41">
         <v>3.3</v>
       </c>
-      <c r="P41" s="70">
-[...17 lines deleted...]
-      <c r="V41" s="73">
+      <c r="P41" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="40">
+        <v>486.47769470131232</v>
+      </c>
+      <c r="R41" s="55">
+        <v>0</v>
+      </c>
+      <c r="S41" s="55">
+        <v>0</v>
+      </c>
+      <c r="T41" s="55">
+        <v>0</v>
+      </c>
+      <c r="U41" s="40">
+        <v>486.47769470131232</v>
+      </c>
+      <c r="V41" s="41">
         <v>37</v>
       </c>
-      <c r="W41" s="74">
-[...29 lines deleted...]
-      <c r="AG41" s="24">
+      <c r="W41" s="39">
+        <v>0</v>
+      </c>
+      <c r="X41" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE41" s="40">
+        <v>1409.8109038839957</v>
+      </c>
+      <c r="AF41" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="40">
         <v>16.526485136003949</v>
       </c>
-      <c r="AH41" s="24">
-[...5 lines deleted...]
-      <c r="AJ41" s="75">
+      <c r="AH41" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI41" s="40">
+        <v>1426.3373890199996</v>
+      </c>
+      <c r="AJ41" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="42" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A42" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C42" s="19">
+      <c r="A42" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="36">
         <v>1</v>
       </c>
-      <c r="D42" s="20">
+      <c r="D42" s="37">
         <v>31</v>
       </c>
-      <c r="E42" s="20">
-[...2 lines deleted...]
-      <c r="F42" s="20">
+      <c r="E42" s="37">
+        <v>0</v>
+      </c>
+      <c r="F42" s="37">
         <v>53</v>
       </c>
-      <c r="G42" s="20">
-[...2 lines deleted...]
-      <c r="H42" s="21">
+      <c r="G42" s="37">
+        <v>0</v>
+      </c>
+      <c r="H42" s="38">
         <v>85</v>
       </c>
-      <c r="I42" s="74">
-[...8 lines deleted...]
-      <c r="L42" s="67">
+      <c r="I42" s="39">
+        <v>2765.8269965126578</v>
+      </c>
+      <c r="J42" s="40">
+        <v>3531.272366475122</v>
+      </c>
+      <c r="K42" s="40">
+        <v>0</v>
+      </c>
+      <c r="L42" s="40">
         <v>128.3386091746479</v>
       </c>
-      <c r="M42" s="68">
-[...5 lines deleted...]
-      <c r="O42" s="69">
+      <c r="M42" s="40">
+        <v>0</v>
+      </c>
+      <c r="N42" s="40">
+        <v>6423.823165597345</v>
+      </c>
+      <c r="O42" s="41">
         <v>5.5</v>
       </c>
-      <c r="P42" s="23">
-[...17 lines deleted...]
-      <c r="V42" s="73">
+      <c r="P42" s="39">
+        <v>1559.359039519815</v>
+      </c>
+      <c r="Q42" s="40">
+        <v>1857.1048550298181</v>
+      </c>
+      <c r="R42" s="55">
+        <v>0</v>
+      </c>
+      <c r="S42" s="40">
+        <v>0</v>
+      </c>
+      <c r="T42" s="55">
+        <v>0</v>
+      </c>
+      <c r="U42" s="40">
+        <v>3416.460210437343</v>
+      </c>
+      <c r="V42" s="41">
         <v>57.6</v>
       </c>
-      <c r="W42" s="74">
-[...29 lines deleted...]
-      <c r="AG42" s="24">
+      <c r="W42" s="39">
+        <v>0</v>
+      </c>
+      <c r="X42" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="39">
+        <v>4325.1860360324727</v>
+      </c>
+      <c r="AE42" s="40">
+        <v>5388.3772215049403</v>
+      </c>
+      <c r="AF42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="40">
         <v>128.3386091746479</v>
       </c>
-      <c r="AH42" s="24">
-[...5 lines deleted...]
-      <c r="AJ42" s="75">
+      <c r="AH42" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI42" s="40">
+        <v>9840.2833760346875</v>
+      </c>
+      <c r="AJ42" s="41">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A43" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D43" s="20">
+      <c r="A43" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="36">
+        <v>0</v>
+      </c>
+      <c r="D43" s="37">
         <v>32</v>
       </c>
-      <c r="E43" s="20">
-[...29 lines deleted...]
-      <c r="O43" s="69">
+      <c r="E43" s="37">
+        <v>0</v>
+      </c>
+      <c r="F43" s="37">
+        <v>92</v>
+      </c>
+      <c r="G43" s="37">
+        <v>0</v>
+      </c>
+      <c r="H43" s="38">
+        <v>124</v>
+      </c>
+      <c r="I43" s="39">
+        <v>0</v>
+      </c>
+      <c r="J43" s="40">
+        <v>7689.2458834198678</v>
+      </c>
+      <c r="K43" s="40">
+        <v>0</v>
+      </c>
+      <c r="L43" s="40">
+        <v>383.80779551689318</v>
+      </c>
+      <c r="M43" s="40">
+        <v>0</v>
+      </c>
+      <c r="N43" s="40">
+        <v>8063.1608748019307</v>
+      </c>
+      <c r="O43" s="41">
         <v>5.2</v>
       </c>
-      <c r="P43" s="70">
-[...17 lines deleted...]
-      <c r="V43" s="73">
+      <c r="P43" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="40">
+        <v>762.66324922189494</v>
+      </c>
+      <c r="R43" s="55">
+        <v>0</v>
+      </c>
+      <c r="S43" s="40">
+        <v>0</v>
+      </c>
+      <c r="T43" s="55">
+        <v>0</v>
+      </c>
+      <c r="U43" s="40">
+        <v>762.66324922189494</v>
+      </c>
+      <c r="V43" s="41">
         <v>13</v>
       </c>
-      <c r="W43" s="74">
-[...17 lines deleted...]
-      <c r="AC43" s="69">
+      <c r="W43" s="39">
+        <v>0</v>
+      </c>
+      <c r="X43" s="40">
+        <v>5224.7666296998977</v>
+      </c>
+      <c r="Y43" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="40">
+        <v>5224.7666296998977</v>
+      </c>
+      <c r="AC43" s="44">
         <v>5.3</v>
       </c>
-      <c r="AD43" s="23">
-[...17 lines deleted...]
-      <c r="AJ43" s="75">
+      <c r="AD43" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="40">
+        <v>13676.67576234166</v>
+      </c>
+      <c r="AF43" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="40">
+        <v>383.80779551689318</v>
+      </c>
+      <c r="AH43" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI43" s="40">
+        <v>14050.590753723724</v>
+      </c>
+      <c r="AJ43" s="41">
         <v>5.4</v>
       </c>
     </row>
     <row r="44" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A44" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D44" s="20">
+      <c r="A44" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="36">
+        <v>0</v>
+      </c>
+      <c r="D44" s="37">
         <v>52</v>
       </c>
-      <c r="E44" s="20">
-[...2 lines deleted...]
-      <c r="F44" s="20">
+      <c r="E44" s="37">
+        <v>0</v>
+      </c>
+      <c r="F44" s="37">
         <v>49</v>
       </c>
-      <c r="G44" s="20">
-[...2 lines deleted...]
-      <c r="H44" s="21">
+      <c r="G44" s="37">
+        <v>0</v>
+      </c>
+      <c r="H44" s="38">
         <v>101</v>
       </c>
-      <c r="I44" s="66">
-[...8 lines deleted...]
-      <c r="L44" s="67">
+      <c r="I44" s="39">
+        <v>0</v>
+      </c>
+      <c r="J44" s="40">
+        <v>8527.7140774180571</v>
+      </c>
+      <c r="K44" s="40">
+        <v>0</v>
+      </c>
+      <c r="L44" s="40">
         <v>145.8083851806287</v>
       </c>
-      <c r="M44" s="68">
-[...5 lines deleted...]
-      <c r="O44" s="69">
+      <c r="M44" s="40">
+        <v>0</v>
+      </c>
+      <c r="N44" s="40">
+        <v>8668.6515634126481</v>
+      </c>
+      <c r="O44" s="41">
         <v>4</v>
       </c>
-      <c r="P44" s="70">
-[...17 lines deleted...]
-      <c r="V44" s="73">
+      <c r="P44" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="40">
+        <v>187.96133736192971</v>
+      </c>
+      <c r="R44" s="55">
+        <v>0</v>
+      </c>
+      <c r="S44" s="55">
+        <v>0</v>
+      </c>
+      <c r="T44" s="55">
+        <v>0</v>
+      </c>
+      <c r="U44" s="40">
+        <v>187.96133736192971</v>
+      </c>
+      <c r="V44" s="41">
         <v>3.6</v>
       </c>
-      <c r="W44" s="74">
-[...29 lines deleted...]
-      <c r="AG44" s="24">
+      <c r="W44" s="39">
+        <v>0</v>
+      </c>
+      <c r="X44" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="40">
+        <v>8715.6754147799875</v>
+      </c>
+      <c r="AF44" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG44" s="40">
         <v>145.8083851806287</v>
       </c>
-      <c r="AH44" s="24">
-[...5 lines deleted...]
-      <c r="AJ44" s="75">
+      <c r="AH44" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI44" s="40">
+        <v>8856.6129007745785</v>
+      </c>
+      <c r="AJ44" s="41">
         <v>3.9</v>
       </c>
     </row>
     <row r="45" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A45" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D45" s="20">
+      <c r="A45" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="53" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="36">
+        <v>0</v>
+      </c>
+      <c r="D45" s="37">
         <v>21</v>
       </c>
-      <c r="E45" s="20">
-[...2 lines deleted...]
-      <c r="F45" s="20">
+      <c r="E45" s="37">
+        <v>0</v>
+      </c>
+      <c r="F45" s="37">
         <v>17</v>
       </c>
-      <c r="G45" s="20">
-[...2 lines deleted...]
-      <c r="H45" s="21">
+      <c r="G45" s="37">
+        <v>0</v>
+      </c>
+      <c r="H45" s="38">
         <v>38</v>
       </c>
-      <c r="I45" s="66">
-[...8 lines deleted...]
-      <c r="L45" s="67">
+      <c r="I45" s="39">
+        <v>0</v>
+      </c>
+      <c r="J45" s="40">
+        <v>2348.9547338910252</v>
+      </c>
+      <c r="K45" s="40">
+        <v>0</v>
+      </c>
+      <c r="L45" s="40">
         <v>59.984252196588884</v>
       </c>
-      <c r="M45" s="68">
-[...5 lines deleted...]
-      <c r="O45" s="69">
+      <c r="M45" s="40">
+        <v>0</v>
+      </c>
+      <c r="N45" s="40">
+        <v>2405.5215732584261</v>
+      </c>
+      <c r="O45" s="41">
         <v>2</v>
       </c>
-      <c r="P45" s="70">
-[...8 lines deleted...]
-      <c r="S45" s="24">
+      <c r="P45" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q45" s="40">
+        <v>2253.552327267174</v>
+      </c>
+      <c r="R45" s="55">
+        <v>0</v>
+      </c>
+      <c r="S45" s="40">
         <v>9.4151121361391217E-4</v>
       </c>
-      <c r="T45" s="72">
-[...5 lines deleted...]
-      <c r="V45" s="73">
+      <c r="T45" s="55">
+        <v>0</v>
+      </c>
+      <c r="U45" s="40">
+        <v>2253.553268778388</v>
+      </c>
+      <c r="V45" s="41">
         <v>15.4</v>
       </c>
-      <c r="W45" s="74">
-[...29 lines deleted...]
-      <c r="AG45" s="24">
+      <c r="W45" s="39">
+        <v>0</v>
+      </c>
+      <c r="X45" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y45" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="40">
+        <v>4602.5070611581996</v>
+      </c>
+      <c r="AF45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="40">
         <v>59.985193707802495</v>
       </c>
-      <c r="AH45" s="24">
-[...5 lines deleted...]
-      <c r="AJ45" s="75">
+      <c r="AH45" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI45" s="40">
+        <v>4659.0748420368145</v>
+      </c>
+      <c r="AJ45" s="41">
         <v>3.5</v>
       </c>
     </row>
     <row r="46" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A46" s="26" t="s">
-[...62 lines deleted...]
-      <c r="V46" s="85">
+      <c r="A46" s="53" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="36">
+        <v>0</v>
+      </c>
+      <c r="D46" s="37">
+        <v>48</v>
+      </c>
+      <c r="E46" s="37">
+        <v>0</v>
+      </c>
+      <c r="F46" s="37">
+        <v>87</v>
+      </c>
+      <c r="G46" s="37">
+        <v>0</v>
+      </c>
+      <c r="H46" s="38">
+        <v>135</v>
+      </c>
+      <c r="I46" s="39">
+        <v>0</v>
+      </c>
+      <c r="J46" s="40">
+        <v>7913.3579374059454</v>
+      </c>
+      <c r="K46" s="40">
+        <v>0</v>
+      </c>
+      <c r="L46" s="40">
+        <v>402.07193166312129</v>
+      </c>
+      <c r="M46" s="40">
+        <v>0</v>
+      </c>
+      <c r="N46" s="40">
+        <v>8315.4298690690684</v>
+      </c>
+      <c r="O46" s="41">
+        <v>5.6</v>
+      </c>
+      <c r="P46" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="58">
+        <v>180.62573134211621</v>
+      </c>
+      <c r="R46" s="59">
+        <v>0</v>
+      </c>
+      <c r="S46" s="58">
+        <v>0</v>
+      </c>
+      <c r="T46" s="59">
+        <v>0</v>
+      </c>
+      <c r="U46" s="58">
+        <v>180.62573134211621</v>
+      </c>
+      <c r="V46" s="60">
         <v>6.5</v>
       </c>
-      <c r="W46" s="74">
-[...17 lines deleted...]
-      <c r="AC46" s="69">
+      <c r="W46" s="39">
+        <v>0</v>
+      </c>
+      <c r="X46" s="40">
+        <v>56528.03894301231</v>
+      </c>
+      <c r="Y46" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="40">
+        <v>56528.03894301231</v>
+      </c>
+      <c r="AC46" s="44">
         <v>25.4</v>
       </c>
-      <c r="AD46" s="86">
-[...18 lines deleted...]
-        <v>17.3</v>
+      <c r="AD46" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="58">
+        <v>64622.022611760374</v>
+      </c>
+      <c r="AF46" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="58">
+        <v>402.07193166312129</v>
+      </c>
+      <c r="AH46" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI46" s="58">
+        <v>65024.094543423496</v>
+      </c>
+      <c r="AJ46" s="60">
+        <v>17.399999999999999</v>
       </c>
     </row>
     <row r="47" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A47" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ47" s="27"/>
+      <c r="A47" s="53"/>
+      <c r="B47" s="53"/>
+      <c r="C47" s="36"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="38"/>
+      <c r="I47" s="39"/>
+      <c r="J47" s="40"/>
+      <c r="K47" s="40"/>
+      <c r="L47" s="40"/>
+      <c r="M47" s="40"/>
+      <c r="N47" s="40"/>
+      <c r="O47" s="41"/>
+      <c r="P47" s="42"/>
+      <c r="Q47" s="42"/>
+      <c r="R47" s="42"/>
+      <c r="S47" s="42"/>
+      <c r="T47" s="42"/>
+      <c r="U47" s="42"/>
+      <c r="V47" s="62"/>
+      <c r="W47" s="39"/>
+      <c r="X47" s="40"/>
+      <c r="Y47" s="40"/>
+      <c r="Z47" s="40"/>
+      <c r="AA47" s="40"/>
+      <c r="AB47" s="40"/>
+      <c r="AC47" s="44"/>
+      <c r="AD47" s="45"/>
+      <c r="AE47" s="45"/>
+      <c r="AF47" s="45"/>
+      <c r="AG47" s="45"/>
+      <c r="AH47" s="45"/>
+      <c r="AI47" s="45"/>
+      <c r="AJ47" s="43"/>
     </row>
-    <row r="48" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E48" s="15">
+    <row r="48" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" s="46">
+        <v>0</v>
+      </c>
+      <c r="D48" s="47">
+        <v>192</v>
+      </c>
+      <c r="E48" s="47">
         <v>4</v>
       </c>
-      <c r="F48" s="15">
-[...2 lines deleted...]
-      <c r="G48" s="15">
+      <c r="F48" s="47">
+        <v>304</v>
+      </c>
+      <c r="G48" s="47">
         <v>2</v>
       </c>
-      <c r="H48" s="16">
-[...14 lines deleted...]
-      <c r="M48" s="54">
+      <c r="H48" s="48">
+        <v>502</v>
+      </c>
+      <c r="I48" s="49">
+        <v>0</v>
+      </c>
+      <c r="J48" s="50">
+        <v>18836.060288903911</v>
+      </c>
+      <c r="K48" s="50">
+        <v>2375.0737687246419</v>
+      </c>
+      <c r="L48" s="50">
+        <v>1025.6959365895545</v>
+      </c>
+      <c r="M48" s="50">
         <v>8.7559471809466913</v>
       </c>
-      <c r="N48" s="54">
-[...2 lines deleted...]
-      <c r="O48" s="55">
+      <c r="N48" s="50">
+        <v>22223.825702048434</v>
+      </c>
+      <c r="O48" s="51">
         <v>3.6</v>
       </c>
-      <c r="P48" s="93">
-[...8 lines deleted...]
-      <c r="S48" s="63">
+      <c r="P48" s="64">
+        <v>0</v>
+      </c>
+      <c r="Q48" s="28">
+        <v>5791.3542669677336</v>
+      </c>
+      <c r="R48" s="28">
+        <v>249.87054754055916</v>
+      </c>
+      <c r="S48" s="28">
         <v>0.1428698103499155</v>
       </c>
-      <c r="T48" s="90">
-[...26 lines deleted...]
-      <c r="AC48" s="55">
+      <c r="T48" s="63">
+        <v>0</v>
+      </c>
+      <c r="U48" s="28">
+        <v>6041.3659145357451</v>
+      </c>
+      <c r="V48" s="29">
+        <v>6.3</v>
+      </c>
+      <c r="W48" s="49">
+        <v>0</v>
+      </c>
+      <c r="X48" s="50">
+        <v>27538.348067430656</v>
+      </c>
+      <c r="Y48" s="50">
+        <v>261.10226089079879</v>
+      </c>
+      <c r="Z48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA48" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB48" s="50">
+        <v>27799.448196144782</v>
+      </c>
+      <c r="AC48" s="52">
         <v>16.5</v>
       </c>
-      <c r="AD48" s="61">
-[...11 lines deleted...]
-      <c r="AH48" s="62">
+      <c r="AD48" s="27">
+        <v>0</v>
+      </c>
+      <c r="AE48" s="28">
+        <v>52165.762623302304</v>
+      </c>
+      <c r="AF48" s="28">
+        <v>2886.0465771559998</v>
+      </c>
+      <c r="AG48" s="28">
+        <v>1025.8388063999046</v>
+      </c>
+      <c r="AH48" s="28">
         <v>8.7559471809466913</v>
       </c>
-      <c r="AI48" s="62">
-[...3 lines deleted...]
-        <v>6.3</v>
+      <c r="AI48" s="28">
+        <v>56064.639812728958</v>
+      </c>
+      <c r="AJ48" s="29">
+        <v>6.4</v>
       </c>
     </row>
     <row r="49" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A49" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D49" s="20">
+      <c r="A49" s="53" t="s">
+        <v>97</v>
+      </c>
+      <c r="B49" s="53" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" s="36">
+        <v>0</v>
+      </c>
+      <c r="D49" s="37">
         <v>3</v>
       </c>
-      <c r="E49" s="20">
-[...92 lines deleted...]
-      <c r="AJ49" s="75">
+      <c r="E49" s="37">
+        <v>0</v>
+      </c>
+      <c r="F49" s="37">
+        <v>12</v>
+      </c>
+      <c r="G49" s="37">
+        <v>0</v>
+      </c>
+      <c r="H49" s="38">
+        <v>15</v>
+      </c>
+      <c r="I49" s="39">
+        <v>0</v>
+      </c>
+      <c r="J49" s="40">
+        <v>155.03865561274819</v>
+      </c>
+      <c r="K49" s="40">
+        <v>0</v>
+      </c>
+      <c r="L49" s="40">
+        <v>41.980451926582496</v>
+      </c>
+      <c r="M49" s="40">
+        <v>0</v>
+      </c>
+      <c r="N49" s="40">
+        <v>197.01910753933069</v>
+      </c>
+      <c r="O49" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="P49" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="40">
+        <v>1.272733488423609</v>
+      </c>
+      <c r="R49" s="55">
+        <v>0</v>
+      </c>
+      <c r="S49" s="55">
+        <v>0</v>
+      </c>
+      <c r="T49" s="55">
+        <v>0</v>
+      </c>
+      <c r="U49" s="40">
+        <v>1.272733488423609</v>
+      </c>
+      <c r="V49" s="41">
+        <v>0</v>
+      </c>
+      <c r="W49" s="39">
+        <v>0</v>
+      </c>
+      <c r="X49" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z49" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA49" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE49" s="40">
+        <v>156.31138910117178</v>
+      </c>
+      <c r="AF49" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="40">
+        <v>41.980451926582496</v>
+      </c>
+      <c r="AH49" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI49" s="40">
+        <v>198.29184102775429</v>
+      </c>
+      <c r="AJ49" s="41">
         <v>0.4</v>
       </c>
     </row>
     <row r="50" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A50" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F50" s="20">
+      <c r="A50" s="53" t="s">
+        <v>99</v>
+      </c>
+      <c r="B50" s="53" t="s">
+        <v>100</v>
+      </c>
+      <c r="C50" s="36">
+        <v>0</v>
+      </c>
+      <c r="D50" s="37">
+        <v>24</v>
+      </c>
+      <c r="E50" s="37">
+        <v>0</v>
+      </c>
+      <c r="F50" s="37">
         <v>38</v>
       </c>
-      <c r="G50" s="20">
-[...14 lines deleted...]
-      <c r="L50" s="67">
+      <c r="G50" s="37">
+        <v>0</v>
+      </c>
+      <c r="H50" s="38">
+        <v>62</v>
+      </c>
+      <c r="I50" s="39">
+        <v>0</v>
+      </c>
+      <c r="J50" s="40">
+        <v>1427.1709241377339</v>
+      </c>
+      <c r="K50" s="40">
+        <v>0</v>
+      </c>
+      <c r="L50" s="40">
         <v>106.4752788874236</v>
       </c>
-      <c r="M50" s="68">
-[...17 lines deleted...]
-      <c r="S50" s="76">
+      <c r="M50" s="40">
+        <v>0</v>
+      </c>
+      <c r="N50" s="40">
+        <v>1533.646203404501</v>
+      </c>
+      <c r="O50" s="41">
+        <v>3.3</v>
+      </c>
+      <c r="P50" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q50" s="40">
+        <v>182.9868509521643</v>
+      </c>
+      <c r="R50" s="55">
+        <v>0</v>
+      </c>
+      <c r="S50" s="40">
         <v>0.13605928328914521</v>
       </c>
-      <c r="T50" s="72">
-[...38 lines deleted...]
-      <c r="AG50" s="24">
+      <c r="T50" s="55">
+        <v>0</v>
+      </c>
+      <c r="U50" s="40">
+        <v>183.1229102354535</v>
+      </c>
+      <c r="V50" s="41">
+        <v>2.4</v>
+      </c>
+      <c r="W50" s="39">
+        <v>0</v>
+      </c>
+      <c r="X50" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z50" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA50" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB50" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE50" s="40">
+        <v>1610.1577750898982</v>
+      </c>
+      <c r="AF50" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG50" s="40">
         <v>106.61133817071274</v>
       </c>
-      <c r="AH50" s="24">
-[...6 lines deleted...]
-        <v>2.9</v>
+      <c r="AH50" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI50" s="40">
+        <v>1716.7691136399544</v>
+      </c>
+      <c r="AJ50" s="41">
+        <v>3.2</v>
       </c>
     </row>
     <row r="51" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A51" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D51" s="20">
+      <c r="A51" s="53" t="s">
+        <v>101</v>
+      </c>
+      <c r="B51" s="53" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" s="36">
+        <v>0</v>
+      </c>
+      <c r="D51" s="37">
         <v>57</v>
       </c>
-      <c r="E51" s="20">
-[...2 lines deleted...]
-      <c r="F51" s="20">
+      <c r="E51" s="37">
+        <v>0</v>
+      </c>
+      <c r="F51" s="37">
         <v>92</v>
       </c>
-      <c r="G51" s="20">
-[...2 lines deleted...]
-      <c r="H51" s="21">
+      <c r="G51" s="37">
+        <v>0</v>
+      </c>
+      <c r="H51" s="38">
         <v>149</v>
       </c>
-      <c r="I51" s="66">
-[...8 lines deleted...]
-      <c r="L51" s="67">
+      <c r="I51" s="39">
+        <v>0</v>
+      </c>
+      <c r="J51" s="40">
+        <v>8191.3479732555688</v>
+      </c>
+      <c r="K51" s="40">
+        <v>0</v>
+      </c>
+      <c r="L51" s="40">
         <v>331.63276721906522</v>
       </c>
-      <c r="M51" s="68">
-[...5 lines deleted...]
-      <c r="O51" s="69">
+      <c r="M51" s="40">
+        <v>0</v>
+      </c>
+      <c r="N51" s="40">
+        <v>8510.8200476964485</v>
+      </c>
+      <c r="O51" s="41">
         <v>6</v>
       </c>
-      <c r="P51" s="70">
-[...8 lines deleted...]
-      <c r="S51" s="24">
+      <c r="P51" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="40">
+        <v>847.95471242949179</v>
+      </c>
+      <c r="R51" s="55">
+        <v>0</v>
+      </c>
+      <c r="S51" s="40">
         <v>2.3108670626063249E-3</v>
       </c>
-      <c r="T51" s="72">
-[...5 lines deleted...]
-      <c r="V51" s="73">
+      <c r="T51" s="55">
+        <v>0</v>
+      </c>
+      <c r="U51" s="40">
+        <v>847.95702329655444</v>
+      </c>
+      <c r="V51" s="41">
         <v>6.2</v>
       </c>
-      <c r="W51" s="74">
-[...17 lines deleted...]
-      <c r="AC51" s="69">
+      <c r="W51" s="39">
+        <v>0</v>
+      </c>
+      <c r="X51" s="40">
+        <v>12078.220498217701</v>
+      </c>
+      <c r="Y51" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB51" s="40">
+        <v>12078.220498217701</v>
+      </c>
+      <c r="AC51" s="44">
         <v>23.4</v>
       </c>
-      <c r="AD51" s="23">
-[...8 lines deleted...]
-      <c r="AG51" s="24">
+      <c r="AD51" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="40">
+        <v>21117.523183902762</v>
+      </c>
+      <c r="AF51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="40">
         <v>331.63507808612781</v>
       </c>
-      <c r="AH51" s="24">
-[...5 lines deleted...]
-      <c r="AJ51" s="75">
+      <c r="AH51" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="40">
+        <v>21436.997569210704</v>
+      </c>
+      <c r="AJ51" s="41">
         <v>10.3</v>
       </c>
     </row>
     <row r="52" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A52" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D52" s="20">
+      <c r="A52" s="53" t="s">
+        <v>103</v>
+      </c>
+      <c r="B52" s="53" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" s="36">
+        <v>0</v>
+      </c>
+      <c r="D52" s="37">
         <v>2</v>
       </c>
-      <c r="E52" s="20">
-[...5 lines deleted...]
-      <c r="G52" s="20">
+      <c r="E52" s="37">
+        <v>0</v>
+      </c>
+      <c r="F52" s="37">
+        <v>0</v>
+      </c>
+      <c r="G52" s="37">
         <v>1</v>
       </c>
-      <c r="H52" s="21">
+      <c r="H52" s="38">
         <v>3</v>
       </c>
-      <c r="I52" s="66">
-[...11 lines deleted...]
-      <c r="M52" s="67">
+      <c r="I52" s="39">
+        <v>0</v>
+      </c>
+      <c r="J52" s="40">
+        <v>135.14803394266559</v>
+      </c>
+      <c r="K52" s="40">
+        <v>0</v>
+      </c>
+      <c r="L52" s="40">
+        <v>0</v>
+      </c>
+      <c r="M52" s="40">
         <v>0.76475652165628161</v>
       </c>
-      <c r="N52" s="67">
-[...2 lines deleted...]
-      <c r="O52" s="69">
+      <c r="N52" s="40">
+        <v>135.91279046432189</v>
+      </c>
+      <c r="O52" s="41">
         <v>3.9</v>
       </c>
-      <c r="P52" s="70">
-[...2 lines deleted...]
-      <c r="Q52" s="76">
+      <c r="P52" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="40">
         <v>0.42614617135051602</v>
       </c>
-      <c r="R52" s="71">
-[...8 lines deleted...]
-      <c r="U52" s="76">
+      <c r="R52" s="55">
+        <v>0</v>
+      </c>
+      <c r="S52" s="55">
+        <v>0</v>
+      </c>
+      <c r="T52" s="55">
+        <v>0</v>
+      </c>
+      <c r="U52" s="40">
         <v>0.42614617135051602</v>
       </c>
-      <c r="V52" s="73">
+      <c r="V52" s="41">
         <v>2.6</v>
       </c>
-      <c r="W52" s="74">
-[...17 lines deleted...]
-      <c r="AC52" s="69">
+      <c r="W52" s="39">
+        <v>0</v>
+      </c>
+      <c r="X52" s="40">
+        <v>111.4416541497928</v>
+      </c>
+      <c r="Y52" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z52" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="40">
+        <v>111.4416541497928</v>
+      </c>
+      <c r="AC52" s="44">
         <v>0.2</v>
       </c>
-      <c r="AD52" s="23">
-[...11 lines deleted...]
-      <c r="AH52" s="24">
+      <c r="AD52" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE52" s="40">
+        <v>247.0158342638089</v>
+      </c>
+      <c r="AF52" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH52" s="40">
         <v>0.76475652165628161</v>
       </c>
-      <c r="AI52" s="24">
-[...2 lines deleted...]
-      <c r="AJ52" s="75">
+      <c r="AI52" s="40">
+        <v>247.78059078546519</v>
+      </c>
+      <c r="AJ52" s="41">
         <v>0.3</v>
       </c>
     </row>
     <row r="53" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A53" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D53" s="20">
+      <c r="A53" s="53" t="s">
+        <v>105</v>
+      </c>
+      <c r="B53" s="53" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" s="36">
+        <v>0</v>
+      </c>
+      <c r="D53" s="37">
         <v>20</v>
       </c>
-      <c r="E53" s="20">
+      <c r="E53" s="37">
         <v>1</v>
       </c>
-      <c r="F53" s="20">
+      <c r="F53" s="37">
         <v>37</v>
       </c>
-      <c r="G53" s="20">
-[...2 lines deleted...]
-      <c r="H53" s="21">
+      <c r="G53" s="37">
+        <v>0</v>
+      </c>
+      <c r="H53" s="38">
         <v>58</v>
       </c>
-      <c r="I53" s="66">
-[...5 lines deleted...]
-      <c r="K53" s="67">
+      <c r="I53" s="39">
+        <v>0</v>
+      </c>
+      <c r="J53" s="40">
+        <v>1006.0944061807839</v>
+      </c>
+      <c r="K53" s="40">
         <v>87.96956586794316</v>
       </c>
-      <c r="L53" s="67">
+      <c r="L53" s="40">
         <v>126.6952787746267</v>
       </c>
-      <c r="M53" s="68">
-[...5 lines deleted...]
-      <c r="O53" s="69">
+      <c r="M53" s="40">
+        <v>0</v>
+      </c>
+      <c r="N53" s="40">
+        <v>1212.2117848664111</v>
+      </c>
+      <c r="O53" s="41">
         <v>1.7</v>
       </c>
-      <c r="P53" s="70">
-[...5 lines deleted...]
-      <c r="R53" s="77">
+      <c r="P53" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q53" s="40">
+        <v>351.87913873109699</v>
+      </c>
+      <c r="R53" s="40">
         <v>2.4571793634862841E-2</v>
       </c>
-      <c r="S53" s="24">
-[...8 lines deleted...]
-      <c r="V53" s="73">
+      <c r="S53" s="40">
+        <v>0</v>
+      </c>
+      <c r="T53" s="55">
+        <v>0</v>
+      </c>
+      <c r="U53" s="40">
+        <v>351.90371052473188</v>
+      </c>
+      <c r="V53" s="41">
         <v>3.2</v>
       </c>
-      <c r="W53" s="74">
-[...26 lines deleted...]
-      <c r="AF53" s="24">
+      <c r="W53" s="39">
+        <v>0</v>
+      </c>
+      <c r="X53" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE53" s="40">
+        <v>1357.9735449118809</v>
+      </c>
+      <c r="AF53" s="40">
         <v>87.994137661578023</v>
       </c>
-      <c r="AG53" s="24">
+      <c r="AG53" s="40">
         <v>126.6952787746267</v>
       </c>
-      <c r="AH53" s="24">
-[...5 lines deleted...]
-      <c r="AJ53" s="75">
+      <c r="AH53" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI53" s="40">
+        <v>1564.115495391143</v>
+      </c>
+      <c r="AJ53" s="41">
         <v>1.9</v>
       </c>
     </row>
     <row r="54" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A54" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F54" s="20">
+      <c r="A54" s="53" t="s">
+        <v>107</v>
+      </c>
+      <c r="B54" s="53" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" s="36">
+        <v>0</v>
+      </c>
+      <c r="D54" s="37">
+        <v>28</v>
+      </c>
+      <c r="E54" s="37">
+        <v>0</v>
+      </c>
+      <c r="F54" s="37">
         <v>46</v>
       </c>
-      <c r="G54" s="20">
+      <c r="G54" s="37">
         <v>1</v>
       </c>
-      <c r="H54" s="21">
-[...11 lines deleted...]
-      <c r="L54" s="67">
+      <c r="H54" s="38">
+        <v>75</v>
+      </c>
+      <c r="I54" s="39">
+        <v>0</v>
+      </c>
+      <c r="J54" s="40">
+        <v>921.29118279187549</v>
+      </c>
+      <c r="K54" s="40">
+        <v>0</v>
+      </c>
+      <c r="L54" s="40">
         <v>142.96719817983609</v>
       </c>
-      <c r="M54" s="67">
+      <c r="M54" s="40">
         <v>7.9911906592904094</v>
       </c>
-      <c r="N54" s="67">
-[...2 lines deleted...]
-      <c r="O54" s="69">
+      <c r="N54" s="40">
+        <v>1072.249571631002</v>
+      </c>
+      <c r="O54" s="41">
         <v>1</v>
       </c>
-      <c r="P54" s="70">
-[...17 lines deleted...]
-      <c r="V54" s="73">
+      <c r="P54" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="40">
+        <v>70.182137470783132</v>
+      </c>
+      <c r="R54" s="55">
+        <v>0</v>
+      </c>
+      <c r="S54" s="40">
+        <v>0</v>
+      </c>
+      <c r="T54" s="55">
+        <v>0</v>
+      </c>
+      <c r="U54" s="40">
+        <v>70.182137470783132</v>
+      </c>
+      <c r="V54" s="41">
         <v>0.4</v>
       </c>
-      <c r="W54" s="74">
-[...29 lines deleted...]
-      <c r="AG54" s="24">
+      <c r="W54" s="39">
+        <v>0</v>
+      </c>
+      <c r="X54" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="40">
+        <v>991.4733202626586</v>
+      </c>
+      <c r="AF54" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="40">
         <v>142.96719817983609</v>
       </c>
-      <c r="AH54" s="24">
+      <c r="AH54" s="40">
         <v>7.9911906592904094</v>
       </c>
-      <c r="AI54" s="24">
-[...3 lines deleted...]
-        <v>0.9</v>
+      <c r="AI54" s="40">
+        <v>1142.4317091017851</v>
+      </c>
+      <c r="AJ54" s="41">
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A55" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D55" s="20">
+      <c r="A55" s="53" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" s="53" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" s="36">
+        <v>0</v>
+      </c>
+      <c r="D55" s="37">
         <v>22</v>
       </c>
-      <c r="E55" s="20">
+      <c r="E55" s="37">
         <v>1</v>
       </c>
-      <c r="F55" s="20">
-[...14 lines deleted...]
-      <c r="K55" s="67">
+      <c r="F55" s="37">
+        <v>32</v>
+      </c>
+      <c r="G55" s="37">
+        <v>0</v>
+      </c>
+      <c r="H55" s="38">
+        <v>55</v>
+      </c>
+      <c r="I55" s="39">
+        <v>0</v>
+      </c>
+      <c r="J55" s="40">
+        <v>3320.2022887708172</v>
+      </c>
+      <c r="K55" s="40">
         <v>590.5830614186541</v>
       </c>
-      <c r="L55" s="67">
-[...8 lines deleted...]
-      <c r="O55" s="69">
+      <c r="L55" s="40">
+        <v>115.3836842894335</v>
+      </c>
+      <c r="M55" s="40">
+        <v>0</v>
+      </c>
+      <c r="N55" s="40">
+        <v>4025.119092106519</v>
+      </c>
+      <c r="O55" s="41">
         <v>3.6</v>
       </c>
-      <c r="P55" s="70">
-[...8 lines deleted...]
-      <c r="S55" s="72">
+      <c r="P55" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="40">
+        <v>2188.8955198015528</v>
+      </c>
+      <c r="R55" s="40">
+        <v>151.86447881729941</v>
+      </c>
+      <c r="S55" s="55">
         <v>4.4996599981639686E-3</v>
       </c>
-      <c r="T55" s="72">
-[...5 lines deleted...]
-      <c r="V55" s="73">
+      <c r="T55" s="55">
+        <v>0</v>
+      </c>
+      <c r="U55" s="40">
+        <v>2340.762999130397</v>
+      </c>
+      <c r="V55" s="41">
         <v>15.4</v>
       </c>
-      <c r="W55" s="74">
-[...38 lines deleted...]
-      <c r="AJ55" s="75">
+      <c r="W55" s="39">
+        <v>0</v>
+      </c>
+      <c r="X55" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="40">
+        <v>5509.09780857237</v>
+      </c>
+      <c r="AF55" s="40">
+        <v>742.44754023595351</v>
+      </c>
+      <c r="AG55" s="40">
+        <v>115.38818394943166</v>
+      </c>
+      <c r="AH55" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="40">
+        <v>6365.8820912369156</v>
+      </c>
+      <c r="AJ55" s="41">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="56" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A56" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E56" s="20">
+      <c r="A56" s="53" t="s">
+        <v>111</v>
+      </c>
+      <c r="B56" s="53" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" s="36">
+        <v>0</v>
+      </c>
+      <c r="D56" s="37">
+        <v>26</v>
+      </c>
+      <c r="E56" s="37">
         <v>1</v>
       </c>
-      <c r="F56" s="20">
+      <c r="F56" s="37">
         <v>45</v>
       </c>
-      <c r="G56" s="20">
-[...11 lines deleted...]
-      <c r="K56" s="67">
+      <c r="G56" s="37">
+        <v>0</v>
+      </c>
+      <c r="H56" s="38">
+        <v>72</v>
+      </c>
+      <c r="I56" s="39">
+        <v>0</v>
+      </c>
+      <c r="J56" s="40">
+        <v>1218.3577830361201</v>
+      </c>
+      <c r="K56" s="40">
         <v>60.60859179190043</v>
       </c>
-      <c r="L56" s="67">
+      <c r="L56" s="40">
         <v>144.5377847511883</v>
       </c>
-      <c r="M56" s="68">
-[...56 lines deleted...]
-      <c r="AF56" s="24">
+      <c r="M56" s="40">
+        <v>0</v>
+      </c>
+      <c r="N56" s="40">
+        <v>1423.504159579209</v>
+      </c>
+      <c r="O56" s="41">
+        <v>1.9</v>
+      </c>
+      <c r="P56" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="40">
+        <v>2046.785002684954</v>
+      </c>
+      <c r="R56" s="55">
+        <v>0</v>
+      </c>
+      <c r="S56" s="40">
+        <v>0</v>
+      </c>
+      <c r="T56" s="55">
+        <v>0</v>
+      </c>
+      <c r="U56" s="40">
+        <v>2046.785002684954</v>
+      </c>
+      <c r="V56" s="41">
+        <v>8.6</v>
+      </c>
+      <c r="W56" s="39">
+        <v>0</v>
+      </c>
+      <c r="X56" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z56" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE56" s="40">
+        <v>3265.1427857210738</v>
+      </c>
+      <c r="AF56" s="40">
         <v>60.60859179190043</v>
       </c>
-      <c r="AG56" s="24">
+      <c r="AG56" s="40">
         <v>144.5377847511883</v>
       </c>
-      <c r="AH56" s="24">
-[...6 lines deleted...]
-        <v>2.7</v>
+      <c r="AH56" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="40">
+        <v>3470.2891622641628</v>
+      </c>
+      <c r="AJ56" s="41">
+        <v>3.5</v>
       </c>
     </row>
     <row r="57" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A57" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E57" s="20">
+      <c r="A57" s="53" t="s">
+        <v>113</v>
+      </c>
+      <c r="B57" s="53" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="36">
+        <v>0</v>
+      </c>
+      <c r="D57" s="37">
+        <v>16</v>
+      </c>
+      <c r="E57" s="37">
         <v>1</v>
       </c>
-      <c r="F57" s="20">
+      <c r="F57" s="37">
         <v>3</v>
       </c>
-      <c r="G57" s="20">
-[...14 lines deleted...]
-      <c r="L57" s="67">
+      <c r="G57" s="37">
+        <v>0</v>
+      </c>
+      <c r="H57" s="38">
+        <v>20</v>
+      </c>
+      <c r="I57" s="39">
+        <v>0</v>
+      </c>
+      <c r="J57" s="40">
+        <v>2461.4090411755978</v>
+      </c>
+      <c r="K57" s="40">
+        <v>1635.912549646144</v>
+      </c>
+      <c r="L57" s="40">
         <v>16.023492561398651</v>
       </c>
-      <c r="M57" s="68">
-[...26 lines deleted...]
-      <c r="V57" s="85">
+      <c r="M57" s="40">
+        <v>0</v>
+      </c>
+      <c r="N57" s="40">
+        <v>4113.3429447606914</v>
+      </c>
+      <c r="O57" s="41">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="P57" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="58">
+        <v>100.9720252379169</v>
+      </c>
+      <c r="R57" s="58">
+        <v>97.981496929624882</v>
+      </c>
+      <c r="S57" s="59">
+        <v>0</v>
+      </c>
+      <c r="T57" s="59">
+        <v>0</v>
+      </c>
+      <c r="U57" s="58">
+        <v>198.95325153309761</v>
+      </c>
+      <c r="V57" s="60">
         <v>25.1</v>
       </c>
-      <c r="W57" s="74">
-[...17 lines deleted...]
-      <c r="AC57" s="69">
+      <c r="W57" s="39">
+        <v>0</v>
+      </c>
+      <c r="X57" s="40">
+        <v>15348.685915063161</v>
+      </c>
+      <c r="Y57" s="40">
+        <v>261.10226089079879</v>
+      </c>
+      <c r="Z57" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA57" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB57" s="40">
+        <v>15609.786043777291</v>
+      </c>
+      <c r="AC57" s="44">
         <v>34.700000000000003</v>
       </c>
-      <c r="AD57" s="86">
-[...8 lines deleted...]
-      <c r="AG57" s="82">
+      <c r="AD57" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE57" s="58">
+        <v>17911.066981476677</v>
+      </c>
+      <c r="AF57" s="58">
+        <v>1994.9963074665677</v>
+      </c>
+      <c r="AG57" s="58">
         <v>16.023492561398651</v>
       </c>
-      <c r="AH57" s="82">
-[...5 lines deleted...]
-      <c r="AJ57" s="87">
+      <c r="AH57" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI57" s="58">
+        <v>19922.082240071079</v>
+      </c>
+      <c r="AJ57" s="60">
         <v>29.8</v>
       </c>
     </row>
     <row r="58" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A58" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ58" s="27"/>
+      <c r="A58" s="53"/>
+      <c r="B58" s="53"/>
+      <c r="C58" s="36"/>
+      <c r="D58" s="37"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="37"/>
+      <c r="G58" s="37"/>
+      <c r="H58" s="38"/>
+      <c r="I58" s="39"/>
+      <c r="J58" s="40"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="40"/>
+      <c r="M58" s="40"/>
+      <c r="N58" s="40"/>
+      <c r="O58" s="41"/>
+      <c r="P58" s="42"/>
+      <c r="Q58" s="42"/>
+      <c r="R58" s="42"/>
+      <c r="S58" s="42"/>
+      <c r="T58" s="42"/>
+      <c r="U58" s="42"/>
+      <c r="V58" s="62"/>
+      <c r="W58" s="39"/>
+      <c r="X58" s="40"/>
+      <c r="Y58" s="40"/>
+      <c r="Z58" s="40"/>
+      <c r="AA58" s="40"/>
+      <c r="AB58" s="40"/>
+      <c r="AC58" s="44"/>
+      <c r="AD58" s="45"/>
+      <c r="AE58" s="45"/>
+      <c r="AF58" s="45"/>
+      <c r="AG58" s="45"/>
+      <c r="AH58" s="45"/>
+      <c r="AI58" s="45"/>
+      <c r="AJ58" s="43"/>
     </row>
-    <row r="59" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G59" s="15">
+    <row r="59" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="C59" s="46">
+        <v>0</v>
+      </c>
+      <c r="D59" s="47">
+        <v>325</v>
+      </c>
+      <c r="E59" s="47">
+        <v>0</v>
+      </c>
+      <c r="F59" s="47">
+        <v>477</v>
+      </c>
+      <c r="G59" s="47">
         <v>16</v>
       </c>
-      <c r="H59" s="16">
-[...14 lines deleted...]
-      <c r="M59" s="54">
+      <c r="H59" s="48">
+        <v>818</v>
+      </c>
+      <c r="I59" s="49">
+        <v>0</v>
+      </c>
+      <c r="J59" s="50">
+        <v>26843.557196403843</v>
+      </c>
+      <c r="K59" s="50">
+        <v>0</v>
+      </c>
+      <c r="L59" s="50">
+        <v>1656.0405613819419</v>
+      </c>
+      <c r="M59" s="50">
         <v>22.688374969268231</v>
       </c>
-      <c r="N59" s="54">
-[...14 lines deleted...]
-      <c r="S59" s="62">
+      <c r="N59" s="50">
+        <v>28511.845581284688</v>
+      </c>
+      <c r="O59" s="51">
+        <v>2.7</v>
+      </c>
+      <c r="P59" s="64">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="28">
+        <v>5358.5670831854186</v>
+      </c>
+      <c r="R59" s="63">
+        <v>0</v>
+      </c>
+      <c r="S59" s="28">
         <v>0.81537033595617114</v>
       </c>
-      <c r="T59" s="90">
-[...5 lines deleted...]
-      <c r="V59" s="64">
+      <c r="T59" s="63">
+        <v>0</v>
+      </c>
+      <c r="U59" s="28">
+        <v>5359.3824535213753</v>
+      </c>
+      <c r="V59" s="29">
         <v>3.2</v>
       </c>
-      <c r="W59" s="53">
-[...11 lines deleted...]
-      <c r="AA59" s="54">
+      <c r="W59" s="49">
+        <v>0</v>
+      </c>
+      <c r="X59" s="50">
+        <v>34812.493037045431</v>
+      </c>
+      <c r="Y59" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="50">
         <v>12.52163342797386</v>
       </c>
-      <c r="AB59" s="54">
-[...17 lines deleted...]
-      <c r="AH59" s="62">
+      <c r="AB59" s="50">
+        <v>34825.014670214339</v>
+      </c>
+      <c r="AC59" s="52">
+        <v>14.7</v>
+      </c>
+      <c r="AD59" s="27">
+        <v>0</v>
+      </c>
+      <c r="AE59" s="28">
+        <v>67014.617316634685</v>
+      </c>
+      <c r="AF59" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="28">
+        <v>1656.8559317178981</v>
+      </c>
+      <c r="AH59" s="28">
         <v>35.210008397242092</v>
       </c>
-      <c r="AI59" s="62">
-[...3 lines deleted...]
-        <v>4.5999999999999996</v>
+      <c r="AI59" s="28">
+        <v>68696.242705020413</v>
+      </c>
+      <c r="AJ59" s="29">
+        <v>4.7</v>
       </c>
     </row>
     <row r="60" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A60" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D60" s="20">
+      <c r="A60" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="B60" s="53" t="s">
+        <v>118</v>
+      </c>
+      <c r="C60" s="36">
+        <v>0</v>
+      </c>
+      <c r="D60" s="37">
         <v>15</v>
       </c>
-      <c r="E60" s="20">
-[...2 lines deleted...]
-      <c r="F60" s="20">
+      <c r="E60" s="37">
+        <v>0</v>
+      </c>
+      <c r="F60" s="37">
         <v>19</v>
       </c>
-      <c r="G60" s="20">
+      <c r="G60" s="37">
         <v>3</v>
       </c>
-      <c r="H60" s="21">
+      <c r="H60" s="38">
         <v>37</v>
       </c>
-      <c r="I60" s="66">
-[...8 lines deleted...]
-      <c r="L60" s="67">
+      <c r="I60" s="39">
+        <v>0</v>
+      </c>
+      <c r="J60" s="40">
+        <v>1022.921336946279</v>
+      </c>
+      <c r="K60" s="40">
+        <v>0</v>
+      </c>
+      <c r="L60" s="40">
         <v>42.088930964663867</v>
       </c>
-      <c r="M60" s="67">
+      <c r="M60" s="40">
         <v>3.9485818165626849</v>
       </c>
-      <c r="N60" s="67">
-[...2 lines deleted...]
-      <c r="O60" s="69">
+      <c r="N60" s="40">
+        <v>1068.9587911061981</v>
+      </c>
+      <c r="O60" s="41">
         <v>2.5</v>
       </c>
-      <c r="P60" s="70">
-[...8 lines deleted...]
-      <c r="S60" s="72">
+      <c r="P60" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="40">
+        <v>894.63570531446317</v>
+      </c>
+      <c r="R60" s="55">
+        <v>0</v>
+      </c>
+      <c r="S60" s="55">
         <v>3.8114477166427672E-3</v>
       </c>
-      <c r="T60" s="72">
-[...5 lines deleted...]
-      <c r="V60" s="73">
+      <c r="T60" s="55">
+        <v>0</v>
+      </c>
+      <c r="U60" s="40">
+        <v>894.63951676217994</v>
+      </c>
+      <c r="V60" s="41">
         <v>3.8</v>
       </c>
-      <c r="W60" s="74">
-[...29 lines deleted...]
-      <c r="AG60" s="24">
+      <c r="W60" s="39">
+        <v>0</v>
+      </c>
+      <c r="X60" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y60" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC60" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD60" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE60" s="40">
+        <v>1917.557042260742</v>
+      </c>
+      <c r="AF60" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG60" s="40">
         <v>42.09274241238051</v>
       </c>
-      <c r="AH60" s="24">
+      <c r="AH60" s="40">
         <v>3.9485818165626849</v>
       </c>
-      <c r="AI60" s="24">
-[...2 lines deleted...]
-      <c r="AJ60" s="75">
+      <c r="AI60" s="40">
+        <v>1963.598307868378</v>
+      </c>
+      <c r="AJ60" s="41">
         <v>2.9</v>
       </c>
     </row>
     <row r="61" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A61" s="26" t="s">
-[...105 lines deleted...]
-        <v>1.8</v>
+      <c r="A61" s="53" t="s">
+        <v>119</v>
+      </c>
+      <c r="B61" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="C61" s="36">
+        <v>0</v>
+      </c>
+      <c r="D61" s="37">
+        <v>28</v>
+      </c>
+      <c r="E61" s="37">
+        <v>0</v>
+      </c>
+      <c r="F61" s="37">
+        <v>30</v>
+      </c>
+      <c r="G61" s="37">
+        <v>0</v>
+      </c>
+      <c r="H61" s="38">
+        <v>58</v>
+      </c>
+      <c r="I61" s="39">
+        <v>0</v>
+      </c>
+      <c r="J61" s="40">
+        <v>1350.065217812647</v>
+      </c>
+      <c r="K61" s="40">
+        <v>0</v>
+      </c>
+      <c r="L61" s="40">
+        <v>87.158447874288072</v>
+      </c>
+      <c r="M61" s="40">
+        <v>0</v>
+      </c>
+      <c r="N61" s="40">
+        <v>1437.2147908353979</v>
+      </c>
+      <c r="O61" s="41">
+        <v>2.1</v>
+      </c>
+      <c r="P61" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q61" s="40">
+        <v>151.62726967918971</v>
+      </c>
+      <c r="R61" s="55">
+        <v>0</v>
+      </c>
+      <c r="S61" s="40">
+        <v>0</v>
+      </c>
+      <c r="T61" s="55">
+        <v>0</v>
+      </c>
+      <c r="U61" s="40">
+        <v>151.62726967918971</v>
+      </c>
+      <c r="V61" s="41">
+        <v>1.5</v>
+      </c>
+      <c r="W61" s="39">
+        <v>0</v>
+      </c>
+      <c r="X61" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC61" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD61" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE61" s="40">
+        <v>1501.6924874918368</v>
+      </c>
+      <c r="AF61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG61" s="40">
+        <v>87.158447874288072</v>
+      </c>
+      <c r="AH61" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI61" s="40">
+        <v>1588.8420605145877</v>
+      </c>
+      <c r="AJ61" s="41">
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A62" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F62" s="20">
+      <c r="A62" s="53" t="s">
+        <v>121</v>
+      </c>
+      <c r="B62" s="53" t="s">
+        <v>122</v>
+      </c>
+      <c r="C62" s="36">
+        <v>0</v>
+      </c>
+      <c r="D62" s="37">
+        <v>36</v>
+      </c>
+      <c r="E62" s="37">
+        <v>0</v>
+      </c>
+      <c r="F62" s="37">
         <v>98</v>
       </c>
-      <c r="G62" s="20">
+      <c r="G62" s="37">
         <v>2</v>
       </c>
-      <c r="H62" s="21">
-[...11 lines deleted...]
-      <c r="L62" s="67">
+      <c r="H62" s="38">
+        <v>136</v>
+      </c>
+      <c r="I62" s="39">
+        <v>0</v>
+      </c>
+      <c r="J62" s="40">
+        <v>1018.957851813698</v>
+      </c>
+      <c r="K62" s="40">
+        <v>0</v>
+      </c>
+      <c r="L62" s="40">
         <v>338.14610737848142</v>
       </c>
-      <c r="M62" s="67">
+      <c r="M62" s="40">
         <v>2.613570075539851</v>
       </c>
-      <c r="N62" s="67">
-[...2 lines deleted...]
-      <c r="O62" s="69">
+      <c r="N62" s="40">
+        <v>1359.71752926772</v>
+      </c>
+      <c r="O62" s="41">
         <v>1.2</v>
       </c>
-      <c r="P62" s="70">
-[...8 lines deleted...]
-      <c r="S62" s="77">
+      <c r="P62" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q62" s="40">
+        <v>36.929432335041511</v>
+      </c>
+      <c r="R62" s="55">
+        <v>0</v>
+      </c>
+      <c r="S62" s="40">
         <v>6.9804269902203966E-3</v>
       </c>
-      <c r="T62" s="72">
-[...5 lines deleted...]
-      <c r="V62" s="73">
+      <c r="T62" s="55">
+        <v>0</v>
+      </c>
+      <c r="U62" s="40">
+        <v>36.936412762031743</v>
+      </c>
+      <c r="V62" s="41">
         <v>0.2</v>
       </c>
-      <c r="W62" s="74">
-[...29 lines deleted...]
-      <c r="AG62" s="24">
+      <c r="W62" s="39">
+        <v>0</v>
+      </c>
+      <c r="X62" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD62" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE62" s="40">
+        <v>1055.8872841487396</v>
+      </c>
+      <c r="AF62" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="40">
         <v>338.15308780547161</v>
       </c>
-      <c r="AH62" s="24">
+      <c r="AH62" s="40">
         <v>2.613570075539851</v>
       </c>
-      <c r="AI62" s="24">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AI62" s="40">
+        <v>1396.6539420297518</v>
+      </c>
+      <c r="AJ62" s="41">
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="63" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A63" s="26" t="s">
-[...17 lines deleted...]
-      <c r="G63" s="20">
+      <c r="A63" s="53" t="s">
+        <v>123</v>
+      </c>
+      <c r="B63" s="53" t="s">
+        <v>124</v>
+      </c>
+      <c r="C63" s="36">
+        <v>0</v>
+      </c>
+      <c r="D63" s="37">
+        <v>11</v>
+      </c>
+      <c r="E63" s="37">
+        <v>0</v>
+      </c>
+      <c r="F63" s="37">
+        <v>21</v>
+      </c>
+      <c r="G63" s="37">
         <v>3</v>
       </c>
-      <c r="H63" s="21">
-[...14 lines deleted...]
-      <c r="M63" s="67">
+      <c r="H63" s="38">
+        <v>35</v>
+      </c>
+      <c r="I63" s="39">
+        <v>0</v>
+      </c>
+      <c r="J63" s="40">
+        <v>565.11381595042053</v>
+      </c>
+      <c r="K63" s="40">
+        <v>0</v>
+      </c>
+      <c r="L63" s="40">
+        <v>61.362556055923328</v>
+      </c>
+      <c r="M63" s="40">
         <v>3.866490730347115</v>
       </c>
-      <c r="N63" s="67">
-[...2 lines deleted...]
-      <c r="O63" s="69">
+      <c r="N63" s="40">
+        <v>630.33877310301443</v>
+      </c>
+      <c r="O63" s="41">
         <v>1.2</v>
       </c>
-      <c r="P63" s="70">
-[...17 lines deleted...]
-      <c r="V63" s="73">
+      <c r="P63" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="40">
+        <v>7.3005335689723214</v>
+      </c>
+      <c r="R63" s="55">
+        <v>0</v>
+      </c>
+      <c r="S63" s="40">
+        <v>0</v>
+      </c>
+      <c r="T63" s="55">
+        <v>0</v>
+      </c>
+      <c r="U63" s="40">
+        <v>7.3005335689723214</v>
+      </c>
+      <c r="V63" s="41">
         <v>0.1</v>
       </c>
-      <c r="W63" s="74">
-[...32 lines deleted...]
-      <c r="AH63" s="24">
+      <c r="W63" s="39">
+        <v>0</v>
+      </c>
+      <c r="X63" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD63" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE63" s="40">
+        <v>572.41434951939289</v>
+      </c>
+      <c r="AF63" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG63" s="40">
+        <v>61.362556055923328</v>
+      </c>
+      <c r="AH63" s="40">
         <v>3.866490730347115</v>
       </c>
-      <c r="AI63" s="24">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="AI63" s="40">
+        <v>637.63930667198679</v>
+      </c>
+      <c r="AJ63" s="41">
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="64" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A64" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F64" s="20">
+      <c r="A64" s="53" t="s">
+        <v>125</v>
+      </c>
+      <c r="B64" s="53" t="s">
+        <v>126</v>
+      </c>
+      <c r="C64" s="36">
+        <v>0</v>
+      </c>
+      <c r="D64" s="37">
+        <v>26</v>
+      </c>
+      <c r="E64" s="37">
+        <v>0</v>
+      </c>
+      <c r="F64" s="37">
         <v>63</v>
       </c>
-      <c r="G64" s="20">
-[...14 lines deleted...]
-      <c r="L64" s="67">
+      <c r="G64" s="37">
+        <v>0</v>
+      </c>
+      <c r="H64" s="38">
+        <v>89</v>
+      </c>
+      <c r="I64" s="39">
+        <v>0</v>
+      </c>
+      <c r="J64" s="40">
+        <v>1961.6102608677729</v>
+      </c>
+      <c r="K64" s="40">
+        <v>0</v>
+      </c>
+      <c r="L64" s="40">
         <v>236.12839239213579</v>
       </c>
-      <c r="M64" s="68">
-[...17 lines deleted...]
-      <c r="S64" s="76">
+      <c r="M64" s="40">
+        <v>0</v>
+      </c>
+      <c r="N64" s="40">
+        <v>2193.2578628539909</v>
+      </c>
+      <c r="O64" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="P64" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q64" s="40">
+        <v>302.54449267407028</v>
+      </c>
+      <c r="R64" s="55">
+        <v>0</v>
+      </c>
+      <c r="S64" s="40">
         <v>0.41674462949150581</v>
       </c>
-      <c r="T64" s="72">
-[...5 lines deleted...]
-      <c r="V64" s="73">
+      <c r="T64" s="55">
+        <v>0</v>
+      </c>
+      <c r="U64" s="40">
+        <v>302.9612373035618</v>
+      </c>
+      <c r="V64" s="41">
         <v>3.2</v>
       </c>
-      <c r="W64" s="74">
-[...29 lines deleted...]
-      <c r="AG64" s="24">
+      <c r="W64" s="39">
+        <v>0</v>
+      </c>
+      <c r="X64" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z64" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC64" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD64" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE64" s="40">
+        <v>2264.1547535418431</v>
+      </c>
+      <c r="AF64" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG64" s="40">
         <v>236.54513702162731</v>
       </c>
-      <c r="AH64" s="24">
-[...5 lines deleted...]
-      <c r="AJ64" s="75">
+      <c r="AH64" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI64" s="40">
+        <v>2496.2191001575529</v>
+      </c>
+      <c r="AJ64" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="65" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A65" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D65" s="20">
+      <c r="A65" s="53" t="s">
+        <v>127</v>
+      </c>
+      <c r="B65" s="53" t="s">
+        <v>128</v>
+      </c>
+      <c r="C65" s="36">
+        <v>0</v>
+      </c>
+      <c r="D65" s="37">
         <v>32</v>
       </c>
-      <c r="E65" s="20">
-[...2 lines deleted...]
-      <c r="F65" s="20">
+      <c r="E65" s="37">
+        <v>0</v>
+      </c>
+      <c r="F65" s="37">
         <v>21</v>
       </c>
-      <c r="G65" s="20">
-[...2 lines deleted...]
-      <c r="H65" s="21">
+      <c r="G65" s="37">
+        <v>0</v>
+      </c>
+      <c r="H65" s="38">
         <v>53</v>
       </c>
-      <c r="I65" s="66">
-[...8 lines deleted...]
-      <c r="L65" s="67">
+      <c r="I65" s="39">
+        <v>0</v>
+      </c>
+      <c r="J65" s="40">
+        <v>2266.510355192906</v>
+      </c>
+      <c r="K65" s="40">
+        <v>0</v>
+      </c>
+      <c r="L65" s="40">
         <v>68.203506035895927</v>
       </c>
-      <c r="M65" s="68">
-[...5 lines deleted...]
-      <c r="O65" s="69">
+      <c r="M65" s="40">
+        <v>0</v>
+      </c>
+      <c r="N65" s="40">
+        <v>2334.7138612288031</v>
+      </c>
+      <c r="O65" s="41">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P65" s="70">
-[...8 lines deleted...]
-      <c r="S65" s="77">
+      <c r="P65" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q65" s="40">
+        <v>125.5047539510023</v>
+      </c>
+      <c r="R65" s="55">
+        <v>0</v>
+      </c>
+      <c r="S65" s="40">
         <v>4.2825514456686087E-2</v>
       </c>
-      <c r="T65" s="72">
-[...5 lines deleted...]
-      <c r="V65" s="73">
+      <c r="T65" s="55">
+        <v>0</v>
+      </c>
+      <c r="U65" s="40">
+        <v>125.54757946545899</v>
+      </c>
+      <c r="V65" s="41">
         <v>0.8</v>
       </c>
-      <c r="W65" s="74">
-[...29 lines deleted...]
-      <c r="AG65" s="24">
+      <c r="W65" s="39">
+        <v>0</v>
+      </c>
+      <c r="X65" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC65" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD65" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE65" s="40">
+        <v>2392.0151091439084</v>
+      </c>
+      <c r="AF65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG65" s="40">
         <v>68.246331550352608</v>
       </c>
-      <c r="AH65" s="24">
-[...5 lines deleted...]
-      <c r="AJ65" s="75">
+      <c r="AH65" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI65" s="40">
+        <v>2460.2614406942621</v>
+      </c>
+      <c r="AJ65" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A66" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D66" s="20">
+      <c r="A66" s="53" t="s">
+        <v>129</v>
+      </c>
+      <c r="B66" s="53" t="s">
+        <v>130</v>
+      </c>
+      <c r="C66" s="36">
+        <v>0</v>
+      </c>
+      <c r="D66" s="37">
         <v>24</v>
       </c>
-      <c r="E66" s="20">
-[...5 lines deleted...]
-      <c r="G66" s="20">
+      <c r="E66" s="37">
+        <v>0</v>
+      </c>
+      <c r="F66" s="37">
+        <v>53</v>
+      </c>
+      <c r="G66" s="37">
         <v>1</v>
       </c>
-      <c r="H66" s="21">
-[...41 lines deleted...]
-      <c r="V66" s="73">
+      <c r="H66" s="38">
+        <v>78</v>
+      </c>
+      <c r="I66" s="39">
+        <v>0</v>
+      </c>
+      <c r="J66" s="40">
+        <v>4476.0123456401761</v>
+      </c>
+      <c r="K66" s="40">
+        <v>0</v>
+      </c>
+      <c r="L66" s="40">
+        <v>218.08386619133469</v>
+      </c>
+      <c r="M66" s="40">
+        <v>0</v>
+      </c>
+      <c r="N66" s="40">
+        <v>4694.0962118315119</v>
+      </c>
+      <c r="O66" s="41">
+        <v>6.4</v>
+      </c>
+      <c r="P66" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q66" s="40">
+        <v>36.750530768185413</v>
+      </c>
+      <c r="R66" s="55">
+        <v>0</v>
+      </c>
+      <c r="S66" s="40">
+        <v>0</v>
+      </c>
+      <c r="T66" s="55">
+        <v>0</v>
+      </c>
+      <c r="U66" s="40">
+        <v>36.750530768185413</v>
+      </c>
+      <c r="V66" s="41">
         <v>0.8</v>
       </c>
-      <c r="W66" s="74">
-[...11 lines deleted...]
-      <c r="AA66" s="67">
+      <c r="W66" s="39">
+        <v>0</v>
+      </c>
+      <c r="X66" s="40">
+        <v>12132.311980414879</v>
+      </c>
+      <c r="Y66" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA66" s="40">
         <v>12.52163342797386</v>
       </c>
-      <c r="AB66" s="67">
-[...2 lines deleted...]
-      <c r="AC66" s="69">
+      <c r="AB66" s="40">
+        <v>12144.833613842849</v>
+      </c>
+      <c r="AC66" s="44">
         <v>9.5</v>
       </c>
-      <c r="AD66" s="23">
-[...11 lines deleted...]
-      <c r="AH66" s="24">
+      <c r="AD66" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE66" s="40">
+        <v>16645.074856823241</v>
+      </c>
+      <c r="AF66" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG66" s="40">
+        <v>218.08386619133469</v>
+      </c>
+      <c r="AH66" s="40">
         <v>12.52163342797386</v>
       </c>
-      <c r="AI66" s="24">
-[...2 lines deleted...]
-      <c r="AJ66" s="75">
+      <c r="AI66" s="40">
+        <v>16875.680356442546</v>
+      </c>
+      <c r="AJ66" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="67" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A67" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F67" s="20">
+      <c r="A67" s="53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B67" s="53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C67" s="36">
+        <v>0</v>
+      </c>
+      <c r="D67" s="37">
+        <v>31</v>
+      </c>
+      <c r="E67" s="37">
+        <v>0</v>
+      </c>
+      <c r="F67" s="37">
         <v>56</v>
       </c>
-      <c r="G67" s="20">
+      <c r="G67" s="37">
         <v>2</v>
       </c>
-      <c r="H67" s="21">
-[...11 lines deleted...]
-      <c r="L67" s="67">
+      <c r="H67" s="38">
+        <v>89</v>
+      </c>
+      <c r="I67" s="39">
+        <v>0</v>
+      </c>
+      <c r="J67" s="40">
+        <v>2348.730090329931</v>
+      </c>
+      <c r="K67" s="40">
+        <v>0</v>
+      </c>
+      <c r="L67" s="40">
         <v>157.30327547153269</v>
       </c>
-      <c r="M67" s="67">
+      <c r="M67" s="40">
         <v>3.754533689166947</v>
       </c>
-      <c r="N67" s="67">
-[...23 lines deleted...]
-      <c r="V67" s="73">
+      <c r="N67" s="40">
+        <v>2509.7878994906309</v>
+      </c>
+      <c r="O67" s="41">
+        <v>1.8</v>
+      </c>
+      <c r="P67" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q67" s="40">
+        <v>648.46283169010439</v>
+      </c>
+      <c r="R67" s="55">
+        <v>0</v>
+      </c>
+      <c r="S67" s="40">
+        <v>0</v>
+      </c>
+      <c r="T67" s="55">
+        <v>0</v>
+      </c>
+      <c r="U67" s="40">
+        <v>648.46283169010439</v>
+      </c>
+      <c r="V67" s="41">
         <v>4.5999999999999996</v>
       </c>
-      <c r="W67" s="74">
-[...29 lines deleted...]
-      <c r="AG67" s="24">
+      <c r="W67" s="39">
+        <v>0</v>
+      </c>
+      <c r="X67" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC67" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD67" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE67" s="40">
+        <v>2997.1929220200354</v>
+      </c>
+      <c r="AF67" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG67" s="40">
         <v>157.30327547153269</v>
       </c>
-      <c r="AH67" s="24">
+      <c r="AH67" s="40">
         <v>3.754533689166947</v>
       </c>
-      <c r="AI67" s="24">
-[...2 lines deleted...]
-      <c r="AJ67" s="75">
+      <c r="AI67" s="40">
+        <v>3158.2507311807353</v>
+      </c>
+      <c r="AJ67" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A68" s="26" t="s">
-[...41 lines deleted...]
-      <c r="O68" s="69">
+      <c r="A68" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B68" s="53" t="s">
+        <v>134</v>
+      </c>
+      <c r="C68" s="36">
+        <v>0</v>
+      </c>
+      <c r="D68" s="37">
+        <v>64</v>
+      </c>
+      <c r="E68" s="37">
+        <v>0</v>
+      </c>
+      <c r="F68" s="37">
+        <v>46</v>
+      </c>
+      <c r="G68" s="37">
+        <v>0</v>
+      </c>
+      <c r="H68" s="38">
+        <v>110</v>
+      </c>
+      <c r="I68" s="39">
+        <v>0</v>
+      </c>
+      <c r="J68" s="40">
+        <v>5541.7287389638614</v>
+      </c>
+      <c r="K68" s="40">
+        <v>0</v>
+      </c>
+      <c r="L68" s="40">
+        <v>220.3690232117435</v>
+      </c>
+      <c r="M68" s="40">
+        <v>0</v>
+      </c>
+      <c r="N68" s="40">
+        <v>5762.0977621756037</v>
+      </c>
+      <c r="O68" s="41">
         <v>3.8</v>
       </c>
-      <c r="P68" s="70">
-[...8 lines deleted...]
-      <c r="S68" s="76">
+      <c r="P68" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q68" s="40">
+        <v>426.79143882114471</v>
+      </c>
+      <c r="R68" s="55">
+        <v>0</v>
+      </c>
+      <c r="S68" s="40">
         <v>0.34500831730111609</v>
       </c>
-      <c r="T68" s="72">
-[...5 lines deleted...]
-      <c r="V68" s="73">
+      <c r="T68" s="55">
+        <v>0</v>
+      </c>
+      <c r="U68" s="40">
+        <v>427.13644713844582</v>
+      </c>
+      <c r="V68" s="41">
         <v>3.9</v>
       </c>
-      <c r="W68" s="74">
-[...17 lines deleted...]
-      <c r="AC68" s="69">
+      <c r="W68" s="39">
+        <v>0</v>
+      </c>
+      <c r="X68" s="40">
+        <v>11648.944491558599</v>
+      </c>
+      <c r="Y68" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA68" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB68" s="40">
+        <v>11648.944491558599</v>
+      </c>
+      <c r="AC68" s="44">
         <v>26.2</v>
       </c>
-      <c r="AD68" s="23">
-[...18 lines deleted...]
-        <v>8.6</v>
+      <c r="AD68" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE68" s="40">
+        <v>17617.464669343604</v>
+      </c>
+      <c r="AF68" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG68" s="40">
+        <v>220.7140315290446</v>
+      </c>
+      <c r="AH68" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI68" s="40">
+        <v>17838.17870087265</v>
+      </c>
+      <c r="AJ68" s="41">
+        <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="69" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A69" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F69" s="20">
+      <c r="A69" s="53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B69" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="C69" s="36">
+        <v>0</v>
+      </c>
+      <c r="D69" s="37">
+        <v>24</v>
+      </c>
+      <c r="E69" s="37">
+        <v>0</v>
+      </c>
+      <c r="F69" s="37">
         <v>26</v>
       </c>
-      <c r="G69" s="20">
-[...14 lines deleted...]
-      <c r="L69" s="67">
+      <c r="G69" s="37">
+        <v>0</v>
+      </c>
+      <c r="H69" s="38">
+        <v>50</v>
+      </c>
+      <c r="I69" s="39">
+        <v>0</v>
+      </c>
+      <c r="J69" s="40">
+        <v>1695.738643237481</v>
+      </c>
+      <c r="K69" s="40">
+        <v>0</v>
+      </c>
+      <c r="L69" s="40">
         <v>105.6528011948914</v>
       </c>
-      <c r="M69" s="68">
-[...59 lines deleted...]
-      <c r="AG69" s="24">
+      <c r="M69" s="40">
+        <v>0</v>
+      </c>
+      <c r="N69" s="40">
+        <v>1801.3914443491169</v>
+      </c>
+      <c r="O69" s="41">
+        <v>2.7</v>
+      </c>
+      <c r="P69" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q69" s="40">
+        <v>2.993568569571047</v>
+      </c>
+      <c r="R69" s="55">
+        <v>0</v>
+      </c>
+      <c r="S69" s="55">
+        <v>0</v>
+      </c>
+      <c r="T69" s="55">
+        <v>0</v>
+      </c>
+      <c r="U69" s="40">
+        <v>2.993568569571047</v>
+      </c>
+      <c r="V69" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="W69" s="39">
+        <v>0</v>
+      </c>
+      <c r="X69" s="40">
+        <v>11031.236565071949</v>
+      </c>
+      <c r="Y69" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z69" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB69" s="40">
+        <v>11031.236564812891</v>
+      </c>
+      <c r="AC69" s="44">
+        <v>17.2</v>
+      </c>
+      <c r="AD69" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE69" s="40">
+        <v>12729.968776879001</v>
+      </c>
+      <c r="AF69" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG69" s="40">
         <v>105.6528011948914</v>
       </c>
-      <c r="AH69" s="24">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="AH69" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI69" s="40">
+        <v>12835.621577731579</v>
+      </c>
+      <c r="AJ69" s="41">
+        <v>9.6</v>
       </c>
     </row>
     <row r="70" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A70" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D70" s="20">
+      <c r="A70" s="53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B70" s="53" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="36">
+        <v>0</v>
+      </c>
+      <c r="D70" s="37">
         <v>21</v>
       </c>
-      <c r="E70" s="20">
-[...2 lines deleted...]
-      <c r="F70" s="20">
+      <c r="E70" s="37">
+        <v>0</v>
+      </c>
+      <c r="F70" s="37">
         <v>30</v>
       </c>
-      <c r="G70" s="20">
+      <c r="G70" s="37">
         <v>1</v>
       </c>
-      <c r="H70" s="21">
+      <c r="H70" s="38">
         <v>52</v>
       </c>
-      <c r="I70" s="66">
-[...8 lines deleted...]
-      <c r="L70" s="67">
+      <c r="I70" s="39">
+        <v>0</v>
+      </c>
+      <c r="J70" s="40">
+        <v>1911.572069492064</v>
+      </c>
+      <c r="K70" s="40">
+        <v>0</v>
+      </c>
+      <c r="L70" s="40">
         <v>88.697619794646585</v>
       </c>
-      <c r="M70" s="67">
+      <c r="M70" s="40">
         <v>1.241792186295533</v>
       </c>
-      <c r="N70" s="67">
-[...2 lines deleted...]
-      <c r="O70" s="69">
+      <c r="N70" s="40">
+        <v>1995.582898965956</v>
+      </c>
+      <c r="O70" s="41">
         <v>2</v>
       </c>
-      <c r="P70" s="70">
-[...17 lines deleted...]
-      <c r="V70" s="73">
+      <c r="P70" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q70" s="40">
+        <v>534.8630901072147</v>
+      </c>
+      <c r="R70" s="55">
+        <v>0</v>
+      </c>
+      <c r="S70" s="40">
+        <v>0</v>
+      </c>
+      <c r="T70" s="55">
+        <v>0</v>
+      </c>
+      <c r="U70" s="40">
+        <v>534.8630901072147</v>
+      </c>
+      <c r="V70" s="41">
         <v>1.9</v>
       </c>
-      <c r="W70" s="74">
-[...29 lines deleted...]
-      <c r="AG70" s="24">
+      <c r="W70" s="39">
+        <v>0</v>
+      </c>
+      <c r="X70" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z70" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB70" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC70" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD70" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE70" s="40">
+        <v>2446.4351595992784</v>
+      </c>
+      <c r="AF70" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG70" s="40">
         <v>88.697619794646585</v>
       </c>
-      <c r="AH70" s="24">
+      <c r="AH70" s="40">
         <v>1.241792186295533</v>
       </c>
-      <c r="AI70" s="24">
-[...2 lines deleted...]
-      <c r="AJ70" s="75">
+      <c r="AI70" s="40">
+        <v>2530.4459890731705</v>
+      </c>
+      <c r="AJ70" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A71" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D71" s="20">
+      <c r="A71" s="53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B71" s="53" t="s">
+        <v>140</v>
+      </c>
+      <c r="C71" s="36">
+        <v>0</v>
+      </c>
+      <c r="D71" s="37">
         <v>8</v>
       </c>
-      <c r="E71" s="20">
-[...2 lines deleted...]
-      <c r="F71" s="20">
+      <c r="E71" s="37">
+        <v>0</v>
+      </c>
+      <c r="F71" s="37">
         <v>1</v>
       </c>
-      <c r="G71" s="20">
+      <c r="G71" s="37">
         <v>1</v>
       </c>
-      <c r="H71" s="21">
+      <c r="H71" s="38">
         <v>10</v>
       </c>
-      <c r="I71" s="66">
-[...8 lines deleted...]
-      <c r="L71" s="67">
+      <c r="I71" s="39">
+        <v>0</v>
+      </c>
+      <c r="J71" s="40">
+        <v>1707.738517422853</v>
+      </c>
+      <c r="K71" s="40">
+        <v>0</v>
+      </c>
+      <c r="L71" s="40">
         <v>4.7861533687378532</v>
       </c>
-      <c r="M71" s="67">
+      <c r="M71" s="40">
         <v>1.5357590624462201</v>
       </c>
-      <c r="N71" s="67">
-[...2 lines deleted...]
-      <c r="O71" s="69">
+      <c r="N71" s="40">
+        <v>1714.060429854037</v>
+      </c>
+      <c r="O71" s="41">
         <v>8.9</v>
       </c>
-      <c r="P71" s="70">
-[...17 lines deleted...]
-      <c r="V71" s="73">
+      <c r="P71" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="40">
+        <v>1647.2304622607751</v>
+      </c>
+      <c r="R71" s="55">
+        <v>0</v>
+      </c>
+      <c r="S71" s="55">
+        <v>0</v>
+      </c>
+      <c r="T71" s="55">
+        <v>0</v>
+      </c>
+      <c r="U71" s="40">
+        <v>1647.2304622607751</v>
+      </c>
+      <c r="V71" s="41">
         <v>7.4</v>
       </c>
-      <c r="W71" s="74">
-[...29 lines deleted...]
-      <c r="AG71" s="24">
+      <c r="W71" s="39">
+        <v>0</v>
+      </c>
+      <c r="X71" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA71" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB71" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC71" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD71" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE71" s="40">
+        <v>3354.9689796836283</v>
+      </c>
+      <c r="AF71" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG71" s="40">
         <v>4.7861533687378532</v>
       </c>
-      <c r="AH71" s="24">
+      <c r="AH71" s="40">
         <v>1.5357590624462201</v>
       </c>
-      <c r="AI71" s="24">
-[...2 lines deleted...]
-      <c r="AJ71" s="75">
+      <c r="AI71" s="40">
+        <v>3361.2908921148119</v>
+      </c>
+      <c r="AJ71" s="41">
         <v>8.1</v>
       </c>
     </row>
     <row r="72" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A72" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D72" s="20">
+      <c r="A72" s="53" t="s">
+        <v>141</v>
+      </c>
+      <c r="B72" s="53" t="s">
+        <v>142</v>
+      </c>
+      <c r="C72" s="36">
+        <v>0</v>
+      </c>
+      <c r="D72" s="37">
         <v>11</v>
       </c>
-      <c r="E72" s="20">
-[...2 lines deleted...]
-      <c r="F72" s="20">
+      <c r="E72" s="37">
+        <v>0</v>
+      </c>
+      <c r="F72" s="37">
         <v>15</v>
       </c>
-      <c r="G72" s="20">
+      <c r="G72" s="37">
         <v>3</v>
       </c>
-      <c r="H72" s="21">
+      <c r="H72" s="38">
         <v>29</v>
       </c>
-      <c r="I72" s="66">
-[...8 lines deleted...]
-      <c r="L72" s="67">
+      <c r="I72" s="39">
+        <v>0</v>
+      </c>
+      <c r="J72" s="40">
+        <v>976.85795273375368</v>
+      </c>
+      <c r="K72" s="40">
+        <v>0</v>
+      </c>
+      <c r="L72" s="40">
         <v>28.059881447666879</v>
       </c>
-      <c r="M72" s="67">
+      <c r="M72" s="40">
         <v>5.7276474089098786</v>
       </c>
-      <c r="N72" s="67">
-[...2 lines deleted...]
-      <c r="O72" s="69">
+      <c r="N72" s="40">
+        <v>1010.627326222703</v>
+      </c>
+      <c r="O72" s="41">
         <v>1.8</v>
       </c>
-      <c r="P72" s="81">
-[...17 lines deleted...]
-      <c r="V72" s="85">
+      <c r="P72" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="58">
+        <v>542.93297344568373</v>
+      </c>
+      <c r="R72" s="59">
+        <v>0</v>
+      </c>
+      <c r="S72" s="58">
+        <v>0</v>
+      </c>
+      <c r="T72" s="59">
+        <v>0</v>
+      </c>
+      <c r="U72" s="58">
+        <v>542.93297344568373</v>
+      </c>
+      <c r="V72" s="60">
         <v>51.6</v>
       </c>
-      <c r="W72" s="74">
-[...29 lines deleted...]
-      <c r="AG72" s="82">
+      <c r="W72" s="39">
+        <v>0</v>
+      </c>
+      <c r="X72" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z72" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA72" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB72" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD72" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE72" s="58">
+        <v>1519.7909261794375</v>
+      </c>
+      <c r="AF72" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG72" s="58">
         <v>28.059881447666879</v>
       </c>
-      <c r="AH72" s="82">
+      <c r="AH72" s="58">
         <v>5.7276474089098786</v>
       </c>
-      <c r="AI72" s="82">
-[...2 lines deleted...]
-      <c r="AJ72" s="87">
+      <c r="AI72" s="58">
+        <v>1553.5602996683867</v>
+      </c>
+      <c r="AJ72" s="60">
         <v>2.8</v>
       </c>
     </row>
     <row r="73" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A73" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ73" s="27"/>
+      <c r="A73" s="53"/>
+      <c r="B73" s="53"/>
+      <c r="C73" s="36"/>
+      <c r="D73" s="37"/>
+      <c r="E73" s="37"/>
+      <c r="F73" s="37"/>
+      <c r="G73" s="37"/>
+      <c r="H73" s="38"/>
+      <c r="I73" s="39"/>
+      <c r="J73" s="40"/>
+      <c r="K73" s="40"/>
+      <c r="L73" s="40"/>
+      <c r="M73" s="40"/>
+      <c r="N73" s="40"/>
+      <c r="O73" s="41"/>
+      <c r="P73" s="42"/>
+      <c r="Q73" s="42"/>
+      <c r="R73" s="42"/>
+      <c r="S73" s="42"/>
+      <c r="T73" s="42"/>
+      <c r="U73" s="42"/>
+      <c r="V73" s="62"/>
+      <c r="W73" s="39"/>
+      <c r="X73" s="40"/>
+      <c r="Y73" s="40"/>
+      <c r="Z73" s="40"/>
+      <c r="AA73" s="40"/>
+      <c r="AB73" s="40"/>
+      <c r="AC73" s="44"/>
+      <c r="AD73" s="45"/>
+      <c r="AE73" s="45"/>
+      <c r="AF73" s="45"/>
+      <c r="AG73" s="45"/>
+      <c r="AH73" s="45"/>
+      <c r="AI73" s="45"/>
+      <c r="AJ73" s="43"/>
     </row>
-    <row r="74" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C74" s="14">
+    <row r="74" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="23" t="s">
+        <v>143</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="C74" s="46">
         <v>1</v>
       </c>
-      <c r="D74" s="15">
-[...2 lines deleted...]
-      <c r="E74" s="15">
+      <c r="D74" s="47">
+        <v>184</v>
+      </c>
+      <c r="E74" s="47">
         <v>3</v>
       </c>
-      <c r="F74" s="15">
-[...2 lines deleted...]
-      <c r="G74" s="15">
+      <c r="F74" s="47">
+        <v>233</v>
+      </c>
+      <c r="G74" s="47">
         <v>3</v>
       </c>
-      <c r="H74" s="16">
-[...14 lines deleted...]
-      <c r="M74" s="54">
+      <c r="H74" s="48">
+        <v>424</v>
+      </c>
+      <c r="I74" s="49">
+        <v>7409.1888985474088</v>
+      </c>
+      <c r="J74" s="50">
+        <v>18779.338564721998</v>
+      </c>
+      <c r="K74" s="50">
+        <v>2443.1480995123106</v>
+      </c>
+      <c r="L74" s="50">
+        <v>695.34299028242458</v>
+      </c>
+      <c r="M74" s="50">
         <v>11.678348413841341</v>
       </c>
-      <c r="N74" s="54">
-[...2 lines deleted...]
-      <c r="O74" s="55">
+      <c r="N74" s="50">
+        <v>29338.48021565509</v>
+      </c>
+      <c r="O74" s="51">
         <v>2.8</v>
       </c>
-      <c r="P74" s="61">
-[...47 lines deleted...]
-      <c r="AF74" s="62">
+      <c r="P74" s="27">
+        <v>264.66579474596642</v>
+      </c>
+      <c r="Q74" s="28">
+        <v>2283.8033543213419</v>
+      </c>
+      <c r="R74" s="28">
+        <v>69.881036717119912</v>
+      </c>
+      <c r="S74" s="28">
+        <v>0.11470187820243412</v>
+      </c>
+      <c r="T74" s="63">
+        <v>0</v>
+      </c>
+      <c r="U74" s="28">
+        <v>2618.4648875206408</v>
+      </c>
+      <c r="V74" s="29">
+        <v>2.1</v>
+      </c>
+      <c r="W74" s="49">
+        <v>0</v>
+      </c>
+      <c r="X74" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA74" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB74" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC74" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD74" s="27">
+        <v>7673.854693293375</v>
+      </c>
+      <c r="AE74" s="28">
+        <v>21063.141919043341</v>
+      </c>
+      <c r="AF74" s="28">
         <v>2513.0291362294306</v>
       </c>
-      <c r="AG74" s="62">
-[...2 lines deleted...]
-      <c r="AH74" s="62">
+      <c r="AG74" s="28">
+        <v>695.45769216062706</v>
+      </c>
+      <c r="AH74" s="28">
         <v>11.678348413841341</v>
       </c>
-      <c r="AI74" s="62">
-[...2 lines deleted...]
-      <c r="AJ74" s="65">
+      <c r="AI74" s="28">
+        <v>31956.945103175731</v>
+      </c>
+      <c r="AJ74" s="29">
         <v>2.7</v>
       </c>
     </row>
     <row r="75" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A75" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D75" s="20">
+      <c r="A75" s="53" t="s">
+        <v>145</v>
+      </c>
+      <c r="B75" s="53" t="s">
+        <v>146</v>
+      </c>
+      <c r="C75" s="36">
+        <v>0</v>
+      </c>
+      <c r="D75" s="37">
         <v>7</v>
       </c>
-      <c r="E75" s="20">
-[...2 lines deleted...]
-      <c r="F75" s="20">
+      <c r="E75" s="37">
+        <v>0</v>
+      </c>
+      <c r="F75" s="37">
         <v>5</v>
       </c>
-      <c r="G75" s="20">
-[...2 lines deleted...]
-      <c r="H75" s="21">
+      <c r="G75" s="37">
+        <v>0</v>
+      </c>
+      <c r="H75" s="38">
         <v>12</v>
       </c>
-      <c r="I75" s="66">
-[...8 lines deleted...]
-      <c r="L75" s="67">
+      <c r="I75" s="39">
+        <v>0</v>
+      </c>
+      <c r="J75" s="40">
+        <v>290.74492481482338</v>
+      </c>
+      <c r="K75" s="40">
+        <v>0</v>
+      </c>
+      <c r="L75" s="40">
         <v>16.175253622030361</v>
       </c>
-      <c r="M75" s="68">
-[...5 lines deleted...]
-      <c r="O75" s="69">
+      <c r="M75" s="40">
+        <v>0</v>
+      </c>
+      <c r="N75" s="40">
+        <v>306.9201784368538</v>
+      </c>
+      <c r="O75" s="41">
         <v>0.6</v>
       </c>
-      <c r="P75" s="70">
-[...17 lines deleted...]
-      <c r="V75" s="73">
+      <c r="P75" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q75" s="40">
+        <v>55.034562720936137</v>
+      </c>
+      <c r="R75" s="55">
+        <v>0</v>
+      </c>
+      <c r="S75" s="40">
+        <v>0</v>
+      </c>
+      <c r="T75" s="55">
+        <v>0</v>
+      </c>
+      <c r="U75" s="40">
+        <v>55.034562720936137</v>
+      </c>
+      <c r="V75" s="41">
         <v>1.5</v>
       </c>
-      <c r="W75" s="74">
-[...29 lines deleted...]
-      <c r="AG75" s="24">
+      <c r="W75" s="39">
+        <v>0</v>
+      </c>
+      <c r="X75" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y75" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z75" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA75" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB75" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC75" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD75" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE75" s="40">
+        <v>345.77948753575953</v>
+      </c>
+      <c r="AF75" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG75" s="40">
         <v>16.175253622030361</v>
       </c>
-      <c r="AH75" s="24">
-[...5 lines deleted...]
-      <c r="AJ75" s="75">
+      <c r="AH75" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI75" s="40">
+        <v>361.95474115778995</v>
+      </c>
+      <c r="AJ75" s="41">
         <v>0.7</v>
       </c>
     </row>
     <row r="76" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A76" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C76" s="19">
+      <c r="A76" s="53" t="s">
+        <v>147</v>
+      </c>
+      <c r="B76" s="53" t="s">
+        <v>148</v>
+      </c>
+      <c r="C76" s="36">
         <v>1</v>
       </c>
-      <c r="D76" s="20">
+      <c r="D76" s="37">
         <v>7</v>
       </c>
-      <c r="E76" s="20">
-[...2 lines deleted...]
-      <c r="F76" s="20">
+      <c r="E76" s="37">
+        <v>0</v>
+      </c>
+      <c r="F76" s="37">
         <v>24</v>
       </c>
-      <c r="G76" s="20">
-[...2 lines deleted...]
-      <c r="H76" s="21">
+      <c r="G76" s="37">
+        <v>0</v>
+      </c>
+      <c r="H76" s="38">
         <v>32</v>
       </c>
-      <c r="I76" s="74">
-[...8 lines deleted...]
-      <c r="L76" s="67">
+      <c r="I76" s="39">
+        <v>4474.3210797493102</v>
+      </c>
+      <c r="J76" s="40">
+        <v>1096.5860993939259</v>
+      </c>
+      <c r="K76" s="40">
+        <v>0</v>
+      </c>
+      <c r="L76" s="40">
         <v>63.408142661391878</v>
       </c>
-      <c r="M76" s="68">
-[...5 lines deleted...]
-      <c r="O76" s="69">
+      <c r="M76" s="40">
+        <v>0</v>
+      </c>
+      <c r="N76" s="40">
+        <v>5634.2317239489021</v>
+      </c>
+      <c r="O76" s="41">
         <v>13.3</v>
       </c>
-      <c r="P76" s="23">
-[...17 lines deleted...]
-      <c r="V76" s="73">
+      <c r="P76" s="39">
+        <v>250.21925690525731</v>
+      </c>
+      <c r="Q76" s="40">
+        <v>32.213987642330892</v>
+      </c>
+      <c r="R76" s="55">
+        <v>0</v>
+      </c>
+      <c r="S76" s="55">
+        <v>0</v>
+      </c>
+      <c r="T76" s="55">
+        <v>0</v>
+      </c>
+      <c r="U76" s="40">
+        <v>282.43324454758817</v>
+      </c>
+      <c r="V76" s="41">
         <v>9.5</v>
       </c>
-      <c r="W76" s="74">
-[...29 lines deleted...]
-      <c r="AG76" s="24">
+      <c r="W76" s="39">
+        <v>0</v>
+      </c>
+      <c r="X76" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y76" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC76" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD76" s="39">
+        <v>4724.5403366545679</v>
+      </c>
+      <c r="AE76" s="40">
+        <v>1128.8000870362569</v>
+      </c>
+      <c r="AF76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG76" s="40">
         <v>63.408142661391878</v>
       </c>
-      <c r="AH76" s="24">
-[...5 lines deleted...]
-      <c r="AJ76" s="75">
+      <c r="AH76" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI76" s="40">
+        <v>5916.6649684964905</v>
+      </c>
+      <c r="AJ76" s="41">
         <v>13.1</v>
       </c>
     </row>
     <row r="77" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A77" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F77" s="20">
+      <c r="A77" s="53" t="s">
+        <v>149</v>
+      </c>
+      <c r="B77" s="53" t="s">
+        <v>150</v>
+      </c>
+      <c r="C77" s="36">
+        <v>0</v>
+      </c>
+      <c r="D77" s="37">
         <v>5</v>
       </c>
-      <c r="G77" s="20">
-[...87 lines deleted...]
-        <v>1.7</v>
+      <c r="E77" s="37">
+        <v>0</v>
+      </c>
+      <c r="F77" s="37">
+        <v>5</v>
+      </c>
+      <c r="G77" s="37">
+        <v>0</v>
+      </c>
+      <c r="H77" s="38">
+        <v>10</v>
+      </c>
+      <c r="I77" s="39">
+        <v>0</v>
+      </c>
+      <c r="J77" s="40">
+        <v>424.31310212901383</v>
+      </c>
+      <c r="K77" s="40">
+        <v>0</v>
+      </c>
+      <c r="L77" s="40">
+        <v>12.166394360181121</v>
+      </c>
+      <c r="M77" s="40">
+        <v>0</v>
+      </c>
+      <c r="N77" s="40">
+        <v>436.47949648919501</v>
+      </c>
+      <c r="O77" s="41">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="P77" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q77" s="40">
+        <v>57.50128075471055</v>
+      </c>
+      <c r="R77" s="55">
+        <v>0</v>
+      </c>
+      <c r="S77" s="55">
+        <v>0</v>
+      </c>
+      <c r="T77" s="55">
+        <v>0</v>
+      </c>
+      <c r="U77" s="40">
+        <v>57.50128075471055</v>
+      </c>
+      <c r="V77" s="41">
+        <v>5.2</v>
+      </c>
+      <c r="W77" s="39">
+        <v>0</v>
+      </c>
+      <c r="X77" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y77" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC77" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD77" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE77" s="40">
+        <v>481.81438288372436</v>
+      </c>
+      <c r="AF77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG77" s="40">
+        <v>12.166394360181121</v>
+      </c>
+      <c r="AH77" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI77" s="40">
+        <v>493.98077724390555</v>
+      </c>
+      <c r="AJ77" s="41">
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="78" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A78" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E78" s="20">
+      <c r="A78" s="53" t="s">
+        <v>151</v>
+      </c>
+      <c r="B78" s="53" t="s">
+        <v>152</v>
+      </c>
+      <c r="C78" s="36">
+        <v>0</v>
+      </c>
+      <c r="D78" s="37">
+        <v>20</v>
+      </c>
+      <c r="E78" s="37">
         <v>1</v>
       </c>
-      <c r="F78" s="20">
-[...47 lines deleted...]
-      <c r="V78" s="73">
+      <c r="F78" s="37">
+        <v>3</v>
+      </c>
+      <c r="G78" s="37">
+        <v>0</v>
+      </c>
+      <c r="H78" s="38">
+        <v>24</v>
+      </c>
+      <c r="I78" s="39">
+        <v>0</v>
+      </c>
+      <c r="J78" s="40">
+        <v>964.64718036696127</v>
+      </c>
+      <c r="K78" s="40">
+        <v>2157.0563244890582</v>
+      </c>
+      <c r="L78" s="40">
+        <v>5.5737850306789429</v>
+      </c>
+      <c r="M78" s="40">
+        <v>0</v>
+      </c>
+      <c r="N78" s="40">
+        <v>3127.2721234826258</v>
+      </c>
+      <c r="O78" s="41">
+        <v>9.5</v>
+      </c>
+      <c r="P78" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q78" s="40">
+        <v>43.501775669467023</v>
+      </c>
+      <c r="R78" s="40">
+        <v>54.904260895105573</v>
+      </c>
+      <c r="S78" s="55">
+        <v>0</v>
+      </c>
+      <c r="T78" s="55">
+        <v>0</v>
+      </c>
+      <c r="U78" s="40">
+        <v>98.406036564572574</v>
+      </c>
+      <c r="V78" s="41">
         <v>0.7</v>
       </c>
-      <c r="W78" s="74">
-[...39 lines deleted...]
-        <v>6.8</v>
+      <c r="W78" s="39">
+        <v>0</v>
+      </c>
+      <c r="X78" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y78" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC78" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD78" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE78" s="40">
+        <v>1008.1489560364283</v>
+      </c>
+      <c r="AF78" s="40">
+        <v>2211.9605853841636</v>
+      </c>
+      <c r="AG78" s="40">
+        <v>5.5737850306789429</v>
+      </c>
+      <c r="AH78" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI78" s="40">
+        <v>3225.6781600471986</v>
+      </c>
+      <c r="AJ78" s="41">
+        <v>6.9</v>
       </c>
     </row>
     <row r="79" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A79" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D79" s="20">
+      <c r="A79" s="53" t="s">
+        <v>153</v>
+      </c>
+      <c r="B79" s="53" t="s">
+        <v>154</v>
+      </c>
+      <c r="C79" s="36">
+        <v>0</v>
+      </c>
+      <c r="D79" s="37">
         <v>9</v>
       </c>
-      <c r="E79" s="20">
+      <c r="E79" s="37">
         <v>1</v>
       </c>
-      <c r="F79" s="20">
+      <c r="F79" s="37">
         <v>35</v>
       </c>
-      <c r="G79" s="20">
-[...2 lines deleted...]
-      <c r="H79" s="21">
+      <c r="G79" s="37">
+        <v>0</v>
+      </c>
+      <c r="H79" s="38">
         <v>45</v>
       </c>
-      <c r="I79" s="66">
-[...5 lines deleted...]
-      <c r="K79" s="67">
+      <c r="I79" s="39">
+        <v>0</v>
+      </c>
+      <c r="J79" s="40">
+        <v>3501.2814513035082</v>
+      </c>
+      <c r="K79" s="40">
         <v>121.5218479662758</v>
       </c>
-      <c r="L79" s="67">
+      <c r="L79" s="40">
         <v>72.789800565606726</v>
       </c>
-      <c r="M79" s="68">
-[...5 lines deleted...]
-      <c r="O79" s="69">
+      <c r="M79" s="40">
+        <v>0</v>
+      </c>
+      <c r="N79" s="40">
+        <v>3695.5930998353911</v>
+      </c>
+      <c r="O79" s="41">
         <v>3.2</v>
       </c>
-      <c r="P79" s="70">
-[...5 lines deleted...]
-      <c r="R79" s="24">
+      <c r="P79" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q79" s="40">
+        <v>719.42971206331697</v>
+      </c>
+      <c r="R79" s="40">
         <v>2.7479338349392739</v>
       </c>
-      <c r="S79" s="24">
-[...8 lines deleted...]
-      <c r="V79" s="73">
+      <c r="S79" s="40">
+        <v>0</v>
+      </c>
+      <c r="T79" s="55">
+        <v>0</v>
+      </c>
+      <c r="U79" s="40">
+        <v>722.17764589825629</v>
+      </c>
+      <c r="V79" s="41">
         <v>8.6</v>
       </c>
-      <c r="W79" s="74">
-[...26 lines deleted...]
-      <c r="AF79" s="24">
+      <c r="W79" s="39">
+        <v>0</v>
+      </c>
+      <c r="X79" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y79" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC79" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD79" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE79" s="40">
+        <v>4220.7111633668255</v>
+      </c>
+      <c r="AF79" s="40">
         <v>124.26978180121507</v>
       </c>
-      <c r="AG79" s="24">
+      <c r="AG79" s="40">
         <v>72.789800565606726</v>
       </c>
-      <c r="AH79" s="24">
-[...5 lines deleted...]
-      <c r="AJ79" s="75">
+      <c r="AH79" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI79" s="40">
+        <v>4417.7707457336473</v>
+      </c>
+      <c r="AJ79" s="41">
         <v>3.6</v>
       </c>
     </row>
     <row r="80" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A80" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C80" s="19">
+      <c r="A80" s="53" t="s">
+        <v>155</v>
+      </c>
+      <c r="B80" s="53" t="s">
+        <v>156</v>
+      </c>
+      <c r="C80" s="36">
         <v>1</v>
       </c>
-      <c r="D80" s="20">
+      <c r="D80" s="37">
         <v>9</v>
       </c>
-      <c r="E80" s="20">
-[...2 lines deleted...]
-      <c r="F80" s="20">
+      <c r="E80" s="37">
+        <v>0</v>
+      </c>
+      <c r="F80" s="37">
         <v>22</v>
       </c>
-      <c r="G80" s="20">
+      <c r="G80" s="37">
         <v>1</v>
       </c>
-      <c r="H80" s="21">
+      <c r="H80" s="38">
         <v>33</v>
       </c>
-      <c r="I80" s="74">
-[...8 lines deleted...]
-      <c r="L80" s="67">
+      <c r="I80" s="39">
+        <v>541.95284397811645</v>
+      </c>
+      <c r="J80" s="40">
+        <v>515.24450762233198</v>
+      </c>
+      <c r="K80" s="40">
+        <v>0</v>
+      </c>
+      <c r="L80" s="40">
         <v>75.1926414685786</v>
       </c>
-      <c r="M80" s="67">
+      <c r="M80" s="40">
         <v>9.2067173692909634</v>
       </c>
-      <c r="N80" s="67">
-[...2 lines deleted...]
-      <c r="O80" s="69">
+      <c r="N80" s="40">
+        <v>1141.5937971405519</v>
+      </c>
+      <c r="O80" s="41">
         <v>1.4</v>
       </c>
-      <c r="P80" s="23">
-[...17 lines deleted...]
-      <c r="V80" s="73">
+      <c r="P80" s="39">
+        <v>12.43337918689229</v>
+      </c>
+      <c r="Q80" s="40">
+        <v>37.131738474768881</v>
+      </c>
+      <c r="R80" s="55">
+        <v>0</v>
+      </c>
+      <c r="S80" s="40">
+        <v>0</v>
+      </c>
+      <c r="T80" s="55">
+        <v>0</v>
+      </c>
+      <c r="U80" s="40">
+        <v>49.565117661661183</v>
+      </c>
+      <c r="V80" s="41">
         <v>1.5</v>
       </c>
-      <c r="W80" s="74">
-[...29 lines deleted...]
-      <c r="AG80" s="24">
+      <c r="W80" s="39">
+        <v>0</v>
+      </c>
+      <c r="X80" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y80" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC80" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD80" s="39">
+        <v>554.38622316500869</v>
+      </c>
+      <c r="AE80" s="40">
+        <v>552.37624609710087</v>
+      </c>
+      <c r="AF80" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG80" s="40">
         <v>75.1926414685786</v>
       </c>
-      <c r="AH80" s="24">
+      <c r="AH80" s="40">
         <v>9.2067173692909634</v>
       </c>
-      <c r="AI80" s="24">
-[...2 lines deleted...]
-      <c r="AJ80" s="75">
+      <c r="AI80" s="40">
+        <v>1191.1589148022131</v>
+      </c>
+      <c r="AJ80" s="41">
         <v>1.4</v>
       </c>
     </row>
     <row r="81" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A81" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D81" s="20">
+      <c r="A81" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="B81" s="53" t="s">
+        <v>158</v>
+      </c>
+      <c r="C81" s="36">
+        <v>0</v>
+      </c>
+      <c r="D81" s="37">
         <v>49</v>
       </c>
-      <c r="E81" s="20">
-[...2 lines deleted...]
-      <c r="F81" s="20">
+      <c r="E81" s="37">
+        <v>0</v>
+      </c>
+      <c r="F81" s="37">
         <v>39</v>
       </c>
-      <c r="G81" s="20">
+      <c r="G81" s="37">
         <v>1</v>
       </c>
-      <c r="H81" s="21">
+      <c r="H81" s="38">
         <v>89</v>
       </c>
-      <c r="I81" s="66">
-[...11 lines deleted...]
-      <c r="M81" s="80">
+      <c r="I81" s="39">
+        <v>0</v>
+      </c>
+      <c r="J81" s="40">
+        <v>7003.6655498166147</v>
+      </c>
+      <c r="K81" s="40">
+        <v>0</v>
+      </c>
+      <c r="L81" s="40">
+        <v>109.8270392593018</v>
+      </c>
+      <c r="M81" s="40">
         <v>0.10967730439835841</v>
       </c>
-      <c r="N81" s="67">
-[...2 lines deleted...]
-      <c r="O81" s="69">
+      <c r="N81" s="40">
+        <v>7113.5399246703737</v>
+      </c>
+      <c r="O81" s="41">
         <v>4.8</v>
       </c>
-      <c r="P81" s="70">
-[...17 lines deleted...]
-      <c r="V81" s="73">
+      <c r="P81" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q81" s="40">
+        <v>107.39242668636609</v>
+      </c>
+      <c r="R81" s="55">
+        <v>0</v>
+      </c>
+      <c r="S81" s="40">
+        <v>2.9964001016378421E-8</v>
+      </c>
+      <c r="T81" s="55">
+        <v>0</v>
+      </c>
+      <c r="U81" s="40">
+        <v>107.39242657434011</v>
+      </c>
+      <c r="V81" s="41">
         <v>0.2</v>
       </c>
-      <c r="W81" s="74">
-[...32 lines deleted...]
-      <c r="AH81" s="76">
+      <c r="W81" s="39">
+        <v>0</v>
+      </c>
+      <c r="X81" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y81" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC81" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD81" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE81" s="40">
+        <v>7111.0579765029806</v>
+      </c>
+      <c r="AF81" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG81" s="40">
+        <v>109.8270392892658</v>
+      </c>
+      <c r="AH81" s="40">
         <v>0.10967730439835841</v>
       </c>
-      <c r="AI81" s="24">
-[...2 lines deleted...]
-      <c r="AJ81" s="75">
+      <c r="AI81" s="40">
+        <v>7220.9323512447136</v>
+      </c>
+      <c r="AJ81" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="82" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A82" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E82" s="20">
+      <c r="A82" s="53" t="s">
+        <v>159</v>
+      </c>
+      <c r="B82" s="53" t="s">
+        <v>160</v>
+      </c>
+      <c r="C82" s="36">
+        <v>0</v>
+      </c>
+      <c r="D82" s="37">
+        <v>7</v>
+      </c>
+      <c r="E82" s="37">
         <v>1</v>
       </c>
-      <c r="F82" s="20">
+      <c r="F82" s="37">
         <v>8</v>
       </c>
-      <c r="G82" s="20">
-[...11 lines deleted...]
-      <c r="K82" s="67">
+      <c r="G82" s="37">
+        <v>0</v>
+      </c>
+      <c r="H82" s="38">
+        <v>16</v>
+      </c>
+      <c r="I82" s="39">
+        <v>0</v>
+      </c>
+      <c r="J82" s="40">
+        <v>624.43815110468427</v>
+      </c>
+      <c r="K82" s="40">
         <v>164.56992705697661</v>
       </c>
-      <c r="L82" s="67">
+      <c r="L82" s="40">
         <v>22.08247041324034</v>
       </c>
-      <c r="M82" s="68">
-[...14 lines deleted...]
-      <c r="R82" s="24">
+      <c r="M82" s="40">
+        <v>0</v>
+      </c>
+      <c r="N82" s="40">
+        <v>811.09054857490128</v>
+      </c>
+      <c r="O82" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="P82" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q82" s="40">
+        <v>7.7173066528438357</v>
+      </c>
+      <c r="R82" s="40">
         <v>12.228841987075061</v>
       </c>
-      <c r="S82" s="72">
-[...8 lines deleted...]
-      <c r="V82" s="73">
+      <c r="S82" s="55">
+        <v>0</v>
+      </c>
+      <c r="T82" s="55">
+        <v>0</v>
+      </c>
+      <c r="U82" s="40">
+        <v>19.946148639918899</v>
+      </c>
+      <c r="V82" s="41">
         <v>0.3</v>
       </c>
-      <c r="W82" s="74">
-[...26 lines deleted...]
-      <c r="AF82" s="24">
+      <c r="W82" s="39">
+        <v>0</v>
+      </c>
+      <c r="X82" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y82" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC82" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD82" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE82" s="40">
+        <v>632.1554577575281</v>
+      </c>
+      <c r="AF82" s="40">
         <v>176.79876904405168</v>
       </c>
-      <c r="AG82" s="24">
+      <c r="AG82" s="40">
         <v>22.08247041324034</v>
       </c>
-      <c r="AH82" s="24">
-[...6 lines deleted...]
-        <v>0.7</v>
+      <c r="AH82" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI82" s="40">
+        <v>831.03669721482015</v>
+      </c>
+      <c r="AJ82" s="41">
+        <v>0.8</v>
       </c>
     </row>
     <row r="83" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A83" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C83" s="19">
+      <c r="A83" s="53" t="s">
+        <v>161</v>
+      </c>
+      <c r="B83" s="53" t="s">
+        <v>162</v>
+      </c>
+      <c r="C83" s="36">
         <v>1</v>
       </c>
-      <c r="D83" s="20">
+      <c r="D83" s="37">
         <v>20</v>
       </c>
-      <c r="E83" s="20">
-[...29 lines deleted...]
-      <c r="O83" s="69">
+      <c r="E83" s="37">
+        <v>0</v>
+      </c>
+      <c r="F83" s="37">
+        <v>23</v>
+      </c>
+      <c r="G83" s="37">
+        <v>0</v>
+      </c>
+      <c r="H83" s="38">
+        <v>44</v>
+      </c>
+      <c r="I83" s="39">
+        <v>2392.914974819982</v>
+      </c>
+      <c r="J83" s="40">
+        <v>953.03582031331371</v>
+      </c>
+      <c r="K83" s="40">
+        <v>0</v>
+      </c>
+      <c r="L83" s="40">
+        <v>72.949593211951665</v>
+      </c>
+      <c r="M83" s="40">
+        <v>0</v>
+      </c>
+      <c r="N83" s="40">
+        <v>3418.9003883452478</v>
+      </c>
+      <c r="O83" s="41">
         <v>2.8</v>
       </c>
-      <c r="P83" s="23">
-[...17 lines deleted...]
-      <c r="V83" s="73">
+      <c r="P83" s="39">
+        <v>2.0131586538168231</v>
+      </c>
+      <c r="Q83" s="40">
+        <v>272.48976176683908</v>
+      </c>
+      <c r="R83" s="55">
+        <v>0</v>
+      </c>
+      <c r="S83" s="40">
+        <v>0</v>
+      </c>
+      <c r="T83" s="55">
+        <v>0</v>
+      </c>
+      <c r="U83" s="40">
+        <v>274.50292042065598</v>
+      </c>
+      <c r="V83" s="41">
         <v>1.6</v>
       </c>
-      <c r="W83" s="74">
-[...38 lines deleted...]
-      <c r="AJ83" s="75">
+      <c r="W83" s="39">
+        <v>0</v>
+      </c>
+      <c r="X83" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y83" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC83" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD83" s="39">
+        <v>2394.9281334737989</v>
+      </c>
+      <c r="AE83" s="40">
+        <v>1225.5255820801528</v>
+      </c>
+      <c r="AF83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG83" s="40">
+        <v>72.949593211951665</v>
+      </c>
+      <c r="AH83" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI83" s="40">
+        <v>3693.4033087659036</v>
+      </c>
+      <c r="AJ83" s="41">
         <v>2.7</v>
       </c>
     </row>
     <row r="84" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A84" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D84" s="20">
+      <c r="A84" s="53" t="s">
+        <v>163</v>
+      </c>
+      <c r="B84" s="53" t="s">
+        <v>164</v>
+      </c>
+      <c r="C84" s="36">
+        <v>0</v>
+      </c>
+      <c r="D84" s="37">
         <v>5</v>
       </c>
-      <c r="E84" s="20">
-[...2 lines deleted...]
-      <c r="F84" s="20">
+      <c r="E84" s="37">
+        <v>0</v>
+      </c>
+      <c r="F84" s="37">
         <v>9</v>
       </c>
-      <c r="G84" s="20">
-[...2 lines deleted...]
-      <c r="H84" s="21">
+      <c r="G84" s="37">
+        <v>0</v>
+      </c>
+      <c r="H84" s="38">
         <v>14</v>
       </c>
-      <c r="I84" s="66">
-[...8 lines deleted...]
-      <c r="L84" s="67">
+      <c r="I84" s="39">
+        <v>0</v>
+      </c>
+      <c r="J84" s="40">
+        <v>346.4250600025909</v>
+      </c>
+      <c r="K84" s="40">
+        <v>0</v>
+      </c>
+      <c r="L84" s="40">
         <v>28.055546670659272</v>
       </c>
-      <c r="M84" s="68">
-[...17 lines deleted...]
-      <c r="S84" s="76">
+      <c r="M84" s="40">
+        <v>0</v>
+      </c>
+      <c r="N84" s="40">
+        <v>374.48060667325012</v>
+      </c>
+      <c r="O84" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="P84" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q84" s="40">
+        <v>2.99130951298342</v>
+      </c>
+      <c r="R84" s="55">
+        <v>0</v>
+      </c>
+      <c r="S84" s="40">
         <v>0.1147018482384331</v>
       </c>
-      <c r="T84" s="72">
-[...5 lines deleted...]
-      <c r="V84" s="73">
+      <c r="T84" s="55">
+        <v>0</v>
+      </c>
+      <c r="U84" s="40">
+        <v>3.106011361221853</v>
+      </c>
+      <c r="V84" s="41">
         <v>0.1</v>
       </c>
-      <c r="W84" s="74">
-[...29 lines deleted...]
-      <c r="AG84" s="24">
+      <c r="W84" s="39">
+        <v>0</v>
+      </c>
+      <c r="X84" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y84" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC84" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD84" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE84" s="40">
+        <v>349.41636951557433</v>
+      </c>
+      <c r="AF84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG84" s="40">
         <v>28.170248518897704</v>
       </c>
-      <c r="AH84" s="24">
-[...5 lines deleted...]
-      <c r="AJ84" s="75">
+      <c r="AH84" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI84" s="40">
+        <v>377.586618034472</v>
+      </c>
+      <c r="AJ84" s="41">
         <v>0.5</v>
       </c>
     </row>
     <row r="85" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A85" s="26" t="s">
-[...17 lines deleted...]
-      <c r="G85" s="20">
+      <c r="A85" s="53" t="s">
+        <v>165</v>
+      </c>
+      <c r="B85" s="53" t="s">
+        <v>166</v>
+      </c>
+      <c r="C85" s="36">
+        <v>0</v>
+      </c>
+      <c r="D85" s="37">
+        <v>33</v>
+      </c>
+      <c r="E85" s="37">
+        <v>0</v>
+      </c>
+      <c r="F85" s="37">
+        <v>45</v>
+      </c>
+      <c r="G85" s="37">
         <v>1</v>
       </c>
-      <c r="H85" s="21">
-[...14 lines deleted...]
-      <c r="M85" s="67">
+      <c r="H85" s="38">
+        <v>79</v>
+      </c>
+      <c r="I85" s="39">
+        <v>0</v>
+      </c>
+      <c r="J85" s="40">
+        <v>1472.1893371649201</v>
+      </c>
+      <c r="K85" s="40">
+        <v>0</v>
+      </c>
+      <c r="L85" s="40">
+        <v>151.46472147605081</v>
+      </c>
+      <c r="M85" s="40">
         <v>2.361953740152019</v>
       </c>
-      <c r="N85" s="67">
-[...2 lines deleted...]
-      <c r="O85" s="69">
+      <c r="N85" s="40">
+        <v>1625.9533458257399</v>
+      </c>
+      <c r="O85" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P85" s="70">
-[...17 lines deleted...]
-      <c r="V85" s="73">
+      <c r="P85" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q85" s="40">
+        <v>40.095883010738227</v>
+      </c>
+      <c r="R85" s="55">
+        <v>0</v>
+      </c>
+      <c r="S85" s="40">
+        <v>0</v>
+      </c>
+      <c r="T85" s="55">
+        <v>0</v>
+      </c>
+      <c r="U85" s="40">
+        <v>40.095883010738227</v>
+      </c>
+      <c r="V85" s="41">
         <v>0.4</v>
       </c>
-      <c r="W85" s="74">
-[...32 lines deleted...]
-      <c r="AH85" s="24">
+      <c r="W85" s="39">
+        <v>0</v>
+      </c>
+      <c r="X85" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y85" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC85" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD85" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE85" s="40">
+        <v>1512.2852201756582</v>
+      </c>
+      <c r="AF85" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG85" s="40">
+        <v>151.46472147605081</v>
+      </c>
+      <c r="AH85" s="40">
         <v>2.361953740152019</v>
       </c>
-      <c r="AI85" s="24">
-[...2 lines deleted...]
-      <c r="AJ85" s="75">
+      <c r="AI85" s="40">
+        <v>1666.0492288364781</v>
+      </c>
+      <c r="AJ85" s="41">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A86" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D86" s="20">
+      <c r="A86" s="53" t="s">
+        <v>167</v>
+      </c>
+      <c r="B86" s="53" t="s">
+        <v>168</v>
+      </c>
+      <c r="C86" s="36">
+        <v>0</v>
+      </c>
+      <c r="D86" s="37">
         <v>12</v>
       </c>
-      <c r="E86" s="20">
-[...29 lines deleted...]
-      <c r="O86" s="69">
+      <c r="E86" s="37">
+        <v>0</v>
+      </c>
+      <c r="F86" s="37">
+        <v>13</v>
+      </c>
+      <c r="G86" s="37">
+        <v>0</v>
+      </c>
+      <c r="H86" s="38">
+        <v>25</v>
+      </c>
+      <c r="I86" s="39">
+        <v>0</v>
+      </c>
+      <c r="J86" s="40">
+        <v>873.17251081283302</v>
+      </c>
+      <c r="K86" s="40">
+        <v>0</v>
+      </c>
+      <c r="L86" s="40">
+        <v>33.592853862939897</v>
+      </c>
+      <c r="M86" s="40">
+        <v>0</v>
+      </c>
+      <c r="N86" s="40">
+        <v>906.76536467577296</v>
+      </c>
+      <c r="O86" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P86" s="70">
-[...17 lines deleted...]
-      <c r="V86" s="73">
+      <c r="P86" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q86" s="40">
+        <v>715.35950696531711</v>
+      </c>
+      <c r="R86" s="55">
+        <v>0</v>
+      </c>
+      <c r="S86" s="40">
+        <v>0</v>
+      </c>
+      <c r="T86" s="55">
+        <v>0</v>
+      </c>
+      <c r="U86" s="40">
+        <v>715.35950696531711</v>
+      </c>
+      <c r="V86" s="41">
         <v>9.6</v>
       </c>
-      <c r="W86" s="74">
-[...38 lines deleted...]
-      <c r="AJ86" s="75">
+      <c r="W86" s="39">
+        <v>0</v>
+      </c>
+      <c r="X86" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC86" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD86" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE86" s="40">
+        <v>1588.53201777815</v>
+      </c>
+      <c r="AF86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG86" s="40">
+        <v>33.592853862939897</v>
+      </c>
+      <c r="AH86" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI86" s="40">
+        <v>1622.1248716410901</v>
+      </c>
+      <c r="AJ86" s="41">
         <v>1.8</v>
       </c>
     </row>
     <row r="87" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A87" s="26" t="s">
-[...41 lines deleted...]
-      <c r="O87" s="69">
+      <c r="A87" s="53" t="s">
+        <v>169</v>
+      </c>
+      <c r="B87" s="53" t="s">
+        <v>170</v>
+      </c>
+      <c r="C87" s="36">
+        <v>0</v>
+      </c>
+      <c r="D87" s="37">
+        <v>9</v>
+      </c>
+      <c r="E87" s="37">
+        <v>0</v>
+      </c>
+      <c r="F87" s="37">
+        <v>5</v>
+      </c>
+      <c r="G87" s="37">
+        <v>0</v>
+      </c>
+      <c r="H87" s="38">
+        <v>14</v>
+      </c>
+      <c r="I87" s="39">
+        <v>0</v>
+      </c>
+      <c r="J87" s="40">
+        <v>713.59486987647188</v>
+      </c>
+      <c r="K87" s="40">
+        <v>0</v>
+      </c>
+      <c r="L87" s="40">
+        <v>32.064747679813223</v>
+      </c>
+      <c r="M87" s="40">
+        <v>0</v>
+      </c>
+      <c r="N87" s="40">
+        <v>745.65961755628496</v>
+      </c>
+      <c r="O87" s="41">
         <v>1.8</v>
       </c>
-      <c r="P87" s="81">
-[...17 lines deleted...]
-      <c r="V87" s="85">
+      <c r="P87" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q87" s="58">
+        <v>192.94410240072361</v>
+      </c>
+      <c r="R87" s="59">
+        <v>0</v>
+      </c>
+      <c r="S87" s="59">
+        <v>0</v>
+      </c>
+      <c r="T87" s="59">
+        <v>0</v>
+      </c>
+      <c r="U87" s="58">
+        <v>192.94410240072361</v>
+      </c>
+      <c r="V87" s="60">
         <v>5.5</v>
       </c>
-      <c r="W87" s="74">
-[...38 lines deleted...]
-      <c r="AJ87" s="87">
+      <c r="W87" s="39">
+        <v>0</v>
+      </c>
+      <c r="X87" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA87" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB87" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC87" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD87" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE87" s="58">
+        <v>906.53897227719551</v>
+      </c>
+      <c r="AF87" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG87" s="58">
+        <v>32.064747679813223</v>
+      </c>
+      <c r="AH87" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI87" s="58">
+        <v>938.60371995700859</v>
+      </c>
+      <c r="AJ87" s="60">
         <v>2.1</v>
       </c>
     </row>
     <row r="88" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A88" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ88" s="27"/>
+      <c r="A88" s="53"/>
+      <c r="B88" s="53"/>
+      <c r="C88" s="36"/>
+      <c r="D88" s="37"/>
+      <c r="E88" s="37"/>
+      <c r="F88" s="37"/>
+      <c r="G88" s="37"/>
+      <c r="H88" s="38"/>
+      <c r="I88" s="39"/>
+      <c r="J88" s="40"/>
+      <c r="K88" s="40"/>
+      <c r="L88" s="40"/>
+      <c r="M88" s="40"/>
+      <c r="N88" s="40"/>
+      <c r="O88" s="41"/>
+      <c r="P88" s="42"/>
+      <c r="Q88" s="42"/>
+      <c r="R88" s="42"/>
+      <c r="S88" s="42"/>
+      <c r="T88" s="42"/>
+      <c r="U88" s="42"/>
+      <c r="V88" s="62"/>
+      <c r="W88" s="39"/>
+      <c r="X88" s="40"/>
+      <c r="Y88" s="40"/>
+      <c r="Z88" s="40"/>
+      <c r="AA88" s="40"/>
+      <c r="AB88" s="40"/>
+      <c r="AC88" s="44"/>
+      <c r="AD88" s="45"/>
+      <c r="AE88" s="45"/>
+      <c r="AF88" s="45"/>
+      <c r="AG88" s="45"/>
+      <c r="AH88" s="45"/>
+      <c r="AI88" s="45"/>
+      <c r="AJ88" s="43"/>
     </row>
-    <row r="89" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C89" s="14">
+    <row r="89" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="23" t="s">
+        <v>171</v>
+      </c>
+      <c r="B89" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="C89" s="46">
         <v>1</v>
       </c>
-      <c r="D89" s="15">
-[...5 lines deleted...]
-      <c r="F89" s="15">
+      <c r="D89" s="47">
+        <v>154</v>
+      </c>
+      <c r="E89" s="47">
+        <v>0</v>
+      </c>
+      <c r="F89" s="47">
         <v>340</v>
       </c>
-      <c r="G89" s="15">
+      <c r="G89" s="47">
         <v>4</v>
       </c>
-      <c r="H89" s="16">
-[...14 lines deleted...]
-      <c r="M89" s="54">
+      <c r="H89" s="48">
+        <v>499</v>
+      </c>
+      <c r="I89" s="49">
+        <v>491.3726230300407</v>
+      </c>
+      <c r="J89" s="50">
+        <v>20685.78746879541</v>
+      </c>
+      <c r="K89" s="50">
+        <v>0</v>
+      </c>
+      <c r="L89" s="50">
+        <v>1143.6122713449026</v>
+      </c>
+      <c r="M89" s="50">
         <v>10.176038221912417</v>
       </c>
-      <c r="N89" s="54">
-[...2 lines deleted...]
-      <c r="O89" s="55">
+      <c r="N89" s="50">
+        <v>22330.93805217577</v>
+      </c>
+      <c r="O89" s="51">
         <v>2.6</v>
       </c>
-      <c r="P89" s="61">
-[...11 lines deleted...]
-      <c r="T89" s="90">
+      <c r="P89" s="27">
+        <v>1377.8754188400953</v>
+      </c>
+      <c r="Q89" s="28">
+        <v>8002.9065188207705</v>
+      </c>
+      <c r="R89" s="63">
+        <v>0</v>
+      </c>
+      <c r="S89" s="28">
+        <v>0.19373376350320101</v>
+      </c>
+      <c r="T89" s="63">
         <v>0.73861285469072846</v>
       </c>
-      <c r="U89" s="62">
-[...2 lines deleted...]
-      <c r="V89" s="64">
+      <c r="U89" s="28">
+        <v>9381.556612858034</v>
+      </c>
+      <c r="V89" s="29">
         <v>9.6999999999999993</v>
       </c>
-      <c r="W89" s="53">
-[...32 lines deleted...]
-      <c r="AH89" s="62">
+      <c r="W89" s="49">
+        <v>0</v>
+      </c>
+      <c r="X89" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA89" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB89" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC89" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD89" s="27">
+        <v>1869.2480418701361</v>
+      </c>
+      <c r="AE89" s="28">
+        <v>28688.693987616181</v>
+      </c>
+      <c r="AF89" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG89" s="28">
+        <v>1143.8060051084058</v>
+      </c>
+      <c r="AH89" s="28">
         <v>10.914651076603146</v>
       </c>
-      <c r="AI89" s="62">
-[...3 lines deleted...]
-        <v>3.3</v>
+      <c r="AI89" s="28">
+        <v>31712.494665033802</v>
+      </c>
+      <c r="AJ89" s="29">
+        <v>3.4</v>
       </c>
     </row>
     <row r="90" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A90" s="26" t="s">
-[...17 lines deleted...]
-      <c r="G90" s="20">
+      <c r="A90" s="53" t="s">
+        <v>173</v>
+      </c>
+      <c r="B90" s="53" t="s">
+        <v>174</v>
+      </c>
+      <c r="C90" s="36">
+        <v>0</v>
+      </c>
+      <c r="D90" s="37">
+        <v>23</v>
+      </c>
+      <c r="E90" s="37">
+        <v>0</v>
+      </c>
+      <c r="F90" s="37">
+        <v>36</v>
+      </c>
+      <c r="G90" s="37">
         <v>1</v>
       </c>
-      <c r="H90" s="21">
-[...14 lines deleted...]
-      <c r="M90" s="67">
+      <c r="H90" s="38">
+        <v>60</v>
+      </c>
+      <c r="I90" s="39">
+        <v>0</v>
+      </c>
+      <c r="J90" s="40">
+        <v>4322.6460965980395</v>
+      </c>
+      <c r="K90" s="40">
+        <v>0</v>
+      </c>
+      <c r="L90" s="40">
+        <v>135.97736176254799</v>
+      </c>
+      <c r="M90" s="40">
         <v>1.974407339384068</v>
       </c>
-      <c r="N90" s="67">
-[...2 lines deleted...]
-      <c r="O90" s="69">
+      <c r="N90" s="40">
+        <v>4460.59786575617</v>
+      </c>
+      <c r="O90" s="41">
         <v>3.8</v>
       </c>
-      <c r="P90" s="23">
-[...17 lines deleted...]
-      <c r="V90" s="73">
+      <c r="P90" s="39">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="40">
+        <v>263.72642440091988</v>
+      </c>
+      <c r="R90" s="55">
+        <v>0</v>
+      </c>
+      <c r="S90" s="40">
+        <v>0</v>
+      </c>
+      <c r="T90" s="55">
+        <v>0</v>
+      </c>
+      <c r="U90" s="40">
+        <v>263.72642440091988</v>
+      </c>
+      <c r="V90" s="41">
         <v>4.8</v>
       </c>
-      <c r="W90" s="74">
-[...32 lines deleted...]
-      <c r="AH90" s="24">
+      <c r="W90" s="39">
+        <v>0</v>
+      </c>
+      <c r="X90" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y90" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z90" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA90" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB90" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC90" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD90" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE90" s="40">
+        <v>4586.3725209989598</v>
+      </c>
+      <c r="AF90" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG90" s="40">
+        <v>135.97736176254799</v>
+      </c>
+      <c r="AH90" s="40">
         <v>1.974407339384068</v>
       </c>
-      <c r="AI90" s="24">
-[...2 lines deleted...]
-      <c r="AJ90" s="75">
+      <c r="AI90" s="40">
+        <v>4724.3242901570902</v>
+      </c>
+      <c r="AJ90" s="41">
         <v>3.8</v>
       </c>
     </row>
     <row r="91" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A91" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D91" s="20">
+      <c r="A91" s="53" t="s">
+        <v>175</v>
+      </c>
+      <c r="B91" s="53" t="s">
+        <v>176</v>
+      </c>
+      <c r="C91" s="36">
+        <v>0</v>
+      </c>
+      <c r="D91" s="37">
         <v>6</v>
       </c>
-      <c r="E91" s="20">
-[...2 lines deleted...]
-      <c r="F91" s="20">
+      <c r="E91" s="37">
+        <v>0</v>
+      </c>
+      <c r="F91" s="37">
         <v>19</v>
       </c>
-      <c r="G91" s="20">
-[...2 lines deleted...]
-      <c r="H91" s="21">
+      <c r="G91" s="37">
+        <v>0</v>
+      </c>
+      <c r="H91" s="38">
         <v>25</v>
       </c>
-      <c r="I91" s="66">
-[...8 lines deleted...]
-      <c r="L91" s="67">
+      <c r="I91" s="39">
+        <v>0</v>
+      </c>
+      <c r="J91" s="40">
+        <v>1506.301743495269</v>
+      </c>
+      <c r="K91" s="40">
+        <v>0</v>
+      </c>
+      <c r="L91" s="40">
         <v>57.405552759641751</v>
       </c>
-      <c r="M91" s="68">
-[...5 lines deleted...]
-      <c r="O91" s="69">
+      <c r="M91" s="40">
+        <v>0</v>
+      </c>
+      <c r="N91" s="40">
+        <v>1563.7072962549109</v>
+      </c>
+      <c r="O91" s="41">
         <v>3.8</v>
       </c>
-      <c r="P91" s="23">
-[...8 lines deleted...]
-      <c r="S91" s="77">
+      <c r="P91" s="39">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="40">
+        <v>137.3590835549914</v>
+      </c>
+      <c r="R91" s="55">
+        <v>0</v>
+      </c>
+      <c r="S91" s="40">
         <v>4.0383493691196967E-2</v>
       </c>
-      <c r="T91" s="72">
-[...5 lines deleted...]
-      <c r="V91" s="73">
+      <c r="T91" s="55">
+        <v>0</v>
+      </c>
+      <c r="U91" s="40">
+        <v>137.3994670486826</v>
+      </c>
+      <c r="V91" s="41">
         <v>3.1</v>
       </c>
-      <c r="W91" s="74">
-[...29 lines deleted...]
-      <c r="AG91" s="24">
+      <c r="W91" s="39">
+        <v>0</v>
+      </c>
+      <c r="X91" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y91" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z91" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA91" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB91" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC91" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD91" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE91" s="40">
+        <v>1643.6608270502604</v>
+      </c>
+      <c r="AF91" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG91" s="40">
         <v>57.445936253332945</v>
       </c>
-      <c r="AH91" s="24">
-[...5 lines deleted...]
-      <c r="AJ91" s="75">
+      <c r="AH91" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI91" s="40">
+        <v>1701.1067633035937</v>
+      </c>
+      <c r="AJ91" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="92" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A92" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C92" s="19">
+      <c r="A92" s="53" t="s">
+        <v>177</v>
+      </c>
+      <c r="B92" s="53" t="s">
+        <v>178</v>
+      </c>
+      <c r="C92" s="36">
         <v>1</v>
       </c>
-      <c r="D92" s="20">
-[...32 lines deleted...]
-      <c r="O92" s="69">
+      <c r="D92" s="37">
+        <v>26</v>
+      </c>
+      <c r="E92" s="37">
+        <v>0</v>
+      </c>
+      <c r="F92" s="37">
+        <v>86</v>
+      </c>
+      <c r="G92" s="37">
+        <v>0</v>
+      </c>
+      <c r="H92" s="38">
+        <v>113</v>
+      </c>
+      <c r="I92" s="39">
+        <v>307.68966233117169</v>
+      </c>
+      <c r="J92" s="40">
+        <v>1005.392170055979</v>
+      </c>
+      <c r="K92" s="40">
+        <v>0</v>
+      </c>
+      <c r="L92" s="40">
+        <v>256.65833297395841</v>
+      </c>
+      <c r="M92" s="40">
+        <v>0</v>
+      </c>
+      <c r="N92" s="40">
+        <v>1569.7376064073831</v>
+      </c>
+      <c r="O92" s="41">
         <v>1.5</v>
       </c>
-      <c r="P92" s="23">
-[...17 lines deleted...]
-      <c r="V92" s="73">
+      <c r="P92" s="39">
+        <v>835.9743431066388</v>
+      </c>
+      <c r="Q92" s="40">
+        <v>1524.480471287214</v>
+      </c>
+      <c r="R92" s="55">
+        <v>0</v>
+      </c>
+      <c r="S92" s="40">
+        <v>0.15298464184779079</v>
+      </c>
+      <c r="T92" s="55">
+        <v>0</v>
+      </c>
+      <c r="U92" s="40">
+        <v>2360.601923187276</v>
+      </c>
+      <c r="V92" s="41">
         <v>14.4</v>
       </c>
-      <c r="W92" s="74">
-[...38 lines deleted...]
-      <c r="AJ92" s="75">
+      <c r="W92" s="39">
+        <v>0</v>
+      </c>
+      <c r="X92" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y92" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z92" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA92" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB92" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC92" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD92" s="39">
+        <v>1143.6640054378104</v>
+      </c>
+      <c r="AE92" s="40">
+        <v>2529.8726413431932</v>
+      </c>
+      <c r="AF92" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG92" s="40">
+        <v>256.81131761580622</v>
+      </c>
+      <c r="AH92" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI92" s="40">
+        <v>3930.3395295946593</v>
+      </c>
+      <c r="AJ92" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="93" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A93" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C93" s="19">
+      <c r="A93" s="53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B93" s="53" t="s">
+        <v>180</v>
+      </c>
+      <c r="C93" s="36">
         <v>1</v>
       </c>
-      <c r="D93" s="20">
+      <c r="D93" s="37">
         <v>16</v>
       </c>
-      <c r="E93" s="20">
-[...2 lines deleted...]
-      <c r="F93" s="20">
+      <c r="E93" s="37">
+        <v>0</v>
+      </c>
+      <c r="F93" s="37">
         <v>32</v>
       </c>
-      <c r="G93" s="20">
+      <c r="G93" s="37">
         <v>2</v>
       </c>
-      <c r="H93" s="21">
+      <c r="H93" s="38">
         <v>51</v>
       </c>
-      <c r="I93" s="74">
-[...8 lines deleted...]
-      <c r="L93" s="67">
+      <c r="I93" s="39">
+        <v>183.68296069886901</v>
+      </c>
+      <c r="J93" s="40">
+        <v>1585.3437839160631</v>
+      </c>
+      <c r="K93" s="40">
+        <v>0</v>
+      </c>
+      <c r="L93" s="40">
         <v>144.5717061927202</v>
       </c>
-      <c r="M93" s="67">
+      <c r="M93" s="40">
         <v>6.4817994760000603</v>
       </c>
-      <c r="N93" s="67">
-[...2 lines deleted...]
-      <c r="O93" s="69">
+      <c r="N93" s="40">
+        <v>1920.0748962491839</v>
+      </c>
+      <c r="O93" s="41">
         <v>2</v>
       </c>
-      <c r="P93" s="23">
-[...11 lines deleted...]
-      <c r="T93" s="72">
+      <c r="P93" s="39">
+        <v>541.90107573345665</v>
+      </c>
+      <c r="Q93" s="40">
+        <v>554.73719066751016</v>
+      </c>
+      <c r="R93" s="55">
+        <v>0</v>
+      </c>
+      <c r="S93" s="40">
+        <v>0</v>
+      </c>
+      <c r="T93" s="55">
         <v>0.73861285469072846</v>
       </c>
-      <c r="U93" s="24">
-[...2 lines deleted...]
-      <c r="V93" s="73">
+      <c r="U93" s="40">
+        <v>1097.225083696195</v>
+      </c>
+      <c r="V93" s="41">
         <v>10.9</v>
       </c>
-      <c r="W93" s="74">
-[...29 lines deleted...]
-      <c r="AG93" s="24">
+      <c r="W93" s="39">
+        <v>0</v>
+      </c>
+      <c r="X93" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA93" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB93" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC93" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD93" s="39">
+        <v>725.58403643232566</v>
+      </c>
+      <c r="AE93" s="40">
+        <v>2140.0809745835732</v>
+      </c>
+      <c r="AF93" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG93" s="40">
         <v>144.5717061927202</v>
       </c>
-      <c r="AH93" s="24">
+      <c r="AH93" s="40">
         <v>7.220412330690789</v>
       </c>
-      <c r="AI93" s="24">
-[...2 lines deleted...]
-      <c r="AJ93" s="75">
+      <c r="AI93" s="40">
+        <v>3017.2999799453792</v>
+      </c>
+      <c r="AJ93" s="41">
         <v>2.8</v>
       </c>
     </row>
     <row r="94" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A94" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D94" s="20">
+      <c r="A94" s="53" t="s">
+        <v>181</v>
+      </c>
+      <c r="B94" s="53" t="s">
+        <v>182</v>
+      </c>
+      <c r="C94" s="36">
+        <v>0</v>
+      </c>
+      <c r="D94" s="37">
         <v>13</v>
       </c>
-      <c r="E94" s="20">
-[...2 lines deleted...]
-      <c r="F94" s="20">
+      <c r="E94" s="37">
+        <v>0</v>
+      </c>
+      <c r="F94" s="37">
         <v>37</v>
       </c>
-      <c r="G94" s="20">
-[...2 lines deleted...]
-      <c r="H94" s="21">
+      <c r="G94" s="37">
+        <v>0</v>
+      </c>
+      <c r="H94" s="38">
         <v>50</v>
       </c>
-      <c r="I94" s="66">
-[...8 lines deleted...]
-      <c r="L94" s="67">
+      <c r="I94" s="39">
+        <v>0</v>
+      </c>
+      <c r="J94" s="40">
+        <v>1623.860235952415</v>
+      </c>
+      <c r="K94" s="40">
+        <v>0</v>
+      </c>
+      <c r="L94" s="40">
         <v>102.2600933455995</v>
       </c>
-      <c r="M94" s="68">
-[...5 lines deleted...]
-      <c r="O94" s="69">
+      <c r="M94" s="40">
+        <v>0</v>
+      </c>
+      <c r="N94" s="40">
+        <v>1726.120329298014</v>
+      </c>
+      <c r="O94" s="41">
         <v>1.9</v>
       </c>
-      <c r="P94" s="17">
-[...17 lines deleted...]
-      <c r="V94" s="73">
+      <c r="P94" s="49">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="40">
+        <v>473.02911756221431</v>
+      </c>
+      <c r="R94" s="55">
+        <v>0</v>
+      </c>
+      <c r="S94" s="40">
+        <v>0</v>
+      </c>
+      <c r="T94" s="55">
+        <v>0</v>
+      </c>
+      <c r="U94" s="40">
+        <v>473.02911756221431</v>
+      </c>
+      <c r="V94" s="41">
         <v>5.4</v>
       </c>
-      <c r="W94" s="74">
-[...29 lines deleted...]
-      <c r="AG94" s="24">
+      <c r="W94" s="39">
+        <v>0</v>
+      </c>
+      <c r="X94" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y94" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC94" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD94" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE94" s="40">
+        <v>2096.8893535146294</v>
+      </c>
+      <c r="AF94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG94" s="40">
         <v>102.2600933455995</v>
       </c>
-      <c r="AH94" s="24">
-[...5 lines deleted...]
-      <c r="AJ94" s="75">
+      <c r="AH94" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI94" s="40">
+        <v>2199.1494468602282</v>
+      </c>
+      <c r="AJ94" s="41">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="95" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A95" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D95" s="20">
+      <c r="A95" s="53" t="s">
+        <v>183</v>
+      </c>
+      <c r="B95" s="53" t="s">
+        <v>184</v>
+      </c>
+      <c r="C95" s="36">
+        <v>0</v>
+      </c>
+      <c r="D95" s="37">
         <v>4</v>
       </c>
-      <c r="E95" s="20">
-[...2 lines deleted...]
-      <c r="F95" s="20">
+      <c r="E95" s="37">
+        <v>0</v>
+      </c>
+      <c r="F95" s="37">
         <v>23</v>
       </c>
-      <c r="G95" s="20">
-[...2 lines deleted...]
-      <c r="H95" s="21">
+      <c r="G95" s="37">
+        <v>0</v>
+      </c>
+      <c r="H95" s="38">
         <v>27</v>
       </c>
-      <c r="I95" s="66">
-[...8 lines deleted...]
-      <c r="L95" s="67">
+      <c r="I95" s="39">
+        <v>0</v>
+      </c>
+      <c r="J95" s="40">
+        <v>215.04672133454031</v>
+      </c>
+      <c r="K95" s="40">
+        <v>0</v>
+      </c>
+      <c r="L95" s="40">
         <v>92.592522593615769</v>
       </c>
-      <c r="M95" s="68">
-[...5 lines deleted...]
-      <c r="O95" s="69">
+      <c r="M95" s="40">
+        <v>0</v>
+      </c>
+      <c r="N95" s="40">
+        <v>307.63924392815608</v>
+      </c>
+      <c r="O95" s="41">
         <v>0.6</v>
       </c>
-      <c r="P95" s="23">
-[...17 lines deleted...]
-      <c r="V95" s="73">
+      <c r="P95" s="39">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="40">
+        <v>4.9366062572377523</v>
+      </c>
+      <c r="R95" s="55">
+        <v>0</v>
+      </c>
+      <c r="S95" s="40">
+        <v>0</v>
+      </c>
+      <c r="T95" s="55">
+        <v>0</v>
+      </c>
+      <c r="U95" s="40">
+        <v>4.9366062572377523</v>
+      </c>
+      <c r="V95" s="41">
         <v>0.3</v>
       </c>
-      <c r="W95" s="74">
-[...29 lines deleted...]
-      <c r="AG95" s="24">
+      <c r="W95" s="39">
+        <v>0</v>
+      </c>
+      <c r="X95" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y95" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC95" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD95" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE95" s="40">
+        <v>219.98332759177805</v>
+      </c>
+      <c r="AF95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG95" s="40">
         <v>92.592522593615769</v>
       </c>
-      <c r="AH95" s="24">
-[...5 lines deleted...]
-      <c r="AJ95" s="75">
+      <c r="AH95" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI95" s="40">
+        <v>312.57585018539385</v>
+      </c>
+      <c r="AJ95" s="41">
         <v>0.6</v>
       </c>
     </row>
     <row r="96" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A96" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D96" s="20">
+      <c r="A96" s="53" t="s">
+        <v>185</v>
+      </c>
+      <c r="B96" s="53" t="s">
+        <v>186</v>
+      </c>
+      <c r="C96" s="36">
+        <v>0</v>
+      </c>
+      <c r="D96" s="37">
         <v>30</v>
       </c>
-      <c r="E96" s="20">
-[...5 lines deleted...]
-      <c r="G96" s="20">
+      <c r="E96" s="37">
+        <v>0</v>
+      </c>
+      <c r="F96" s="37">
+        <v>58</v>
+      </c>
+      <c r="G96" s="37">
         <v>1</v>
       </c>
-      <c r="H96" s="21">
-[...14 lines deleted...]
-      <c r="M96" s="67">
+      <c r="H96" s="38">
+        <v>89</v>
+      </c>
+      <c r="I96" s="39">
+        <v>0</v>
+      </c>
+      <c r="J96" s="40">
+        <v>3450.7086495910412</v>
+      </c>
+      <c r="K96" s="40">
+        <v>0</v>
+      </c>
+      <c r="L96" s="40">
+        <v>169.7605630825293</v>
+      </c>
+      <c r="M96" s="40">
         <v>1.7198314065282889</v>
       </c>
-      <c r="N96" s="67">
-[...2 lines deleted...]
-      <c r="O96" s="69">
+      <c r="N96" s="40">
+        <v>3622.186607920989</v>
+      </c>
+      <c r="O96" s="41">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P96" s="23">
-[...17 lines deleted...]
-      <c r="V96" s="73">
+      <c r="P96" s="39">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="40">
+        <v>3459.1222140059349</v>
+      </c>
+      <c r="R96" s="55">
+        <v>0</v>
+      </c>
+      <c r="S96" s="40">
+        <v>0</v>
+      </c>
+      <c r="T96" s="55">
+        <v>0</v>
+      </c>
+      <c r="U96" s="40">
+        <v>3459.1222140059349</v>
+      </c>
+      <c r="V96" s="41">
         <v>13.8</v>
       </c>
-      <c r="W96" s="74">
-[...32 lines deleted...]
-      <c r="AH96" s="24">
+      <c r="W96" s="39">
+        <v>0</v>
+      </c>
+      <c r="X96" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA96" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB96" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC96" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD96" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE96" s="40">
+        <v>6909.8308635969761</v>
+      </c>
+      <c r="AF96" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG96" s="40">
+        <v>169.7605630825293</v>
+      </c>
+      <c r="AH96" s="40">
         <v>1.7198314065282889</v>
       </c>
-      <c r="AI96" s="24">
-[...2 lines deleted...]
-      <c r="AJ96" s="75">
+      <c r="AI96" s="40">
+        <v>7081.3088219269239</v>
+      </c>
+      <c r="AJ96" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="97" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A97" s="26" t="s">
-[...53 lines deleted...]
-      <c r="S97" s="82">
+      <c r="A97" s="53" t="s">
+        <v>187</v>
+      </c>
+      <c r="B97" s="53" t="s">
+        <v>188</v>
+      </c>
+      <c r="C97" s="36">
+        <v>0</v>
+      </c>
+      <c r="D97" s="37">
+        <v>41</v>
+      </c>
+      <c r="E97" s="37">
+        <v>0</v>
+      </c>
+      <c r="F97" s="37">
+        <v>51</v>
+      </c>
+      <c r="G97" s="37">
+        <v>0</v>
+      </c>
+      <c r="H97" s="38">
+        <v>92</v>
+      </c>
+      <c r="I97" s="39">
+        <v>0</v>
+      </c>
+      <c r="J97" s="40">
+        <v>6976.4880678520612</v>
+      </c>
+      <c r="K97" s="40">
+        <v>0</v>
+      </c>
+      <c r="L97" s="40">
+        <v>184.38613863428969</v>
+      </c>
+      <c r="M97" s="40">
+        <v>0</v>
+      </c>
+      <c r="N97" s="40">
+        <v>7160.8742063609661</v>
+      </c>
+      <c r="O97" s="41">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P97" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="58">
+        <v>1585.5154110847479</v>
+      </c>
+      <c r="R97" s="59">
+        <v>0</v>
+      </c>
+      <c r="S97" s="58">
         <v>3.6562796421326098E-4</v>
       </c>
-      <c r="T97" s="84">
-[...48 lines deleted...]
-        <v>4.2</v>
+      <c r="T97" s="59">
+        <v>0</v>
+      </c>
+      <c r="U97" s="58">
+        <v>1585.5157766995731</v>
+      </c>
+      <c r="V97" s="60">
+        <v>6.4</v>
+      </c>
+      <c r="W97" s="39">
+        <v>0</v>
+      </c>
+      <c r="X97" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y97" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA97" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB97" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC97" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD97" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE97" s="58">
+        <v>8562.0034789368092</v>
+      </c>
+      <c r="AF97" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG97" s="58">
+        <v>184.38650426225391</v>
+      </c>
+      <c r="AH97" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI97" s="58">
+        <v>8746.3899830605387</v>
+      </c>
+      <c r="AJ97" s="60">
+        <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="98" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A98" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ98" s="27"/>
+      <c r="A98" s="53"/>
+      <c r="B98" s="53"/>
+      <c r="C98" s="36"/>
+      <c r="D98" s="37"/>
+      <c r="E98" s="37"/>
+      <c r="F98" s="37"/>
+      <c r="G98" s="37"/>
+      <c r="H98" s="38"/>
+      <c r="I98" s="39"/>
+      <c r="J98" s="40"/>
+      <c r="K98" s="40"/>
+      <c r="L98" s="40"/>
+      <c r="M98" s="40"/>
+      <c r="N98" s="40"/>
+      <c r="O98" s="41"/>
+      <c r="P98" s="42"/>
+      <c r="Q98" s="42"/>
+      <c r="R98" s="42"/>
+      <c r="S98" s="42"/>
+      <c r="T98" s="42"/>
+      <c r="U98" s="42"/>
+      <c r="V98" s="62"/>
+      <c r="W98" s="39"/>
+      <c r="X98" s="40"/>
+      <c r="Y98" s="40"/>
+      <c r="Z98" s="40"/>
+      <c r="AA98" s="40"/>
+      <c r="AB98" s="40"/>
+      <c r="AC98" s="44"/>
+      <c r="AD98" s="45"/>
+      <c r="AE98" s="45"/>
+      <c r="AF98" s="45"/>
+      <c r="AG98" s="45"/>
+      <c r="AH98" s="45"/>
+      <c r="AI98" s="45"/>
+      <c r="AJ98" s="43"/>
     </row>
-    <row r="99" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C99" s="14">
+    <row r="99" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="23" t="s">
+        <v>189</v>
+      </c>
+      <c r="B99" s="23" t="s">
+        <v>190</v>
+      </c>
+      <c r="C99" s="46">
         <v>2</v>
       </c>
-      <c r="D99" s="15">
-[...2 lines deleted...]
-      <c r="E99" s="15">
+      <c r="D99" s="47">
+        <v>211</v>
+      </c>
+      <c r="E99" s="47">
         <v>11</v>
       </c>
-      <c r="F99" s="15">
-[...2 lines deleted...]
-      <c r="G99" s="15">
+      <c r="F99" s="47">
+        <v>381</v>
+      </c>
+      <c r="G99" s="47">
         <v>1</v>
       </c>
-      <c r="H99" s="16">
-[...14 lines deleted...]
-      <c r="M99" s="94">
+      <c r="H99" s="48">
+        <v>606</v>
+      </c>
+      <c r="I99" s="49">
+        <v>172.3499338411782</v>
+      </c>
+      <c r="J99" s="50">
+        <v>27939.900097848124</v>
+      </c>
+      <c r="K99" s="50">
+        <v>6625.2565819863157</v>
+      </c>
+      <c r="L99" s="50">
+        <v>1322.6248735455667</v>
+      </c>
+      <c r="M99" s="50">
         <v>0.1757561853504041</v>
       </c>
-      <c r="N99" s="54">
-[...2 lines deleted...]
-      <c r="O99" s="55">
+      <c r="N99" s="50">
+        <v>36051.612365237423</v>
+      </c>
+      <c r="O99" s="51">
         <v>3.2</v>
       </c>
-      <c r="P99" s="61">
-[...11 lines deleted...]
-      <c r="T99" s="95">
+      <c r="P99" s="27">
+        <v>2.4781047938502705</v>
+      </c>
+      <c r="Q99" s="28">
+        <v>1810.4731242693872</v>
+      </c>
+      <c r="R99" s="28">
+        <v>7.2080563008494174</v>
+      </c>
+      <c r="S99" s="28">
+        <v>5.1761752545580249E-2</v>
+      </c>
+      <c r="T99" s="63">
         <v>3.3352578597738658E-2</v>
       </c>
-      <c r="U99" s="62">
-[...2 lines deleted...]
-      <c r="V99" s="64">
+      <c r="U99" s="28">
+        <v>1820.2417140745174</v>
+      </c>
+      <c r="V99" s="29">
         <v>3.8</v>
       </c>
-      <c r="W99" s="53">
-[...11 lines deleted...]
-      <c r="AA99" s="59">
+      <c r="W99" s="49">
+        <v>124.4693535564947</v>
+      </c>
+      <c r="X99" s="50">
+        <v>36023.053903062348</v>
+      </c>
+      <c r="Y99" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z99" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA99" s="50">
         <v>0.31748072184628029</v>
       </c>
-      <c r="AB99" s="54">
-[...2 lines deleted...]
-      <c r="AC99" s="55">
+      <c r="AB99" s="50">
+        <v>36147.840737340695</v>
+      </c>
+      <c r="AC99" s="52">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AD99" s="61">
-[...11 lines deleted...]
-      <c r="AH99" s="62">
+      <c r="AD99" s="27">
+        <v>299.29739219152316</v>
+      </c>
+      <c r="AE99" s="28">
+        <v>65773.427125179864</v>
+      </c>
+      <c r="AF99" s="28">
+        <v>6632.4646382871651</v>
+      </c>
+      <c r="AG99" s="28">
+        <v>1322.6766352981124</v>
+      </c>
+      <c r="AH99" s="28">
         <v>0.52658948579442311</v>
       </c>
-      <c r="AI99" s="62">
-[...2 lines deleted...]
-      <c r="AJ99" s="65">
+      <c r="AI99" s="28">
+        <v>74019.694816652627</v>
+      </c>
+      <c r="AJ99" s="29">
         <v>3.6</v>
       </c>
     </row>
     <row r="100" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A100" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D100" s="20">
+      <c r="A100" s="53" t="s">
+        <v>191</v>
+      </c>
+      <c r="B100" s="53" t="s">
+        <v>192</v>
+      </c>
+      <c r="C100" s="36">
+        <v>0</v>
+      </c>
+      <c r="D100" s="37">
         <v>15</v>
       </c>
-      <c r="E100" s="20">
-[...2 lines deleted...]
-      <c r="F100" s="20">
+      <c r="E100" s="37">
+        <v>0</v>
+      </c>
+      <c r="F100" s="37">
         <v>17</v>
       </c>
-      <c r="G100" s="20">
-[...2 lines deleted...]
-      <c r="H100" s="21">
+      <c r="G100" s="37">
+        <v>0</v>
+      </c>
+      <c r="H100" s="38">
         <v>32</v>
       </c>
-      <c r="I100" s="66">
-[...17 lines deleted...]
-      <c r="O100" s="69">
+      <c r="I100" s="39">
+        <v>0</v>
+      </c>
+      <c r="J100" s="40">
+        <v>2070.1070242430278</v>
+      </c>
+      <c r="K100" s="40">
+        <v>0</v>
+      </c>
+      <c r="L100" s="40">
+        <v>97.738846309988972</v>
+      </c>
+      <c r="M100" s="40">
+        <v>0</v>
+      </c>
+      <c r="N100" s="40">
+        <v>2167.8450888479929</v>
+      </c>
+      <c r="O100" s="41">
         <v>2.9</v>
       </c>
-      <c r="P100" s="70">
-[...17 lines deleted...]
-      <c r="V100" s="73">
+      <c r="P100" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="40">
+        <v>964.53645515973881</v>
+      </c>
+      <c r="R100" s="55">
+        <v>0</v>
+      </c>
+      <c r="S100" s="40">
+        <v>2.5652634213388149E-3</v>
+      </c>
+      <c r="T100" s="55">
+        <v>0</v>
+      </c>
+      <c r="U100" s="40">
+        <v>964.53645519438362</v>
+      </c>
+      <c r="V100" s="41">
         <v>19.899999999999999</v>
       </c>
-      <c r="W100" s="74">
-[...38 lines deleted...]
-      <c r="AJ100" s="75">
+      <c r="W100" s="39">
+        <v>0</v>
+      </c>
+      <c r="X100" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y100" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC100" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD100" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE100" s="40">
+        <v>3034.6434794027664</v>
+      </c>
+      <c r="AF100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG100" s="40">
+        <v>97.741411573410318</v>
+      </c>
+      <c r="AH100" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI100" s="40">
+        <v>3132.3815440423764</v>
+      </c>
+      <c r="AJ100" s="41">
         <v>3.9</v>
       </c>
     </row>
     <row r="101" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A101" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D101" s="20">
+      <c r="A101" s="53" t="s">
+        <v>193</v>
+      </c>
+      <c r="B101" s="53" t="s">
+        <v>194</v>
+      </c>
+      <c r="C101" s="36">
+        <v>0</v>
+      </c>
+      <c r="D101" s="37">
         <v>3</v>
       </c>
-      <c r="E101" s="20">
-[...2 lines deleted...]
-      <c r="F101" s="20">
+      <c r="E101" s="37">
+        <v>0</v>
+      </c>
+      <c r="F101" s="37">
         <v>9</v>
       </c>
-      <c r="G101" s="20">
+      <c r="G101" s="37">
         <v>1</v>
       </c>
-      <c r="H101" s="21">
+      <c r="H101" s="38">
         <v>13</v>
       </c>
-      <c r="I101" s="66">
-[...8 lines deleted...]
-      <c r="L101" s="67">
+      <c r="I101" s="39">
+        <v>0</v>
+      </c>
+      <c r="J101" s="40">
+        <v>193.05474128946241</v>
+      </c>
+      <c r="K101" s="40">
+        <v>0</v>
+      </c>
+      <c r="L101" s="40">
         <v>36.389027741028848</v>
       </c>
-      <c r="M101" s="80">
+      <c r="M101" s="40">
         <v>0.1757561853504041</v>
       </c>
-      <c r="N101" s="67">
-[...17 lines deleted...]
-      <c r="T101" s="96">
+      <c r="N101" s="40">
+        <v>229.61952521584169</v>
+      </c>
+      <c r="O101" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="P101" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="40">
+        <v>1.6735200391914971</v>
+      </c>
+      <c r="R101" s="55">
+        <v>0</v>
+      </c>
+      <c r="S101" s="55">
+        <v>0</v>
+      </c>
+      <c r="T101" s="55">
         <v>3.3352578597738658E-2</v>
       </c>
-      <c r="U101" s="24">
-[...2 lines deleted...]
-      <c r="V101" s="73">
+      <c r="U101" s="40">
+        <v>1.7068726177892359</v>
+      </c>
+      <c r="V101" s="41">
         <v>1</v>
       </c>
-      <c r="W101" s="74">
-[...11 lines deleted...]
-      <c r="AA101" s="97">
+      <c r="W101" s="39">
+        <v>0</v>
+      </c>
+      <c r="X101" s="40">
+        <v>177.55515640694881</v>
+      </c>
+      <c r="Y101" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z101" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA101" s="40">
         <v>0.31748072184628029</v>
       </c>
-      <c r="AB101" s="67">
-[...2 lines deleted...]
-      <c r="AC101" s="69">
+      <c r="AB101" s="40">
+        <v>177.87263712879511</v>
+      </c>
+      <c r="AC101" s="44">
         <v>1.3</v>
       </c>
-      <c r="AD101" s="23">
-[...8 lines deleted...]
-      <c r="AG101" s="24">
+      <c r="AD101" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE101" s="40">
+        <v>372.28341773560271</v>
+      </c>
+      <c r="AF101" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG101" s="40">
         <v>36.389027741028848</v>
       </c>
-      <c r="AH101" s="24">
+      <c r="AH101" s="40">
         <v>0.52658948579442311</v>
       </c>
-      <c r="AI101" s="24">
-[...2 lines deleted...]
-      <c r="AJ101" s="75">
+      <c r="AI101" s="40">
+        <v>409.19903496242603</v>
+      </c>
+      <c r="AJ101" s="41">
         <v>0.7</v>
       </c>
     </row>
     <row r="102" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A102" s="26" t="s">
-[...11 lines deleted...]
-      <c r="E102" s="20">
+      <c r="A102" s="53" t="s">
+        <v>195</v>
+      </c>
+      <c r="B102" s="53" t="s">
+        <v>196</v>
+      </c>
+      <c r="C102" s="36">
+        <v>0</v>
+      </c>
+      <c r="D102" s="37">
+        <v>43</v>
+      </c>
+      <c r="E102" s="37">
         <v>11</v>
       </c>
-      <c r="F102" s="20">
+      <c r="F102" s="37">
         <v>33</v>
       </c>
-      <c r="G102" s="20">
-[...14 lines deleted...]
-      <c r="L102" s="67">
+      <c r="G102" s="37">
+        <v>0</v>
+      </c>
+      <c r="H102" s="38">
+        <v>87</v>
+      </c>
+      <c r="I102" s="39">
+        <v>0</v>
+      </c>
+      <c r="J102" s="40">
+        <v>6049.0423507177129</v>
+      </c>
+      <c r="K102" s="40">
+        <v>6625.2565819863157</v>
+      </c>
+      <c r="L102" s="40">
         <v>104.38732265887271</v>
       </c>
-      <c r="M102" s="68">
-[...26 lines deleted...]
-      <c r="V102" s="73">
+      <c r="M102" s="40">
+        <v>0</v>
+      </c>
+      <c r="N102" s="40">
+        <v>12778.48732307381</v>
+      </c>
+      <c r="O102" s="41">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="P102" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="40">
+        <v>10.23107847171749</v>
+      </c>
+      <c r="R102" s="40">
+        <v>7.2080563008494174</v>
+      </c>
+      <c r="S102" s="55">
+        <v>0</v>
+      </c>
+      <c r="T102" s="55">
+        <v>0</v>
+      </c>
+      <c r="U102" s="40">
+        <v>17.439014380630852</v>
+      </c>
+      <c r="V102" s="41">
         <v>8.5</v>
       </c>
-      <c r="W102" s="74">
-[...17 lines deleted...]
-      <c r="AC102" s="69">
+      <c r="W102" s="39">
+        <v>0</v>
+      </c>
+      <c r="X102" s="40">
+        <v>13218.649968480689</v>
+      </c>
+      <c r="Y102" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA102" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB102" s="40">
+        <v>13218.649968480689</v>
+      </c>
+      <c r="AC102" s="44">
         <v>5.6</v>
       </c>
-      <c r="AD102" s="23">
-[...8 lines deleted...]
-      <c r="AG102" s="24">
+      <c r="AD102" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE102" s="40">
+        <v>19277.923397670122</v>
+      </c>
+      <c r="AF102" s="40">
+        <v>6632.4646382871651</v>
+      </c>
+      <c r="AG102" s="40">
         <v>104.38732265887271</v>
       </c>
-      <c r="AH102" s="24">
-[...5 lines deleted...]
-      <c r="AJ102" s="75">
+      <c r="AH102" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI102" s="40">
+        <v>26014.57630593513</v>
+      </c>
+      <c r="AJ102" s="41">
         <v>8.5</v>
       </c>
     </row>
     <row r="103" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A103" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F103" s="20">
+      <c r="A103" s="53" t="s">
+        <v>197</v>
+      </c>
+      <c r="B103" s="53" t="s">
+        <v>198</v>
+      </c>
+      <c r="C103" s="36">
+        <v>0</v>
+      </c>
+      <c r="D103" s="37">
+        <v>13</v>
+      </c>
+      <c r="E103" s="37">
+        <v>0</v>
+      </c>
+      <c r="F103" s="37">
         <v>28</v>
       </c>
-      <c r="G103" s="20">
-[...14 lines deleted...]
-      <c r="L103" s="67">
+      <c r="G103" s="37">
+        <v>0</v>
+      </c>
+      <c r="H103" s="38">
+        <v>41</v>
+      </c>
+      <c r="I103" s="39">
+        <v>0</v>
+      </c>
+      <c r="J103" s="40">
+        <v>701.60884028814087</v>
+      </c>
+      <c r="K103" s="40">
+        <v>0</v>
+      </c>
+      <c r="L103" s="40">
         <v>91.005853564680109</v>
       </c>
-      <c r="M103" s="68">
-[...5 lines deleted...]
-      <c r="O103" s="69">
+      <c r="M103" s="40">
+        <v>0</v>
+      </c>
+      <c r="N103" s="40">
+        <v>792.61469385282089</v>
+      </c>
+      <c r="O103" s="41">
         <v>0.7</v>
       </c>
-      <c r="P103" s="70">
-[...17 lines deleted...]
-      <c r="V103" s="73">
+      <c r="P103" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="40">
+        <v>85.075856114437528</v>
+      </c>
+      <c r="R103" s="55">
+        <v>0</v>
+      </c>
+      <c r="S103" s="40">
+        <v>0</v>
+      </c>
+      <c r="T103" s="55">
+        <v>0</v>
+      </c>
+      <c r="U103" s="40">
+        <v>85.075856114437528</v>
+      </c>
+      <c r="V103" s="41">
         <v>1.3</v>
       </c>
-      <c r="W103" s="74">
-[...29 lines deleted...]
-      <c r="AG103" s="24">
+      <c r="W103" s="39">
+        <v>0</v>
+      </c>
+      <c r="X103" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC103" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD103" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE103" s="40">
+        <v>786.68469640257842</v>
+      </c>
+      <c r="AF103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG103" s="40">
         <v>91.005853564680109</v>
       </c>
-      <c r="AH103" s="24">
-[...5 lines deleted...]
-      <c r="AJ103" s="75">
+      <c r="AH103" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI103" s="40">
+        <v>877.69054996725845</v>
+      </c>
+      <c r="AJ103" s="41">
         <v>0.7</v>
       </c>
     </row>
     <row r="104" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A104" s="26" t="s">
-[...14 lines deleted...]
-      <c r="F104" s="20">
+      <c r="A104" s="53" t="s">
+        <v>199</v>
+      </c>
+      <c r="B104" s="53" t="s">
+        <v>200</v>
+      </c>
+      <c r="C104" s="36">
+        <v>0</v>
+      </c>
+      <c r="D104" s="37">
+        <v>7</v>
+      </c>
+      <c r="E104" s="37">
+        <v>0</v>
+      </c>
+      <c r="F104" s="37">
         <v>16</v>
       </c>
-      <c r="G104" s="20">
-[...14 lines deleted...]
-      <c r="L104" s="67">
+      <c r="G104" s="37">
+        <v>0</v>
+      </c>
+      <c r="H104" s="38">
+        <v>23</v>
+      </c>
+      <c r="I104" s="39">
+        <v>0</v>
+      </c>
+      <c r="J104" s="40">
+        <v>2020.558066204914</v>
+      </c>
+      <c r="K104" s="40">
+        <v>0</v>
+      </c>
+      <c r="L104" s="40">
         <v>83.307169188149174</v>
       </c>
-      <c r="M104" s="68">
-[...47 lines deleted...]
-      <c r="AC104" s="69">
+      <c r="M104" s="40">
+        <v>0</v>
+      </c>
+      <c r="N104" s="40">
+        <v>2103.865235393062</v>
+      </c>
+      <c r="O104" s="41">
+        <v>3.5</v>
+      </c>
+      <c r="P104" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="40">
+        <v>107.2529964319548</v>
+      </c>
+      <c r="R104" s="55">
+        <v>0</v>
+      </c>
+      <c r="S104" s="40">
+        <v>0</v>
+      </c>
+      <c r="T104" s="55">
+        <v>0</v>
+      </c>
+      <c r="U104" s="40">
+        <v>107.2529964319548</v>
+      </c>
+      <c r="V104" s="41">
+        <v>12.2</v>
+      </c>
+      <c r="W104" s="39">
+        <v>0</v>
+      </c>
+      <c r="X104" s="40">
+        <v>2632.766739305498</v>
+      </c>
+      <c r="Y104" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB104" s="40">
+        <v>2632.766739305498</v>
+      </c>
+      <c r="AC104" s="44">
         <v>7.8</v>
       </c>
-      <c r="AD104" s="23">
-[...8 lines deleted...]
-      <c r="AG104" s="24">
+      <c r="AD104" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE104" s="40">
+        <v>4760.5778019423669</v>
+      </c>
+      <c r="AF104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG104" s="40">
         <v>83.307169188149174</v>
       </c>
-      <c r="AH104" s="24">
-[...6 lines deleted...]
-        <v>4.8</v>
+      <c r="AH104" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI104" s="40">
+        <v>4843.8849711305147</v>
+      </c>
+      <c r="AJ104" s="41">
+        <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="105" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A105" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D105" s="20">
+      <c r="A105" s="53" t="s">
+        <v>201</v>
+      </c>
+      <c r="B105" s="53" t="s">
+        <v>202</v>
+      </c>
+      <c r="C105" s="36">
+        <v>0</v>
+      </c>
+      <c r="D105" s="37">
         <v>3</v>
       </c>
-      <c r="E105" s="20">
-[...2 lines deleted...]
-      <c r="F105" s="20">
+      <c r="E105" s="37">
+        <v>0</v>
+      </c>
+      <c r="F105" s="37">
         <v>13</v>
       </c>
-      <c r="G105" s="20">
-[...2 lines deleted...]
-      <c r="H105" s="21">
+      <c r="G105" s="37">
+        <v>0</v>
+      </c>
+      <c r="H105" s="38">
         <v>16</v>
       </c>
-      <c r="I105" s="66">
-[...8 lines deleted...]
-      <c r="L105" s="67">
+      <c r="I105" s="39">
+        <v>0</v>
+      </c>
+      <c r="J105" s="40">
+        <v>36.80442333745124</v>
+      </c>
+      <c r="K105" s="40">
+        <v>0</v>
+      </c>
+      <c r="L105" s="40">
         <v>20.208384734360649</v>
       </c>
-      <c r="M105" s="68">
-[...5 lines deleted...]
-      <c r="O105" s="69">
+      <c r="M105" s="40">
+        <v>0</v>
+      </c>
+      <c r="N105" s="40">
+        <v>57.012808071811882</v>
+      </c>
+      <c r="O105" s="41">
         <v>0.1</v>
       </c>
-      <c r="P105" s="70">
-[...50 lines deleted...]
-      <c r="AG105" s="24">
+      <c r="P105" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="40">
+        <v>0.30261900459084412</v>
+      </c>
+      <c r="R105" s="55">
+        <v>0</v>
+      </c>
+      <c r="S105" s="55">
+        <v>0</v>
+      </c>
+      <c r="T105" s="55">
+        <v>0</v>
+      </c>
+      <c r="U105" s="40">
+        <v>0.30261900459084412</v>
+      </c>
+      <c r="V105" s="41">
+        <v>0</v>
+      </c>
+      <c r="W105" s="39">
+        <v>0</v>
+      </c>
+      <c r="X105" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y105" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z105" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA105" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB105" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC105" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD105" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE105" s="40">
+        <v>37.107042342042085</v>
+      </c>
+      <c r="AF105" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG105" s="40">
         <v>20.208384734360649</v>
       </c>
-      <c r="AH105" s="24">
-[...5 lines deleted...]
-      <c r="AJ105" s="75">
+      <c r="AH105" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI105" s="40">
+        <v>57.315427076402727</v>
+      </c>
+      <c r="AJ105" s="41">
         <v>0.1</v>
       </c>
     </row>
     <row r="106" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A106" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D106" s="20">
+      <c r="A106" s="53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B106" s="53" t="s">
+        <v>204</v>
+      </c>
+      <c r="C106" s="36">
+        <v>0</v>
+      </c>
+      <c r="D106" s="37">
         <v>11</v>
       </c>
-      <c r="E106" s="20">
-[...2 lines deleted...]
-      <c r="F106" s="20">
+      <c r="E106" s="37">
+        <v>0</v>
+      </c>
+      <c r="F106" s="37">
         <v>30</v>
       </c>
-      <c r="G106" s="20">
-[...2 lines deleted...]
-      <c r="H106" s="21">
+      <c r="G106" s="37">
+        <v>0</v>
+      </c>
+      <c r="H106" s="38">
         <v>41</v>
       </c>
-      <c r="I106" s="66">
-[...8 lines deleted...]
-      <c r="L106" s="67">
+      <c r="I106" s="39">
+        <v>0</v>
+      </c>
+      <c r="J106" s="40">
+        <v>873.44625393975298</v>
+      </c>
+      <c r="K106" s="40">
+        <v>0</v>
+      </c>
+      <c r="L106" s="40">
         <v>77.044948507347655</v>
       </c>
-      <c r="M106" s="68">
-[...5 lines deleted...]
-      <c r="O106" s="69">
+      <c r="M106" s="40">
+        <v>0</v>
+      </c>
+      <c r="N106" s="40">
+        <v>950.49120244710093</v>
+      </c>
+      <c r="O106" s="41">
         <v>1</v>
       </c>
-      <c r="P106" s="70">
-[...8 lines deleted...]
-      <c r="S106" s="77">
+      <c r="P106" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="40">
+        <v>28.90321920338603</v>
+      </c>
+      <c r="R106" s="55">
+        <v>0</v>
+      </c>
+      <c r="S106" s="40">
         <v>4.9196489124241433E-2</v>
       </c>
-      <c r="T106" s="72">
-[...5 lines deleted...]
-      <c r="V106" s="73">
+      <c r="T106" s="55">
+        <v>0</v>
+      </c>
+      <c r="U106" s="40">
+        <v>28.952415692510272</v>
+      </c>
+      <c r="V106" s="41">
         <v>7.1</v>
       </c>
-      <c r="W106" s="74">
-[...17 lines deleted...]
-      <c r="AC106" s="69">
+      <c r="W106" s="39">
+        <v>0</v>
+      </c>
+      <c r="X106" s="40">
+        <v>1763.1637400967161</v>
+      </c>
+      <c r="Y106" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB106" s="40">
+        <v>1763.1637400967161</v>
+      </c>
+      <c r="AC106" s="44">
         <v>6</v>
       </c>
-      <c r="AD106" s="23">
-[...8 lines deleted...]
-      <c r="AG106" s="24">
+      <c r="AD106" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE106" s="40">
+        <v>2665.5132132398548</v>
+      </c>
+      <c r="AF106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG106" s="40">
         <v>77.094144996471897</v>
       </c>
-      <c r="AH106" s="24">
-[...5 lines deleted...]
-      <c r="AJ106" s="75">
+      <c r="AH106" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI106" s="40">
+        <v>2742.6073582363274</v>
+      </c>
+      <c r="AJ106" s="41">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="107" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A107" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D107" s="20">
+      <c r="A107" s="53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B107" s="53" t="s">
+        <v>206</v>
+      </c>
+      <c r="C107" s="36">
+        <v>0</v>
+      </c>
+      <c r="D107" s="37">
         <v>10</v>
       </c>
-      <c r="E107" s="20">
-[...2 lines deleted...]
-      <c r="F107" s="20">
+      <c r="E107" s="37">
+        <v>0</v>
+      </c>
+      <c r="F107" s="37">
         <v>43</v>
       </c>
-      <c r="G107" s="20">
-[...2 lines deleted...]
-      <c r="H107" s="21">
+      <c r="G107" s="37">
+        <v>0</v>
+      </c>
+      <c r="H107" s="38">
         <v>53</v>
       </c>
-      <c r="I107" s="66">
-[...8 lines deleted...]
-      <c r="L107" s="67">
+      <c r="I107" s="39">
+        <v>0</v>
+      </c>
+      <c r="J107" s="40">
+        <v>1920.942501970967</v>
+      </c>
+      <c r="K107" s="40">
+        <v>0</v>
+      </c>
+      <c r="L107" s="40">
         <v>123.62362814064051</v>
       </c>
-      <c r="M107" s="68">
-[...5 lines deleted...]
-      <c r="O107" s="69">
+      <c r="M107" s="40">
+        <v>0</v>
+      </c>
+      <c r="N107" s="40">
+        <v>2044.5661301116079</v>
+      </c>
+      <c r="O107" s="41">
         <v>1.7</v>
       </c>
-      <c r="P107" s="70">
-[...17 lines deleted...]
-      <c r="V107" s="73">
+      <c r="P107" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="40">
+        <v>166.4079391289084</v>
+      </c>
+      <c r="R107" s="55">
+        <v>0</v>
+      </c>
+      <c r="S107" s="40">
+        <v>0</v>
+      </c>
+      <c r="T107" s="55">
+        <v>0</v>
+      </c>
+      <c r="U107" s="40">
+        <v>166.4079391289084</v>
+      </c>
+      <c r="V107" s="41">
         <v>5.5</v>
       </c>
-      <c r="W107" s="74">
-[...29 lines deleted...]
-      <c r="AG107" s="24">
+      <c r="W107" s="39">
+        <v>0</v>
+      </c>
+      <c r="X107" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y107" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC107" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD107" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE107" s="40">
+        <v>2087.3504410998753</v>
+      </c>
+      <c r="AF107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG107" s="40">
         <v>123.62362814064051</v>
       </c>
-      <c r="AH107" s="24">
-[...5 lines deleted...]
-      <c r="AJ107" s="75">
+      <c r="AH107" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI107" s="40">
+        <v>2210.9740692405162</v>
+      </c>
+      <c r="AJ107" s="41">
         <v>1.8</v>
       </c>
     </row>
     <row r="108" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A108" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C108" s="19">
+      <c r="A108" s="53" t="s">
+        <v>207</v>
+      </c>
+      <c r="B108" s="53" t="s">
+        <v>208</v>
+      </c>
+      <c r="C108" s="36">
         <v>1</v>
       </c>
-      <c r="D108" s="20">
+      <c r="D108" s="37">
         <v>29</v>
       </c>
-      <c r="E108" s="20">
-[...29 lines deleted...]
-      <c r="O108" s="69">
+      <c r="E108" s="37">
+        <v>0</v>
+      </c>
+      <c r="F108" s="37">
+        <v>35</v>
+      </c>
+      <c r="G108" s="37">
+        <v>0</v>
+      </c>
+      <c r="H108" s="38">
+        <v>65</v>
+      </c>
+      <c r="I108" s="39">
+        <v>65.072404342468403</v>
+      </c>
+      <c r="J108" s="40">
+        <v>3902.3075849109769</v>
+      </c>
+      <c r="K108" s="40">
+        <v>0</v>
+      </c>
+      <c r="L108" s="40">
+        <v>122.1178555852931</v>
+      </c>
+      <c r="M108" s="40">
+        <v>0</v>
+      </c>
+      <c r="N108" s="40">
+        <v>4085.0363951437221</v>
+      </c>
+      <c r="O108" s="41">
         <v>3.9</v>
       </c>
-      <c r="P108" s="98">
-[...17 lines deleted...]
-      <c r="V108" s="73">
+      <c r="P108" s="39">
+        <v>1.523309490003674E-2</v>
+      </c>
+      <c r="Q108" s="40">
+        <v>182.75424840610631</v>
+      </c>
+      <c r="R108" s="55">
+        <v>0</v>
+      </c>
+      <c r="S108" s="40">
+        <v>0</v>
+      </c>
+      <c r="T108" s="55">
+        <v>0</v>
+      </c>
+      <c r="U108" s="40">
+        <v>182.76948150100631</v>
+      </c>
+      <c r="V108" s="41">
         <v>3.8</v>
       </c>
-      <c r="W108" s="74">
-[...17 lines deleted...]
-      <c r="AC108" s="69">
+      <c r="W108" s="39">
+        <v>124.4693535564947</v>
+      </c>
+      <c r="X108" s="40">
+        <v>9546.1535251594232</v>
+      </c>
+      <c r="Y108" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z108" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA108" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB108" s="40">
+        <v>9670.622878715918</v>
+      </c>
+      <c r="AC108" s="44">
         <v>8.1</v>
       </c>
-      <c r="AD108" s="23">
-[...17 lines deleted...]
-      <c r="AJ108" s="75">
+      <c r="AD108" s="39">
+        <v>189.55699099386314</v>
+      </c>
+      <c r="AE108" s="40">
+        <v>13631.215358476507</v>
+      </c>
+      <c r="AF108" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG108" s="40">
+        <v>122.1178555852931</v>
+      </c>
+      <c r="AH108" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI108" s="40">
+        <v>13938.428755360645</v>
+      </c>
+      <c r="AJ108" s="41">
         <v>6.1</v>
       </c>
     </row>
     <row r="109" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A109" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D109" s="20">
+      <c r="A109" s="53" t="s">
+        <v>209</v>
+      </c>
+      <c r="B109" s="53" t="s">
+        <v>210</v>
+      </c>
+      <c r="C109" s="36">
+        <v>0</v>
+      </c>
+      <c r="D109" s="37">
         <v>38</v>
       </c>
-      <c r="E109" s="20">
-[...2 lines deleted...]
-      <c r="F109" s="20">
+      <c r="E109" s="37">
+        <v>0</v>
+      </c>
+      <c r="F109" s="37">
         <v>81</v>
       </c>
-      <c r="G109" s="20">
-[...2 lines deleted...]
-      <c r="H109" s="21">
+      <c r="G109" s="37">
+        <v>0</v>
+      </c>
+      <c r="H109" s="38">
         <v>119</v>
       </c>
-      <c r="I109" s="66">
-[...8 lines deleted...]
-      <c r="L109" s="67">
+      <c r="I109" s="39">
+        <v>0</v>
+      </c>
+      <c r="J109" s="40">
+        <v>4056.1737641243849</v>
+      </c>
+      <c r="K109" s="40">
+        <v>0</v>
+      </c>
+      <c r="L109" s="40">
         <v>328.12076175599879</v>
       </c>
-      <c r="M109" s="68">
-[...5 lines deleted...]
-      <c r="O109" s="69">
+      <c r="M109" s="40">
+        <v>0</v>
+      </c>
+      <c r="N109" s="40">
+        <v>4380.3434659991353</v>
+      </c>
+      <c r="O109" s="41">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P109" s="70">
-[...17 lines deleted...]
-      <c r="V109" s="73">
+      <c r="P109" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="40">
+        <v>163.84768684320139</v>
+      </c>
+      <c r="R109" s="55">
+        <v>0</v>
+      </c>
+      <c r="S109" s="40">
+        <v>0</v>
+      </c>
+      <c r="T109" s="55">
+        <v>0</v>
+      </c>
+      <c r="U109" s="40">
+        <v>163.84768684320139</v>
+      </c>
+      <c r="V109" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W109" s="74">
-[...17 lines deleted...]
-      <c r="AC109" s="69">
+      <c r="W109" s="39">
+        <v>0</v>
+      </c>
+      <c r="X109" s="40">
+        <v>6970.0118492507891</v>
+      </c>
+      <c r="Y109" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z109" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA109" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB109" s="40">
+        <v>6970.0118492507891</v>
+      </c>
+      <c r="AC109" s="44">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AD109" s="23">
-[...8 lines deleted...]
-      <c r="AG109" s="24">
+      <c r="AD109" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE109" s="40">
+        <v>11190.033300218376</v>
+      </c>
+      <c r="AF109" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG109" s="40">
         <v>328.12076175599879</v>
       </c>
-      <c r="AH109" s="24">
-[...5 lines deleted...]
-      <c r="AJ109" s="75">
+      <c r="AH109" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI109" s="40">
+        <v>11514.203002093127</v>
+      </c>
+      <c r="AJ109" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="110" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A110" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C110" s="19">
+      <c r="A110" s="53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B110" s="53" t="s">
+        <v>212</v>
+      </c>
+      <c r="C110" s="36">
         <v>1</v>
       </c>
-      <c r="D110" s="20">
+      <c r="D110" s="37">
         <v>1</v>
       </c>
-      <c r="E110" s="20">
-[...2 lines deleted...]
-      <c r="F110" s="20">
+      <c r="E110" s="37">
+        <v>0</v>
+      </c>
+      <c r="F110" s="37">
         <v>38</v>
       </c>
-      <c r="G110" s="20">
-[...2 lines deleted...]
-      <c r="H110" s="21">
+      <c r="G110" s="37">
+        <v>0</v>
+      </c>
+      <c r="H110" s="38">
         <v>40</v>
       </c>
-      <c r="I110" s="74">
-[...8 lines deleted...]
-      <c r="L110" s="67">
+      <c r="I110" s="39">
+        <v>107.2775294987098</v>
+      </c>
+      <c r="J110" s="40">
+        <v>29.3880110571816</v>
+      </c>
+      <c r="K110" s="40">
+        <v>0</v>
+      </c>
+      <c r="L110" s="40">
         <v>127.57355600602619</v>
       </c>
-      <c r="M110" s="68">
-[...5 lines deleted...]
-      <c r="O110" s="69">
+      <c r="M110" s="40">
+        <v>0</v>
+      </c>
+      <c r="N110" s="40">
+        <v>264.20681572775828</v>
+      </c>
+      <c r="O110" s="41">
         <v>0.2</v>
       </c>
-      <c r="P110" s="23">
-[...50 lines deleted...]
-      <c r="AG110" s="24">
+      <c r="P110" s="39">
+        <v>2.4628716989502339</v>
+      </c>
+      <c r="Q110" s="55">
+        <v>4.1854386714307674E-3</v>
+      </c>
+      <c r="R110" s="55">
+        <v>0</v>
+      </c>
+      <c r="S110" s="40">
+        <v>0</v>
+      </c>
+      <c r="T110" s="55">
+        <v>0</v>
+      </c>
+      <c r="U110" s="40">
+        <v>2.4670571376216648</v>
+      </c>
+      <c r="V110" s="41">
+        <v>0</v>
+      </c>
+      <c r="W110" s="39">
+        <v>0</v>
+      </c>
+      <c r="X110" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y110" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z110" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA110" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB110" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC110" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD110" s="39">
+        <v>109.74040119766003</v>
+      </c>
+      <c r="AE110" s="40">
+        <v>29.392196495853032</v>
+      </c>
+      <c r="AF110" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG110" s="40">
         <v>127.57355600602619</v>
       </c>
-      <c r="AH110" s="24">
-[...5 lines deleted...]
-      <c r="AJ110" s="75">
+      <c r="AH110" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI110" s="40">
+        <v>266.67387286537996</v>
+      </c>
+      <c r="AJ110" s="41">
         <v>0.2</v>
       </c>
     </row>
     <row r="111" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A111" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D111" s="20">
+      <c r="A111" s="53" t="s">
+        <v>213</v>
+      </c>
+      <c r="B111" s="53" t="s">
+        <v>214</v>
+      </c>
+      <c r="C111" s="36">
+        <v>0</v>
+      </c>
+      <c r="D111" s="37">
         <v>41</v>
       </c>
-      <c r="E111" s="20">
-[...2 lines deleted...]
-      <c r="F111" s="20">
+      <c r="E111" s="37">
+        <v>0</v>
+      </c>
+      <c r="F111" s="37">
         <v>41</v>
       </c>
-      <c r="G111" s="20">
-[...2 lines deleted...]
-      <c r="H111" s="21">
+      <c r="G111" s="37">
+        <v>0</v>
+      </c>
+      <c r="H111" s="38">
         <v>82</v>
       </c>
-      <c r="I111" s="66">
-[...8 lines deleted...]
-      <c r="L111" s="67">
+      <c r="I111" s="39">
+        <v>0</v>
+      </c>
+      <c r="J111" s="40">
+        <v>6086.4665357641506</v>
+      </c>
+      <c r="K111" s="40">
+        <v>0</v>
+      </c>
+      <c r="L111" s="40">
         <v>111.10751935318009</v>
       </c>
-      <c r="M111" s="68">
-[...5 lines deleted...]
-      <c r="O111" s="69">
+      <c r="M111" s="40">
+        <v>0</v>
+      </c>
+      <c r="N111" s="40">
+        <v>6197.5236813527563</v>
+      </c>
+      <c r="O111" s="41">
         <v>9.1</v>
       </c>
-      <c r="P111" s="81">
-[...17 lines deleted...]
-      <c r="V111" s="85">
+      <c r="P111" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="58">
+        <v>99.48332002748252</v>
+      </c>
+      <c r="R111" s="59">
+        <v>0</v>
+      </c>
+      <c r="S111" s="58">
+        <v>0</v>
+      </c>
+      <c r="T111" s="59">
+        <v>0</v>
+      </c>
+      <c r="U111" s="58">
+        <v>99.48332002748252</v>
+      </c>
+      <c r="V111" s="60">
         <v>26.1</v>
       </c>
-      <c r="W111" s="74">
-[...17 lines deleted...]
-      <c r="AC111" s="69">
+      <c r="W111" s="39">
+        <v>0</v>
+      </c>
+      <c r="X111" s="40">
+        <v>1714.752924362283</v>
+      </c>
+      <c r="Y111" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA111" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB111" s="40">
+        <v>1714.752924362283</v>
+      </c>
+      <c r="AC111" s="44">
         <v>0.6</v>
       </c>
-      <c r="AD111" s="86">
-[...8 lines deleted...]
-      <c r="AG111" s="82">
+      <c r="AD111" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE111" s="58">
+        <v>7900.7027801539161</v>
+      </c>
+      <c r="AF111" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG111" s="58">
         <v>111.10751935318009</v>
       </c>
-      <c r="AH111" s="82">
-[...5 lines deleted...]
-      <c r="AJ111" s="87">
+      <c r="AH111" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI111" s="58">
+        <v>8011.7599257425218</v>
+      </c>
+      <c r="AJ111" s="60">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="112" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A112" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ112" s="27"/>
+      <c r="A112" s="53"/>
+      <c r="B112" s="53"/>
+      <c r="C112" s="36"/>
+      <c r="D112" s="37"/>
+      <c r="E112" s="37"/>
+      <c r="F112" s="37"/>
+      <c r="G112" s="37"/>
+      <c r="H112" s="38"/>
+      <c r="I112" s="39"/>
+      <c r="J112" s="40"/>
+      <c r="K112" s="40"/>
+      <c r="L112" s="40"/>
+      <c r="M112" s="40"/>
+      <c r="N112" s="40"/>
+      <c r="O112" s="41"/>
+      <c r="P112" s="42"/>
+      <c r="Q112" s="42"/>
+      <c r="R112" s="42"/>
+      <c r="S112" s="42"/>
+      <c r="T112" s="42"/>
+      <c r="U112" s="42"/>
+      <c r="V112" s="62"/>
+      <c r="W112" s="39"/>
+      <c r="X112" s="40"/>
+      <c r="Y112" s="40"/>
+      <c r="Z112" s="40"/>
+      <c r="AA112" s="40"/>
+      <c r="AB112" s="40"/>
+      <c r="AC112" s="44"/>
+      <c r="AD112" s="45"/>
+      <c r="AE112" s="45"/>
+      <c r="AF112" s="45"/>
+      <c r="AG112" s="45"/>
+      <c r="AH112" s="45"/>
+      <c r="AI112" s="45"/>
+      <c r="AJ112" s="43"/>
     </row>
-    <row r="113" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="C113" s="14">
+    <row r="113" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A113" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="C113" s="46">
         <v>1</v>
       </c>
-      <c r="D113" s="15">
-[...2 lines deleted...]
-      <c r="E113" s="15">
+      <c r="D113" s="47">
+        <v>163</v>
+      </c>
+      <c r="E113" s="47">
         <v>1</v>
       </c>
-      <c r="F113" s="15">
-[...26 lines deleted...]
-      <c r="O113" s="55">
+      <c r="F113" s="47">
+        <v>320</v>
+      </c>
+      <c r="G113" s="47">
+        <v>0</v>
+      </c>
+      <c r="H113" s="48">
+        <v>485</v>
+      </c>
+      <c r="I113" s="49">
+        <v>3668.2288767691171</v>
+      </c>
+      <c r="J113" s="50">
+        <v>16471.66095761321</v>
+      </c>
+      <c r="K113" s="50">
+        <v>8834.1184289006505</v>
+      </c>
+      <c r="L113" s="50">
+        <v>1410.027395539792</v>
+      </c>
+      <c r="M113" s="50">
+        <v>0</v>
+      </c>
+      <c r="N113" s="50">
+        <v>30294.02740408856</v>
+      </c>
+      <c r="O113" s="51">
         <v>9.6</v>
       </c>
-      <c r="P113" s="61">
-[...8 lines deleted...]
-      <c r="S113" s="63">
+      <c r="P113" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q113" s="28">
+        <v>847.79677497851821</v>
+      </c>
+      <c r="R113" s="28">
+        <v>33.298142471495531</v>
+      </c>
+      <c r="S113" s="28">
         <v>0.44437655043082608</v>
       </c>
-      <c r="T113" s="90">
-[...5 lines deleted...]
-      <c r="V113" s="64">
+      <c r="T113" s="63">
+        <v>0</v>
+      </c>
+      <c r="U113" s="28">
+        <v>881.1062354846124</v>
+      </c>
+      <c r="V113" s="29">
         <v>27.7</v>
       </c>
-      <c r="W113" s="53">
-[...8 lines deleted...]
-      <c r="Z113" s="59">
+      <c r="W113" s="49">
+        <v>795.65055008356489</v>
+      </c>
+      <c r="X113" s="50">
+        <v>65084.448679829293</v>
+      </c>
+      <c r="Y113" s="50">
+        <v>129.78266336739881</v>
+      </c>
+      <c r="Z113" s="50">
         <v>0.1478971369610031</v>
       </c>
-      <c r="AA113" s="54">
-[...5 lines deleted...]
-      <c r="AC113" s="55">
+      <c r="AA113" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB113" s="50">
+        <v>66009.630839680889</v>
+      </c>
+      <c r="AC113" s="52">
         <v>5.5</v>
       </c>
-      <c r="AD113" s="61">
-[...17 lines deleted...]
-      <c r="AJ113" s="65">
+      <c r="AD113" s="27">
+        <v>4463.8794268526817</v>
+      </c>
+      <c r="AE113" s="28">
+        <v>82403.906412421027</v>
+      </c>
+      <c r="AF113" s="28">
+        <v>8997.1992347395444</v>
+      </c>
+      <c r="AG113" s="28">
+        <v>1410.6196692271837</v>
+      </c>
+      <c r="AH113" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI113" s="28">
+        <v>97184.764479254052</v>
+      </c>
+      <c r="AJ113" s="29">
         <v>6.4</v>
       </c>
     </row>
     <row r="114" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A114" s="26" t="s">
-[...5 lines deleted...]
-      <c r="C114" s="19">
+      <c r="A114" s="53" t="s">
+        <v>217</v>
+      </c>
+      <c r="B114" s="53" t="s">
+        <v>218</v>
+      </c>
+      <c r="C114" s="36">
         <v>1</v>
       </c>
-      <c r="D114" s="20">
-[...2 lines deleted...]
-      <c r="E114" s="20">
+      <c r="D114" s="37">
+        <v>163</v>
+      </c>
+      <c r="E114" s="37">
         <v>1</v>
       </c>
-      <c r="F114" s="20">
-[...26 lines deleted...]
-      <c r="O114" s="69">
+      <c r="F114" s="37">
+        <v>320</v>
+      </c>
+      <c r="G114" s="37">
+        <v>0</v>
+      </c>
+      <c r="H114" s="38">
+        <v>485</v>
+      </c>
+      <c r="I114" s="39">
+        <v>3668.2288767691171</v>
+      </c>
+      <c r="J114" s="40">
+        <v>16471.66095761321</v>
+      </c>
+      <c r="K114" s="40">
+        <v>8834.1184289006505</v>
+      </c>
+      <c r="L114" s="40">
+        <v>1410.027395539792</v>
+      </c>
+      <c r="M114" s="40">
+        <v>0</v>
+      </c>
+      <c r="N114" s="40">
+        <v>30294.02740408856</v>
+      </c>
+      <c r="O114" s="41">
         <v>9.6</v>
       </c>
-      <c r="P114" s="86">
-[...8 lines deleted...]
-      <c r="S114" s="83">
+      <c r="P114" s="61">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="58">
+        <v>847.79677497851821</v>
+      </c>
+      <c r="R114" s="58">
+        <v>33.298142471495531</v>
+      </c>
+      <c r="S114" s="58">
         <v>0.44437655043082608</v>
       </c>
-      <c r="T114" s="84">
-[...5 lines deleted...]
-      <c r="V114" s="85">
+      <c r="T114" s="59">
+        <v>0</v>
+      </c>
+      <c r="U114" s="58">
+        <v>881.1062354846124</v>
+      </c>
+      <c r="V114" s="60">
         <v>27.7</v>
       </c>
-      <c r="W114" s="74">
-[...8 lines deleted...]
-      <c r="Z114" s="97">
+      <c r="W114" s="39">
+        <v>795.65055008356489</v>
+      </c>
+      <c r="X114" s="40">
+        <v>65084.448679829293</v>
+      </c>
+      <c r="Y114" s="40">
+        <v>129.78266336739881</v>
+      </c>
+      <c r="Z114" s="40">
         <v>0.1478971369610031</v>
       </c>
-      <c r="AA114" s="67">
-[...5 lines deleted...]
-      <c r="AC114" s="69">
+      <c r="AA114" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB114" s="40">
+        <v>66009.630839680889</v>
+      </c>
+      <c r="AC114" s="44">
         <v>5.5</v>
       </c>
-      <c r="AD114" s="86">
-[...17 lines deleted...]
-      <c r="AJ114" s="87">
+      <c r="AD114" s="61">
+        <v>4463.8794268526817</v>
+      </c>
+      <c r="AE114" s="58">
+        <v>82403.906412421027</v>
+      </c>
+      <c r="AF114" s="58">
+        <v>8997.1992347395444</v>
+      </c>
+      <c r="AG114" s="58">
+        <v>1410.6196692271837</v>
+      </c>
+      <c r="AH114" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI114" s="58">
+        <v>97184.764479254052</v>
+      </c>
+      <c r="AJ114" s="60">
         <v>6.4</v>
       </c>
     </row>
     <row r="115" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A115" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ115" s="27"/>
+      <c r="A115" s="53"/>
+      <c r="B115" s="53"/>
+      <c r="C115" s="36"/>
+      <c r="D115" s="37"/>
+      <c r="E115" s="37"/>
+      <c r="F115" s="37"/>
+      <c r="G115" s="37"/>
+      <c r="H115" s="38"/>
+      <c r="I115" s="39"/>
+      <c r="J115" s="40"/>
+      <c r="K115" s="40"/>
+      <c r="L115" s="40"/>
+      <c r="M115" s="40"/>
+      <c r="N115" s="40"/>
+      <c r="O115" s="41"/>
+      <c r="P115" s="42"/>
+      <c r="Q115" s="42"/>
+      <c r="R115" s="42"/>
+      <c r="S115" s="42"/>
+      <c r="T115" s="42"/>
+      <c r="U115" s="42"/>
+      <c r="V115" s="62"/>
+      <c r="W115" s="39"/>
+      <c r="X115" s="40"/>
+      <c r="Y115" s="40"/>
+      <c r="Z115" s="40"/>
+      <c r="AA115" s="40"/>
+      <c r="AB115" s="40"/>
+      <c r="AC115" s="44"/>
+      <c r="AD115" s="45"/>
+      <c r="AE115" s="45"/>
+      <c r="AF115" s="45"/>
+      <c r="AG115" s="45"/>
+      <c r="AH115" s="45"/>
+      <c r="AI115" s="45"/>
+      <c r="AJ115" s="43"/>
     </row>
-    <row r="116" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-      <c r="O116" s="55">
+    <row r="116" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="B116" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="C116" s="46">
+        <v>0</v>
+      </c>
+      <c r="D116" s="47">
+        <v>126</v>
+      </c>
+      <c r="E116" s="47">
+        <v>0</v>
+      </c>
+      <c r="F116" s="47">
+        <v>237</v>
+      </c>
+      <c r="G116" s="47">
+        <v>19</v>
+      </c>
+      <c r="H116" s="48">
+        <v>382</v>
+      </c>
+      <c r="I116" s="49">
+        <v>0</v>
+      </c>
+      <c r="J116" s="50">
+        <v>10572.197770956862</v>
+      </c>
+      <c r="K116" s="50">
+        <v>0</v>
+      </c>
+      <c r="L116" s="50">
+        <v>725.68783876180839</v>
+      </c>
+      <c r="M116" s="50">
+        <v>55.362153184525276</v>
+      </c>
+      <c r="N116" s="50">
+        <v>11322.824699595261</v>
+      </c>
+      <c r="O116" s="51">
         <v>3.8</v>
       </c>
-      <c r="P116" s="93">
-[...17 lines deleted...]
-      <c r="V116" s="64">
+      <c r="P116" s="64">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="28">
+        <v>674.78729529068369</v>
+      </c>
+      <c r="R116" s="63">
+        <v>0</v>
+      </c>
+      <c r="S116" s="28">
+        <v>0.75922075685549784</v>
+      </c>
+      <c r="T116" s="28">
+        <v>2.3771297043772952</v>
+      </c>
+      <c r="U116" s="28">
+        <v>677.92280271920094</v>
+      </c>
+      <c r="V116" s="29">
         <v>6.2</v>
       </c>
-      <c r="W116" s="53">
-[...11 lines deleted...]
-      <c r="AA116" s="54">
+      <c r="W116" s="49">
+        <v>0</v>
+      </c>
+      <c r="X116" s="50">
+        <v>27774.92273580602</v>
+      </c>
+      <c r="Y116" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z116" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA116" s="50">
         <v>24.658663071366927</v>
       </c>
-      <c r="AB116" s="54">
-[...2 lines deleted...]
-      <c r="AC116" s="55">
+      <c r="AB116" s="50">
+        <v>27799.581398877392</v>
+      </c>
+      <c r="AC116" s="52">
         <v>7.1</v>
       </c>
-      <c r="AD116" s="61">
-[...17 lines deleted...]
-      <c r="AJ116" s="65">
+      <c r="AD116" s="27">
+        <v>0</v>
+      </c>
+      <c r="AE116" s="28">
+        <v>39021.907802053567</v>
+      </c>
+      <c r="AF116" s="28">
+        <v>0</v>
+      </c>
+      <c r="AG116" s="28">
+        <v>726.44705951866388</v>
+      </c>
+      <c r="AH116" s="28">
+        <v>82.397945960269496</v>
+      </c>
+      <c r="AI116" s="28">
+        <v>39800.328901191853</v>
+      </c>
+      <c r="AJ116" s="29">
         <v>5.7</v>
       </c>
     </row>
     <row r="117" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A117" s="26">
+      <c r="A117" s="53">
         <v>1060</v>
       </c>
-      <c r="B117" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D117" s="20">
+      <c r="B117" s="53" t="s">
+        <v>221</v>
+      </c>
+      <c r="C117" s="36">
+        <v>0</v>
+      </c>
+      <c r="D117" s="37">
         <v>14</v>
       </c>
-      <c r="E117" s="20">
-[...5 lines deleted...]
-      <c r="G117" s="20">
+      <c r="E117" s="37">
+        <v>0</v>
+      </c>
+      <c r="F117" s="37">
+        <v>37</v>
+      </c>
+      <c r="G117" s="37">
         <v>1</v>
       </c>
-      <c r="H117" s="21">
-[...14 lines deleted...]
-      <c r="M117" s="80">
+      <c r="H117" s="38">
+        <v>52</v>
+      </c>
+      <c r="I117" s="39">
+        <v>0</v>
+      </c>
+      <c r="J117" s="40">
+        <v>1239.5341481406381</v>
+      </c>
+      <c r="K117" s="40">
+        <v>0</v>
+      </c>
+      <c r="L117" s="40">
+        <v>110.8787598661694</v>
+      </c>
+      <c r="M117" s="40">
         <v>0.35259051565051652</v>
       </c>
-      <c r="N117" s="67">
-[...14 lines deleted...]
-      <c r="S117" s="76">
+      <c r="N117" s="40">
+        <v>1350.7654985224581</v>
+      </c>
+      <c r="O117" s="41">
+        <v>3.5</v>
+      </c>
+      <c r="P117" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="40">
+        <v>221.04110847341289</v>
+      </c>
+      <c r="R117" s="55">
+        <v>0</v>
+      </c>
+      <c r="S117" s="40">
         <v>0.1067212812507012</v>
       </c>
-      <c r="T117" s="72">
-[...5 lines deleted...]
-      <c r="V117" s="73">
+      <c r="T117" s="55">
+        <v>0</v>
+      </c>
+      <c r="U117" s="40">
+        <v>221.1478297546636</v>
+      </c>
+      <c r="V117" s="41">
         <v>9.3000000000000007</v>
       </c>
-      <c r="W117" s="74">
-[...32 lines deleted...]
-      <c r="AH117" s="76">
+      <c r="W117" s="39">
+        <v>0</v>
+      </c>
+      <c r="X117" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y117" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z117" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA117" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB117" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC117" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD117" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE117" s="40">
+        <v>1460.5752566140509</v>
+      </c>
+      <c r="AF117" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG117" s="40">
+        <v>110.9854811474201</v>
+      </c>
+      <c r="AH117" s="40">
         <v>0.35259051565051652</v>
       </c>
-      <c r="AI117" s="24">
-[...2 lines deleted...]
-      <c r="AJ117" s="75">
+      <c r="AI117" s="40">
+        <v>1571.9133282771218</v>
+      </c>
+      <c r="AJ117" s="41">
         <v>3.8</v>
       </c>
     </row>
     <row r="118" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A118" s="26">
+      <c r="A118" s="53">
         <v>1080</v>
       </c>
-      <c r="B118" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D118" s="20">
+      <c r="B118" s="53" t="s">
+        <v>222</v>
+      </c>
+      <c r="C118" s="36">
+        <v>0</v>
+      </c>
+      <c r="D118" s="37">
         <v>32</v>
       </c>
-      <c r="E118" s="20">
-[...5 lines deleted...]
-      <c r="G118" s="20">
+      <c r="E118" s="37">
+        <v>0</v>
+      </c>
+      <c r="F118" s="37">
+        <v>65</v>
+      </c>
+      <c r="G118" s="37">
         <v>9</v>
       </c>
-      <c r="H118" s="21">
-[...14 lines deleted...]
-      <c r="M118" s="67">
+      <c r="H118" s="38">
+        <v>106</v>
+      </c>
+      <c r="I118" s="39">
+        <v>0</v>
+      </c>
+      <c r="J118" s="40">
+        <v>1880.826223590753</v>
+      </c>
+      <c r="K118" s="40">
+        <v>0</v>
+      </c>
+      <c r="L118" s="40">
+        <v>210.5734949058164</v>
+      </c>
+      <c r="M118" s="40">
         <v>26.56759565333989</v>
       </c>
-      <c r="N118" s="67">
-[...2 lines deleted...]
-      <c r="O118" s="69">
+      <c r="N118" s="40">
+        <v>2117.967314132145</v>
+      </c>
+      <c r="O118" s="41">
         <v>2</v>
       </c>
-      <c r="P118" s="70">
-[...11 lines deleted...]
-      <c r="T118" s="76">
+      <c r="P118" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="40">
+        <v>32.220278952598207</v>
+      </c>
+      <c r="R118" s="55">
+        <v>0</v>
+      </c>
+      <c r="S118" s="40">
+        <v>0.43579240289613541</v>
+      </c>
+      <c r="T118" s="40">
         <v>8.9770567366982482E-2</v>
       </c>
-      <c r="U118" s="24">
-[...2 lines deleted...]
-      <c r="V118" s="73">
+      <c r="U118" s="40">
+        <v>32.745841916161581</v>
+      </c>
+      <c r="V118" s="41">
         <v>1.2</v>
       </c>
-      <c r="W118" s="74">
-[...11 lines deleted...]
-      <c r="AA118" s="97">
+      <c r="W118" s="39">
+        <v>0</v>
+      </c>
+      <c r="X118" s="40">
+        <v>10196.801201141931</v>
+      </c>
+      <c r="Y118" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z118" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA118" s="40">
         <v>0.39735293643572761</v>
       </c>
-      <c r="AB118" s="67">
-[...2 lines deleted...]
-      <c r="AC118" s="69">
+      <c r="AB118" s="40">
+        <v>10197.19855407837</v>
+      </c>
+      <c r="AC118" s="44">
         <v>4.5</v>
       </c>
-      <c r="AD118" s="23">
-[...11 lines deleted...]
-      <c r="AH118" s="24">
+      <c r="AD118" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE118" s="40">
+        <v>12109.847703685282</v>
+      </c>
+      <c r="AF118" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG118" s="40">
+        <v>211.00928730871254</v>
+      </c>
+      <c r="AH118" s="40">
         <v>27.0547191571426</v>
       </c>
-      <c r="AI118" s="24">
-[...2 lines deleted...]
-      <c r="AJ118" s="75">
+      <c r="AI118" s="40">
+        <v>12347.911710126677</v>
+      </c>
+      <c r="AJ118" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="119" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A119" s="26">
+      <c r="A119" s="53">
         <v>1081</v>
       </c>
-      <c r="B119" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D119" s="20">
+      <c r="B119" s="53" t="s">
+        <v>223</v>
+      </c>
+      <c r="C119" s="36">
+        <v>0</v>
+      </c>
+      <c r="D119" s="37">
         <v>40</v>
       </c>
-      <c r="E119" s="20">
-[...29 lines deleted...]
-      <c r="O119" s="69">
+      <c r="E119" s="37">
+        <v>0</v>
+      </c>
+      <c r="F119" s="37">
+        <v>101</v>
+      </c>
+      <c r="G119" s="37">
+        <v>6</v>
+      </c>
+      <c r="H119" s="38">
+        <v>147</v>
+      </c>
+      <c r="I119" s="39">
+        <v>0</v>
+      </c>
+      <c r="J119" s="40">
+        <v>2880.93157532128</v>
+      </c>
+      <c r="K119" s="40">
+        <v>0</v>
+      </c>
+      <c r="L119" s="40">
+        <v>311.84932145282397</v>
+      </c>
+      <c r="M119" s="40">
+        <v>23.492129401890491</v>
+      </c>
+      <c r="N119" s="40">
+        <v>3187.9415509110659</v>
+      </c>
+      <c r="O119" s="41">
         <v>3.8</v>
       </c>
-      <c r="P119" s="70">
-[...8 lines deleted...]
-      <c r="S119" s="76">
+      <c r="P119" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="40">
+        <v>138.94539436261019</v>
+      </c>
+      <c r="R119" s="55">
+        <v>0</v>
+      </c>
+      <c r="S119" s="40">
         <v>7.0479511330663852E-2</v>
       </c>
-      <c r="T119" s="72">
-[...26 lines deleted...]
-      <c r="AC119" s="69">
+      <c r="T119" s="55">
+        <v>2.2873591370103128</v>
+      </c>
+      <c r="U119" s="40">
+        <v>141.30313727819711</v>
+      </c>
+      <c r="V119" s="41">
+        <v>3.9</v>
+      </c>
+      <c r="W119" s="39">
+        <v>0</v>
+      </c>
+      <c r="X119" s="40">
+        <v>14708.756728726279</v>
+      </c>
+      <c r="Y119" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z119" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA119" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB119" s="40">
+        <v>14708.756728726279</v>
+      </c>
+      <c r="AC119" s="44">
         <v>38.5</v>
       </c>
-      <c r="AD119" s="23">
-[...17 lines deleted...]
-      <c r="AJ119" s="75">
+      <c r="AD119" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE119" s="40">
+        <v>17728.633698410169</v>
+      </c>
+      <c r="AF119" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG119" s="40">
+        <v>311.91980096415466</v>
+      </c>
+      <c r="AH119" s="40">
+        <v>25.779488538900804</v>
+      </c>
+      <c r="AI119" s="40">
+        <v>18038.00141691554</v>
+      </c>
+      <c r="AJ119" s="41">
         <v>14.5</v>
       </c>
     </row>
     <row r="120" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A120" s="26">
+      <c r="A120" s="53">
         <v>1082</v>
       </c>
-      <c r="B120" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F120" s="20">
+      <c r="B120" s="53" t="s">
+        <v>224</v>
+      </c>
+      <c r="C120" s="36">
+        <v>0</v>
+      </c>
+      <c r="D120" s="37">
+        <v>27</v>
+      </c>
+      <c r="E120" s="37">
+        <v>0</v>
+      </c>
+      <c r="F120" s="37">
         <v>30</v>
       </c>
-      <c r="G120" s="20">
+      <c r="G120" s="37">
         <v>2</v>
       </c>
-      <c r="H120" s="21">
-[...11 lines deleted...]
-      <c r="L120" s="67">
+      <c r="H120" s="38">
+        <v>59</v>
+      </c>
+      <c r="I120" s="39">
+        <v>0</v>
+      </c>
+      <c r="J120" s="40">
+        <v>3085.403888791076</v>
+      </c>
+      <c r="K120" s="40">
+        <v>0</v>
+      </c>
+      <c r="L120" s="40">
         <v>83.153326956664998</v>
       </c>
-      <c r="M120" s="67">
+      <c r="M120" s="40">
         <v>4.7031464247947978</v>
       </c>
-      <c r="N120" s="67">
-[...2 lines deleted...]
-      <c r="O120" s="69">
+      <c r="N120" s="40">
+        <v>3171.1687785070499</v>
+      </c>
+      <c r="O120" s="41">
         <v>6.5</v>
       </c>
-      <c r="P120" s="70">
-[...8 lines deleted...]
-      <c r="S120" s="76">
+      <c r="P120" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="40">
+        <v>269.91044205238268</v>
+      </c>
+      <c r="R120" s="55">
+        <v>0</v>
+      </c>
+      <c r="S120" s="40">
         <v>0.14622756137799731</v>
       </c>
-      <c r="T120" s="72">
-[...5 lines deleted...]
-      <c r="V120" s="73">
+      <c r="T120" s="55">
+        <v>0</v>
+      </c>
+      <c r="U120" s="40">
+        <v>270.05592232049901</v>
+      </c>
+      <c r="V120" s="41">
         <v>13.4</v>
       </c>
-      <c r="W120" s="74">
-[...17 lines deleted...]
-      <c r="AC120" s="69">
+      <c r="W120" s="39">
+        <v>0</v>
+      </c>
+      <c r="X120" s="40">
+        <v>1927.238937012932</v>
+      </c>
+      <c r="Y120" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z120" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA120" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB120" s="40">
+        <v>1927.238937012932</v>
+      </c>
+      <c r="AC120" s="44">
         <v>5.9</v>
       </c>
-      <c r="AD120" s="23">
-[...8 lines deleted...]
-      <c r="AG120" s="24">
+      <c r="AD120" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE120" s="40">
+        <v>5282.5532678563904</v>
+      </c>
+      <c r="AF120" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG120" s="40">
         <v>83.299554518042996</v>
       </c>
-      <c r="AH120" s="24">
+      <c r="AH120" s="40">
         <v>4.7031464247947978</v>
       </c>
-      <c r="AI120" s="24">
-[...2 lines deleted...]
-      <c r="AJ120" s="75">
+      <c r="AI120" s="40">
+        <v>5368.4636378404812</v>
+      </c>
+      <c r="AJ120" s="41">
         <v>6.4</v>
       </c>
     </row>
     <row r="121" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A121" s="26">
+      <c r="A121" s="53">
         <v>1083</v>
       </c>
-      <c r="B121" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D121" s="20">
+      <c r="B121" s="53" t="s">
+        <v>225</v>
+      </c>
+      <c r="C121" s="36">
+        <v>0</v>
+      </c>
+      <c r="D121" s="37">
         <v>16</v>
       </c>
-      <c r="E121" s="20">
-[...2 lines deleted...]
-      <c r="F121" s="20">
+      <c r="E121" s="37">
+        <v>0</v>
+      </c>
+      <c r="F121" s="37">
         <v>6</v>
       </c>
-      <c r="G121" s="20">
+      <c r="G121" s="37">
         <v>1</v>
       </c>
-      <c r="H121" s="21">
+      <c r="H121" s="38">
         <v>23</v>
       </c>
-      <c r="I121" s="66">
-[...8 lines deleted...]
-      <c r="L121" s="67">
+      <c r="I121" s="39">
+        <v>0</v>
+      </c>
+      <c r="J121" s="40">
+        <v>1485.5019351131159</v>
+      </c>
+      <c r="K121" s="40">
+        <v>0</v>
+      </c>
+      <c r="L121" s="40">
         <v>9.2329355803337219</v>
       </c>
-      <c r="M121" s="80">
+      <c r="M121" s="40">
         <v>0.24669118884959029</v>
       </c>
-      <c r="N121" s="67">
-[...2 lines deleted...]
-      <c r="O121" s="69">
+      <c r="N121" s="40">
+        <v>1494.981557522543</v>
+      </c>
+      <c r="O121" s="41">
         <v>8</v>
       </c>
-      <c r="P121" s="81">
-[...17 lines deleted...]
-      <c r="V121" s="85">
+      <c r="P121" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="58">
+        <v>12.67007144967971</v>
+      </c>
+      <c r="R121" s="59">
+        <v>0</v>
+      </c>
+      <c r="S121" s="59">
+        <v>0</v>
+      </c>
+      <c r="T121" s="59">
+        <v>0</v>
+      </c>
+      <c r="U121" s="58">
+        <v>12.67007144967971</v>
+      </c>
+      <c r="V121" s="60">
         <v>19.100000000000001</v>
       </c>
-      <c r="W121" s="74">
-[...11 lines deleted...]
-      <c r="AA121" s="67">
+      <c r="W121" s="39">
+        <v>0</v>
+      </c>
+      <c r="X121" s="40">
+        <v>942.12586892487957</v>
+      </c>
+      <c r="Y121" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z121" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA121" s="40">
         <v>24.2613101349312</v>
       </c>
-      <c r="AB121" s="67">
-[...14 lines deleted...]
-      <c r="AG121" s="82">
+      <c r="AB121" s="40">
+        <v>966.38717905981071</v>
+      </c>
+      <c r="AC121" s="44">
+        <v>1</v>
+      </c>
+      <c r="AD121" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE121" s="58">
+        <v>2440.2978754876749</v>
+      </c>
+      <c r="AF121" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG121" s="58">
         <v>9.2329355803337219</v>
       </c>
-      <c r="AH121" s="82">
+      <c r="AH121" s="58">
         <v>24.508001323780789</v>
       </c>
-      <c r="AI121" s="82">
-[...3 lines deleted...]
-        <v>2.1</v>
+      <c r="AI121" s="58">
+        <v>2474.0388080320336</v>
+      </c>
+      <c r="AJ121" s="60">
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="122" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A122" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ122" s="27"/>
+      <c r="A122" s="53"/>
+      <c r="B122" s="53"/>
+      <c r="C122" s="36"/>
+      <c r="D122" s="37"/>
+      <c r="E122" s="37"/>
+      <c r="F122" s="37"/>
+      <c r="G122" s="37"/>
+      <c r="H122" s="38"/>
+      <c r="I122" s="39"/>
+      <c r="J122" s="40"/>
+      <c r="K122" s="40"/>
+      <c r="L122" s="40"/>
+      <c r="M122" s="40"/>
+      <c r="N122" s="40"/>
+      <c r="O122" s="41"/>
+      <c r="P122" s="42"/>
+      <c r="Q122" s="42"/>
+      <c r="R122" s="42"/>
+      <c r="S122" s="42"/>
+      <c r="T122" s="42"/>
+      <c r="U122" s="42"/>
+      <c r="V122" s="62"/>
+      <c r="W122" s="39"/>
+      <c r="X122" s="40"/>
+      <c r="Y122" s="40"/>
+      <c r="Z122" s="40"/>
+      <c r="AA122" s="40"/>
+      <c r="AB122" s="40"/>
+      <c r="AC122" s="44"/>
+      <c r="AD122" s="45"/>
+      <c r="AE122" s="45"/>
+      <c r="AF122" s="45"/>
+      <c r="AG122" s="45"/>
+      <c r="AH122" s="45"/>
+      <c r="AI122" s="45"/>
+      <c r="AJ122" s="43"/>
     </row>
-    <row r="123" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A123" s="13">
+    <row r="123" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="23">
         <v>12</v>
       </c>
-      <c r="B123" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="14">
+      <c r="B123" s="23" t="s">
+        <v>226</v>
+      </c>
+      <c r="C123" s="46">
         <v>3</v>
       </c>
-      <c r="D123" s="15">
-[...2 lines deleted...]
-      <c r="E123" s="15">
+      <c r="D123" s="47">
+        <v>387</v>
+      </c>
+      <c r="E123" s="47">
         <v>8</v>
       </c>
-      <c r="F123" s="15">
-[...2 lines deleted...]
-      <c r="G123" s="15">
+      <c r="F123" s="47">
+        <v>547</v>
+      </c>
+      <c r="G123" s="47">
         <v>13</v>
       </c>
-      <c r="H123" s="16">
-[...20 lines deleted...]
-      <c r="O123" s="55">
+      <c r="H123" s="48">
+        <v>958</v>
+      </c>
+      <c r="I123" s="49">
+        <v>1952.7642588636263</v>
+      </c>
+      <c r="J123" s="50">
+        <v>35139.819705764065</v>
+      </c>
+      <c r="K123" s="50">
+        <v>5510.4509761372283</v>
+      </c>
+      <c r="L123" s="50">
+        <v>1246.2589731136025</v>
+      </c>
+      <c r="M123" s="50">
+        <v>30.709855672536037</v>
+      </c>
+      <c r="N123" s="50">
+        <v>43864.488510587034</v>
+      </c>
+      <c r="O123" s="51">
         <v>4</v>
       </c>
-      <c r="P123" s="61">
-[...8 lines deleted...]
-      <c r="S123" s="63">
+      <c r="P123" s="27">
+        <v>5.3749284118042961</v>
+      </c>
+      <c r="Q123" s="28">
+        <v>3161.7692342241585</v>
+      </c>
+      <c r="R123" s="28">
+        <v>42.98725478960263</v>
+      </c>
+      <c r="S123" s="28">
         <v>0.43038592441632917</v>
       </c>
-      <c r="T123" s="90">
+      <c r="T123" s="63">
         <v>0.85254253256073464</v>
       </c>
-      <c r="U123" s="62">
-[...2 lines deleted...]
-      <c r="V123" s="64">
+      <c r="U123" s="28">
+        <v>3211.4140652211795</v>
+      </c>
+      <c r="V123" s="29">
         <v>9.4</v>
       </c>
-      <c r="W123" s="53">
-[...5 lines deleted...]
-      <c r="Y123" s="54">
+      <c r="W123" s="49">
+        <v>97.126472952471048</v>
+      </c>
+      <c r="X123" s="50">
+        <v>119819.3037471884</v>
+      </c>
+      <c r="Y123" s="50">
         <v>131.58825148997886</v>
       </c>
-      <c r="Z123" s="54">
-[...8 lines deleted...]
-      <c r="AC123" s="55">
+      <c r="Z123" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA123" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB123" s="50">
+        <v>120048.01821866314</v>
+      </c>
+      <c r="AC123" s="52">
         <v>20.9</v>
       </c>
-      <c r="AD123" s="61">
-[...17 lines deleted...]
-      <c r="AJ123" s="65">
+      <c r="AD123" s="27">
+        <v>2055.2656602279017</v>
+      </c>
+      <c r="AE123" s="28">
+        <v>158120.89268717665</v>
+      </c>
+      <c r="AF123" s="28">
+        <v>5685.0264824168098</v>
+      </c>
+      <c r="AG123" s="28">
+        <v>1246.6893590380189</v>
+      </c>
+      <c r="AH123" s="28">
+        <v>31.56239820509677</v>
+      </c>
+      <c r="AI123" s="28">
+        <v>167123.92079447134</v>
+      </c>
+      <c r="AJ123" s="29">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="124" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A124" s="26">
+      <c r="A124" s="53">
         <v>1214</v>
       </c>
-      <c r="B124" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="19">
+      <c r="B124" s="53" t="s">
+        <v>227</v>
+      </c>
+      <c r="C124" s="36">
         <v>1</v>
       </c>
-      <c r="D124" s="20">
+      <c r="D124" s="37">
         <v>8</v>
       </c>
-      <c r="E124" s="20">
-[...2 lines deleted...]
-      <c r="F124" s="20">
+      <c r="E124" s="37">
+        <v>0</v>
+      </c>
+      <c r="F124" s="37">
         <v>7</v>
       </c>
-      <c r="G124" s="20">
+      <c r="G124" s="37">
         <v>1</v>
       </c>
-      <c r="H124" s="21">
+      <c r="H124" s="38">
         <v>17</v>
       </c>
-      <c r="I124" s="74">
-[...8 lines deleted...]
-      <c r="L124" s="67">
+      <c r="I124" s="39">
+        <v>934.92372331976514</v>
+      </c>
+      <c r="J124" s="40">
+        <v>735.36278190869905</v>
+      </c>
+      <c r="K124" s="40">
+        <v>0</v>
+      </c>
+      <c r="L124" s="40">
         <v>17.858253241264752</v>
       </c>
-      <c r="M124" s="80">
+      <c r="M124" s="40">
         <v>0.38647220509760938</v>
       </c>
-      <c r="N124" s="67">
-[...2 lines deleted...]
-      <c r="O124" s="69">
+      <c r="N124" s="40">
+        <v>1688.4375454974841</v>
+      </c>
+      <c r="O124" s="41">
         <v>4.3</v>
       </c>
-      <c r="P124" s="23">
-[...17 lines deleted...]
-      <c r="V124" s="73">
+      <c r="P124" s="39">
+        <v>3.6625669796011628</v>
+      </c>
+      <c r="Q124" s="40">
+        <v>6.282195644929951</v>
+      </c>
+      <c r="R124" s="55">
+        <v>0</v>
+      </c>
+      <c r="S124" s="55">
+        <v>0</v>
+      </c>
+      <c r="T124" s="55">
+        <v>0</v>
+      </c>
+      <c r="U124" s="40">
+        <v>9.9447626245311156</v>
+      </c>
+      <c r="V124" s="41">
         <v>5.2</v>
       </c>
-      <c r="W124" s="74">
-[...29 lines deleted...]
-      <c r="AG124" s="24">
+      <c r="W124" s="39">
+        <v>0</v>
+      </c>
+      <c r="X124" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y124" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z124" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA124" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB124" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC124" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD124" s="39">
+        <v>938.58629029936628</v>
+      </c>
+      <c r="AE124" s="40">
+        <v>741.64497755362902</v>
+      </c>
+      <c r="AF124" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG124" s="40">
         <v>17.858253241264752</v>
       </c>
-      <c r="AH124" s="76">
+      <c r="AH124" s="40">
         <v>0.38647220509760938</v>
       </c>
-      <c r="AI124" s="24">
-[...2 lines deleted...]
-      <c r="AJ124" s="75">
+      <c r="AI124" s="40">
+        <v>1698.3823081220153</v>
+      </c>
+      <c r="AJ124" s="41">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="125" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A125" s="26">
+      <c r="A125" s="53">
         <v>1230</v>
       </c>
-      <c r="B125" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D125" s="20">
+      <c r="B125" s="53" t="s">
+        <v>228</v>
+      </c>
+      <c r="C125" s="36">
+        <v>0</v>
+      </c>
+      <c r="D125" s="37">
         <v>1</v>
       </c>
-      <c r="E125" s="20">
-[...8 lines deleted...]
-      <c r="H125" s="21">
+      <c r="E125" s="37">
+        <v>0</v>
+      </c>
+      <c r="F125" s="37">
+        <v>0</v>
+      </c>
+      <c r="G125" s="37">
+        <v>0</v>
+      </c>
+      <c r="H125" s="38">
         <v>1</v>
       </c>
-      <c r="I125" s="66">
-[...38 lines deleted...]
-      <c r="V125" s="73">
+      <c r="I125" s="39">
+        <v>0</v>
+      </c>
+      <c r="J125" s="40">
+        <v>3.212799750687938</v>
+      </c>
+      <c r="K125" s="40">
+        <v>0</v>
+      </c>
+      <c r="L125" s="40">
+        <v>0</v>
+      </c>
+      <c r="M125" s="40">
+        <v>0</v>
+      </c>
+      <c r="N125" s="40">
+        <v>3.212799750687938</v>
+      </c>
+      <c r="O125" s="41">
+        <v>0</v>
+      </c>
+      <c r="P125" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="40">
+        <v>2.6770934146427821</v>
+      </c>
+      <c r="R125" s="55">
+        <v>0</v>
+      </c>
+      <c r="S125" s="55">
+        <v>0</v>
+      </c>
+      <c r="T125" s="55">
+        <v>0</v>
+      </c>
+      <c r="U125" s="40">
+        <v>2.6770934146427821</v>
+      </c>
+      <c r="V125" s="41">
         <v>4.8</v>
       </c>
-      <c r="W125" s="74">
-[...38 lines deleted...]
-      <c r="AJ125" s="75">
+      <c r="W125" s="39">
+        <v>0</v>
+      </c>
+      <c r="X125" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y125" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z125" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA125" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB125" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC125" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD125" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE125" s="40">
+        <v>5.8898931653307205</v>
+      </c>
+      <c r="AF125" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG125" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH125" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI125" s="40">
+        <v>5.8898931653307205</v>
+      </c>
+      <c r="AJ125" s="41">
         <v>0.1</v>
       </c>
     </row>
     <row r="126" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A126" s="26">
+      <c r="A126" s="53">
         <v>1231</v>
       </c>
-      <c r="B126" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D126" s="20">
+      <c r="B126" s="53" t="s">
+        <v>229</v>
+      </c>
+      <c r="C126" s="36">
+        <v>0</v>
+      </c>
+      <c r="D126" s="37">
         <v>1</v>
       </c>
-      <c r="E126" s="20">
-[...8 lines deleted...]
-      <c r="H126" s="21">
+      <c r="E126" s="37">
+        <v>0</v>
+      </c>
+      <c r="F126" s="37">
+        <v>0</v>
+      </c>
+      <c r="G126" s="37">
+        <v>0</v>
+      </c>
+      <c r="H126" s="38">
         <v>1</v>
       </c>
-      <c r="I126" s="66">
-[...17 lines deleted...]
-      <c r="O126" s="69">
+      <c r="I126" s="39">
+        <v>0</v>
+      </c>
+      <c r="J126" s="40">
+        <v>11.29297318796363</v>
+      </c>
+      <c r="K126" s="40">
+        <v>0</v>
+      </c>
+      <c r="L126" s="40">
+        <v>0</v>
+      </c>
+      <c r="M126" s="40">
+        <v>0</v>
+      </c>
+      <c r="N126" s="40">
+        <v>11.29297318796363</v>
+      </c>
+      <c r="O126" s="41">
         <v>0.6</v>
       </c>
-      <c r="P126" s="70">
-[...2 lines deleted...]
-      <c r="Q126" s="76">
+      <c r="P126" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="40">
         <v>0.37242802165309469</v>
       </c>
-      <c r="R126" s="71">
-[...8 lines deleted...]
-      <c r="U126" s="76">
+      <c r="R126" s="55">
+        <v>0</v>
+      </c>
+      <c r="S126" s="55">
+        <v>0</v>
+      </c>
+      <c r="T126" s="55">
+        <v>0</v>
+      </c>
+      <c r="U126" s="40">
         <v>0.37242802165309469</v>
       </c>
-      <c r="V126" s="73">
+      <c r="V126" s="41">
         <v>2.8</v>
       </c>
-      <c r="W126" s="74">
-[...17 lines deleted...]
-      <c r="AC126" s="69">
+      <c r="W126" s="39">
+        <v>0</v>
+      </c>
+      <c r="X126" s="40">
+        <v>4.5240455278706166</v>
+      </c>
+      <c r="Y126" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z126" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA126" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB126" s="40">
+        <v>4.5240455278706166</v>
+      </c>
+      <c r="AC126" s="44">
         <v>25.2</v>
       </c>
-      <c r="AD126" s="23">
-[...17 lines deleted...]
-      <c r="AJ126" s="75">
+      <c r="AD126" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE126" s="40">
+        <v>16.189446737487341</v>
+      </c>
+      <c r="AF126" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG126" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH126" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI126" s="40">
+        <v>16.189446737487341</v>
+      </c>
+      <c r="AJ126" s="41">
         <v>0.8</v>
       </c>
     </row>
     <row r="127" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A127" s="26">
+      <c r="A127" s="53">
         <v>1233</v>
       </c>
-      <c r="B127" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D127" s="20">
+      <c r="B127" s="53" t="s">
+        <v>230</v>
+      </c>
+      <c r="C127" s="36">
+        <v>0</v>
+      </c>
+      <c r="D127" s="37">
         <v>11</v>
       </c>
-      <c r="E127" s="20">
-[...8 lines deleted...]
-      <c r="H127" s="21">
+      <c r="E127" s="37">
+        <v>0</v>
+      </c>
+      <c r="F127" s="37">
+        <v>0</v>
+      </c>
+      <c r="G127" s="37">
+        <v>0</v>
+      </c>
+      <c r="H127" s="38">
         <v>11</v>
       </c>
-      <c r="I127" s="66">
-[...17 lines deleted...]
-      <c r="O127" s="69">
+      <c r="I127" s="39">
+        <v>0</v>
+      </c>
+      <c r="J127" s="40">
+        <v>1539.4792196665239</v>
+      </c>
+      <c r="K127" s="40">
+        <v>0</v>
+      </c>
+      <c r="L127" s="40">
+        <v>0</v>
+      </c>
+      <c r="M127" s="40">
+        <v>0</v>
+      </c>
+      <c r="N127" s="40">
+        <v>1539.4792196665239</v>
+      </c>
+      <c r="O127" s="41">
         <v>10.8</v>
       </c>
-      <c r="P127" s="70">
-[...17 lines deleted...]
-      <c r="V127" s="73">
+      <c r="P127" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q127" s="40">
+        <v>93.267492545207631</v>
+      </c>
+      <c r="R127" s="55">
+        <v>0</v>
+      </c>
+      <c r="S127" s="55">
+        <v>0</v>
+      </c>
+      <c r="T127" s="55">
+        <v>0</v>
+      </c>
+      <c r="U127" s="40">
+        <v>93.267492545207631</v>
+      </c>
+      <c r="V127" s="41">
         <v>66</v>
       </c>
-      <c r="W127" s="74">
-[...17 lines deleted...]
-      <c r="AC127" s="69">
+      <c r="W127" s="39">
+        <v>0</v>
+      </c>
+      <c r="X127" s="40">
+        <v>42503.098691295731</v>
+      </c>
+      <c r="Y127" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB127" s="40">
+        <v>42503.098691295731</v>
+      </c>
+      <c r="AC127" s="44">
         <v>75</v>
       </c>
-      <c r="AD127" s="23">
-[...17 lines deleted...]
-      <c r="AJ127" s="75">
+      <c r="AD127" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE127" s="40">
+        <v>44135.845403507461</v>
+      </c>
+      <c r="AF127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH127" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI127" s="40">
+        <v>44135.845403507461</v>
+      </c>
+      <c r="AJ127" s="41">
         <v>62.1</v>
       </c>
     </row>
     <row r="128" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A128" s="26">
+      <c r="A128" s="53">
         <v>1256</v>
       </c>
-      <c r="B128" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D128" s="20">
+      <c r="B128" s="53" t="s">
+        <v>231</v>
+      </c>
+      <c r="C128" s="36">
+        <v>0</v>
+      </c>
+      <c r="D128" s="37">
         <v>7</v>
       </c>
-      <c r="E128" s="20">
-[...2 lines deleted...]
-      <c r="F128" s="20">
+      <c r="E128" s="37">
+        <v>0</v>
+      </c>
+      <c r="F128" s="37">
         <v>36</v>
       </c>
-      <c r="G128" s="20">
-[...2 lines deleted...]
-      <c r="H128" s="21">
+      <c r="G128" s="37">
+        <v>0</v>
+      </c>
+      <c r="H128" s="38">
         <v>43</v>
       </c>
-      <c r="I128" s="66">
-[...8 lines deleted...]
-      <c r="L128" s="67">
+      <c r="I128" s="39">
+        <v>0</v>
+      </c>
+      <c r="J128" s="40">
+        <v>289.77660024690829</v>
+      </c>
+      <c r="K128" s="40">
+        <v>0</v>
+      </c>
+      <c r="L128" s="40">
         <v>65.821037321535456</v>
       </c>
-      <c r="M128" s="68">
-[...5 lines deleted...]
-      <c r="O128" s="69">
+      <c r="M128" s="40">
+        <v>0</v>
+      </c>
+      <c r="N128" s="40">
+        <v>355.59763756844382</v>
+      </c>
+      <c r="O128" s="41">
         <v>0.8</v>
       </c>
-      <c r="P128" s="70">
-[...17 lines deleted...]
-      <c r="V128" s="73">
+      <c r="P128" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="40">
+        <v>1.0876902976335201</v>
+      </c>
+      <c r="R128" s="55">
+        <v>0</v>
+      </c>
+      <c r="S128" s="40">
+        <v>0</v>
+      </c>
+      <c r="T128" s="55">
+        <v>0</v>
+      </c>
+      <c r="U128" s="40">
+        <v>1.0876902976335201</v>
+      </c>
+      <c r="V128" s="41">
         <v>0.1</v>
       </c>
-      <c r="W128" s="74">
-[...29 lines deleted...]
-      <c r="AG128" s="24">
+      <c r="W128" s="39">
+        <v>0</v>
+      </c>
+      <c r="X128" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y128" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z128" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA128" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB128" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC128" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD128" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE128" s="40">
+        <v>290.8642905445418</v>
+      </c>
+      <c r="AF128" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG128" s="40">
         <v>65.821037321535456</v>
       </c>
-      <c r="AH128" s="24">
-[...5 lines deleted...]
-      <c r="AJ128" s="75">
+      <c r="AH128" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI128" s="40">
+        <v>356.68532786607733</v>
+      </c>
+      <c r="AJ128" s="41">
         <v>0.8</v>
       </c>
     </row>
     <row r="129" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A129" s="26">
+      <c r="A129" s="53">
         <v>1257</v>
       </c>
-      <c r="B129" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F129" s="20">
+      <c r="B129" s="53" t="s">
+        <v>232</v>
+      </c>
+      <c r="C129" s="36">
+        <v>0</v>
+      </c>
+      <c r="D129" s="37">
+        <v>0</v>
+      </c>
+      <c r="E129" s="37">
+        <v>0</v>
+      </c>
+      <c r="F129" s="37">
         <v>9</v>
       </c>
-      <c r="G129" s="20">
-[...2 lines deleted...]
-      <c r="H129" s="21">
+      <c r="G129" s="37">
+        <v>0</v>
+      </c>
+      <c r="H129" s="38">
         <v>9</v>
       </c>
-      <c r="I129" s="66">
-[...8 lines deleted...]
-      <c r="L129" s="67">
+      <c r="I129" s="39">
+        <v>0</v>
+      </c>
+      <c r="J129" s="40">
+        <v>3.9198047247490799E-4</v>
+      </c>
+      <c r="K129" s="40">
+        <v>0</v>
+      </c>
+      <c r="L129" s="40">
         <v>26.893896764193251</v>
       </c>
-      <c r="M129" s="68">
-[...2 lines deleted...]
-      <c r="N129" s="67">
+      <c r="M129" s="40">
+        <v>0</v>
+      </c>
+      <c r="N129" s="40">
+        <v>26.894288744665729</v>
+      </c>
+      <c r="O129" s="41">
+        <v>0.1</v>
+      </c>
+      <c r="P129" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="55">
+        <v>0</v>
+      </c>
+      <c r="R129" s="55">
+        <v>0</v>
+      </c>
+      <c r="S129" s="55">
+        <v>0</v>
+      </c>
+      <c r="T129" s="55">
+        <v>0</v>
+      </c>
+      <c r="U129" s="55">
+        <v>0</v>
+      </c>
+      <c r="V129" s="56">
+        <v>0</v>
+      </c>
+      <c r="W129" s="39">
+        <v>0</v>
+      </c>
+      <c r="X129" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y129" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC129" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD129" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE129" s="40">
+        <v>3.9198047247490799E-4</v>
+      </c>
+      <c r="AF129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG129" s="40">
         <v>26.893896764193251</v>
       </c>
-      <c r="O129" s="69">
-[...62 lines deleted...]
-      <c r="AJ129" s="75">
+      <c r="AH129" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI129" s="40">
+        <v>26.894288744665729</v>
+      </c>
+      <c r="AJ129" s="41">
         <v>0.1</v>
       </c>
     </row>
     <row r="130" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A130" s="26">
+      <c r="A130" s="53">
         <v>1260</v>
       </c>
-      <c r="B130" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D130" s="20">
+      <c r="B130" s="53" t="s">
+        <v>233</v>
+      </c>
+      <c r="C130" s="36">
+        <v>0</v>
+      </c>
+      <c r="D130" s="37">
         <v>3</v>
       </c>
-      <c r="E130" s="20">
+      <c r="E130" s="37">
         <v>1</v>
       </c>
-      <c r="F130" s="20">
+      <c r="F130" s="37">
         <v>2</v>
       </c>
-      <c r="G130" s="20">
-[...2 lines deleted...]
-      <c r="H130" s="21">
+      <c r="G130" s="37">
+        <v>0</v>
+      </c>
+      <c r="H130" s="38">
         <v>6</v>
       </c>
-      <c r="I130" s="66">
-[...5 lines deleted...]
-      <c r="K130" s="67">
+      <c r="I130" s="39">
+        <v>0</v>
+      </c>
+      <c r="J130" s="40">
+        <v>146.87271739094359</v>
+      </c>
+      <c r="K130" s="40">
         <v>67.059450553460721</v>
       </c>
-      <c r="L130" s="67">
+      <c r="L130" s="40">
         <v>5.4842512019919116</v>
       </c>
-      <c r="M130" s="68">
-[...5 lines deleted...]
-      <c r="O130" s="69">
+      <c r="M130" s="40">
+        <v>0</v>
+      </c>
+      <c r="N130" s="40">
+        <v>219.41641914639621</v>
+      </c>
+      <c r="O130" s="41">
         <v>1.9</v>
       </c>
-      <c r="P130" s="70">
-[...5 lines deleted...]
-      <c r="R130" s="24">
+      <c r="P130" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="55">
+        <v>0</v>
+      </c>
+      <c r="R130" s="40">
         <v>0.74331963124700751</v>
       </c>
-      <c r="S130" s="72">
-[...5 lines deleted...]
-      <c r="U130" s="24">
+      <c r="S130" s="55">
+        <v>0</v>
+      </c>
+      <c r="T130" s="55">
+        <v>0</v>
+      </c>
+      <c r="U130" s="40">
         <v>0.74331963124700751</v>
       </c>
-      <c r="V130" s="73">
+      <c r="V130" s="41">
         <v>1.6</v>
       </c>
-      <c r="W130" s="74">
-[...26 lines deleted...]
-      <c r="AF130" s="24">
+      <c r="W130" s="39">
+        <v>0</v>
+      </c>
+      <c r="X130" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y130" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z130" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA130" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB130" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC130" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD130" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE130" s="40">
+        <v>146.87271739094359</v>
+      </c>
+      <c r="AF130" s="40">
         <v>67.802770184707725</v>
       </c>
-      <c r="AG130" s="24">
+      <c r="AG130" s="40">
         <v>5.4842512019919116</v>
       </c>
-      <c r="AH130" s="24">
-[...5 lines deleted...]
-      <c r="AJ130" s="75">
+      <c r="AH130" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI130" s="40">
+        <v>220.15973877764321</v>
+      </c>
+      <c r="AJ130" s="41">
         <v>1.9</v>
       </c>
     </row>
     <row r="131" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A131" s="26">
+      <c r="A131" s="53">
         <v>1261</v>
       </c>
-      <c r="B131" s="26" t="s">
-[...59 lines deleted...]
-      <c r="V131" s="73">
+      <c r="B131" s="53" t="s">
+        <v>234</v>
+      </c>
+      <c r="C131" s="36">
+        <v>0</v>
+      </c>
+      <c r="D131" s="37">
+        <v>7</v>
+      </c>
+      <c r="E131" s="37">
+        <v>0</v>
+      </c>
+      <c r="F131" s="37">
+        <v>0</v>
+      </c>
+      <c r="G131" s="37">
+        <v>0</v>
+      </c>
+      <c r="H131" s="38">
+        <v>7</v>
+      </c>
+      <c r="I131" s="39">
+        <v>0</v>
+      </c>
+      <c r="J131" s="40">
+        <v>605.53064445337986</v>
+      </c>
+      <c r="K131" s="40">
+        <v>0</v>
+      </c>
+      <c r="L131" s="40">
+        <v>0</v>
+      </c>
+      <c r="M131" s="40">
+        <v>0</v>
+      </c>
+      <c r="N131" s="40">
+        <v>605.53064445337986</v>
+      </c>
+      <c r="O131" s="41">
+        <v>4</v>
+      </c>
+      <c r="P131" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="40">
+        <v>9.6564162877857633</v>
+      </c>
+      <c r="R131" s="55">
+        <v>0</v>
+      </c>
+      <c r="S131" s="55">
+        <v>0</v>
+      </c>
+      <c r="T131" s="55">
+        <v>0</v>
+      </c>
+      <c r="U131" s="40">
+        <v>9.6564162877857633</v>
+      </c>
+      <c r="V131" s="41">
         <v>8</v>
       </c>
-      <c r="W131" s="74">
-[...17 lines deleted...]
-      <c r="AC131" s="69">
+      <c r="W131" s="39">
+        <v>0</v>
+      </c>
+      <c r="X131" s="40">
+        <v>2009.3908805422129</v>
+      </c>
+      <c r="Y131" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB131" s="40">
+        <v>2009.3908805422129</v>
+      </c>
+      <c r="AC131" s="44">
         <v>14.3</v>
       </c>
-      <c r="AD131" s="23">
-[...17 lines deleted...]
-      <c r="AJ131" s="75">
+      <c r="AD131" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE131" s="40">
+        <v>2624.5779412833785</v>
+      </c>
+      <c r="AF131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH131" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI131" s="40">
+        <v>2624.5779412833785</v>
+      </c>
+      <c r="AJ131" s="41">
         <v>8.9</v>
       </c>
     </row>
     <row r="132" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A132" s="26">
+      <c r="A132" s="53">
         <v>1262</v>
       </c>
-      <c r="B132" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D132" s="20">
+      <c r="B132" s="53" t="s">
+        <v>235</v>
+      </c>
+      <c r="C132" s="36">
+        <v>0</v>
+      </c>
+      <c r="D132" s="37">
         <v>15</v>
       </c>
-      <c r="E132" s="20">
-[...8 lines deleted...]
-      <c r="H132" s="21">
+      <c r="E132" s="37">
+        <v>0</v>
+      </c>
+      <c r="F132" s="37">
+        <v>0</v>
+      </c>
+      <c r="G132" s="37">
+        <v>0</v>
+      </c>
+      <c r="H132" s="38">
         <v>15</v>
       </c>
-      <c r="I132" s="66">
-[...17 lines deleted...]
-      <c r="O132" s="69">
+      <c r="I132" s="39">
+        <v>0</v>
+      </c>
+      <c r="J132" s="40">
+        <v>206.9491334174804</v>
+      </c>
+      <c r="K132" s="40">
+        <v>0</v>
+      </c>
+      <c r="L132" s="40">
+        <v>0</v>
+      </c>
+      <c r="M132" s="40">
+        <v>0</v>
+      </c>
+      <c r="N132" s="40">
+        <v>206.9491334174804</v>
+      </c>
+      <c r="O132" s="41">
         <v>3.7</v>
       </c>
-      <c r="P132" s="70">
-[...17 lines deleted...]
-      <c r="V132" s="73">
+      <c r="P132" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="40">
+        <v>39.598621187821422</v>
+      </c>
+      <c r="R132" s="55">
+        <v>0</v>
+      </c>
+      <c r="S132" s="55">
+        <v>0</v>
+      </c>
+      <c r="T132" s="55">
+        <v>0</v>
+      </c>
+      <c r="U132" s="40">
+        <v>39.598621187821422</v>
+      </c>
+      <c r="V132" s="41">
         <v>45.9</v>
       </c>
-      <c r="W132" s="74">
-[...17 lines deleted...]
-      <c r="AC132" s="69">
+      <c r="W132" s="39">
+        <v>0</v>
+      </c>
+      <c r="X132" s="40">
+        <v>819.98195599085329</v>
+      </c>
+      <c r="Y132" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB132" s="40">
+        <v>819.98195599085329</v>
+      </c>
+      <c r="AC132" s="44">
         <v>24.1</v>
       </c>
-      <c r="AD132" s="23">
-[...17 lines deleted...]
-      <c r="AJ132" s="75">
+      <c r="AD132" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE132" s="40">
+        <v>1066.5297105961552</v>
+      </c>
+      <c r="AF132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH132" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI132" s="40">
+        <v>1066.5297105961552</v>
+      </c>
+      <c r="AJ132" s="41">
         <v>11.8</v>
       </c>
     </row>
     <row r="133" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A133" s="26">
+      <c r="A133" s="53">
         <v>1263</v>
       </c>
-      <c r="B133" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D133" s="20">
+      <c r="B133" s="53" t="s">
+        <v>236</v>
+      </c>
+      <c r="C133" s="36">
+        <v>0</v>
+      </c>
+      <c r="D133" s="37">
         <v>7</v>
       </c>
-      <c r="E133" s="20">
-[...2 lines deleted...]
-      <c r="F133" s="20">
+      <c r="E133" s="37">
+        <v>0</v>
+      </c>
+      <c r="F133" s="37">
         <v>8</v>
       </c>
-      <c r="G133" s="20">
-[...2 lines deleted...]
-      <c r="H133" s="21">
+      <c r="G133" s="37">
+        <v>0</v>
+      </c>
+      <c r="H133" s="38">
         <v>15</v>
       </c>
-      <c r="I133" s="66">
-[...5 lines deleted...]
-      <c r="K133" s="67">
+      <c r="I133" s="39">
+        <v>0</v>
+      </c>
+      <c r="J133" s="40">
+        <v>328.9262380228098</v>
+      </c>
+      <c r="K133" s="40">
         <v>1.3057692661034519</v>
       </c>
-      <c r="L133" s="67">
+      <c r="L133" s="40">
         <v>19.669705968282891</v>
       </c>
-      <c r="M133" s="68">
-[...5 lines deleted...]
-      <c r="O133" s="69">
+      <c r="M133" s="40">
+        <v>0</v>
+      </c>
+      <c r="N133" s="40">
+        <v>349.88159309863357</v>
+      </c>
+      <c r="O133" s="41">
         <v>1.6</v>
       </c>
-      <c r="P133" s="70">
-[...17 lines deleted...]
-      <c r="V133" s="73">
+      <c r="P133" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="40">
+        <v>7.2319672694970931</v>
+      </c>
+      <c r="R133" s="55">
+        <v>0</v>
+      </c>
+      <c r="S133" s="55">
+        <v>0</v>
+      </c>
+      <c r="T133" s="55">
+        <v>0</v>
+      </c>
+      <c r="U133" s="40">
+        <v>7.2319672694970931</v>
+      </c>
+      <c r="V133" s="41">
         <v>0.8</v>
       </c>
-      <c r="W133" s="74">
-[...26 lines deleted...]
-      <c r="AF133" s="24">
+      <c r="W133" s="39">
+        <v>0</v>
+      </c>
+      <c r="X133" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y133" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC133" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD133" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE133" s="40">
+        <v>336.15820529230689</v>
+      </c>
+      <c r="AF133" s="40">
         <v>1.3057692661034519</v>
       </c>
-      <c r="AG133" s="24">
+      <c r="AG133" s="40">
         <v>19.669705968282891</v>
       </c>
-      <c r="AH133" s="24">
-[...5 lines deleted...]
-      <c r="AJ133" s="75">
+      <c r="AH133" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI133" s="40">
+        <v>357.11356036813066</v>
+      </c>
+      <c r="AJ133" s="41">
         <v>1.6</v>
       </c>
     </row>
     <row r="134" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A134" s="26">
+      <c r="A134" s="53">
         <v>1264</v>
       </c>
-      <c r="B134" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D134" s="20">
+      <c r="B134" s="53" t="s">
+        <v>237</v>
+      </c>
+      <c r="C134" s="36">
+        <v>0</v>
+      </c>
+      <c r="D134" s="37">
         <v>7</v>
       </c>
-      <c r="E134" s="20">
+      <c r="E134" s="37">
         <v>1</v>
       </c>
-      <c r="F134" s="20">
+      <c r="F134" s="37">
         <v>1</v>
       </c>
-      <c r="G134" s="20">
-[...2 lines deleted...]
-      <c r="H134" s="21">
+      <c r="G134" s="37">
+        <v>0</v>
+      </c>
+      <c r="H134" s="38">
         <v>9</v>
       </c>
-      <c r="I134" s="66">
-[...5 lines deleted...]
-      <c r="K134" s="67">
+      <c r="I134" s="39">
+        <v>0</v>
+      </c>
+      <c r="J134" s="40">
+        <v>212.32449439490051</v>
+      </c>
+      <c r="K134" s="40">
         <v>14.10759447389542</v>
       </c>
-      <c r="L134" s="67">
+      <c r="L134" s="40">
         <v>5.6478151030027268</v>
       </c>
-      <c r="M134" s="68">
-[...5 lines deleted...]
-      <c r="O134" s="69">
+      <c r="M134" s="40">
+        <v>0</v>
+      </c>
+      <c r="N134" s="40">
+        <v>232.0799039717987</v>
+      </c>
+      <c r="O134" s="41">
         <v>1.2</v>
       </c>
-      <c r="P134" s="70">
-[...5 lines deleted...]
-      <c r="R134" s="24">
+      <c r="P134" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="55">
+        <v>20.862656469915301</v>
+      </c>
+      <c r="R134" s="40">
         <v>4.4593428362234349</v>
       </c>
-      <c r="S134" s="72">
-[...8 lines deleted...]
-      <c r="V134" s="73">
+      <c r="S134" s="55">
+        <v>0</v>
+      </c>
+      <c r="T134" s="55">
+        <v>0</v>
+      </c>
+      <c r="U134" s="40">
+        <v>25.321999306138739</v>
+      </c>
+      <c r="V134" s="41">
         <v>13.9</v>
       </c>
-      <c r="W134" s="74">
-[...26 lines deleted...]
-      <c r="AF134" s="24">
+      <c r="W134" s="39">
+        <v>0</v>
+      </c>
+      <c r="X134" s="40">
+        <v>2.6793600186476261</v>
+      </c>
+      <c r="Y134" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB134" s="40">
+        <v>2.6793600186476261</v>
+      </c>
+      <c r="AC134" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD134" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE134" s="40">
+        <v>235.86651088346343</v>
+      </c>
+      <c r="AF134" s="40">
         <v>18.566937310118853</v>
       </c>
-      <c r="AG134" s="24">
+      <c r="AG134" s="40">
         <v>5.6478151030027268</v>
       </c>
-      <c r="AH134" s="24">
-[...5 lines deleted...]
-      <c r="AJ134" s="75">
+      <c r="AH134" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI134" s="40">
+        <v>260.08126329658506</v>
+      </c>
+      <c r="AJ134" s="41">
         <v>0.5</v>
       </c>
     </row>
     <row r="135" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A135" s="26">
+      <c r="A135" s="53">
         <v>1265</v>
       </c>
-      <c r="B135" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F135" s="20">
+      <c r="B135" s="53" t="s">
+        <v>238</v>
+      </c>
+      <c r="C135" s="36">
+        <v>0</v>
+      </c>
+      <c r="D135" s="37">
+        <v>19</v>
+      </c>
+      <c r="E135" s="37">
+        <v>0</v>
+      </c>
+      <c r="F135" s="37">
         <v>33</v>
       </c>
-      <c r="G135" s="20">
+      <c r="G135" s="37">
         <v>2</v>
       </c>
-      <c r="H135" s="21">
-[...14 lines deleted...]
-      <c r="M135" s="67">
+      <c r="H135" s="38">
+        <v>54</v>
+      </c>
+      <c r="I135" s="39">
+        <v>0</v>
+      </c>
+      <c r="J135" s="40">
+        <v>1714.9821659715201</v>
+      </c>
+      <c r="K135" s="40">
+        <v>0</v>
+      </c>
+      <c r="L135" s="40">
+        <v>76.182886639757115</v>
+      </c>
+      <c r="M135" s="40">
         <v>2.081107285229451</v>
       </c>
-      <c r="N135" s="67">
-[...14 lines deleted...]
-      <c r="S135" s="76">
+      <c r="N135" s="40">
+        <v>1792.070962850328</v>
+      </c>
+      <c r="O135" s="41">
+        <v>3.6</v>
+      </c>
+      <c r="P135" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="40">
+        <v>17.158592128151351</v>
+      </c>
+      <c r="R135" s="55">
+        <v>0</v>
+      </c>
+      <c r="S135" s="40">
         <v>0.27411109815483431</v>
       </c>
-      <c r="T135" s="72">
-[...41 lines deleted...]
-      <c r="AH135" s="24">
+      <c r="T135" s="55">
+        <v>0</v>
+      </c>
+      <c r="U135" s="40">
+        <v>17.432703225026181</v>
+      </c>
+      <c r="V135" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="W135" s="39">
+        <v>0</v>
+      </c>
+      <c r="X135" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y135" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z135" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA135" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB135" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC135" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD135" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE135" s="40">
+        <v>1732.1407580996715</v>
+      </c>
+      <c r="AF135" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG135" s="40">
+        <v>76.456997737911948</v>
+      </c>
+      <c r="AH135" s="40">
         <v>2.081107285229451</v>
       </c>
-      <c r="AI135" s="24">
-[...3 lines deleted...]
-        <v>3.5</v>
+      <c r="AI135" s="40">
+        <v>1809.5036660753542</v>
+      </c>
+      <c r="AJ135" s="41">
+        <v>3.6</v>
       </c>
     </row>
     <row r="136" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A136" s="26">
+      <c r="A136" s="53">
         <v>1266</v>
       </c>
-      <c r="B136" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D136" s="20">
+      <c r="B136" s="53" t="s">
+        <v>239</v>
+      </c>
+      <c r="C136" s="36">
+        <v>0</v>
+      </c>
+      <c r="D136" s="37">
         <v>12</v>
       </c>
-      <c r="E136" s="20">
-[...2 lines deleted...]
-      <c r="F136" s="20">
+      <c r="E136" s="37">
+        <v>0</v>
+      </c>
+      <c r="F136" s="37">
         <v>33</v>
       </c>
-      <c r="G136" s="20">
+      <c r="G136" s="37">
         <v>3</v>
       </c>
-      <c r="H136" s="21">
+      <c r="H136" s="38">
         <v>48</v>
       </c>
-      <c r="I136" s="66">
-[...8 lines deleted...]
-      <c r="L136" s="67">
+      <c r="I136" s="39">
+        <v>0</v>
+      </c>
+      <c r="J136" s="40">
+        <v>897.36444181491902</v>
+      </c>
+      <c r="K136" s="40">
+        <v>0</v>
+      </c>
+      <c r="L136" s="40">
         <v>49.741291649632821</v>
       </c>
-      <c r="M136" s="67">
-[...5 lines deleted...]
-      <c r="O136" s="69">
+      <c r="M136" s="40">
+        <v>5.3658168100887407</v>
+      </c>
+      <c r="N136" s="40">
+        <v>951.23824577763958</v>
+      </c>
+      <c r="O136" s="41">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P136" s="70">
-[...17 lines deleted...]
-      <c r="V136" s="73">
+      <c r="P136" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="40">
+        <v>591.00695756770438</v>
+      </c>
+      <c r="R136" s="55">
+        <v>0</v>
+      </c>
+      <c r="S136" s="55">
+        <v>0</v>
+      </c>
+      <c r="T136" s="55">
+        <v>0</v>
+      </c>
+      <c r="U136" s="40">
+        <v>591.00695756770438</v>
+      </c>
+      <c r="V136" s="41">
         <v>42.4</v>
       </c>
-      <c r="W136" s="74">
-[...29 lines deleted...]
-      <c r="AG136" s="24">
+      <c r="W136" s="39">
+        <v>0</v>
+      </c>
+      <c r="X136" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y136" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z136" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA136" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB136" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC136" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD136" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE136" s="40">
+        <v>1488.3713993826234</v>
+      </c>
+      <c r="AF136" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG136" s="40">
         <v>49.741291649632821</v>
       </c>
-      <c r="AH136" s="24">
-[...5 lines deleted...]
-      <c r="AJ136" s="75">
+      <c r="AH136" s="40">
+        <v>5.3658168100887407</v>
+      </c>
+      <c r="AI136" s="40">
+        <v>1542.245203345344</v>
+      </c>
+      <c r="AJ136" s="41">
         <v>3.5</v>
       </c>
     </row>
     <row r="137" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A137" s="26">
+      <c r="A137" s="53">
         <v>1267</v>
       </c>
-      <c r="B137" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D137" s="20">
+      <c r="B137" s="53" t="s">
+        <v>240</v>
+      </c>
+      <c r="C137" s="36">
+        <v>0</v>
+      </c>
+      <c r="D137" s="37">
         <v>18</v>
       </c>
-      <c r="E137" s="20">
-[...29 lines deleted...]
-      <c r="O137" s="69">
+      <c r="E137" s="37">
+        <v>0</v>
+      </c>
+      <c r="F137" s="37">
+        <v>40</v>
+      </c>
+      <c r="G137" s="37">
+        <v>0</v>
+      </c>
+      <c r="H137" s="38">
+        <v>58</v>
+      </c>
+      <c r="I137" s="39">
+        <v>0</v>
+      </c>
+      <c r="J137" s="40">
+        <v>808.78648270193366</v>
+      </c>
+      <c r="K137" s="40">
+        <v>0</v>
+      </c>
+      <c r="L137" s="40">
+        <v>78.022315578981008</v>
+      </c>
+      <c r="M137" s="40">
+        <v>0</v>
+      </c>
+      <c r="N137" s="40">
+        <v>886.80879829301762</v>
+      </c>
+      <c r="O137" s="41">
         <v>3</v>
       </c>
-      <c r="P137" s="70">
-[...17 lines deleted...]
-      <c r="V137" s="73">
+      <c r="P137" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q137" s="40">
+        <v>221.36964641542619</v>
+      </c>
+      <c r="R137" s="55">
+        <v>0</v>
+      </c>
+      <c r="S137" s="40">
+        <v>0</v>
+      </c>
+      <c r="T137" s="55">
+        <v>0</v>
+      </c>
+      <c r="U137" s="40">
+        <v>221.36964650037399</v>
+      </c>
+      <c r="V137" s="41">
         <v>7.5</v>
       </c>
-      <c r="W137" s="74">
-[...38 lines deleted...]
-      <c r="AJ137" s="75">
+      <c r="W137" s="39">
+        <v>0</v>
+      </c>
+      <c r="X137" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y137" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z137" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA137" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB137" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC137" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD137" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE137" s="40">
+        <v>1030.1561291173598</v>
+      </c>
+      <c r="AF137" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG137" s="40">
+        <v>78.022315578981008</v>
+      </c>
+      <c r="AH137" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI137" s="40">
+        <v>1108.1784447933917</v>
+      </c>
+      <c r="AJ137" s="41">
         <v>3.4</v>
       </c>
     </row>
     <row r="138" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A138" s="26">
+      <c r="A138" s="53">
         <v>1270</v>
       </c>
-      <c r="B138" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D138" s="20">
+      <c r="B138" s="53" t="s">
+        <v>241</v>
+      </c>
+      <c r="C138" s="36">
+        <v>0</v>
+      </c>
+      <c r="D138" s="37">
         <v>19</v>
       </c>
-      <c r="E138" s="20">
-[...2 lines deleted...]
-      <c r="F138" s="20">
+      <c r="E138" s="37">
+        <v>0</v>
+      </c>
+      <c r="F138" s="37">
         <v>6</v>
       </c>
-      <c r="G138" s="20">
+      <c r="G138" s="37">
         <v>1</v>
       </c>
-      <c r="H138" s="21">
+      <c r="H138" s="38">
         <v>26</v>
       </c>
-      <c r="I138" s="66">
-[...8 lines deleted...]
-      <c r="L138" s="67">
+      <c r="I138" s="39">
+        <v>0</v>
+      </c>
+      <c r="J138" s="40">
+        <v>3235.3613296487479</v>
+      </c>
+      <c r="K138" s="40">
+        <v>0</v>
+      </c>
+      <c r="L138" s="40">
         <v>27.474000270030579</v>
       </c>
-      <c r="M138" s="67">
+      <c r="M138" s="40">
         <v>1.8600771176123549</v>
       </c>
-      <c r="N138" s="67">
-[...2 lines deleted...]
-      <c r="O138" s="69">
+      <c r="N138" s="40">
+        <v>3264.6953027132349</v>
+      </c>
+      <c r="O138" s="41">
         <v>8.1999999999999993</v>
       </c>
-      <c r="P138" s="70">
-[...17 lines deleted...]
-      <c r="V138" s="73">
+      <c r="P138" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="40">
+        <v>25.35503205010647</v>
+      </c>
+      <c r="R138" s="55">
+        <v>0</v>
+      </c>
+      <c r="S138" s="55">
+        <v>0</v>
+      </c>
+      <c r="T138" s="55">
+        <v>0</v>
+      </c>
+      <c r="U138" s="40">
+        <v>25.35503205010647</v>
+      </c>
+      <c r="V138" s="41">
         <v>16.3</v>
       </c>
-      <c r="W138" s="74">
-[...29 lines deleted...]
-      <c r="AG138" s="24">
+      <c r="W138" s="39">
+        <v>0</v>
+      </c>
+      <c r="X138" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y138" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC138" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD138" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE138" s="40">
+        <v>3260.7163616988541</v>
+      </c>
+      <c r="AF138" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG138" s="40">
         <v>27.474000270030579</v>
       </c>
-      <c r="AH138" s="24">
+      <c r="AH138" s="40">
         <v>1.8600771176123549</v>
       </c>
-      <c r="AI138" s="24">
-[...2 lines deleted...]
-      <c r="AJ138" s="75">
+      <c r="AI138" s="40">
+        <v>3290.0503347633412</v>
+      </c>
+      <c r="AJ138" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="139" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A139" s="26">
+      <c r="A139" s="53">
         <v>1272</v>
       </c>
-      <c r="B139" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D139" s="20">
+      <c r="B139" s="53" t="s">
+        <v>242</v>
+      </c>
+      <c r="C139" s="36">
+        <v>0</v>
+      </c>
+      <c r="D139" s="37">
         <v>4</v>
       </c>
-      <c r="E139" s="20">
+      <c r="E139" s="37">
         <v>1</v>
       </c>
-      <c r="F139" s="20">
+      <c r="F139" s="37">
         <v>1</v>
       </c>
-      <c r="G139" s="20">
-[...2 lines deleted...]
-      <c r="H139" s="21">
+      <c r="G139" s="37">
+        <v>0</v>
+      </c>
+      <c r="H139" s="38">
         <v>6</v>
       </c>
-      <c r="I139" s="66">
-[...5 lines deleted...]
-      <c r="K139" s="67">
+      <c r="I139" s="39">
+        <v>0</v>
+      </c>
+      <c r="J139" s="40">
+        <v>216.04460253047591</v>
+      </c>
+      <c r="K139" s="40">
         <v>7.6453320206314688</v>
       </c>
-      <c r="L139" s="67">
+      <c r="L139" s="40">
         <v>1.686531893440034</v>
       </c>
-      <c r="M139" s="68">
-[...5 lines deleted...]
-      <c r="O139" s="69">
+      <c r="M139" s="40">
+        <v>0</v>
+      </c>
+      <c r="N139" s="40">
+        <v>225.37646644454739</v>
+      </c>
+      <c r="O139" s="41">
         <v>1.4</v>
       </c>
-      <c r="P139" s="70">
-[...38 lines deleted...]
-      <c r="AC139" s="69">
+      <c r="P139" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q139" s="40">
+        <v>0.86528313339634289</v>
+      </c>
+      <c r="R139" s="55">
+        <v>0</v>
+      </c>
+      <c r="S139" s="55">
+        <v>0</v>
+      </c>
+      <c r="T139" s="55">
+        <v>0</v>
+      </c>
+      <c r="U139" s="40">
+        <v>0.86528313339634289</v>
+      </c>
+      <c r="V139" s="41">
+        <v>0</v>
+      </c>
+      <c r="W139" s="39">
+        <v>0</v>
+      </c>
+      <c r="X139" s="40">
+        <v>53.903437786585762</v>
+      </c>
+      <c r="Y139" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB139" s="40">
+        <v>53.903437786585762</v>
+      </c>
+      <c r="AC139" s="44">
         <v>4.5</v>
       </c>
-      <c r="AD139" s="23">
-[...5 lines deleted...]
-      <c r="AF139" s="24">
+      <c r="AD139" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE139" s="40">
+        <v>270.81332345045803</v>
+      </c>
+      <c r="AF139" s="40">
         <v>7.6453320206314688</v>
       </c>
-      <c r="AG139" s="24">
+      <c r="AG139" s="40">
         <v>1.686531893440034</v>
       </c>
-      <c r="AH139" s="24">
-[...5 lines deleted...]
-      <c r="AJ139" s="75">
+      <c r="AH139" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI139" s="40">
+        <v>280.14518736452948</v>
+      </c>
+      <c r="AJ139" s="41">
         <v>1.4</v>
       </c>
     </row>
     <row r="140" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A140" s="26">
+      <c r="A140" s="53">
         <v>1273</v>
       </c>
-      <c r="B140" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D140" s="20">
+      <c r="B140" s="53" t="s">
+        <v>243</v>
+      </c>
+      <c r="C140" s="36">
+        <v>0</v>
+      </c>
+      <c r="D140" s="37">
         <v>9</v>
       </c>
-      <c r="E140" s="20">
-[...2 lines deleted...]
-      <c r="F140" s="20">
+      <c r="E140" s="37">
+        <v>0</v>
+      </c>
+      <c r="F140" s="37">
         <v>20</v>
       </c>
-      <c r="G140" s="20">
-[...2 lines deleted...]
-      <c r="H140" s="21">
+      <c r="G140" s="37">
+        <v>0</v>
+      </c>
+      <c r="H140" s="38">
         <v>29</v>
       </c>
-      <c r="I140" s="66">
-[...8 lines deleted...]
-      <c r="L140" s="67">
+      <c r="I140" s="39">
+        <v>0</v>
+      </c>
+      <c r="J140" s="40">
+        <v>925.96315118530879</v>
+      </c>
+      <c r="K140" s="40">
+        <v>0</v>
+      </c>
+      <c r="L140" s="40">
         <v>55.874088485125597</v>
       </c>
-      <c r="M140" s="68">
-[...5 lines deleted...]
-      <c r="O140" s="69">
+      <c r="M140" s="40">
+        <v>0</v>
+      </c>
+      <c r="N140" s="40">
+        <v>981.83723967043443</v>
+      </c>
+      <c r="O140" s="41">
         <v>1.7</v>
       </c>
-      <c r="P140" s="70">
-[...17 lines deleted...]
-      <c r="V140" s="73">
+      <c r="P140" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q140" s="40">
+        <v>7.6189991355799114</v>
+      </c>
+      <c r="R140" s="55">
+        <v>0</v>
+      </c>
+      <c r="S140" s="40">
+        <v>0</v>
+      </c>
+      <c r="T140" s="55">
+        <v>0</v>
+      </c>
+      <c r="U140" s="40">
+        <v>7.6189991355799114</v>
+      </c>
+      <c r="V140" s="41">
         <v>0.3</v>
       </c>
-      <c r="W140" s="74">
-[...29 lines deleted...]
-      <c r="AG140" s="24">
+      <c r="W140" s="39">
+        <v>0</v>
+      </c>
+      <c r="X140" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y140" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z140" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA140" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB140" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC140" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD140" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE140" s="40">
+        <v>933.58215032088867</v>
+      </c>
+      <c r="AF140" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG140" s="40">
         <v>55.874088485125597</v>
       </c>
-      <c r="AH140" s="24">
-[...5 lines deleted...]
-      <c r="AJ140" s="75">
+      <c r="AH140" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI140" s="40">
+        <v>989.45623880601431</v>
+      </c>
+      <c r="AJ140" s="41">
         <v>1.6</v>
       </c>
     </row>
     <row r="141" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A141" s="26">
+      <c r="A141" s="53">
         <v>1275</v>
       </c>
-      <c r="B141" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D141" s="20">
+      <c r="B141" s="53" t="s">
+        <v>244</v>
+      </c>
+      <c r="C141" s="36">
+        <v>0</v>
+      </c>
+      <c r="D141" s="37">
         <v>3</v>
       </c>
-      <c r="E141" s="20">
-[...2 lines deleted...]
-      <c r="F141" s="20">
+      <c r="E141" s="37">
+        <v>0</v>
+      </c>
+      <c r="F141" s="37">
         <v>3</v>
       </c>
-      <c r="G141" s="20">
-[...2 lines deleted...]
-      <c r="H141" s="21">
+      <c r="G141" s="37">
+        <v>0</v>
+      </c>
+      <c r="H141" s="38">
         <v>6</v>
       </c>
-      <c r="I141" s="66">
-[...8 lines deleted...]
-      <c r="L141" s="67">
+      <c r="I141" s="39">
+        <v>0</v>
+      </c>
+      <c r="J141" s="40">
+        <v>170.20333076315211</v>
+      </c>
+      <c r="K141" s="40">
+        <v>0</v>
+      </c>
+      <c r="L141" s="40">
         <v>5.2537952039209301</v>
       </c>
-      <c r="M141" s="68">
-[...5 lines deleted...]
-      <c r="O141" s="69">
+      <c r="M141" s="40">
+        <v>0</v>
+      </c>
+      <c r="N141" s="40">
+        <v>175.45690579608001</v>
+      </c>
+      <c r="O141" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P141" s="70">
-[...17 lines deleted...]
-      <c r="V141" s="73">
+      <c r="P141" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q141" s="40">
+        <v>2.9136032976493582</v>
+      </c>
+      <c r="R141" s="55">
+        <v>0</v>
+      </c>
+      <c r="S141" s="55">
+        <v>0</v>
+      </c>
+      <c r="T141" s="55">
+        <v>0</v>
+      </c>
+      <c r="U141" s="40">
+        <v>2.9136032976493582</v>
+      </c>
+      <c r="V141" s="41">
         <v>0.9</v>
       </c>
-      <c r="W141" s="74">
-[...29 lines deleted...]
-      <c r="AG141" s="24">
+      <c r="W141" s="39">
+        <v>0</v>
+      </c>
+      <c r="X141" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y141" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z141" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA141" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB141" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC141" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD141" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE141" s="40">
+        <v>173.11693406080147</v>
+      </c>
+      <c r="AF141" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG141" s="40">
         <v>5.2537952039209301</v>
       </c>
-      <c r="AH141" s="24">
-[...5 lines deleted...]
-      <c r="AJ141" s="75">
+      <c r="AH141" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI141" s="40">
+        <v>178.37050909372937</v>
+      </c>
+      <c r="AJ141" s="41">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="142" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A142" s="26">
+      <c r="A142" s="53">
         <v>1276</v>
       </c>
-      <c r="B142" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C142" s="19">
+      <c r="B142" s="53" t="s">
+        <v>245</v>
+      </c>
+      <c r="C142" s="36">
         <v>1</v>
       </c>
-      <c r="D142" s="20">
+      <c r="D142" s="37">
         <v>8</v>
       </c>
-      <c r="E142" s="20">
-[...2 lines deleted...]
-      <c r="F142" s="20">
+      <c r="E142" s="37">
+        <v>0</v>
+      </c>
+      <c r="F142" s="37">
         <v>27</v>
       </c>
-      <c r="G142" s="20">
-[...2 lines deleted...]
-      <c r="H142" s="21">
+      <c r="G142" s="37">
+        <v>0</v>
+      </c>
+      <c r="H142" s="38">
         <v>36</v>
       </c>
-      <c r="I142" s="74">
-[...8 lines deleted...]
-      <c r="L142" s="67">
+      <c r="I142" s="39">
+        <v>679.80135746935196</v>
+      </c>
+      <c r="J142" s="40">
+        <v>869.5534820177013</v>
+      </c>
+      <c r="K142" s="40">
+        <v>0</v>
+      </c>
+      <c r="L142" s="40">
         <v>67.314157510566346</v>
       </c>
-      <c r="M142" s="68">
-[...5 lines deleted...]
-      <c r="O142" s="69">
+      <c r="M142" s="40">
+        <v>0</v>
+      </c>
+      <c r="N142" s="40">
+        <v>1616.620705265567</v>
+      </c>
+      <c r="O142" s="41">
         <v>4.3</v>
       </c>
-      <c r="P142" s="23">
-[...17 lines deleted...]
-      <c r="V142" s="73">
+      <c r="P142" s="39">
+        <v>1.560787292204231</v>
+      </c>
+      <c r="Q142" s="40">
+        <v>12.9480173100294</v>
+      </c>
+      <c r="R142" s="55">
+        <v>0</v>
+      </c>
+      <c r="S142" s="40">
+        <v>0</v>
+      </c>
+      <c r="T142" s="55">
+        <v>0</v>
+      </c>
+      <c r="U142" s="40">
+        <v>14.50880460223363</v>
+      </c>
+      <c r="V142" s="41">
         <v>2.8</v>
       </c>
-      <c r="W142" s="74">
-[...29 lines deleted...]
-      <c r="AG142" s="24">
+      <c r="W142" s="39">
+        <v>0</v>
+      </c>
+      <c r="X142" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y142" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z142" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA142" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB142" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC142" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD142" s="39">
+        <v>681.36214476155624</v>
+      </c>
+      <c r="AE142" s="40">
+        <v>882.5014993277307</v>
+      </c>
+      <c r="AF142" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG142" s="40">
         <v>67.314157510566346</v>
       </c>
-      <c r="AH142" s="24">
-[...5 lines deleted...]
-      <c r="AJ142" s="75">
+      <c r="AH142" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI142" s="40">
+        <v>1631.1295098678006</v>
+      </c>
+      <c r="AJ142" s="41">
         <v>4.3</v>
       </c>
     </row>
     <row r="143" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A143" s="26">
+      <c r="A143" s="53">
         <v>1277</v>
       </c>
-      <c r="B143" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D143" s="20">
+      <c r="B143" s="53" t="s">
+        <v>246</v>
+      </c>
+      <c r="C143" s="36">
+        <v>0</v>
+      </c>
+      <c r="D143" s="37">
         <v>4</v>
       </c>
-      <c r="E143" s="20">
-[...2 lines deleted...]
-      <c r="F143" s="20">
+      <c r="E143" s="37">
+        <v>0</v>
+      </c>
+      <c r="F143" s="37">
         <v>4</v>
       </c>
-      <c r="G143" s="20">
-[...2 lines deleted...]
-      <c r="H143" s="21">
+      <c r="G143" s="37">
+        <v>0</v>
+      </c>
+      <c r="H143" s="38">
         <v>8</v>
       </c>
-      <c r="I143" s="66">
-[...8 lines deleted...]
-      <c r="L143" s="67">
+      <c r="I143" s="39">
+        <v>0</v>
+      </c>
+      <c r="J143" s="40">
+        <v>56.845932552201397</v>
+      </c>
+      <c r="K143" s="40">
+        <v>0</v>
+      </c>
+      <c r="L143" s="40">
         <v>5.1898886987675086</v>
       </c>
-      <c r="M143" s="68">
-[...5 lines deleted...]
-      <c r="O143" s="69">
+      <c r="M143" s="40">
+        <v>0</v>
+      </c>
+      <c r="N143" s="40">
+        <v>62.035821250968922</v>
+      </c>
+      <c r="O143" s="41">
         <v>0.7</v>
       </c>
-      <c r="P143" s="70">
-[...50 lines deleted...]
-      <c r="AG143" s="24">
+      <c r="P143" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q143" s="55">
+        <v>0</v>
+      </c>
+      <c r="R143" s="55">
+        <v>0</v>
+      </c>
+      <c r="S143" s="55">
+        <v>0</v>
+      </c>
+      <c r="T143" s="55">
+        <v>0</v>
+      </c>
+      <c r="U143" s="55">
+        <v>0</v>
+      </c>
+      <c r="V143" s="56">
+        <v>0</v>
+      </c>
+      <c r="W143" s="39">
+        <v>0</v>
+      </c>
+      <c r="X143" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y143" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z143" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA143" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB143" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC143" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD143" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE143" s="40">
+        <v>56.845932552201397</v>
+      </c>
+      <c r="AF143" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG143" s="40">
         <v>5.1898886987675086</v>
       </c>
-      <c r="AH143" s="24">
-[...5 lines deleted...]
-      <c r="AJ143" s="75">
+      <c r="AH143" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI143" s="40">
+        <v>62.035821250968922</v>
+      </c>
+      <c r="AJ143" s="41">
         <v>0.7</v>
       </c>
     </row>
     <row r="144" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A144" s="26">
+      <c r="A144" s="53">
         <v>1278</v>
       </c>
-      <c r="B144" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D144" s="20">
+      <c r="B144" s="53" t="s">
+        <v>247</v>
+      </c>
+      <c r="C144" s="36">
+        <v>0</v>
+      </c>
+      <c r="D144" s="37">
         <v>15</v>
       </c>
-      <c r="E144" s="20">
-[...2 lines deleted...]
-      <c r="F144" s="20">
+      <c r="E144" s="37">
+        <v>0</v>
+      </c>
+      <c r="F144" s="37">
         <v>24</v>
       </c>
-      <c r="G144" s="20">
+      <c r="G144" s="37">
         <v>1</v>
       </c>
-      <c r="H144" s="21">
+      <c r="H144" s="38">
         <v>40</v>
       </c>
-      <c r="I144" s="66">
-[...8 lines deleted...]
-      <c r="L144" s="67">
+      <c r="I144" s="39">
+        <v>0</v>
+      </c>
+      <c r="J144" s="40">
+        <v>2357.4156785410692</v>
+      </c>
+      <c r="K144" s="40">
+        <v>0</v>
+      </c>
+      <c r="L144" s="40">
         <v>40.748530434799697</v>
       </c>
-      <c r="M144" s="67">
+      <c r="M144" s="40">
         <v>1.610981364789464</v>
       </c>
-      <c r="N144" s="67">
-[...2 lines deleted...]
-      <c r="O144" s="69">
+      <c r="N144" s="40">
+        <v>2399.775190340657</v>
+      </c>
+      <c r="O144" s="41">
         <v>11</v>
       </c>
-      <c r="P144" s="70">
-[...17 lines deleted...]
-      <c r="V144" s="73">
+      <c r="P144" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q144" s="40">
+        <v>13.67080634641693</v>
+      </c>
+      <c r="R144" s="55">
+        <v>0</v>
+      </c>
+      <c r="S144" s="55">
+        <v>0</v>
+      </c>
+      <c r="T144" s="55">
+        <v>0</v>
+      </c>
+      <c r="U144" s="40">
+        <v>13.67080634641693</v>
+      </c>
+      <c r="V144" s="41">
         <v>20.100000000000001</v>
       </c>
-      <c r="W144" s="74">
-[...17 lines deleted...]
-      <c r="AC144" s="69">
+      <c r="W144" s="39">
+        <v>0</v>
+      </c>
+      <c r="X144" s="40">
+        <v>36699.948810149072</v>
+      </c>
+      <c r="Y144" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z144" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA144" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB144" s="40">
+        <v>36699.948810149072</v>
+      </c>
+      <c r="AC144" s="44">
         <v>55</v>
       </c>
-      <c r="AD144" s="23">
-[...8 lines deleted...]
-      <c r="AG144" s="24">
+      <c r="AD144" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE144" s="40">
+        <v>39071.035295036556</v>
+      </c>
+      <c r="AF144" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG144" s="40">
         <v>40.748530434799697</v>
       </c>
-      <c r="AH144" s="24">
+      <c r="AH144" s="40">
         <v>1.610981364789464</v>
       </c>
-      <c r="AI144" s="24">
-[...2 lines deleted...]
-      <c r="AJ144" s="75">
+      <c r="AI144" s="40">
+        <v>39113.39480683615</v>
+      </c>
+      <c r="AJ144" s="41">
         <v>44.1</v>
       </c>
     </row>
     <row r="145" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A145" s="26">
+      <c r="A145" s="53">
         <v>1280</v>
       </c>
-      <c r="B145" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D145" s="20">
+      <c r="B145" s="53" t="s">
+        <v>248</v>
+      </c>
+      <c r="C145" s="36">
+        <v>0</v>
+      </c>
+      <c r="D145" s="37">
         <v>4</v>
       </c>
-      <c r="E145" s="20">
-[...8 lines deleted...]
-      <c r="H145" s="21">
+      <c r="E145" s="37">
+        <v>0</v>
+      </c>
+      <c r="F145" s="37">
+        <v>0</v>
+      </c>
+      <c r="G145" s="37">
+        <v>0</v>
+      </c>
+      <c r="H145" s="38">
         <v>4</v>
       </c>
-      <c r="I145" s="66">
-[...17 lines deleted...]
-      <c r="O145" s="69">
+      <c r="I145" s="39">
+        <v>0</v>
+      </c>
+      <c r="J145" s="40">
+        <v>521.78024350331805</v>
+      </c>
+      <c r="K145" s="40">
+        <v>0</v>
+      </c>
+      <c r="L145" s="40">
+        <v>0</v>
+      </c>
+      <c r="M145" s="40">
+        <v>0</v>
+      </c>
+      <c r="N145" s="40">
+        <v>521.78024350331805</v>
+      </c>
+      <c r="O145" s="41">
         <v>3.3</v>
       </c>
-      <c r="P145" s="70">
-[...17 lines deleted...]
-      <c r="V145" s="73">
+      <c r="P145" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q145" s="40">
+        <v>32.964474377928987</v>
+      </c>
+      <c r="R145" s="55">
+        <v>0</v>
+      </c>
+      <c r="S145" s="55">
+        <v>0</v>
+      </c>
+      <c r="T145" s="55">
+        <v>0</v>
+      </c>
+      <c r="U145" s="40">
+        <v>32.964474377928987</v>
+      </c>
+      <c r="V145" s="41">
         <v>22.5</v>
       </c>
-      <c r="W145" s="74">
-[...17 lines deleted...]
-      <c r="AC145" s="69">
+      <c r="W145" s="39">
+        <v>0</v>
+      </c>
+      <c r="X145" s="40">
+        <v>1051.4994479559541</v>
+      </c>
+      <c r="Y145" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z145" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA145" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB145" s="40">
+        <v>1051.4994479559541</v>
+      </c>
+      <c r="AC145" s="44">
         <v>5.9</v>
       </c>
-      <c r="AD145" s="23">
-[...17 lines deleted...]
-      <c r="AJ145" s="75">
+      <c r="AD145" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE145" s="40">
+        <v>1606.2441658372013</v>
+      </c>
+      <c r="AF145" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG145" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH145" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI145" s="40">
+        <v>1606.2441658372013</v>
+      </c>
+      <c r="AJ145" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="146" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A146" s="26">
+      <c r="A146" s="53">
         <v>1281</v>
       </c>
-      <c r="B146" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="19">
+      <c r="B146" s="53" t="s">
+        <v>249</v>
+      </c>
+      <c r="C146" s="36">
         <v>1</v>
       </c>
-      <c r="D146" s="20">
-[...2 lines deleted...]
-      <c r="E146" s="20">
+      <c r="D146" s="37">
+        <v>36</v>
+      </c>
+      <c r="E146" s="37">
         <v>1</v>
       </c>
-      <c r="F146" s="20">
+      <c r="F146" s="37">
         <v>6</v>
       </c>
-      <c r="G146" s="20">
+      <c r="G146" s="37">
         <v>2</v>
       </c>
-      <c r="H146" s="21">
-[...11 lines deleted...]
-      <c r="L146" s="67">
+      <c r="H146" s="38">
+        <v>46</v>
+      </c>
+      <c r="I146" s="39">
+        <v>36.558771729068589</v>
+      </c>
+      <c r="J146" s="40">
+        <v>3890.441123070279</v>
+      </c>
+      <c r="K146" s="40">
+        <v>4006.4399614971549</v>
+      </c>
+      <c r="L146" s="40">
         <v>14.818315306107721</v>
       </c>
-      <c r="M146" s="67">
+      <c r="M146" s="40">
         <v>13.048751145434199</v>
       </c>
-      <c r="N146" s="67">
-[...17 lines deleted...]
-      <c r="T146" s="72">
+      <c r="N146" s="40">
+        <v>7958.9393237651211</v>
+      </c>
+      <c r="O146" s="41">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="P146" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q146" s="40">
+        <v>138.7696208897201</v>
+      </c>
+      <c r="R146" s="40">
+        <v>36.377444166139817</v>
+      </c>
+      <c r="S146" s="55">
+        <v>0</v>
+      </c>
+      <c r="T146" s="55">
         <v>0.85254253256073464</v>
       </c>
-      <c r="U146" s="24">
-[...2 lines deleted...]
-      <c r="V146" s="73">
+      <c r="U146" s="40">
+        <v>175.9993268411927</v>
+      </c>
+      <c r="V146" s="41">
         <v>13.2</v>
       </c>
-      <c r="W146" s="74">
-[...29 lines deleted...]
-      <c r="AG146" s="24">
+      <c r="W146" s="39">
+        <v>0</v>
+      </c>
+      <c r="X146" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y146" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z146" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA146" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB146" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC146" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD146" s="39">
+        <v>36.558771729068589</v>
+      </c>
+      <c r="AE146" s="40">
+        <v>4029.210743959999</v>
+      </c>
+      <c r="AF146" s="40">
+        <v>4042.8174056632947</v>
+      </c>
+      <c r="AG146" s="40">
         <v>14.818315306107721</v>
       </c>
-      <c r="AH146" s="24">
+      <c r="AH146" s="40">
         <v>13.901293677994934</v>
       </c>
-      <c r="AI146" s="24">
-[...2 lines deleted...]
-      <c r="AJ146" s="75">
+      <c r="AI146" s="40">
+        <v>8134.9386506063138</v>
+      </c>
+      <c r="AJ146" s="41">
         <v>18.399999999999999</v>
       </c>
     </row>
     <row r="147" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A147" s="26">
+      <c r="A147" s="53">
         <v>1282</v>
       </c>
-      <c r="B147" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D147" s="20">
+      <c r="B147" s="53" t="s">
+        <v>250</v>
+      </c>
+      <c r="C147" s="36">
+        <v>0</v>
+      </c>
+      <c r="D147" s="37">
         <v>7</v>
       </c>
-      <c r="E147" s="20">
+      <c r="E147" s="37">
         <v>1</v>
       </c>
-      <c r="F147" s="20">
+      <c r="F147" s="37">
         <v>1</v>
       </c>
-      <c r="G147" s="20">
-[...2 lines deleted...]
-      <c r="H147" s="21">
+      <c r="G147" s="37">
+        <v>0</v>
+      </c>
+      <c r="H147" s="38">
         <v>9</v>
       </c>
-      <c r="I147" s="66">
-[...5 lines deleted...]
-      <c r="K147" s="67">
+      <c r="I147" s="39">
+        <v>0</v>
+      </c>
+      <c r="J147" s="40">
+        <v>523.78199621349279</v>
+      </c>
+      <c r="K147" s="40">
         <v>607.39390040031924</v>
       </c>
-      <c r="L147" s="97">
+      <c r="L147" s="40">
         <v>0.4342293786144848</v>
       </c>
-      <c r="M147" s="68">
-[...5 lines deleted...]
-      <c r="O147" s="69">
+      <c r="M147" s="40">
+        <v>0</v>
+      </c>
+      <c r="N147" s="40">
+        <v>1131.6089353059481</v>
+      </c>
+      <c r="O147" s="41">
         <v>8</v>
       </c>
-      <c r="P147" s="70">
-[...5 lines deleted...]
-      <c r="R147" s="24">
+      <c r="P147" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q147" s="40">
+        <v>18.000296473816089</v>
+      </c>
+      <c r="R147" s="40">
         <v>0.59761675224590416</v>
       </c>
-      <c r="S147" s="72">
-[...8 lines deleted...]
-      <c r="V147" s="73">
+      <c r="S147" s="55">
+        <v>0</v>
+      </c>
+      <c r="T147" s="55">
+        <v>0</v>
+      </c>
+      <c r="U147" s="40">
+        <v>18.597913226061991</v>
+      </c>
+      <c r="V147" s="41">
         <v>21.9</v>
       </c>
-      <c r="W147" s="74">
-[...5 lines deleted...]
-      <c r="Y147" s="67">
+      <c r="W147" s="39">
+        <v>0</v>
+      </c>
+      <c r="X147" s="40">
+        <v>1878.3393682840631</v>
+      </c>
+      <c r="Y147" s="40">
         <v>50.904708211428563</v>
       </c>
-      <c r="Z147" s="67">
-[...8 lines deleted...]
-      <c r="AC147" s="69">
+      <c r="Z147" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA147" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB147" s="40">
+        <v>1929.244076495492</v>
+      </c>
+      <c r="AC147" s="44">
         <v>12</v>
       </c>
-      <c r="AD147" s="23">
-[...5 lines deleted...]
-      <c r="AF147" s="24">
+      <c r="AD147" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE147" s="40">
+        <v>2420.121660971372</v>
+      </c>
+      <c r="AF147" s="40">
         <v>658.89622536399372</v>
       </c>
-      <c r="AG147" s="76">
+      <c r="AG147" s="40">
         <v>0.4342293786144848</v>
       </c>
-      <c r="AH147" s="24">
-[...5 lines deleted...]
-      <c r="AJ147" s="75">
+      <c r="AH147" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI147" s="40">
+        <v>3079.4509250275023</v>
+      </c>
+      <c r="AJ147" s="41">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="148" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A148" s="26">
+      <c r="A148" s="53">
         <v>1283</v>
       </c>
-      <c r="B148" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E148" s="20">
+      <c r="B148" s="53" t="s">
+        <v>251</v>
+      </c>
+      <c r="C148" s="36">
+        <v>0</v>
+      </c>
+      <c r="D148" s="37">
+        <v>24</v>
+      </c>
+      <c r="E148" s="37">
         <v>1</v>
       </c>
-      <c r="F148" s="20">
+      <c r="F148" s="37">
         <v>4</v>
       </c>
-      <c r="G148" s="20">
-[...11 lines deleted...]
-      <c r="K148" s="67">
+      <c r="G148" s="37">
+        <v>0</v>
+      </c>
+      <c r="H148" s="38">
+        <v>29</v>
+      </c>
+      <c r="I148" s="39">
+        <v>0</v>
+      </c>
+      <c r="J148" s="40">
+        <v>1482.31950712402</v>
+      </c>
+      <c r="K148" s="40">
         <v>10.15466967616447</v>
       </c>
-      <c r="L148" s="67">
+      <c r="L148" s="40">
         <v>16.517363976093819</v>
       </c>
-      <c r="M148" s="68">
-[...5 lines deleted...]
-      <c r="O148" s="69">
+      <c r="M148" s="40">
+        <v>0</v>
+      </c>
+      <c r="N148" s="40">
+        <v>1508.991540776278</v>
+      </c>
+      <c r="O148" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="P148" s="70">
-[...17 lines deleted...]
-      <c r="V148" s="73">
+      <c r="P148" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q148" s="40">
+        <v>17.47910110083745</v>
+      </c>
+      <c r="R148" s="55">
+        <v>0</v>
+      </c>
+      <c r="S148" s="55">
+        <v>0</v>
+      </c>
+      <c r="T148" s="55">
+        <v>0</v>
+      </c>
+      <c r="U148" s="40">
+        <v>17.47910110083745</v>
+      </c>
+      <c r="V148" s="41">
         <v>9.9</v>
       </c>
-      <c r="W148" s="74">
-[...17 lines deleted...]
-      <c r="AC148" s="69">
+      <c r="W148" s="39">
+        <v>0</v>
+      </c>
+      <c r="X148" s="40">
+        <v>3266.8709590593012</v>
+      </c>
+      <c r="Y148" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z148" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA148" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB148" s="40">
+        <v>3266.8709590593012</v>
+      </c>
+      <c r="AC148" s="44">
         <v>41.8</v>
       </c>
-      <c r="AD148" s="23">
-[...5 lines deleted...]
-      <c r="AF148" s="24">
+      <c r="AD148" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE148" s="40">
+        <v>4766.6695672841588</v>
+      </c>
+      <c r="AF148" s="40">
         <v>10.15466967616447</v>
       </c>
-      <c r="AG148" s="24">
+      <c r="AG148" s="40">
         <v>16.517363976093819</v>
       </c>
-      <c r="AH148" s="24">
-[...5 lines deleted...]
-      <c r="AJ148" s="75">
+      <c r="AH148" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI148" s="40">
+        <v>4793.3416009364164</v>
+      </c>
+      <c r="AJ148" s="41">
         <v>11.3</v>
       </c>
     </row>
     <row r="149" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A149" s="26">
+      <c r="A149" s="53">
         <v>1284</v>
       </c>
-      <c r="B149" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D149" s="20">
+      <c r="B149" s="53" t="s">
+        <v>252</v>
+      </c>
+      <c r="C149" s="36">
+        <v>0</v>
+      </c>
+      <c r="D149" s="37">
         <v>17</v>
       </c>
-      <c r="E149" s="20">
-[...8 lines deleted...]
-      <c r="H149" s="21">
+      <c r="E149" s="37">
+        <v>0</v>
+      </c>
+      <c r="F149" s="37">
+        <v>0</v>
+      </c>
+      <c r="G149" s="37">
+        <v>0</v>
+      </c>
+      <c r="H149" s="38">
         <v>17</v>
       </c>
-      <c r="I149" s="66">
-[...17 lines deleted...]
-      <c r="O149" s="69">
+      <c r="I149" s="39">
+        <v>0</v>
+      </c>
+      <c r="J149" s="40">
+        <v>1741.792220329959</v>
+      </c>
+      <c r="K149" s="40">
+        <v>0</v>
+      </c>
+      <c r="L149" s="40">
+        <v>0</v>
+      </c>
+      <c r="M149" s="40">
+        <v>0</v>
+      </c>
+      <c r="N149" s="40">
+        <v>1741.792220329959</v>
+      </c>
+      <c r="O149" s="41">
         <v>12.1</v>
       </c>
-      <c r="P149" s="70">
-[...17 lines deleted...]
-      <c r="V149" s="73">
+      <c r="P149" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q149" s="40">
+        <v>14.186068899951859</v>
+      </c>
+      <c r="R149" s="55">
+        <v>0</v>
+      </c>
+      <c r="S149" s="55">
+        <v>0</v>
+      </c>
+      <c r="T149" s="55">
+        <v>0</v>
+      </c>
+      <c r="U149" s="40">
+        <v>14.186068899951859</v>
+      </c>
+      <c r="V149" s="41">
         <v>31.8</v>
       </c>
-      <c r="W149" s="74">
-[...17 lines deleted...]
-      <c r="AC149" s="69">
+      <c r="W149" s="39">
+        <v>0</v>
+      </c>
+      <c r="X149" s="40">
+        <v>29661.983778776721</v>
+      </c>
+      <c r="Y149" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z149" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA149" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB149" s="40">
+        <v>29661.983778776721</v>
+      </c>
+      <c r="AC149" s="44">
         <v>55.5</v>
       </c>
-      <c r="AD149" s="23">
-[...17 lines deleted...]
-      <c r="AJ149" s="75">
+      <c r="AD149" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE149" s="40">
+        <v>31417.962068006633</v>
+      </c>
+      <c r="AF149" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG149" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH149" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI149" s="40">
+        <v>31417.962068006633</v>
+      </c>
+      <c r="AJ149" s="41">
         <v>46.2</v>
       </c>
     </row>
     <row r="150" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A150" s="26">
+      <c r="A150" s="53">
         <v>1285</v>
       </c>
-      <c r="B150" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H150" s="21">
+      <c r="B150" s="53" t="s">
+        <v>253</v>
+      </c>
+      <c r="C150" s="36">
+        <v>0</v>
+      </c>
+      <c r="D150" s="37">
         <v>7</v>
       </c>
-      <c r="I150" s="66">
-[...81 lines deleted...]
-        <v>0.3</v>
+      <c r="E150" s="37">
+        <v>0</v>
+      </c>
+      <c r="F150" s="37">
+        <v>2</v>
+      </c>
+      <c r="G150" s="37">
+        <v>0</v>
+      </c>
+      <c r="H150" s="38">
+        <v>9</v>
+      </c>
+      <c r="I150" s="39">
+        <v>0</v>
+      </c>
+      <c r="J150" s="40">
+        <v>177.21999714340549</v>
+      </c>
+      <c r="K150" s="40">
+        <v>0</v>
+      </c>
+      <c r="L150" s="40">
+        <v>4.0336849837564541</v>
+      </c>
+      <c r="M150" s="40">
+        <v>0</v>
+      </c>
+      <c r="N150" s="40">
+        <v>181.25368212716199</v>
+      </c>
+      <c r="O150" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="P150" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q150" s="40">
+        <v>6.9022920194563646</v>
+      </c>
+      <c r="R150" s="55">
+        <v>0</v>
+      </c>
+      <c r="S150" s="40">
+        <v>0</v>
+      </c>
+      <c r="T150" s="55">
+        <v>0</v>
+      </c>
+      <c r="U150" s="40">
+        <v>6.9022920194563646</v>
+      </c>
+      <c r="V150" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="W150" s="39">
+        <v>0</v>
+      </c>
+      <c r="X150" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y150" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z150" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA150" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB150" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC150" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD150" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE150" s="40">
+        <v>184.12228916286185</v>
+      </c>
+      <c r="AF150" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG150" s="40">
+        <v>4.0336849837564541</v>
+      </c>
+      <c r="AH150" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI150" s="40">
+        <v>188.15597414661835</v>
+      </c>
+      <c r="AJ150" s="41">
+        <v>0.4</v>
       </c>
     </row>
     <row r="151" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A151" s="26">
+      <c r="A151" s="53">
         <v>1286</v>
       </c>
-      <c r="B151" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D151" s="20">
+      <c r="B151" s="53" t="s">
+        <v>254</v>
+      </c>
+      <c r="C151" s="36">
+        <v>0</v>
+      </c>
+      <c r="D151" s="37">
         <v>16</v>
       </c>
-      <c r="E151" s="20">
+      <c r="E151" s="37">
         <v>2</v>
       </c>
-      <c r="F151" s="20">
-[...14 lines deleted...]
-      <c r="K151" s="67">
+      <c r="F151" s="37">
+        <v>2</v>
+      </c>
+      <c r="G151" s="37">
+        <v>0</v>
+      </c>
+      <c r="H151" s="38">
+        <v>20</v>
+      </c>
+      <c r="I151" s="39">
+        <v>0</v>
+      </c>
+      <c r="J151" s="40">
+        <v>2254.147686484725</v>
+      </c>
+      <c r="K151" s="40">
         <v>787.43975293833603</v>
       </c>
-      <c r="L151" s="67">
-[...8 lines deleted...]
-      <c r="O151" s="69">
+      <c r="L151" s="40">
+        <v>6.3815944386624706</v>
+      </c>
+      <c r="M151" s="40">
+        <v>0</v>
+      </c>
+      <c r="N151" s="40">
+        <v>3047.5970260438298</v>
+      </c>
+      <c r="O151" s="41">
         <v>8.6999999999999993</v>
       </c>
-      <c r="P151" s="70">
-[...5 lines deleted...]
-      <c r="R151" s="24">
+      <c r="P151" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q151" s="40">
+        <v>41.846258573107249</v>
+      </c>
+      <c r="R151" s="40">
         <v>0.80953140374647059</v>
       </c>
-      <c r="S151" s="72">
-[...8 lines deleted...]
-      <c r="V151" s="73">
+      <c r="S151" s="55">
+        <v>0</v>
+      </c>
+      <c r="T151" s="55">
+        <v>0</v>
+      </c>
+      <c r="U151" s="40">
+        <v>42.655789976853711</v>
+      </c>
+      <c r="V151" s="41">
         <v>8</v>
       </c>
-      <c r="W151" s="74">
-[...5 lines deleted...]
-      <c r="Y151" s="67">
+      <c r="W151" s="39">
+        <v>0</v>
+      </c>
+      <c r="X151" s="40">
+        <v>247.84920669573091</v>
+      </c>
+      <c r="Y151" s="40">
         <v>68.276774912397116</v>
       </c>
-      <c r="Z151" s="67">
-[...8 lines deleted...]
-      <c r="AC151" s="69">
+      <c r="Z151" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA151" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB151" s="40">
+        <v>316.12598160812797</v>
+      </c>
+      <c r="AC151" s="44">
         <v>0.4</v>
       </c>
-      <c r="AD151" s="23">
-[...5 lines deleted...]
-      <c r="AF151" s="24">
+      <c r="AD151" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE151" s="40">
+        <v>2543.8431517535632</v>
+      </c>
+      <c r="AF151" s="40">
         <v>856.52605925447961</v>
       </c>
-      <c r="AG151" s="24">
-[...8 lines deleted...]
-      <c r="AJ151" s="75">
+      <c r="AG151" s="40">
+        <v>6.3815944386624706</v>
+      </c>
+      <c r="AH151" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI151" s="40">
+        <v>3406.3787976288113</v>
+      </c>
+      <c r="AJ151" s="41">
         <v>2.9</v>
       </c>
     </row>
     <row r="152" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A152" s="26">
+      <c r="A152" s="53">
         <v>1287</v>
       </c>
-      <c r="B152" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D152" s="20">
+      <c r="B152" s="53" t="s">
+        <v>255</v>
+      </c>
+      <c r="C152" s="36">
+        <v>0</v>
+      </c>
+      <c r="D152" s="37">
         <v>6</v>
       </c>
-      <c r="E152" s="20">
+      <c r="E152" s="37">
         <v>1</v>
       </c>
-      <c r="F152" s="20">
-[...5 lines deleted...]
-      <c r="H152" s="21">
+      <c r="F152" s="37">
+        <v>0</v>
+      </c>
+      <c r="G152" s="37">
+        <v>0</v>
+      </c>
+      <c r="H152" s="38">
         <v>7</v>
       </c>
-      <c r="I152" s="66">
-[...5 lines deleted...]
-      <c r="K152" s="67">
+      <c r="I152" s="39">
+        <v>0</v>
+      </c>
+      <c r="J152" s="40">
+        <v>73.116961938251691</v>
+      </c>
+      <c r="K152" s="40">
         <v>8.9045453111619306</v>
       </c>
-      <c r="L152" s="67">
-[...8 lines deleted...]
-      <c r="O152" s="69">
+      <c r="L152" s="40">
+        <v>0</v>
+      </c>
+      <c r="M152" s="40">
+        <v>0</v>
+      </c>
+      <c r="N152" s="40">
+        <v>82.021507249413617</v>
+      </c>
+      <c r="O152" s="41">
         <v>0.2</v>
       </c>
-      <c r="P152" s="70">
-[...17 lines deleted...]
-      <c r="V152" s="73">
+      <c r="P152" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q152" s="40">
+        <v>0.72138857583358917</v>
+      </c>
+      <c r="R152" s="55">
+        <v>0</v>
+      </c>
+      <c r="S152" s="55">
+        <v>0</v>
+      </c>
+      <c r="T152" s="55">
+        <v>0</v>
+      </c>
+      <c r="U152" s="40">
+        <v>0.72138857583358917</v>
+      </c>
+      <c r="V152" s="41">
         <v>0.3</v>
       </c>
-      <c r="W152" s="74">
-[...5 lines deleted...]
-      <c r="Y152" s="67">
+      <c r="W152" s="39">
+        <v>0</v>
+      </c>
+      <c r="X152" s="40">
+        <v>1032.7418125352301</v>
+      </c>
+      <c r="Y152" s="40">
         <v>12.40676836615318</v>
       </c>
-      <c r="Z152" s="67">
-[...8 lines deleted...]
-      <c r="AC152" s="69">
+      <c r="Z152" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA152" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB152" s="40">
+        <v>1045.148580901383</v>
+      </c>
+      <c r="AC152" s="44">
         <v>1.2</v>
       </c>
-      <c r="AD152" s="23">
-[...5 lines deleted...]
-      <c r="AF152" s="24">
+      <c r="AD152" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE152" s="40">
+        <v>1106.5801630493154</v>
+      </c>
+      <c r="AF152" s="40">
         <v>21.311313677315113</v>
       </c>
-      <c r="AG152" s="24">
-[...8 lines deleted...]
-      <c r="AJ152" s="75">
+      <c r="AG152" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH152" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI152" s="40">
+        <v>1127.8914767266301</v>
+      </c>
+      <c r="AJ152" s="41">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A153" s="26">
+      <c r="A153" s="53">
         <v>1290</v>
       </c>
-      <c r="B153" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D153" s="20">
+      <c r="B153" s="53" t="s">
+        <v>256</v>
+      </c>
+      <c r="C153" s="36">
+        <v>0</v>
+      </c>
+      <c r="D153" s="37">
         <v>69</v>
       </c>
-      <c r="E153" s="20">
-[...2 lines deleted...]
-      <c r="F153" s="20">
+      <c r="E153" s="37">
+        <v>0</v>
+      </c>
+      <c r="F153" s="37">
         <v>117</v>
       </c>
-      <c r="G153" s="20">
+      <c r="G153" s="37">
         <v>2</v>
       </c>
-      <c r="H153" s="21">
+      <c r="H153" s="38">
         <v>188</v>
       </c>
-      <c r="I153" s="66">
-[...8 lines deleted...]
-      <c r="L153" s="67">
+      <c r="I153" s="39">
+        <v>0</v>
+      </c>
+      <c r="J153" s="40">
+        <v>6476.2675026056613</v>
+      </c>
+      <c r="K153" s="40">
+        <v>0</v>
+      </c>
+      <c r="L153" s="40">
         <v>280.88126978145698</v>
       </c>
-      <c r="M153" s="67">
+      <c r="M153" s="40">
         <v>5.2806279348140368</v>
       </c>
-      <c r="N153" s="67">
-[...2 lines deleted...]
-      <c r="O153" s="69">
+      <c r="N153" s="40">
+        <v>6761.8405904764113</v>
+      </c>
+      <c r="O153" s="41">
         <v>5.4</v>
       </c>
-      <c r="P153" s="70">
-[...17 lines deleted...]
-      <c r="V153" s="73">
+      <c r="P153" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q153" s="40">
+        <v>1727.986316417029</v>
+      </c>
+      <c r="R153" s="55">
+        <v>0</v>
+      </c>
+      <c r="S153" s="40">
+        <v>0</v>
+      </c>
+      <c r="T153" s="55">
+        <v>0</v>
+      </c>
+      <c r="U153" s="40">
+        <v>1727.986316417029</v>
+      </c>
+      <c r="V153" s="41">
         <v>18.100000000000001</v>
       </c>
-      <c r="W153" s="74">
-[...17 lines deleted...]
-      <c r="AC153" s="69">
+      <c r="W153" s="39">
+        <v>0</v>
+      </c>
+      <c r="X153" s="40">
+        <v>420.8959476232107</v>
+      </c>
+      <c r="Y153" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z153" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA153" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB153" s="40">
+        <v>420.8959476232107</v>
+      </c>
+      <c r="AC153" s="44">
         <v>0.9</v>
       </c>
-      <c r="AD153" s="23">
-[...8 lines deleted...]
-      <c r="AG153" s="24">
+      <c r="AD153" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE153" s="40">
+        <v>8625.1497666458999</v>
+      </c>
+      <c r="AF153" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG153" s="40">
         <v>280.88126978145698</v>
       </c>
-      <c r="AH153" s="24">
+      <c r="AH153" s="40">
         <v>5.2806279348140368</v>
       </c>
-      <c r="AI153" s="24">
-[...2 lines deleted...]
-      <c r="AJ153" s="75">
+      <c r="AI153" s="40">
+        <v>8910.7228545166508</v>
+      </c>
+      <c r="AJ153" s="41">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="154" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A154" s="26">
+      <c r="A154" s="53">
         <v>1291</v>
       </c>
-      <c r="B154" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C154" s="19">
+      <c r="B154" s="53" t="s">
+        <v>257</v>
+      </c>
+      <c r="C154" s="36">
         <v>1</v>
       </c>
-      <c r="D154" s="20">
-[...5 lines deleted...]
-      <c r="F154" s="20">
+      <c r="D154" s="37">
+        <v>20</v>
+      </c>
+      <c r="E154" s="37">
+        <v>0</v>
+      </c>
+      <c r="F154" s="37">
         <v>16</v>
       </c>
-      <c r="G154" s="20">
-[...14 lines deleted...]
-      <c r="L154" s="67">
+      <c r="G154" s="37">
+        <v>0</v>
+      </c>
+      <c r="H154" s="38">
+        <v>37</v>
+      </c>
+      <c r="I154" s="39">
+        <v>301.48040634544049</v>
+      </c>
+      <c r="J154" s="40">
+        <v>1199.6776082428071</v>
+      </c>
+      <c r="K154" s="40">
+        <v>0</v>
+      </c>
+      <c r="L154" s="40">
         <v>42.378807416073059</v>
       </c>
-      <c r="M154" s="68">
-[...26 lines deleted...]
-      <c r="V154" s="73">
+      <c r="M154" s="40">
+        <v>0</v>
+      </c>
+      <c r="N154" s="40">
+        <v>1540.849287897182</v>
+      </c>
+      <c r="O154" s="41">
+        <v>3.9</v>
+      </c>
+      <c r="P154" s="39">
+        <v>0.15157413999890229</v>
+      </c>
+      <c r="Q154" s="40">
+        <v>46.615549442807414</v>
+      </c>
+      <c r="R154" s="55">
+        <v>0</v>
+      </c>
+      <c r="S154" s="55">
+        <v>0</v>
+      </c>
+      <c r="T154" s="55">
+        <v>0</v>
+      </c>
+      <c r="U154" s="40">
+        <v>46.767123582806313</v>
+      </c>
+      <c r="V154" s="41">
         <v>40.6</v>
       </c>
-      <c r="W154" s="74">
-[...17 lines deleted...]
-      <c r="AC154" s="69">
+      <c r="W154" s="39">
+        <v>97.126472952471048</v>
+      </c>
+      <c r="X154" s="40">
+        <v>93.297217333336874</v>
+      </c>
+      <c r="Y154" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z154" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA154" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB154" s="40">
+        <v>190.42343731809979</v>
+      </c>
+      <c r="AC154" s="44">
         <v>0.2</v>
       </c>
-      <c r="AD154" s="23">
-[...8 lines deleted...]
-      <c r="AG154" s="24">
+      <c r="AD154" s="39">
+        <v>398.75845343791042</v>
+      </c>
+      <c r="AE154" s="40">
+        <v>1339.5903750189514</v>
+      </c>
+      <c r="AF154" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG154" s="40">
         <v>42.378807416073059</v>
       </c>
-      <c r="AH154" s="24">
-[...5 lines deleted...]
-      <c r="AJ154" s="75">
+      <c r="AH154" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI154" s="40">
+        <v>1778.0398487980881</v>
+      </c>
+      <c r="AJ154" s="41">
         <v>1.4</v>
       </c>
     </row>
     <row r="155" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A155" s="26">
+      <c r="A155" s="53">
         <v>1292</v>
       </c>
-      <c r="B155" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D155" s="20">
+      <c r="B155" s="53" t="s">
+        <v>258</v>
+      </c>
+      <c r="C155" s="36">
+        <v>0</v>
+      </c>
+      <c r="D155" s="37">
         <v>7</v>
       </c>
-      <c r="E155" s="20">
-[...2 lines deleted...]
-      <c r="F155" s="20">
+      <c r="E155" s="37">
+        <v>0</v>
+      </c>
+      <c r="F155" s="37">
         <v>13</v>
       </c>
-      <c r="G155" s="20">
-[...2 lines deleted...]
-      <c r="H155" s="21">
+      <c r="G155" s="37">
+        <v>0</v>
+      </c>
+      <c r="H155" s="38">
         <v>20</v>
       </c>
-      <c r="I155" s="66">
-[...17 lines deleted...]
-      <c r="O155" s="69">
+      <c r="I155" s="39">
+        <v>0</v>
+      </c>
+      <c r="J155" s="40">
+        <v>352.53218129934442</v>
+      </c>
+      <c r="K155" s="40">
+        <v>0</v>
+      </c>
+      <c r="L155" s="40">
+        <v>21.025688775853009</v>
+      </c>
+      <c r="M155" s="40">
+        <v>0</v>
+      </c>
+      <c r="N155" s="40">
+        <v>373.55787007519729</v>
+      </c>
+      <c r="O155" s="41">
         <v>0.9</v>
       </c>
-      <c r="P155" s="70">
-[...38 lines deleted...]
-      <c r="AC155" s="69">
+      <c r="P155" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q155" s="55">
+        <v>0.1502690797370233</v>
+      </c>
+      <c r="R155" s="55">
+        <v>0</v>
+      </c>
+      <c r="S155" s="55">
+        <v>0</v>
+      </c>
+      <c r="T155" s="55">
+        <v>0</v>
+      </c>
+      <c r="U155" s="55">
+        <v>0.1502690797370233</v>
+      </c>
+      <c r="V155" s="41">
+        <v>0</v>
+      </c>
+      <c r="W155" s="39">
+        <v>0</v>
+      </c>
+      <c r="X155" s="40">
+        <v>72.298827613893451</v>
+      </c>
+      <c r="Y155" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z155" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA155" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB155" s="40">
+        <v>72.298827613893451</v>
+      </c>
+      <c r="AC155" s="44">
         <v>1.5</v>
       </c>
-      <c r="AD155" s="23">
-[...17 lines deleted...]
-      <c r="AJ155" s="75">
+      <c r="AD155" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE155" s="40">
+        <v>424.98127799297492</v>
+      </c>
+      <c r="AF155" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG155" s="40">
+        <v>21.025688775853009</v>
+      </c>
+      <c r="AH155" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI155" s="40">
+        <v>446.00696676882774</v>
+      </c>
+      <c r="AJ155" s="41">
         <v>0.9</v>
       </c>
     </row>
     <row r="156" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A156" s="26">
+      <c r="A156" s="53">
         <v>1293</v>
       </c>
-      <c r="B156" s="26" t="s">
-[...14 lines deleted...]
-      <c r="G156" s="20">
+      <c r="B156" s="53" t="s">
+        <v>259</v>
+      </c>
+      <c r="C156" s="36">
+        <v>0</v>
+      </c>
+      <c r="D156" s="37">
+        <v>20</v>
+      </c>
+      <c r="E156" s="37">
+        <v>0</v>
+      </c>
+      <c r="F156" s="37">
+        <v>135</v>
+      </c>
+      <c r="G156" s="37">
         <v>1</v>
       </c>
-      <c r="H156" s="21">
-[...14 lines deleted...]
-      <c r="M156" s="67">
+      <c r="H156" s="38">
+        <v>156</v>
+      </c>
+      <c r="I156" s="39">
+        <v>0</v>
+      </c>
+      <c r="J156" s="40">
+        <v>1114.4940856610081</v>
+      </c>
+      <c r="K156" s="40">
+        <v>0</v>
+      </c>
+      <c r="L156" s="40">
+        <v>310.92557309169177</v>
+      </c>
+      <c r="M156" s="40">
         <v>1.0760218094701841</v>
       </c>
-      <c r="N156" s="67">
-[...2 lines deleted...]
-      <c r="O156" s="69">
+      <c r="N156" s="40">
+        <v>1419.5684861312841</v>
+      </c>
+      <c r="O156" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P156" s="81">
-[...8 lines deleted...]
-      <c r="S156" s="83">
+      <c r="P156" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q156" s="58">
+        <v>42.204099850386768</v>
+      </c>
+      <c r="R156" s="59">
+        <v>0</v>
+      </c>
+      <c r="S156" s="58">
         <v>0.15627482626149489</v>
       </c>
-      <c r="T156" s="84">
-[...5 lines deleted...]
-      <c r="V156" s="85">
+      <c r="T156" s="59">
+        <v>0</v>
+      </c>
+      <c r="U156" s="58">
+        <v>42.360374678845773</v>
+      </c>
+      <c r="V156" s="60">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W156" s="74">
-[...32 lines deleted...]
-      <c r="AH156" s="82">
+      <c r="W156" s="39">
+        <v>0</v>
+      </c>
+      <c r="X156" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y156" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z156" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA156" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB156" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC156" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD156" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE156" s="58">
+        <v>1156.6981855113947</v>
+      </c>
+      <c r="AF156" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG156" s="58">
+        <v>311.08184791795327</v>
+      </c>
+      <c r="AH156" s="58">
         <v>1.0760218094701841</v>
       </c>
-      <c r="AI156" s="82">
-[...2 lines deleted...]
-      <c r="AJ156" s="87">
+      <c r="AI156" s="58">
+        <v>1461.9288608101299</v>
+      </c>
+      <c r="AJ156" s="60">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="157" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A157" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ157" s="27"/>
+      <c r="A157" s="53"/>
+      <c r="B157" s="53"/>
+      <c r="C157" s="36"/>
+      <c r="D157" s="37"/>
+      <c r="E157" s="37"/>
+      <c r="F157" s="37"/>
+      <c r="G157" s="37"/>
+      <c r="H157" s="38"/>
+      <c r="I157" s="39"/>
+      <c r="J157" s="40"/>
+      <c r="K157" s="40"/>
+      <c r="L157" s="40"/>
+      <c r="M157" s="40"/>
+      <c r="N157" s="40"/>
+      <c r="O157" s="41"/>
+      <c r="P157" s="42"/>
+      <c r="Q157" s="42"/>
+      <c r="R157" s="42"/>
+      <c r="S157" s="42"/>
+      <c r="T157" s="42"/>
+      <c r="U157" s="42"/>
+      <c r="V157" s="62"/>
+      <c r="W157" s="39"/>
+      <c r="X157" s="40"/>
+      <c r="Y157" s="40"/>
+      <c r="Z157" s="40"/>
+      <c r="AA157" s="40"/>
+      <c r="AB157" s="40"/>
+      <c r="AC157" s="44"/>
+      <c r="AD157" s="45"/>
+      <c r="AE157" s="45"/>
+      <c r="AF157" s="45"/>
+      <c r="AG157" s="45"/>
+      <c r="AH157" s="45"/>
+      <c r="AI157" s="45"/>
+      <c r="AJ157" s="43"/>
     </row>
-    <row r="158" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A158" s="13">
+    <row r="158" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A158" s="23">
         <v>13</v>
       </c>
-      <c r="B158" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E158" s="15">
+      <c r="B158" s="23" t="s">
+        <v>260</v>
+      </c>
+      <c r="C158" s="46">
+        <v>0</v>
+      </c>
+      <c r="D158" s="47">
+        <v>211</v>
+      </c>
+      <c r="E158" s="47">
         <v>3</v>
       </c>
-      <c r="F158" s="15">
+      <c r="F158" s="47">
         <v>228</v>
       </c>
-      <c r="G158" s="15">
+      <c r="G158" s="47">
         <v>1</v>
       </c>
-      <c r="H158" s="16">
-[...14 lines deleted...]
-      <c r="M158" s="54">
+      <c r="H158" s="48">
+        <v>443</v>
+      </c>
+      <c r="I158" s="49">
+        <v>0</v>
+      </c>
+      <c r="J158" s="50">
+        <v>17949.021429201817</v>
+      </c>
+      <c r="K158" s="50">
+        <v>885.29433426627793</v>
+      </c>
+      <c r="L158" s="50">
+        <v>893.73210766149737</v>
+      </c>
+      <c r="M158" s="50">
         <v>2.0340061560503879</v>
       </c>
-      <c r="N158" s="54">
-[...23 lines deleted...]
-      <c r="V158" s="64">
+      <c r="N158" s="50">
+        <v>19727.618049800381</v>
+      </c>
+      <c r="O158" s="51">
+        <v>3.6</v>
+      </c>
+      <c r="P158" s="64">
+        <v>0</v>
+      </c>
+      <c r="Q158" s="28">
+        <v>1612.168789698942</v>
+      </c>
+      <c r="R158" s="28">
+        <v>9.2993621629758412</v>
+      </c>
+      <c r="S158" s="28">
+        <v>0.71201863498227158</v>
+      </c>
+      <c r="T158" s="63">
+        <v>0</v>
+      </c>
+      <c r="U158" s="28">
+        <v>1622.1169716201657</v>
+      </c>
+      <c r="V158" s="29">
         <v>6.2</v>
       </c>
-      <c r="W158" s="53">
-[...32 lines deleted...]
-      <c r="AH158" s="62">
+      <c r="W158" s="49">
+        <v>0</v>
+      </c>
+      <c r="X158" s="50">
+        <v>10193.885272087437</v>
+      </c>
+      <c r="Y158" s="50">
+        <v>2935.3954242976815</v>
+      </c>
+      <c r="Z158" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA158" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB158" s="50">
+        <v>13129.278385738888</v>
+      </c>
+      <c r="AC158" s="52">
+        <v>4.3</v>
+      </c>
+      <c r="AD158" s="27">
+        <v>0</v>
+      </c>
+      <c r="AE158" s="28">
+        <v>29755.075490988194</v>
+      </c>
+      <c r="AF158" s="28">
+        <v>3829.9891207269352</v>
+      </c>
+      <c r="AG158" s="28">
+        <v>894.44412629647968</v>
+      </c>
+      <c r="AH158" s="28">
         <v>2.0340061560503879</v>
       </c>
-      <c r="AI158" s="62">
-[...3 lines deleted...]
-        <v>3.8</v>
+      <c r="AI158" s="28">
+        <v>34479.013407159437</v>
+      </c>
+      <c r="AJ158" s="29">
+        <v>3.9</v>
       </c>
     </row>
     <row r="159" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A159" s="26">
+      <c r="A159" s="53">
         <v>1315</v>
       </c>
-      <c r="B159" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D159" s="20">
+      <c r="B159" s="53" t="s">
+        <v>261</v>
+      </c>
+      <c r="C159" s="36">
+        <v>0</v>
+      </c>
+      <c r="D159" s="37">
         <v>16</v>
       </c>
-      <c r="E159" s="20">
+      <c r="E159" s="37">
         <v>1</v>
       </c>
-      <c r="F159" s="20">
+      <c r="F159" s="37">
         <v>32</v>
       </c>
-      <c r="G159" s="20">
-[...2 lines deleted...]
-      <c r="H159" s="21">
+      <c r="G159" s="37">
+        <v>0</v>
+      </c>
+      <c r="H159" s="38">
         <v>49</v>
       </c>
-      <c r="I159" s="66">
-[...17 lines deleted...]
-      <c r="O159" s="69">
+      <c r="I159" s="39">
+        <v>0</v>
+      </c>
+      <c r="J159" s="40">
+        <v>553.15788348678745</v>
+      </c>
+      <c r="K159" s="40">
+        <v>22.103198478628361</v>
+      </c>
+      <c r="L159" s="40">
+        <v>87.482103015759066</v>
+      </c>
+      <c r="M159" s="40">
+        <v>0</v>
+      </c>
+      <c r="N159" s="40">
+        <v>662.73635109070835</v>
+      </c>
+      <c r="O159" s="41">
         <v>0.7</v>
       </c>
-      <c r="P159" s="70">
-[...17 lines deleted...]
-      <c r="V159" s="73">
+      <c r="P159" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q159" s="40">
+        <v>707.42359317581554</v>
+      </c>
+      <c r="R159" s="40">
+        <v>6.8179303410283762E-2</v>
+      </c>
+      <c r="S159" s="40">
+        <v>0</v>
+      </c>
+      <c r="T159" s="55">
+        <v>0</v>
+      </c>
+      <c r="U159" s="40">
+        <v>707.49175357162483</v>
+      </c>
+      <c r="V159" s="41">
         <v>7</v>
       </c>
-      <c r="W159" s="74">
-[...38 lines deleted...]
-      <c r="AJ159" s="75">
+      <c r="W159" s="39">
+        <v>0</v>
+      </c>
+      <c r="X159" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y159" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z159" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA159" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB159" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC159" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD159" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE159" s="40">
+        <v>1260.5814766626031</v>
+      </c>
+      <c r="AF159" s="40">
+        <v>22.171377782038643</v>
+      </c>
+      <c r="AG159" s="40">
+        <v>87.482103015759066</v>
+      </c>
+      <c r="AH159" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI159" s="40">
+        <v>1370.2281046623332</v>
+      </c>
+      <c r="AJ159" s="41">
         <v>1.3</v>
       </c>
     </row>
     <row r="160" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A160" s="26">
+      <c r="A160" s="53">
         <v>1380</v>
       </c>
-      <c r="B160" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F160" s="20">
+      <c r="B160" s="53" t="s">
+        <v>262</v>
+      </c>
+      <c r="C160" s="36">
+        <v>0</v>
+      </c>
+      <c r="D160" s="37">
+        <v>63</v>
+      </c>
+      <c r="E160" s="37">
+        <v>0</v>
+      </c>
+      <c r="F160" s="37">
         <v>43</v>
       </c>
-      <c r="G160" s="20">
+      <c r="G160" s="37">
         <v>1</v>
       </c>
-      <c r="H160" s="21">
-[...14 lines deleted...]
-      <c r="M160" s="67">
+      <c r="H160" s="38">
+        <v>107</v>
+      </c>
+      <c r="I160" s="39">
+        <v>0</v>
+      </c>
+      <c r="J160" s="40">
+        <v>5760.1210163239857</v>
+      </c>
+      <c r="K160" s="40">
+        <v>0</v>
+      </c>
+      <c r="L160" s="40">
+        <v>115.7846632383914</v>
+      </c>
+      <c r="M160" s="40">
         <v>2.0340061560503879</v>
       </c>
-      <c r="N160" s="67">
-[...23 lines deleted...]
-      <c r="V160" s="73">
+      <c r="N160" s="40">
+        <v>5875.7529251252636</v>
+      </c>
+      <c r="O160" s="41">
+        <v>5.8</v>
+      </c>
+      <c r="P160" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q160" s="40">
+        <v>76.881353884466876</v>
+      </c>
+      <c r="R160" s="55">
+        <v>0</v>
+      </c>
+      <c r="S160" s="40">
+        <v>6.317994300970288E-2</v>
+      </c>
+      <c r="T160" s="55">
+        <v>0</v>
+      </c>
+      <c r="U160" s="40">
+        <v>76.881353858343147</v>
+      </c>
+      <c r="V160" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="W160" s="74">
-[...17 lines deleted...]
-      <c r="AC160" s="69">
+      <c r="W160" s="39">
+        <v>0</v>
+      </c>
+      <c r="X160" s="40">
+        <v>458.9768719331135</v>
+      </c>
+      <c r="Y160" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z160" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA160" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB160" s="40">
+        <v>458.9768719331135</v>
+      </c>
+      <c r="AC160" s="44">
         <v>0.7</v>
       </c>
-      <c r="AD160" s="23">
-[...11 lines deleted...]
-      <c r="AH160" s="24">
+      <c r="AD160" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE160" s="40">
+        <v>6295.9792421415659</v>
+      </c>
+      <c r="AF160" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG160" s="40">
+        <v>115.8478431814011</v>
+      </c>
+      <c r="AH160" s="40">
         <v>2.0340061560503879</v>
       </c>
-      <c r="AI160" s="24">
-[...3 lines deleted...]
-        <v>3.7</v>
+      <c r="AI160" s="40">
+        <v>6411.6111509167204</v>
+      </c>
+      <c r="AJ160" s="41">
+        <v>3.8</v>
       </c>
     </row>
     <row r="161" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A161" s="26">
+      <c r="A161" s="53">
         <v>1381</v>
       </c>
-      <c r="B161" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D161" s="20">
+      <c r="B161" s="53" t="s">
+        <v>263</v>
+      </c>
+      <c r="C161" s="36">
+        <v>0</v>
+      </c>
+      <c r="D161" s="37">
         <v>40</v>
       </c>
-      <c r="E161" s="20">
-[...2 lines deleted...]
-      <c r="F161" s="20">
+      <c r="E161" s="37">
+        <v>0</v>
+      </c>
+      <c r="F161" s="37">
         <v>29</v>
       </c>
-      <c r="G161" s="20">
-[...2 lines deleted...]
-      <c r="H161" s="21">
+      <c r="G161" s="37">
+        <v>0</v>
+      </c>
+      <c r="H161" s="38">
         <v>69</v>
       </c>
-      <c r="I161" s="66">
-[...8 lines deleted...]
-      <c r="L161" s="67">
+      <c r="I161" s="39">
+        <v>0</v>
+      </c>
+      <c r="J161" s="40">
+        <v>3233.506101399038</v>
+      </c>
+      <c r="K161" s="40">
+        <v>0</v>
+      </c>
+      <c r="L161" s="40">
         <v>82.021116739373994</v>
       </c>
-      <c r="M161" s="68">
-[...5 lines deleted...]
-      <c r="O161" s="69">
+      <c r="M161" s="40">
+        <v>0</v>
+      </c>
+      <c r="N161" s="40">
+        <v>3315.527218138413</v>
+      </c>
+      <c r="O161" s="41">
         <v>3.7</v>
       </c>
-      <c r="P161" s="70">
-[...17 lines deleted...]
-      <c r="V161" s="73">
+      <c r="P161" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q161" s="40">
+        <v>53.866274539953949</v>
+      </c>
+      <c r="R161" s="55">
+        <v>0</v>
+      </c>
+      <c r="S161" s="40">
+        <v>0</v>
+      </c>
+      <c r="T161" s="55">
+        <v>0</v>
+      </c>
+      <c r="U161" s="40">
+        <v>53.866274539953949</v>
+      </c>
+      <c r="V161" s="41">
         <v>2.7</v>
       </c>
-      <c r="W161" s="74">
-[...17 lines deleted...]
-      <c r="AC161" s="69">
+      <c r="W161" s="39">
+        <v>0</v>
+      </c>
+      <c r="X161" s="40">
+        <v>101.84814366810041</v>
+      </c>
+      <c r="Y161" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z161" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA161" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB161" s="40">
+        <v>101.84814366810041</v>
+      </c>
+      <c r="AC161" s="44">
         <v>1.7</v>
       </c>
-      <c r="AD161" s="23">
-[...8 lines deleted...]
-      <c r="AG161" s="24">
+      <c r="AD161" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE161" s="40">
+        <v>3389.2205196070922</v>
+      </c>
+      <c r="AF161" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG161" s="40">
         <v>82.021116739373994</v>
       </c>
-      <c r="AH161" s="24">
-[...5 lines deleted...]
-      <c r="AJ161" s="75">
+      <c r="AH161" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI161" s="40">
+        <v>3471.2416363464672</v>
+      </c>
+      <c r="AJ161" s="41">
         <v>3.6</v>
       </c>
     </row>
     <row r="162" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A162" s="26">
+      <c r="A162" s="53">
         <v>1382</v>
       </c>
-      <c r="B162" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D162" s="20">
+      <c r="B162" s="53" t="s">
+        <v>264</v>
+      </c>
+      <c r="C162" s="36">
+        <v>0</v>
+      </c>
+      <c r="D162" s="37">
         <v>42</v>
       </c>
-      <c r="E162" s="20">
-[...2 lines deleted...]
-      <c r="F162" s="20">
+      <c r="E162" s="37">
+        <v>0</v>
+      </c>
+      <c r="F162" s="37">
         <v>83</v>
       </c>
-      <c r="G162" s="20">
-[...2 lines deleted...]
-      <c r="H162" s="21">
+      <c r="G162" s="37">
+        <v>0</v>
+      </c>
+      <c r="H162" s="38">
         <v>125</v>
       </c>
-      <c r="I162" s="66">
-[...17 lines deleted...]
-      <c r="O162" s="69">
+      <c r="I162" s="39">
+        <v>0</v>
+      </c>
+      <c r="J162" s="40">
+        <v>2240.9693309339459</v>
+      </c>
+      <c r="K162" s="40">
+        <v>0</v>
+      </c>
+      <c r="L162" s="40">
+        <v>339.90500899371568</v>
+      </c>
+      <c r="M162" s="40">
+        <v>0</v>
+      </c>
+      <c r="N162" s="40">
+        <v>2580.6073368560842</v>
+      </c>
+      <c r="O162" s="41">
         <v>2.2999999999999998</v>
       </c>
-      <c r="P162" s="70">
-[...17 lines deleted...]
-      <c r="V162" s="73">
+      <c r="P162" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q162" s="40">
+        <v>535.28695154088098</v>
+      </c>
+      <c r="R162" s="55">
+        <v>0</v>
+      </c>
+      <c r="S162" s="40">
+        <v>0.55079975029014561</v>
+      </c>
+      <c r="T162" s="55">
+        <v>0</v>
+      </c>
+      <c r="U162" s="40">
+        <v>535.83775129117112</v>
+      </c>
+      <c r="V162" s="41">
         <v>11</v>
       </c>
-      <c r="W162" s="74">
-[...17 lines deleted...]
-      <c r="AC162" s="69">
+      <c r="W162" s="39">
+        <v>0</v>
+      </c>
+      <c r="X162" s="40">
+        <v>650.75649014670807</v>
+      </c>
+      <c r="Y162" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z162" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA162" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB162" s="40">
+        <v>650.75649014670807</v>
+      </c>
+      <c r="AC162" s="44">
         <v>1</v>
       </c>
-      <c r="AD162" s="23">
-[...17 lines deleted...]
-      <c r="AJ162" s="75">
+      <c r="AD162" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE162" s="40">
+        <v>3427.0127726215351</v>
+      </c>
+      <c r="AF162" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG162" s="40">
+        <v>340.45580874400582</v>
+      </c>
+      <c r="AH162" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI162" s="40">
+        <v>3767.2015782939634</v>
+      </c>
+      <c r="AJ162" s="41">
         <v>2.1</v>
       </c>
     </row>
     <row r="163" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A163" s="26">
+      <c r="A163" s="53">
         <v>1383</v>
       </c>
-      <c r="B163" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D163" s="20">
+      <c r="B163" s="53" t="s">
+        <v>265</v>
+      </c>
+      <c r="C163" s="36">
+        <v>0</v>
+      </c>
+      <c r="D163" s="37">
         <v>36</v>
       </c>
-      <c r="E163" s="20">
+      <c r="E163" s="37">
         <v>1</v>
       </c>
-      <c r="F163" s="20">
+      <c r="F163" s="37">
         <v>30</v>
       </c>
-      <c r="G163" s="20">
-[...2 lines deleted...]
-      <c r="H163" s="21">
+      <c r="G163" s="37">
+        <v>0</v>
+      </c>
+      <c r="H163" s="38">
         <v>67</v>
       </c>
-      <c r="I163" s="66">
-[...5 lines deleted...]
-      <c r="K163" s="67">
+      <c r="I163" s="39">
+        <v>0</v>
+      </c>
+      <c r="J163" s="40">
+        <v>2292.6996556795161</v>
+      </c>
+      <c r="K163" s="40">
         <v>204.32675859306261</v>
       </c>
-      <c r="L163" s="67">
+      <c r="L163" s="40">
         <v>182.03796320698549</v>
       </c>
-      <c r="M163" s="68">
-[...5 lines deleted...]
-      <c r="O163" s="69">
+      <c r="M163" s="40">
+        <v>0</v>
+      </c>
+      <c r="N163" s="40">
+        <v>2679.064377479564</v>
+      </c>
+      <c r="O163" s="41">
         <v>3.1</v>
       </c>
-      <c r="P163" s="70">
-[...5 lines deleted...]
-      <c r="R163" s="24">
+      <c r="P163" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q163" s="40">
+        <v>124.7913331083622</v>
+      </c>
+      <c r="R163" s="40">
         <v>3.196917767208423</v>
       </c>
-      <c r="S163" s="76">
+      <c r="S163" s="40">
         <v>5.7933333162126212E-2</v>
       </c>
-      <c r="T163" s="72">
-[...5 lines deleted...]
-      <c r="V163" s="73">
+      <c r="T163" s="55">
+        <v>0</v>
+      </c>
+      <c r="U163" s="40">
+        <v>128.04618420873271</v>
+      </c>
+      <c r="V163" s="41">
         <v>3.1</v>
       </c>
-      <c r="W163" s="74">
-[...5 lines deleted...]
-      <c r="Y163" s="67">
+      <c r="W163" s="39">
+        <v>0</v>
+      </c>
+      <c r="X163" s="40">
+        <v>3054.7828782514439</v>
+      </c>
+      <c r="Y163" s="40">
         <v>1935.8255250381669</v>
       </c>
-      <c r="Z163" s="67">
-[...8 lines deleted...]
-      <c r="AC163" s="69">
+      <c r="Z163" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA163" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB163" s="40">
+        <v>4990.6084032896124</v>
+      </c>
+      <c r="AC163" s="44">
         <v>6.3</v>
       </c>
-      <c r="AD163" s="23">
-[...5 lines deleted...]
-      <c r="AF163" s="24">
+      <c r="AD163" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE163" s="40">
+        <v>5472.2738670393228</v>
+      </c>
+      <c r="AF163" s="40">
         <v>2143.3492013984378</v>
       </c>
-      <c r="AG163" s="24">
+      <c r="AG163" s="40">
         <v>182.09589654014763</v>
       </c>
-      <c r="AH163" s="24">
-[...5 lines deleted...]
-      <c r="AJ163" s="75">
+      <c r="AH163" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI163" s="40">
+        <v>7797.7189649779084</v>
+      </c>
+      <c r="AJ163" s="41">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="164" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A164" s="26">
+      <c r="A164" s="53">
         <v>1384</v>
       </c>
-      <c r="B164" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E164" s="20">
+      <c r="B164" s="53" t="s">
+        <v>266</v>
+      </c>
+      <c r="C164" s="36">
+        <v>0</v>
+      </c>
+      <c r="D164" s="37">
+        <v>21</v>
+      </c>
+      <c r="E164" s="37">
         <v>1</v>
       </c>
-      <c r="F164" s="20">
+      <c r="F164" s="37">
         <v>14</v>
       </c>
-      <c r="G164" s="20">
-[...14 lines deleted...]
-      <c r="L164" s="67">
+      <c r="G164" s="37">
+        <v>0</v>
+      </c>
+      <c r="H164" s="38">
+        <v>36</v>
+      </c>
+      <c r="I164" s="39">
+        <v>0</v>
+      </c>
+      <c r="J164" s="40">
+        <v>3868.5674413785441</v>
+      </c>
+      <c r="K164" s="40">
+        <v>658.86437719458695</v>
+      </c>
+      <c r="L164" s="40">
         <v>86.501252467271684</v>
       </c>
-      <c r="M164" s="68">
-[...14 lines deleted...]
-      <c r="R164" s="82">
+      <c r="M164" s="40">
+        <v>0</v>
+      </c>
+      <c r="N164" s="40">
+        <v>4613.9298411103464</v>
+      </c>
+      <c r="O164" s="41">
+        <v>7.6</v>
+      </c>
+      <c r="P164" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q164" s="58">
+        <v>113.9192834494626</v>
+      </c>
+      <c r="R164" s="58">
         <v>6.0342650923571339</v>
       </c>
-      <c r="S164" s="100">
+      <c r="S164" s="58">
         <v>4.0105608520296897E-2</v>
       </c>
-      <c r="T164" s="84">
-[...26 lines deleted...]
-      <c r="AC164" s="69">
+      <c r="T164" s="59">
+        <v>0</v>
+      </c>
+      <c r="U164" s="58">
+        <v>119.99365415034001</v>
+      </c>
+      <c r="V164" s="60">
+        <v>3.4</v>
+      </c>
+      <c r="W164" s="39">
+        <v>0</v>
+      </c>
+      <c r="X164" s="40">
+        <v>5927.5208880880709</v>
+      </c>
+      <c r="Y164" s="40">
+        <v>999.56989925951484</v>
+      </c>
+      <c r="Z164" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA164" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB164" s="40">
+        <v>6927.0884767013531</v>
+      </c>
+      <c r="AC164" s="44">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="AD164" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE164" s="58">
+        <v>9910.0076129160771</v>
+      </c>
+      <c r="AF164" s="58">
+        <v>1664.4685415464589</v>
+      </c>
+      <c r="AG164" s="58">
+        <v>86.541358075791976</v>
+      </c>
+      <c r="AH164" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI164" s="58">
+        <v>11661.01197196204</v>
+      </c>
+      <c r="AJ164" s="60">
         <v>7.9</v>
-      </c>
-[...19 lines deleted...]
-        <v>7.3</v>
       </c>
     </row>
     <row r="165" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A165" s="26"/>
-[...34 lines deleted...]
-      <c r="AJ165" s="27"/>
+      <c r="A165" s="53"/>
+      <c r="B165" s="53"/>
+      <c r="C165" s="36"/>
+      <c r="D165" s="37"/>
+      <c r="E165" s="37"/>
+      <c r="F165" s="37"/>
+      <c r="G165" s="37"/>
+      <c r="H165" s="38"/>
+      <c r="I165" s="39"/>
+      <c r="J165" s="40"/>
+      <c r="K165" s="40"/>
+      <c r="L165" s="40"/>
+      <c r="M165" s="40"/>
+      <c r="N165" s="40"/>
+      <c r="O165" s="41"/>
+      <c r="P165" s="42"/>
+      <c r="Q165" s="42"/>
+      <c r="R165" s="42"/>
+      <c r="S165" s="42"/>
+      <c r="T165" s="42"/>
+      <c r="U165" s="42"/>
+      <c r="V165" s="62"/>
+      <c r="W165" s="39"/>
+      <c r="X165" s="40"/>
+      <c r="Y165" s="40"/>
+      <c r="Z165" s="40"/>
+      <c r="AA165" s="40"/>
+      <c r="AB165" s="40"/>
+      <c r="AC165" s="44"/>
+      <c r="AD165" s="45"/>
+      <c r="AE165" s="45"/>
+      <c r="AF165" s="45"/>
+      <c r="AG165" s="45"/>
+      <c r="AH165" s="45"/>
+      <c r="AI165" s="45"/>
+      <c r="AJ165" s="43"/>
     </row>
-    <row r="166" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A166" s="13">
+    <row r="166" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="23">
         <v>14</v>
       </c>
-      <c r="B166" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="14">
+      <c r="B166" s="23" t="s">
+        <v>267</v>
+      </c>
+      <c r="C166" s="46">
         <v>4</v>
       </c>
-      <c r="D166" s="15">
-[...32 lines deleted...]
-      <c r="O166" s="55">
+      <c r="D166" s="47">
+        <v>540</v>
+      </c>
+      <c r="E166" s="47">
+        <v>26</v>
+      </c>
+      <c r="F166" s="47">
+        <v>745</v>
+      </c>
+      <c r="G166" s="47">
+        <v>65</v>
+      </c>
+      <c r="H166" s="48">
+        <v>1380</v>
+      </c>
+      <c r="I166" s="49">
+        <v>4724.3616387108286</v>
+      </c>
+      <c r="J166" s="50">
+        <v>83654.359448166419</v>
+      </c>
+      <c r="K166" s="50">
+        <v>19248.529418279504</v>
+      </c>
+      <c r="L166" s="50">
+        <v>2298.2749747901767</v>
+      </c>
+      <c r="M166" s="50">
+        <v>141.18771713236001</v>
+      </c>
+      <c r="N166" s="50">
+        <v>109978.78882572187</v>
+      </c>
+      <c r="O166" s="51">
         <v>4.5999999999999996</v>
       </c>
-      <c r="P166" s="61">
-[...32 lines deleted...]
-      <c r="AA166" s="54">
+      <c r="P166" s="27">
+        <v>2208.2836036753174</v>
+      </c>
+      <c r="Q166" s="28">
+        <v>21354.632849990496</v>
+      </c>
+      <c r="R166" s="28">
+        <v>6011.7816842615948</v>
+      </c>
+      <c r="S166" s="28">
+        <v>0.69140262635696925</v>
+      </c>
+      <c r="T166" s="28">
+        <v>4.9916844576691908</v>
+      </c>
+      <c r="U166" s="28">
+        <v>29580.115454692452</v>
+      </c>
+      <c r="V166" s="29">
+        <v>5.9</v>
+      </c>
+      <c r="W166" s="49">
+        <v>37958.11175131004</v>
+      </c>
+      <c r="X166" s="50">
+        <v>49586.487605768205</v>
+      </c>
+      <c r="Y166" s="50">
+        <v>20462.206520467298</v>
+      </c>
+      <c r="Z166" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA166" s="50">
         <v>194.55783932631741</v>
       </c>
-      <c r="AB166" s="54">
-[...24 lines deleted...]
-        <v>7.1</v>
+      <c r="AB166" s="50">
+        <v>108200.60512828329</v>
+      </c>
+      <c r="AC166" s="52">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="AD166" s="27">
+        <v>44890.756993696181</v>
+      </c>
+      <c r="AE166" s="28">
+        <v>154595.47990392512</v>
+      </c>
+      <c r="AF166" s="28">
+        <v>45722.517623008396</v>
+      </c>
+      <c r="AG166" s="28">
+        <v>2298.9663774165338</v>
+      </c>
+      <c r="AH166" s="28">
+        <v>340.73724091634659</v>
+      </c>
+      <c r="AI166" s="28">
+        <v>247759.5094086976</v>
+      </c>
+      <c r="AJ166" s="29">
+        <v>7.2</v>
       </c>
     </row>
     <row r="167" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A167" s="26">
+      <c r="A167" s="53">
         <v>1401</v>
       </c>
-      <c r="B167" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D167" s="20">
+      <c r="B167" s="53" t="s">
+        <v>268</v>
+      </c>
+      <c r="C167" s="36">
+        <v>0</v>
+      </c>
+      <c r="D167" s="37">
         <v>9</v>
       </c>
-      <c r="E167" s="20">
-[...2 lines deleted...]
-      <c r="F167" s="20">
+      <c r="E167" s="37">
+        <v>0</v>
+      </c>
+      <c r="F167" s="37">
         <v>16</v>
       </c>
-      <c r="G167" s="20">
-[...2 lines deleted...]
-      <c r="H167" s="21">
+      <c r="G167" s="37">
+        <v>0</v>
+      </c>
+      <c r="H167" s="38">
         <v>25</v>
       </c>
-      <c r="I167" s="66">
-[...8 lines deleted...]
-      <c r="L167" s="67">
+      <c r="I167" s="39">
+        <v>0</v>
+      </c>
+      <c r="J167" s="40">
+        <v>1039.8317258700199</v>
+      </c>
+      <c r="K167" s="40">
+        <v>0</v>
+      </c>
+      <c r="L167" s="40">
         <v>44.271133672246407</v>
       </c>
-      <c r="M167" s="68">
-[...5 lines deleted...]
-      <c r="O167" s="69">
+      <c r="M167" s="40">
+        <v>0</v>
+      </c>
+      <c r="N167" s="40">
+        <v>1084.1028595422661</v>
+      </c>
+      <c r="O167" s="41">
         <v>4</v>
       </c>
-      <c r="P167" s="70">
-[...8 lines deleted...]
-      <c r="S167" s="77">
+      <c r="P167" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q167" s="40">
+        <v>261.48948263900911</v>
+      </c>
+      <c r="R167" s="55">
+        <v>0</v>
+      </c>
+      <c r="S167" s="40">
         <v>3.6247760582802872E-2</v>
       </c>
-      <c r="T167" s="72">
-[...5 lines deleted...]
-      <c r="V167" s="73">
+      <c r="T167" s="55">
+        <v>0</v>
+      </c>
+      <c r="U167" s="40">
+        <v>261.52573039959191</v>
+      </c>
+      <c r="V167" s="41">
         <v>10.7</v>
       </c>
-      <c r="W167" s="74">
-[...29 lines deleted...]
-      <c r="AG167" s="24">
+      <c r="W167" s="39">
+        <v>0</v>
+      </c>
+      <c r="X167" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y167" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z167" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA167" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB167" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC167" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD167" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE167" s="40">
+        <v>1301.321208509029</v>
+      </c>
+      <c r="AF167" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG167" s="40">
         <v>44.30738143282921</v>
       </c>
-      <c r="AH167" s="24">
-[...5 lines deleted...]
-      <c r="AJ167" s="75">
+      <c r="AH167" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI167" s="40">
+        <v>1345.6285899418581</v>
+      </c>
+      <c r="AJ167" s="41">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="168" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A168" s="26">
+      <c r="A168" s="53">
         <v>1402</v>
       </c>
-      <c r="B168" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D168" s="20">
+      <c r="B168" s="53" t="s">
+        <v>269</v>
+      </c>
+      <c r="C168" s="36">
+        <v>0</v>
+      </c>
+      <c r="D168" s="37">
         <v>4</v>
       </c>
-      <c r="E168" s="20">
-[...2 lines deleted...]
-      <c r="F168" s="20">
+      <c r="E168" s="37">
+        <v>0</v>
+      </c>
+      <c r="F168" s="37">
         <v>2</v>
       </c>
-      <c r="G168" s="20">
-[...2 lines deleted...]
-      <c r="H168" s="21">
+      <c r="G168" s="37">
+        <v>0</v>
+      </c>
+      <c r="H168" s="38">
         <v>6</v>
       </c>
-      <c r="I168" s="66">
-[...8 lines deleted...]
-      <c r="L168" s="67">
+      <c r="I168" s="39">
+        <v>0</v>
+      </c>
+      <c r="J168" s="40">
+        <v>718.2147301323979</v>
+      </c>
+      <c r="K168" s="40">
+        <v>0</v>
+      </c>
+      <c r="L168" s="40">
         <v>5.2572050552350129</v>
       </c>
-      <c r="M168" s="68">
-[...5 lines deleted...]
-      <c r="O168" s="69">
+      <c r="M168" s="40">
+        <v>0</v>
+      </c>
+      <c r="N168" s="40">
+        <v>718.22914511944282</v>
+      </c>
+      <c r="O168" s="41">
         <v>12.6</v>
       </c>
-      <c r="P168" s="70">
-[...17 lines deleted...]
-      <c r="V168" s="73">
+      <c r="P168" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q168" s="40">
+        <v>21.24980784630209</v>
+      </c>
+      <c r="R168" s="55">
+        <v>0</v>
+      </c>
+      <c r="S168" s="55">
+        <v>0</v>
+      </c>
+      <c r="T168" s="55">
+        <v>0</v>
+      </c>
+      <c r="U168" s="40">
+        <v>21.24980784630209</v>
+      </c>
+      <c r="V168" s="41">
         <v>9.8000000000000007</v>
       </c>
-      <c r="W168" s="74">
-[...29 lines deleted...]
-      <c r="AG168" s="24">
+      <c r="W168" s="39">
+        <v>0</v>
+      </c>
+      <c r="X168" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y168" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z168" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA168" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB168" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC168" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD168" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE168" s="40">
+        <v>739.46453797870004</v>
+      </c>
+      <c r="AF168" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG168" s="40">
         <v>5.2572050552350129</v>
       </c>
-      <c r="AH168" s="24">
-[...5 lines deleted...]
-      <c r="AJ168" s="75">
+      <c r="AH168" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI168" s="40">
+        <v>739.47895296574495</v>
+      </c>
+      <c r="AJ168" s="41">
         <v>12.5</v>
       </c>
     </row>
     <row r="169" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A169" s="26">
+      <c r="A169" s="53">
         <v>1407</v>
       </c>
-      <c r="B169" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D169" s="20">
+      <c r="B169" s="53" t="s">
+        <v>270</v>
+      </c>
+      <c r="C169" s="36">
+        <v>0</v>
+      </c>
+      <c r="D169" s="37">
         <v>4</v>
       </c>
-      <c r="E169" s="20">
-[...8 lines deleted...]
-      <c r="H169" s="21">
+      <c r="E169" s="37">
+        <v>0</v>
+      </c>
+      <c r="F169" s="37">
+        <v>0</v>
+      </c>
+      <c r="G169" s="37">
+        <v>0</v>
+      </c>
+      <c r="H169" s="38">
         <v>4</v>
       </c>
-      <c r="I169" s="66">
-[...17 lines deleted...]
-      <c r="O169" s="69">
+      <c r="I169" s="39">
+        <v>0</v>
+      </c>
+      <c r="J169" s="40">
+        <v>335.44397324756738</v>
+      </c>
+      <c r="K169" s="40">
+        <v>0</v>
+      </c>
+      <c r="L169" s="40">
+        <v>0</v>
+      </c>
+      <c r="M169" s="40">
+        <v>0</v>
+      </c>
+      <c r="N169" s="40">
+        <v>335.44397324756738</v>
+      </c>
+      <c r="O169" s="41">
         <v>13</v>
       </c>
-      <c r="P169" s="70">
-[...17 lines deleted...]
-      <c r="V169" s="73">
+      <c r="P169" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q169" s="40">
+        <v>5.8689130599038739</v>
+      </c>
+      <c r="R169" s="55">
+        <v>0</v>
+      </c>
+      <c r="S169" s="55">
+        <v>0</v>
+      </c>
+      <c r="T169" s="55">
+        <v>0</v>
+      </c>
+      <c r="U169" s="40">
+        <v>5.8689130599038739</v>
+      </c>
+      <c r="V169" s="41">
         <v>46.8</v>
       </c>
-      <c r="W169" s="74">
-[...17 lines deleted...]
-      <c r="AC169" s="69">
+      <c r="W169" s="39">
+        <v>0</v>
+      </c>
+      <c r="X169" s="40">
+        <v>1875.650746922081</v>
+      </c>
+      <c r="Y169" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z169" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA169" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB169" s="40">
+        <v>1875.650746922081</v>
+      </c>
+      <c r="AC169" s="44">
         <v>3.8</v>
       </c>
-      <c r="AD169" s="23">
-[...17 lines deleted...]
-      <c r="AJ169" s="75">
+      <c r="AD169" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE169" s="40">
+        <v>2216.9636332295522</v>
+      </c>
+      <c r="AF169" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG169" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH169" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI169" s="40">
+        <v>2216.9636332295522</v>
+      </c>
+      <c r="AJ169" s="41">
         <v>4.3</v>
       </c>
     </row>
     <row r="170" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A170" s="26">
+      <c r="A170" s="53">
         <v>1415</v>
       </c>
-      <c r="B170" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D170" s="20">
+      <c r="B170" s="53" t="s">
+        <v>271</v>
+      </c>
+      <c r="C170" s="36">
+        <v>0</v>
+      </c>
+      <c r="D170" s="37">
         <v>9</v>
       </c>
-      <c r="E170" s="20">
+      <c r="E170" s="37">
         <v>1</v>
       </c>
-      <c r="F170" s="20">
+      <c r="F170" s="37">
         <v>7</v>
       </c>
-      <c r="G170" s="20">
+      <c r="G170" s="37">
         <v>1</v>
       </c>
-      <c r="H170" s="21">
+      <c r="H170" s="38">
         <v>18</v>
       </c>
-      <c r="I170" s="66">
-[...8 lines deleted...]
-      <c r="L170" s="67">
+      <c r="I170" s="39">
+        <v>0</v>
+      </c>
+      <c r="J170" s="40">
+        <v>1589.502785737558</v>
+      </c>
+      <c r="K170" s="40">
+        <v>245.56719038762</v>
+      </c>
+      <c r="L170" s="40">
         <v>28.505457221843791</v>
       </c>
-      <c r="M170" s="67">
+      <c r="M170" s="40">
         <v>11.12989047941913</v>
       </c>
-      <c r="N170" s="67">
-[...2 lines deleted...]
-      <c r="O170" s="69">
+      <c r="N170" s="40">
+        <v>1866.759036463184</v>
+      </c>
+      <c r="O170" s="41">
         <v>7.4</v>
       </c>
-      <c r="P170" s="70">
-[...5 lines deleted...]
-      <c r="R170" s="24">
+      <c r="P170" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q170" s="40">
+        <v>295.40964336802341</v>
+      </c>
+      <c r="R170" s="40">
         <v>0.6156759966266796</v>
       </c>
-      <c r="S170" s="76">
+      <c r="S170" s="40">
         <v>0.24005688094885189</v>
       </c>
-      <c r="T170" s="72">
-[...5 lines deleted...]
-      <c r="V170" s="73">
+      <c r="T170" s="55">
+        <v>0</v>
+      </c>
+      <c r="U170" s="40">
+        <v>296.02531936464999</v>
+      </c>
+      <c r="V170" s="41">
         <v>21.1</v>
       </c>
-      <c r="W170" s="74">
-[...11 lines deleted...]
-      <c r="AA170" s="67">
+      <c r="W170" s="39">
+        <v>0</v>
+      </c>
+      <c r="X170" s="40">
+        <v>183.73463547310789</v>
+      </c>
+      <c r="Y170" s="40">
+        <v>1614.8147183388389</v>
+      </c>
+      <c r="Z170" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA170" s="40">
         <v>85.15480814342601</v>
       </c>
-      <c r="AB170" s="67">
-[...2 lines deleted...]
-      <c r="AC170" s="69">
+      <c r="AB170" s="40">
+        <v>1883.0810386306671</v>
+      </c>
+      <c r="AC170" s="44">
         <v>53.2</v>
       </c>
-      <c r="AD170" s="23">
-[...8 lines deleted...]
-      <c r="AG170" s="24">
+      <c r="AD170" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE170" s="40">
+        <v>2068.6470645786894</v>
+      </c>
+      <c r="AF170" s="40">
+        <v>1860.9975847230855</v>
+      </c>
+      <c r="AG170" s="40">
         <v>28.745514102792644</v>
       </c>
-      <c r="AH170" s="24">
+      <c r="AH170" s="40">
         <v>96.284698622845141</v>
       </c>
-      <c r="AI170" s="24">
-[...2 lines deleted...]
-      <c r="AJ170" s="75">
+      <c r="AI170" s="40">
+        <v>4045.8653944585012</v>
+      </c>
+      <c r="AJ170" s="41">
         <v>13.4</v>
       </c>
     </row>
     <row r="171" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A171" s="26">
+      <c r="A171" s="53">
         <v>1419</v>
       </c>
-      <c r="B171" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D171" s="20">
+      <c r="B171" s="53" t="s">
+        <v>272</v>
+      </c>
+      <c r="C171" s="36">
+        <v>0</v>
+      </c>
+      <c r="D171" s="37">
         <v>7</v>
       </c>
-      <c r="E171" s="20">
+      <c r="E171" s="37">
         <v>2</v>
       </c>
-      <c r="F171" s="20">
-[...5 lines deleted...]
-      <c r="H171" s="21">
+      <c r="F171" s="37">
+        <v>0</v>
+      </c>
+      <c r="G171" s="37">
+        <v>0</v>
+      </c>
+      <c r="H171" s="38">
         <v>9</v>
       </c>
-      <c r="I171" s="66">
-[...17 lines deleted...]
-      <c r="O171" s="69">
+      <c r="I171" s="39">
+        <v>0</v>
+      </c>
+      <c r="J171" s="40">
+        <v>2705.9239628116088</v>
+      </c>
+      <c r="K171" s="40">
+        <v>256.34962932742968</v>
+      </c>
+      <c r="L171" s="40">
+        <v>0</v>
+      </c>
+      <c r="M171" s="40">
+        <v>0</v>
+      </c>
+      <c r="N171" s="40">
+        <v>2962.2712191982109</v>
+      </c>
+      <c r="O171" s="41">
         <v>17.600000000000001</v>
       </c>
-      <c r="P171" s="70">
-[...5 lines deleted...]
-      <c r="R171" s="76">
+      <c r="P171" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q171" s="40">
+        <v>16.960215355219869</v>
+      </c>
+      <c r="R171" s="40">
         <v>0.20439156575239531</v>
       </c>
-      <c r="S171" s="72">
-[...8 lines deleted...]
-      <c r="V171" s="73">
+      <c r="S171" s="55">
+        <v>0</v>
+      </c>
+      <c r="T171" s="55">
+        <v>0</v>
+      </c>
+      <c r="U171" s="40">
+        <v>17.164606920972261</v>
+      </c>
+      <c r="V171" s="41">
         <v>20.3</v>
       </c>
-      <c r="W171" s="74">
-[...17 lines deleted...]
-      <c r="AC171" s="69">
+      <c r="W171" s="39">
+        <v>0</v>
+      </c>
+      <c r="X171" s="40">
+        <v>5059.1406086400357</v>
+      </c>
+      <c r="Y171" s="40">
+        <v>323.21263038667928</v>
+      </c>
+      <c r="Z171" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA171" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB171" s="40">
+        <v>5382.3525387322434</v>
+      </c>
+      <c r="AC171" s="44">
         <v>7.9</v>
       </c>
-      <c r="AD171" s="23">
-[...17 lines deleted...]
-      <c r="AJ171" s="75">
+      <c r="AD171" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE171" s="40">
+        <v>7782.0247868068636</v>
+      </c>
+      <c r="AF171" s="40">
+        <v>579.76665127986143</v>
+      </c>
+      <c r="AG171" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH171" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI171" s="40">
+        <v>8361.7883648514253</v>
+      </c>
+      <c r="AJ171" s="41">
         <v>9.9</v>
       </c>
     </row>
     <row r="172" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A172" s="26">
+      <c r="A172" s="53">
         <v>1421</v>
       </c>
-      <c r="B172" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D172" s="20">
+      <c r="B172" s="53" t="s">
+        <v>273</v>
+      </c>
+      <c r="C172" s="36">
+        <v>0</v>
+      </c>
+      <c r="D172" s="37">
         <v>10</v>
       </c>
-      <c r="E172" s="20">
+      <c r="E172" s="37">
         <v>1</v>
       </c>
-      <c r="F172" s="20">
+      <c r="F172" s="37">
         <v>4</v>
       </c>
-      <c r="G172" s="20">
+      <c r="G172" s="37">
         <v>1</v>
       </c>
-      <c r="H172" s="21">
+      <c r="H172" s="38">
         <v>16</v>
       </c>
-      <c r="I172" s="66">
-[...5 lines deleted...]
-      <c r="K172" s="67">
+      <c r="I172" s="39">
+        <v>0</v>
+      </c>
+      <c r="J172" s="40">
+        <v>3270.0227135191321</v>
+      </c>
+      <c r="K172" s="40">
         <v>175.40671482323259</v>
       </c>
-      <c r="L172" s="67">
+      <c r="L172" s="40">
         <v>25.13381420724528</v>
       </c>
-      <c r="M172" s="67">
+      <c r="M172" s="40">
         <v>4.7287362464069558</v>
       </c>
-      <c r="N172" s="67">
-[...2 lines deleted...]
-      <c r="O172" s="69">
+      <c r="N172" s="40">
+        <v>3475.2919787960168</v>
+      </c>
+      <c r="O172" s="41">
         <v>8.9</v>
       </c>
-      <c r="P172" s="70">
-[...5 lines deleted...]
-      <c r="R172" s="76">
+      <c r="P172" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q172" s="40">
+        <v>72.184701445578909</v>
+      </c>
+      <c r="R172" s="40">
         <v>6.4726570048496426E-2</v>
       </c>
-      <c r="S172" s="72">
-[...2 lines deleted...]
-      <c r="T172" s="72">
+      <c r="S172" s="55">
+        <v>0</v>
+      </c>
+      <c r="T172" s="55">
         <v>0.9997337726563521</v>
       </c>
-      <c r="U172" s="24">
-[...2 lines deleted...]
-      <c r="V172" s="73">
+      <c r="U172" s="40">
+        <v>73.249161788283757</v>
+      </c>
+      <c r="V172" s="41">
         <v>16</v>
       </c>
-      <c r="W172" s="74">
-[...5 lines deleted...]
-      <c r="Y172" s="67">
+      <c r="W172" s="39">
+        <v>0</v>
+      </c>
+      <c r="X172" s="40">
+        <v>3567.0891352365352</v>
+      </c>
+      <c r="Y172" s="40">
         <v>148.1298690441935</v>
       </c>
-      <c r="Z172" s="67">
-[...2 lines deleted...]
-      <c r="AA172" s="67">
+      <c r="Z172" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA172" s="40">
         <v>3.348195022942796E-7</v>
       </c>
-      <c r="AB172" s="67">
-[...2 lines deleted...]
-      <c r="AC172" s="69">
+      <c r="AB172" s="40">
+        <v>3715.2190046155479</v>
+      </c>
+      <c r="AC172" s="44">
         <v>7.5</v>
       </c>
-      <c r="AD172" s="23">
-[...5 lines deleted...]
-      <c r="AF172" s="24">
+      <c r="AD172" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE172" s="40">
+        <v>6909.2965502012466</v>
+      </c>
+      <c r="AF172" s="40">
         <v>323.60131043747458</v>
       </c>
-      <c r="AG172" s="24">
+      <c r="AG172" s="40">
         <v>25.13381420724528</v>
       </c>
-      <c r="AH172" s="24">
+      <c r="AH172" s="40">
         <v>5.7284703538828099</v>
       </c>
-      <c r="AI172" s="24">
-[...2 lines deleted...]
-      <c r="AJ172" s="75">
+      <c r="AI172" s="40">
+        <v>7263.7601451998489</v>
+      </c>
+      <c r="AJ172" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="173" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A173" s="26">
+      <c r="A173" s="53">
         <v>1427</v>
       </c>
-      <c r="B173" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D173" s="20">
+      <c r="B173" s="53" t="s">
+        <v>274</v>
+      </c>
+      <c r="C173" s="36">
+        <v>0</v>
+      </c>
+      <c r="D173" s="37">
         <v>5</v>
       </c>
-      <c r="E173" s="20">
+      <c r="E173" s="37">
         <v>3</v>
       </c>
-      <c r="F173" s="20">
+      <c r="F173" s="37">
         <v>12</v>
       </c>
-      <c r="G173" s="20">
-[...2 lines deleted...]
-      <c r="H173" s="21">
+      <c r="G173" s="37">
+        <v>0</v>
+      </c>
+      <c r="H173" s="38">
         <v>20</v>
       </c>
-      <c r="I173" s="66">
-[...5 lines deleted...]
-      <c r="K173" s="67">
+      <c r="I173" s="39">
+        <v>0</v>
+      </c>
+      <c r="J173" s="40">
+        <v>1422.8848499340861</v>
+      </c>
+      <c r="K173" s="40">
         <v>183.87993452830949</v>
       </c>
-      <c r="L173" s="67">
+      <c r="L173" s="40">
         <v>22.790672533888241</v>
       </c>
-      <c r="M173" s="68">
-[...5 lines deleted...]
-      <c r="O173" s="69">
+      <c r="M173" s="40">
+        <v>0</v>
+      </c>
+      <c r="N173" s="40">
+        <v>1629.555456996284</v>
+      </c>
+      <c r="O173" s="41">
         <v>11.7</v>
       </c>
-      <c r="P173" s="70">
-[...5 lines deleted...]
-      <c r="R173" s="76">
+      <c r="P173" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q173" s="40">
+        <v>12.412473432826641</v>
+      </c>
+      <c r="R173" s="40">
         <v>0.18431546945901051</v>
       </c>
-      <c r="S173" s="72">
-[...8 lines deleted...]
-      <c r="V173" s="73">
+      <c r="S173" s="55">
+        <v>0</v>
+      </c>
+      <c r="T173" s="55">
+        <v>0</v>
+      </c>
+      <c r="U173" s="40">
+        <v>12.59678890228564</v>
+      </c>
+      <c r="V173" s="41">
         <v>10.1</v>
       </c>
-      <c r="W173" s="74">
-[...5 lines deleted...]
-      <c r="Y173" s="67">
+      <c r="W173" s="39">
+        <v>0</v>
+      </c>
+      <c r="X173" s="40">
+        <v>969.89557154250099</v>
+      </c>
+      <c r="Y173" s="40">
         <v>128.3104669607246</v>
       </c>
-      <c r="Z173" s="67">
-[...8 lines deleted...]
-      <c r="AC173" s="69">
+      <c r="Z173" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA173" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB173" s="40">
+        <v>1098.206038503225</v>
+      </c>
+      <c r="AC173" s="44">
         <v>2</v>
       </c>
-      <c r="AD173" s="23">
-[...5 lines deleted...]
-      <c r="AF173" s="24">
+      <c r="AD173" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE173" s="40">
+        <v>2405.1928949094136</v>
+      </c>
+      <c r="AF173" s="40">
         <v>312.37471695849308</v>
       </c>
-      <c r="AG173" s="24">
+      <c r="AG173" s="40">
         <v>22.790672533888241</v>
       </c>
-      <c r="AH173" s="24">
-[...5 lines deleted...]
-      <c r="AJ173" s="75">
+      <c r="AH173" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI173" s="40">
+        <v>2740.3582844017947</v>
+      </c>
+      <c r="AJ173" s="41">
         <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A174" s="26">
+      <c r="A174" s="53">
         <v>1430</v>
       </c>
-      <c r="B174" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D174" s="20">
+      <c r="B174" s="53" t="s">
+        <v>275</v>
+      </c>
+      <c r="C174" s="36">
+        <v>0</v>
+      </c>
+      <c r="D174" s="37">
         <v>14</v>
       </c>
-      <c r="E174" s="20">
+      <c r="E174" s="37">
         <v>1</v>
       </c>
-      <c r="F174" s="20">
+      <c r="F174" s="37">
         <v>20</v>
       </c>
-      <c r="G174" s="20">
-[...2 lines deleted...]
-      <c r="H174" s="21">
+      <c r="G174" s="37">
+        <v>0</v>
+      </c>
+      <c r="H174" s="38">
         <v>35</v>
       </c>
-      <c r="I174" s="66">
-[...8 lines deleted...]
-      <c r="L174" s="67">
+      <c r="I174" s="39">
+        <v>0</v>
+      </c>
+      <c r="J174" s="40">
+        <v>2372.0651003026628</v>
+      </c>
+      <c r="K174" s="40">
+        <v>1058.938690055526</v>
+      </c>
+      <c r="L174" s="40">
         <v>48.147376982868593</v>
       </c>
-      <c r="M174" s="68">
-[...5 lines deleted...]
-      <c r="O174" s="69">
+      <c r="M174" s="40">
+        <v>0</v>
+      </c>
+      <c r="N174" s="40">
+        <v>3479.1484745755888</v>
+      </c>
+      <c r="O174" s="41">
         <v>5.5</v>
       </c>
-      <c r="P174" s="70">
-[...8 lines deleted...]
-      <c r="S174" s="24">
+      <c r="P174" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q174" s="40">
+        <v>305.77156215524383</v>
+      </c>
+      <c r="R174" s="40">
+        <v>2.4325490315436169</v>
+      </c>
+      <c r="S174" s="40">
         <v>4.0883282713160933E-3</v>
       </c>
-      <c r="T174" s="72">
-[...5 lines deleted...]
-      <c r="V174" s="73">
+      <c r="T174" s="55">
+        <v>0</v>
+      </c>
+      <c r="U174" s="40">
+        <v>308.20803906688383</v>
+      </c>
+      <c r="V174" s="41">
         <v>9.1</v>
       </c>
-      <c r="W174" s="74">
-[...17 lines deleted...]
-      <c r="AC174" s="69">
+      <c r="W174" s="39">
+        <v>0</v>
+      </c>
+      <c r="X174" s="40">
+        <v>21.308006899061539</v>
+      </c>
+      <c r="Y174" s="40">
+        <v>693.76482372128953</v>
+      </c>
+      <c r="Z174" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA174" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB174" s="40">
+        <v>715.07209899210807</v>
+      </c>
+      <c r="AC174" s="44">
         <v>97</v>
       </c>
-      <c r="AD174" s="23">
-[...8 lines deleted...]
-      <c r="AG174" s="24">
+      <c r="AD174" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE174" s="40">
+        <v>2699.1446693569683</v>
+      </c>
+      <c r="AF174" s="40">
+        <v>1755.1360628083592</v>
+      </c>
+      <c r="AG174" s="40">
         <v>48.151465311139908</v>
       </c>
-      <c r="AH174" s="24">
-[...5 lines deleted...]
-      <c r="AJ174" s="75">
+      <c r="AH174" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI174" s="40">
+        <v>4502.4286126345805</v>
+      </c>
+      <c r="AJ174" s="41">
         <v>6.6</v>
       </c>
     </row>
     <row r="175" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A175" s="26">
+      <c r="A175" s="53">
         <v>1435</v>
       </c>
-      <c r="B175" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C175" s="19">
+      <c r="B175" s="53" t="s">
+        <v>276</v>
+      </c>
+      <c r="C175" s="36">
         <v>1</v>
       </c>
-      <c r="D175" s="20">
+      <c r="D175" s="37">
         <v>28</v>
       </c>
-      <c r="E175" s="20">
+      <c r="E175" s="37">
         <v>1</v>
       </c>
-      <c r="F175" s="20">
+      <c r="F175" s="37">
         <v>16</v>
       </c>
-      <c r="G175" s="20">
-[...2 lines deleted...]
-      <c r="H175" s="21">
+      <c r="G175" s="37">
+        <v>0</v>
+      </c>
+      <c r="H175" s="38">
         <v>46</v>
       </c>
-      <c r="I175" s="74">
-[...8 lines deleted...]
-      <c r="L175" s="67">
+      <c r="I175" s="39">
+        <v>180.91232495455131</v>
+      </c>
+      <c r="J175" s="40">
+        <v>2663.0758920942881</v>
+      </c>
+      <c r="K175" s="40">
+        <v>2056.5025260192679</v>
+      </c>
+      <c r="L175" s="40">
         <v>63.205949732448893</v>
       </c>
-      <c r="M175" s="68">
-[...5 lines deleted...]
-      <c r="O175" s="69">
+      <c r="M175" s="40">
+        <v>0</v>
+      </c>
+      <c r="N175" s="40">
+        <v>4963.6909515674806</v>
+      </c>
+      <c r="O175" s="41">
         <v>5.4</v>
       </c>
-      <c r="P175" s="98">
-[...17 lines deleted...]
-      <c r="V175" s="73">
+      <c r="P175" s="39">
+        <v>2.5114417850331808E-2</v>
+      </c>
+      <c r="Q175" s="40">
+        <v>39.856609395251589</v>
+      </c>
+      <c r="R175" s="40">
+        <v>2.951419115833962</v>
+      </c>
+      <c r="S175" s="40">
+        <v>0</v>
+      </c>
+      <c r="T175" s="55">
+        <v>0</v>
+      </c>
+      <c r="U175" s="40">
+        <v>42.832209922282708</v>
+      </c>
+      <c r="V175" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W175" s="74">
-[...17 lines deleted...]
-      <c r="AC175" s="69">
+      <c r="W175" s="39">
+        <v>15699.63103630759</v>
+      </c>
+      <c r="X175" s="40">
+        <v>20161.955338243319</v>
+      </c>
+      <c r="Y175" s="40">
+        <v>6009.9055381155658</v>
+      </c>
+      <c r="Z175" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA175" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB175" s="40">
+        <v>41871.418764231479</v>
+      </c>
+      <c r="AC175" s="44">
         <v>29.8</v>
       </c>
-      <c r="AD175" s="23">
-[...8 lines deleted...]
-      <c r="AG175" s="24">
+      <c r="AD175" s="39">
+        <v>15880.568475679993</v>
+      </c>
+      <c r="AE175" s="40">
+        <v>22864.887839732859</v>
+      </c>
+      <c r="AF175" s="40">
+        <v>8069.3594832506678</v>
+      </c>
+      <c r="AG175" s="40">
         <v>63.205949732448893</v>
       </c>
-      <c r="AH175" s="24">
-[...5 lines deleted...]
-      <c r="AJ175" s="75">
+      <c r="AH175" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI175" s="40">
+        <v>46877.941925721243</v>
+      </c>
+      <c r="AJ175" s="41">
         <v>19.8</v>
       </c>
     </row>
     <row r="176" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A176" s="26">
+      <c r="A176" s="53">
         <v>1438</v>
       </c>
-      <c r="B176" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C176" s="19">
+      <c r="B176" s="53" t="s">
+        <v>277</v>
+      </c>
+      <c r="C176" s="36">
         <v>1</v>
       </c>
-      <c r="D176" s="20">
+      <c r="D176" s="37">
         <v>16</v>
       </c>
-      <c r="E176" s="20">
-[...2 lines deleted...]
-      <c r="F176" s="20">
+      <c r="E176" s="37">
+        <v>0</v>
+      </c>
+      <c r="F176" s="37">
         <v>28</v>
       </c>
-      <c r="G176" s="20">
-[...2 lines deleted...]
-      <c r="H176" s="21">
+      <c r="G176" s="37">
+        <v>0</v>
+      </c>
+      <c r="H176" s="38">
         <v>45</v>
       </c>
-      <c r="I176" s="74">
-[...8 lines deleted...]
-      <c r="L176" s="67">
+      <c r="I176" s="39">
+        <v>2712.5757338391541</v>
+      </c>
+      <c r="J176" s="40">
+        <v>2696.6530843946921</v>
+      </c>
+      <c r="K176" s="40">
+        <v>0</v>
+      </c>
+      <c r="L176" s="40">
         <v>78.81523138987869</v>
       </c>
-      <c r="M176" s="68">
-[...5 lines deleted...]
-      <c r="O176" s="69">
+      <c r="M176" s="40">
+        <v>0</v>
+      </c>
+      <c r="N176" s="40">
+        <v>5483.465718473044</v>
+      </c>
+      <c r="O176" s="41">
         <v>7.5</v>
       </c>
-      <c r="P176" s="23">
-[...8 lines deleted...]
-      <c r="S176" s="76">
+      <c r="P176" s="39">
+        <v>193.29474714741031</v>
+      </c>
+      <c r="Q176" s="40">
+        <v>907.36240347752437</v>
+      </c>
+      <c r="R176" s="55">
+        <v>0</v>
+      </c>
+      <c r="S176" s="40">
         <v>8.0550070238981461E-2</v>
       </c>
-      <c r="T176" s="72">
-[...5 lines deleted...]
-      <c r="V176" s="73">
+      <c r="T176" s="55">
+        <v>0</v>
+      </c>
+      <c r="U176" s="40">
+        <v>1100.7252637927229</v>
+      </c>
+      <c r="V176" s="41">
         <v>10.8</v>
       </c>
-      <c r="W176" s="74">
-[...29 lines deleted...]
-      <c r="AG176" s="24">
+      <c r="W176" s="39">
+        <v>0</v>
+      </c>
+      <c r="X176" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y176" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z176" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA176" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB176" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC176" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD176" s="39">
+        <v>2905.8704809865644</v>
+      </c>
+      <c r="AE176" s="40">
+        <v>3604.0154878722165</v>
+      </c>
+      <c r="AF176" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG176" s="40">
         <v>78.895781460117675</v>
       </c>
-      <c r="AH176" s="24">
-[...5 lines deleted...]
-      <c r="AJ176" s="75">
+      <c r="AH176" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI176" s="40">
+        <v>6584.1909822657672</v>
+      </c>
+      <c r="AJ176" s="41">
         <v>7.9</v>
       </c>
     </row>
     <row r="177" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A177" s="26">
+      <c r="A177" s="53">
         <v>1439</v>
       </c>
-      <c r="B177" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D177" s="20">
+      <c r="B177" s="53" t="s">
+        <v>278</v>
+      </c>
+      <c r="C177" s="36">
+        <v>0</v>
+      </c>
+      <c r="D177" s="37">
         <v>6</v>
       </c>
-      <c r="E177" s="20">
-[...29 lines deleted...]
-      <c r="O177" s="69">
+      <c r="E177" s="37">
+        <v>0</v>
+      </c>
+      <c r="F177" s="37">
+        <v>29</v>
+      </c>
+      <c r="G177" s="37">
+        <v>0</v>
+      </c>
+      <c r="H177" s="38">
+        <v>35</v>
+      </c>
+      <c r="I177" s="39">
+        <v>0</v>
+      </c>
+      <c r="J177" s="40">
+        <v>2096.739049415115</v>
+      </c>
+      <c r="K177" s="40">
+        <v>0</v>
+      </c>
+      <c r="L177" s="40">
+        <v>85.487382522314448</v>
+      </c>
+      <c r="M177" s="40">
+        <v>0</v>
+      </c>
+      <c r="N177" s="40">
+        <v>2182.1408045945391</v>
+      </c>
+      <c r="O177" s="41">
         <v>3.7</v>
       </c>
-      <c r="P177" s="70">
-[...17 lines deleted...]
-      <c r="V177" s="73">
+      <c r="P177" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q177" s="40">
+        <v>139.0505955794813</v>
+      </c>
+      <c r="R177" s="55">
+        <v>0</v>
+      </c>
+      <c r="S177" s="40">
+        <v>0</v>
+      </c>
+      <c r="T177" s="55">
+        <v>0</v>
+      </c>
+      <c r="U177" s="40">
+        <v>139.0505955794813</v>
+      </c>
+      <c r="V177" s="41">
         <v>4.7</v>
       </c>
-      <c r="W177" s="74">
-[...38 lines deleted...]
-      <c r="AJ177" s="75">
+      <c r="W177" s="39">
+        <v>0</v>
+      </c>
+      <c r="X177" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y177" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z177" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA177" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB177" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC177" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD177" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE177" s="40">
+        <v>2235.7896449945965</v>
+      </c>
+      <c r="AF177" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG177" s="40">
+        <v>85.487382522314448</v>
+      </c>
+      <c r="AH177" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI177" s="40">
+        <v>2321.1914001740206</v>
+      </c>
+      <c r="AJ177" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="178" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A178" s="26">
+      <c r="A178" s="53">
         <v>1440</v>
       </c>
-      <c r="B178" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D178" s="20">
+      <c r="B178" s="53" t="s">
+        <v>279</v>
+      </c>
+      <c r="C178" s="36">
+        <v>0</v>
+      </c>
+      <c r="D178" s="37">
         <v>15</v>
       </c>
-      <c r="E178" s="20">
-[...2 lines deleted...]
-      <c r="F178" s="20">
+      <c r="E178" s="37">
+        <v>0</v>
+      </c>
+      <c r="F178" s="37">
         <v>24</v>
       </c>
-      <c r="G178" s="20">
-[...2 lines deleted...]
-      <c r="H178" s="21">
+      <c r="G178" s="37">
+        <v>0</v>
+      </c>
+      <c r="H178" s="38">
         <v>39</v>
       </c>
-      <c r="I178" s="66">
-[...8 lines deleted...]
-      <c r="L178" s="67">
+      <c r="I178" s="39">
+        <v>0</v>
+      </c>
+      <c r="J178" s="40">
+        <v>1535.886011378067</v>
+      </c>
+      <c r="K178" s="40">
+        <v>0</v>
+      </c>
+      <c r="L178" s="40">
         <v>77.136004679552471</v>
       </c>
-      <c r="M178" s="68">
-[...5 lines deleted...]
-      <c r="O178" s="69">
+      <c r="M178" s="40">
+        <v>0</v>
+      </c>
+      <c r="N178" s="40">
+        <v>1610.9955564634261</v>
+      </c>
+      <c r="O178" s="41">
         <v>5.0999999999999996</v>
       </c>
-      <c r="P178" s="70">
-[...8 lines deleted...]
-      <c r="S178" s="24">
+      <c r="P178" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q178" s="40">
+        <v>143.81073679833159</v>
+      </c>
+      <c r="R178" s="55">
+        <v>0</v>
+      </c>
+      <c r="S178" s="40">
         <v>1.14478356307325E-3</v>
       </c>
-      <c r="T178" s="72">
-[...5 lines deleted...]
-      <c r="V178" s="73">
+      <c r="T178" s="55">
+        <v>0</v>
+      </c>
+      <c r="U178" s="40">
+        <v>143.81073679833159</v>
+      </c>
+      <c r="V178" s="41">
         <v>9.4</v>
       </c>
-      <c r="W178" s="74">
-[...29 lines deleted...]
-      <c r="AG178" s="24">
+      <c r="W178" s="39">
+        <v>0</v>
+      </c>
+      <c r="X178" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y178" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z178" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA178" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB178" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC178" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD178" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE178" s="40">
+        <v>1679.6967481763986</v>
+      </c>
+      <c r="AF178" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG178" s="40">
         <v>77.137149463115549</v>
       </c>
-      <c r="AH178" s="24">
-[...5 lines deleted...]
-      <c r="AJ178" s="75">
+      <c r="AH178" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI178" s="40">
+        <v>1754.8062932617577</v>
+      </c>
+      <c r="AJ178" s="41">
         <v>5.3</v>
       </c>
     </row>
     <row r="179" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A179" s="26">
+      <c r="A179" s="53">
         <v>1441</v>
       </c>
-      <c r="B179" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D179" s="20">
+      <c r="B179" s="53" t="s">
+        <v>280</v>
+      </c>
+      <c r="C179" s="36">
+        <v>0</v>
+      </c>
+      <c r="D179" s="37">
         <v>8</v>
       </c>
-      <c r="E179" s="20">
-[...2 lines deleted...]
-      <c r="F179" s="20">
+      <c r="E179" s="37">
+        <v>0</v>
+      </c>
+      <c r="F179" s="37">
         <v>19</v>
       </c>
-      <c r="G179" s="20">
-[...2 lines deleted...]
-      <c r="H179" s="21">
+      <c r="G179" s="37">
+        <v>0</v>
+      </c>
+      <c r="H179" s="38">
         <v>27</v>
       </c>
-      <c r="I179" s="66">
-[...8 lines deleted...]
-      <c r="L179" s="67">
+      <c r="I179" s="39">
+        <v>0</v>
+      </c>
+      <c r="J179" s="40">
+        <v>465.16245927664193</v>
+      </c>
+      <c r="K179" s="40">
+        <v>0</v>
+      </c>
+      <c r="L179" s="40">
         <v>47.758603840516017</v>
       </c>
-      <c r="M179" s="68">
-[...5 lines deleted...]
-      <c r="O179" s="69">
+      <c r="M179" s="40">
+        <v>0</v>
+      </c>
+      <c r="N179" s="40">
+        <v>512.85082789897501</v>
+      </c>
+      <c r="O179" s="41">
         <v>2</v>
       </c>
-      <c r="P179" s="70">
-[...17 lines deleted...]
-      <c r="V179" s="73">
+      <c r="P179" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q179" s="40">
+        <v>131.7400585023203</v>
+      </c>
+      <c r="R179" s="55">
+        <v>0</v>
+      </c>
+      <c r="S179" s="55">
+        <v>0</v>
+      </c>
+      <c r="T179" s="55">
+        <v>0</v>
+      </c>
+      <c r="U179" s="40">
+        <v>131.74005909529981</v>
+      </c>
+      <c r="V179" s="41">
         <v>2.6</v>
       </c>
-      <c r="W179" s="74">
-[...29 lines deleted...]
-      <c r="AG179" s="24">
+      <c r="W179" s="39">
+        <v>0</v>
+      </c>
+      <c r="X179" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y179" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z179" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA179" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB179" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC179" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD179" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE179" s="40">
+        <v>596.90251777896219</v>
+      </c>
+      <c r="AF179" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG179" s="40">
         <v>47.758603840516017</v>
       </c>
-      <c r="AH179" s="24">
-[...5 lines deleted...]
-      <c r="AJ179" s="75">
+      <c r="AH179" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI179" s="40">
+        <v>644.5908869942748</v>
+      </c>
+      <c r="AJ179" s="41">
         <v>2.1</v>
       </c>
     </row>
     <row r="180" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A180" s="26">
+      <c r="A180" s="53">
         <v>1442</v>
       </c>
-      <c r="B180" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F180" s="20">
+      <c r="B180" s="53" t="s">
+        <v>281</v>
+      </c>
+      <c r="C180" s="36">
+        <v>0</v>
+      </c>
+      <c r="D180" s="37">
+        <v>6</v>
+      </c>
+      <c r="E180" s="37">
+        <v>0</v>
+      </c>
+      <c r="F180" s="37">
         <v>16</v>
       </c>
-      <c r="G180" s="20">
-[...2 lines deleted...]
-      <c r="H180" s="21">
+      <c r="G180" s="37">
+        <v>0</v>
+      </c>
+      <c r="H180" s="38">
         <v>22</v>
       </c>
-      <c r="I180" s="66">
-[...8 lines deleted...]
-      <c r="L180" s="67">
+      <c r="I180" s="39">
+        <v>0</v>
+      </c>
+      <c r="J180" s="40">
+        <v>792.54192557027341</v>
+      </c>
+      <c r="K180" s="40">
+        <v>0</v>
+      </c>
+      <c r="L180" s="40">
         <v>73.23071972033938</v>
       </c>
-      <c r="M180" s="68">
-[...5 lines deleted...]
-      <c r="O180" s="69">
+      <c r="M180" s="40">
+        <v>0</v>
+      </c>
+      <c r="N180" s="40">
+        <v>865.77264515651962</v>
+      </c>
+      <c r="O180" s="41">
         <v>2</v>
       </c>
-      <c r="P180" s="70">
-[...17 lines deleted...]
-      <c r="V180" s="73">
+      <c r="P180" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q180" s="40">
+        <v>38.753577903769497</v>
+      </c>
+      <c r="R180" s="40">
+        <v>0</v>
+      </c>
+      <c r="S180" s="55">
+        <v>0</v>
+      </c>
+      <c r="T180" s="55">
+        <v>0</v>
+      </c>
+      <c r="U180" s="40">
+        <v>38.753577903769497</v>
+      </c>
+      <c r="V180" s="41">
         <v>2.6</v>
       </c>
-      <c r="W180" s="74">
-[...29 lines deleted...]
-      <c r="AG180" s="24">
+      <c r="W180" s="39">
+        <v>0</v>
+      </c>
+      <c r="X180" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y180" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z180" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA180" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB180" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC180" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD180" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE180" s="40">
+        <v>831.2955034740429</v>
+      </c>
+      <c r="AF180" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG180" s="40">
         <v>73.23071972033938</v>
       </c>
-      <c r="AH180" s="24">
-[...5 lines deleted...]
-      <c r="AJ180" s="75">
+      <c r="AH180" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI180" s="40">
+        <v>904.52622306028911</v>
+      </c>
+      <c r="AJ180" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A181" s="26">
+      <c r="A181" s="53">
         <v>1443</v>
       </c>
-      <c r="B181" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F181" s="20">
+      <c r="B181" s="53" t="s">
+        <v>282</v>
+      </c>
+      <c r="C181" s="36">
+        <v>0</v>
+      </c>
+      <c r="D181" s="37">
+        <v>0</v>
+      </c>
+      <c r="E181" s="37">
+        <v>0</v>
+      </c>
+      <c r="F181" s="37">
         <v>7</v>
       </c>
-      <c r="G181" s="20">
-[...2 lines deleted...]
-      <c r="H181" s="21">
+      <c r="G181" s="37">
+        <v>0</v>
+      </c>
+      <c r="H181" s="38">
         <v>7</v>
       </c>
-      <c r="I181" s="66">
-[...8 lines deleted...]
-      <c r="L181" s="67">
+      <c r="I181" s="39">
+        <v>0</v>
+      </c>
+      <c r="J181" s="40">
+        <v>0</v>
+      </c>
+      <c r="K181" s="40">
+        <v>0</v>
+      </c>
+      <c r="L181" s="40">
         <v>17.58483741581227</v>
       </c>
-      <c r="M181" s="68">
-[...2 lines deleted...]
-      <c r="N181" s="67">
+      <c r="M181" s="40">
+        <v>0</v>
+      </c>
+      <c r="N181" s="40">
         <v>17.58483741581227</v>
       </c>
-      <c r="O181" s="69">
+      <c r="O181" s="41">
         <v>0.1</v>
       </c>
-      <c r="P181" s="70">
-[...50 lines deleted...]
-      <c r="AG181" s="24">
+      <c r="P181" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q181" s="55">
+        <v>0</v>
+      </c>
+      <c r="R181" s="55">
+        <v>0</v>
+      </c>
+      <c r="S181" s="40">
+        <v>0</v>
+      </c>
+      <c r="T181" s="55">
+        <v>0</v>
+      </c>
+      <c r="U181" s="40">
+        <v>0</v>
+      </c>
+      <c r="V181" s="41">
+        <v>0</v>
+      </c>
+      <c r="W181" s="39">
+        <v>0</v>
+      </c>
+      <c r="X181" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y181" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z181" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA181" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB181" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC181" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD181" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE181" s="40">
+        <v>0</v>
+      </c>
+      <c r="AF181" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG181" s="40">
         <v>17.58483741581227</v>
       </c>
-      <c r="AH181" s="24">
-[...2 lines deleted...]
-      <c r="AI181" s="24">
+      <c r="AH181" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI181" s="40">
         <v>17.58483741581227</v>
       </c>
-      <c r="AJ181" s="75">
+      <c r="AJ181" s="41">
         <v>0.1</v>
       </c>
     </row>
     <row r="182" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A182" s="26">
+      <c r="A182" s="53">
         <v>1444</v>
       </c>
-      <c r="B182" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D182" s="20">
+      <c r="B182" s="53" t="s">
+        <v>283</v>
+      </c>
+      <c r="C182" s="36">
+        <v>0</v>
+      </c>
+      <c r="D182" s="37">
         <v>5</v>
       </c>
-      <c r="E182" s="20">
-[...2 lines deleted...]
-      <c r="F182" s="20">
+      <c r="E182" s="37">
+        <v>0</v>
+      </c>
+      <c r="F182" s="37">
         <v>4</v>
       </c>
-      <c r="G182" s="20">
-[...2 lines deleted...]
-      <c r="H182" s="21">
+      <c r="G182" s="37">
+        <v>0</v>
+      </c>
+      <c r="H182" s="38">
         <v>9</v>
       </c>
-      <c r="I182" s="66">
-[...8 lines deleted...]
-      <c r="L182" s="67">
+      <c r="I182" s="39">
+        <v>0</v>
+      </c>
+      <c r="J182" s="40">
+        <v>2386.3855010911702</v>
+      </c>
+      <c r="K182" s="40">
+        <v>0</v>
+      </c>
+      <c r="L182" s="40">
         <v>7.354411259361874</v>
       </c>
-      <c r="M182" s="68">
-[...5 lines deleted...]
-      <c r="O182" s="69">
+      <c r="M182" s="40">
+        <v>0</v>
+      </c>
+      <c r="N182" s="40">
+        <v>2393.739912350532</v>
+      </c>
+      <c r="O182" s="41">
         <v>9</v>
       </c>
-      <c r="P182" s="70">
-[...17 lines deleted...]
-      <c r="V182" s="73">
+      <c r="P182" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q182" s="40">
+        <v>554.84321842293036</v>
+      </c>
+      <c r="R182" s="55">
+        <v>0</v>
+      </c>
+      <c r="S182" s="55">
+        <v>0</v>
+      </c>
+      <c r="T182" s="55">
+        <v>0</v>
+      </c>
+      <c r="U182" s="40">
+        <v>554.84321841588712</v>
+      </c>
+      <c r="V182" s="41">
         <v>34</v>
       </c>
-      <c r="W182" s="74">
-[...29 lines deleted...]
-      <c r="AG182" s="24">
+      <c r="W182" s="39">
+        <v>0</v>
+      </c>
+      <c r="X182" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y182" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z182" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA182" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB182" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC182" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD182" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE182" s="40">
+        <v>2941.2287195141007</v>
+      </c>
+      <c r="AF182" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG182" s="40">
         <v>7.354411259361874</v>
       </c>
-      <c r="AH182" s="24">
-[...5 lines deleted...]
-      <c r="AJ182" s="75">
+      <c r="AH182" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI182" s="40">
+        <v>2948.5831307664193</v>
+      </c>
+      <c r="AJ182" s="41">
         <v>10.5</v>
       </c>
     </row>
     <row r="183" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A183" s="26">
+      <c r="A183" s="53">
         <v>1445</v>
       </c>
-      <c r="B183" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F183" s="20">
+      <c r="B183" s="53" t="s">
+        <v>284</v>
+      </c>
+      <c r="C183" s="36">
+        <v>0</v>
+      </c>
+      <c r="D183" s="37">
+        <v>0</v>
+      </c>
+      <c r="E183" s="37">
+        <v>0</v>
+      </c>
+      <c r="F183" s="37">
         <v>2</v>
       </c>
-      <c r="G183" s="20">
-[...2 lines deleted...]
-      <c r="H183" s="21">
+      <c r="G183" s="37">
+        <v>0</v>
+      </c>
+      <c r="H183" s="38">
         <v>2</v>
       </c>
-      <c r="I183" s="66">
-[...8 lines deleted...]
-      <c r="L183" s="67">
+      <c r="I183" s="39">
+        <v>0</v>
+      </c>
+      <c r="J183" s="40">
+        <v>2.1070923612901971E-3</v>
+      </c>
+      <c r="K183" s="40">
+        <v>0</v>
+      </c>
+      <c r="L183" s="40">
         <v>3.8958307324637489</v>
       </c>
-      <c r="M183" s="68">
-[...2 lines deleted...]
-      <c r="N183" s="67">
+      <c r="M183" s="40">
+        <v>0</v>
+      </c>
+      <c r="N183" s="40">
+        <v>3.8979378248250391</v>
+      </c>
+      <c r="O183" s="41">
+        <v>0</v>
+      </c>
+      <c r="P183" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q183" s="55">
+        <v>0</v>
+      </c>
+      <c r="R183" s="55">
+        <v>0</v>
+      </c>
+      <c r="S183" s="55">
+        <v>0</v>
+      </c>
+      <c r="T183" s="55">
+        <v>0</v>
+      </c>
+      <c r="U183" s="55">
+        <v>0</v>
+      </c>
+      <c r="V183" s="56">
+        <v>0</v>
+      </c>
+      <c r="W183" s="39">
+        <v>0</v>
+      </c>
+      <c r="X183" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y183" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z183" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA183" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB183" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC183" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD183" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE183" s="40">
+        <v>2.1070923612901971E-3</v>
+      </c>
+      <c r="AF183" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG183" s="40">
         <v>3.8958307324637489</v>
       </c>
-      <c r="O183" s="69">
-[...62 lines deleted...]
-      <c r="AJ183" s="75">
+      <c r="AH183" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI183" s="40">
+        <v>3.8979378248250391</v>
+      </c>
+      <c r="AJ183" s="41">
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A184" s="26">
+      <c r="A184" s="53">
         <v>1446</v>
       </c>
-      <c r="B184" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C184" s="19">
+      <c r="B184" s="53" t="s">
+        <v>285</v>
+      </c>
+      <c r="C184" s="36">
         <v>1</v>
       </c>
-      <c r="D184" s="20">
+      <c r="D184" s="37">
         <v>11</v>
       </c>
-      <c r="E184" s="20">
+      <c r="E184" s="37">
         <v>2</v>
       </c>
-      <c r="F184" s="20">
+      <c r="F184" s="37">
         <v>18</v>
       </c>
-      <c r="G184" s="20">
+      <c r="G184" s="37">
         <v>5</v>
       </c>
-      <c r="H184" s="21">
+      <c r="H184" s="38">
         <v>37</v>
       </c>
-      <c r="I184" s="74">
-[...5 lines deleted...]
-      <c r="K184" s="67">
+      <c r="I184" s="39">
+        <v>829.72250130159784</v>
+      </c>
+      <c r="J184" s="40">
+        <v>1013.671373259048</v>
+      </c>
+      <c r="K184" s="40">
         <v>82.421695147728343</v>
       </c>
-      <c r="L184" s="67">
+      <c r="L184" s="40">
         <v>33.695011912627088</v>
       </c>
-      <c r="M184" s="67">
+      <c r="M184" s="40">
         <v>12.436973473792509</v>
       </c>
-      <c r="N184" s="67">
-[...2 lines deleted...]
-      <c r="O184" s="69">
+      <c r="N184" s="40">
+        <v>1971.8588711443981</v>
+      </c>
+      <c r="O184" s="41">
         <v>4.8</v>
       </c>
-      <c r="P184" s="23">
-[...5 lines deleted...]
-      <c r="R184" s="24">
+      <c r="P184" s="39">
+        <v>12.05640822241155</v>
+      </c>
+      <c r="Q184" s="40">
+        <v>582.37401518782679</v>
+      </c>
+      <c r="R184" s="40">
         <v>20.934660596193709</v>
       </c>
-      <c r="S184" s="72">
-[...2 lines deleted...]
-      <c r="T184" s="96">
+      <c r="S184" s="55">
+        <v>0</v>
+      </c>
+      <c r="T184" s="55">
         <v>2.1627978202978321E-2</v>
       </c>
-      <c r="U184" s="24">
-[...2 lines deleted...]
-      <c r="V184" s="73">
+      <c r="U184" s="40">
+        <v>615.38671198463499</v>
+      </c>
+      <c r="V184" s="41">
         <v>1.6</v>
       </c>
-      <c r="W184" s="74">
-[...26 lines deleted...]
-      <c r="AF184" s="24">
+      <c r="W184" s="39">
+        <v>0</v>
+      </c>
+      <c r="X184" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y184" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z184" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA184" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB184" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC184" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD184" s="39">
+        <v>841.77890952400935</v>
+      </c>
+      <c r="AE184" s="40">
+        <v>1596.0453884468748</v>
+      </c>
+      <c r="AF184" s="40">
         <v>103.35635574392205</v>
       </c>
-      <c r="AG184" s="24">
+      <c r="AG184" s="40">
         <v>33.695011912627088</v>
       </c>
-      <c r="AH184" s="24">
+      <c r="AH184" s="40">
         <v>12.458601451995488</v>
       </c>
-      <c r="AI184" s="24">
-[...2 lines deleted...]
-      <c r="AJ184" s="75">
+      <c r="AI184" s="40">
+        <v>2587.2455831290331</v>
+      </c>
+      <c r="AJ184" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="185" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A185" s="26">
+      <c r="A185" s="53">
         <v>1447</v>
       </c>
-      <c r="B185" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D185" s="20">
+      <c r="B185" s="53" t="s">
+        <v>286</v>
+      </c>
+      <c r="C185" s="36">
+        <v>0</v>
+      </c>
+      <c r="D185" s="37">
         <v>8</v>
       </c>
-      <c r="E185" s="20">
-[...5 lines deleted...]
-      <c r="G185" s="20">
+      <c r="E185" s="37">
+        <v>0</v>
+      </c>
+      <c r="F185" s="37">
+        <v>23</v>
+      </c>
+      <c r="G185" s="37">
         <v>5</v>
       </c>
-      <c r="H185" s="21">
-[...14 lines deleted...]
-      <c r="M185" s="67">
+      <c r="H185" s="38">
+        <v>36</v>
+      </c>
+      <c r="I185" s="39">
+        <v>0</v>
+      </c>
+      <c r="J185" s="40">
+        <v>994.77856701908217</v>
+      </c>
+      <c r="K185" s="40">
+        <v>0</v>
+      </c>
+      <c r="L185" s="40">
+        <v>66.937749237785908</v>
+      </c>
+      <c r="M185" s="40">
         <v>9.3186571707051407</v>
       </c>
-      <c r="N185" s="67">
-[...2 lines deleted...]
-      <c r="O185" s="69">
+      <c r="N185" s="40">
+        <v>1069.5850309363821</v>
+      </c>
+      <c r="O185" s="41">
         <v>3.4</v>
       </c>
-      <c r="P185" s="70">
-[...17 lines deleted...]
-      <c r="V185" s="73">
+      <c r="P185" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q185" s="40">
+        <v>845.3269588057376</v>
+      </c>
+      <c r="R185" s="55">
+        <v>0</v>
+      </c>
+      <c r="S185" s="40">
+        <v>0</v>
+      </c>
+      <c r="T185" s="55">
+        <v>0</v>
+      </c>
+      <c r="U185" s="40">
+        <v>845.3269588057376</v>
+      </c>
+      <c r="V185" s="41">
         <v>3.5</v>
       </c>
-      <c r="W185" s="74">
-[...32 lines deleted...]
-      <c r="AH185" s="24">
+      <c r="W185" s="39">
+        <v>0</v>
+      </c>
+      <c r="X185" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y185" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z185" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA185" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB185" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC185" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD185" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE185" s="40">
+        <v>1840.1055258248198</v>
+      </c>
+      <c r="AF185" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG185" s="40">
+        <v>66.937749237785908</v>
+      </c>
+      <c r="AH185" s="40">
         <v>9.3186571707051407</v>
       </c>
-      <c r="AI185" s="24">
-[...2 lines deleted...]
-      <c r="AJ185" s="75">
+      <c r="AI185" s="40">
+        <v>1914.9119897421197</v>
+      </c>
+      <c r="AJ185" s="41">
         <v>3.4</v>
       </c>
     </row>
     <row r="186" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A186" s="26">
+      <c r="A186" s="53">
         <v>1452</v>
       </c>
-      <c r="B186" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D186" s="20">
+      <c r="B186" s="53" t="s">
+        <v>287</v>
+      </c>
+      <c r="C186" s="36">
+        <v>0</v>
+      </c>
+      <c r="D186" s="37">
         <v>5</v>
       </c>
-      <c r="E186" s="20">
-[...2 lines deleted...]
-      <c r="F186" s="20">
+      <c r="E186" s="37">
+        <v>0</v>
+      </c>
+      <c r="F186" s="37">
         <v>14</v>
       </c>
-      <c r="G186" s="20">
-[...2 lines deleted...]
-      <c r="H186" s="21">
+      <c r="G186" s="37">
+        <v>0</v>
+      </c>
+      <c r="H186" s="38">
         <v>19</v>
       </c>
-      <c r="I186" s="66">
-[...8 lines deleted...]
-      <c r="L186" s="67">
+      <c r="I186" s="39">
+        <v>0</v>
+      </c>
+      <c r="J186" s="40">
+        <v>1303.0539919688299</v>
+      </c>
+      <c r="K186" s="40">
+        <v>0</v>
+      </c>
+      <c r="L186" s="40">
         <v>46.589110351744338</v>
       </c>
-      <c r="M186" s="68">
-[...5 lines deleted...]
-      <c r="O186" s="69">
+      <c r="M186" s="40">
+        <v>0</v>
+      </c>
+      <c r="N186" s="40">
+        <v>1349.6431023205739</v>
+      </c>
+      <c r="O186" s="41">
         <v>1.8</v>
       </c>
-      <c r="P186" s="70">
-[...50 lines deleted...]
-      <c r="AG186" s="24">
+      <c r="P186" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q186" s="40">
+        <v>0.84253361708366703</v>
+      </c>
+      <c r="R186" s="55">
+        <v>0</v>
+      </c>
+      <c r="S186" s="55">
+        <v>0</v>
+      </c>
+      <c r="T186" s="55">
+        <v>0</v>
+      </c>
+      <c r="U186" s="40">
+        <v>0.84253361708366703</v>
+      </c>
+      <c r="V186" s="41">
+        <v>0</v>
+      </c>
+      <c r="W186" s="39">
+        <v>0</v>
+      </c>
+      <c r="X186" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y186" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z186" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA186" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB186" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC186" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD186" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE186" s="40">
+        <v>1303.8965255859137</v>
+      </c>
+      <c r="AF186" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG186" s="40">
         <v>46.589110351744338</v>
       </c>
-      <c r="AH186" s="24">
-[...5 lines deleted...]
-      <c r="AJ186" s="75">
+      <c r="AH186" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI186" s="40">
+        <v>1350.4856359376577</v>
+      </c>
+      <c r="AJ186" s="41">
         <v>1.7</v>
       </c>
     </row>
     <row r="187" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A187" s="26">
+      <c r="A187" s="53">
         <v>1460</v>
       </c>
-      <c r="B187" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F187" s="20">
+      <c r="B187" s="53" t="s">
+        <v>288</v>
+      </c>
+      <c r="C187" s="36">
+        <v>0</v>
+      </c>
+      <c r="D187" s="37">
+        <v>22</v>
+      </c>
+      <c r="E187" s="37">
+        <v>0</v>
+      </c>
+      <c r="F187" s="37">
         <v>20</v>
       </c>
-      <c r="G187" s="20">
-[...14 lines deleted...]
-      <c r="L187" s="67">
+      <c r="G187" s="37">
+        <v>0</v>
+      </c>
+      <c r="H187" s="38">
+        <v>42</v>
+      </c>
+      <c r="I187" s="39">
+        <v>0</v>
+      </c>
+      <c r="J187" s="40">
+        <v>1618.6498486681151</v>
+      </c>
+      <c r="K187" s="40">
+        <v>0</v>
+      </c>
+      <c r="L187" s="40">
         <v>47.361072107514552</v>
       </c>
-      <c r="M187" s="68">
-[...26 lines deleted...]
-      <c r="V187" s="73">
+      <c r="M187" s="40">
+        <v>0</v>
+      </c>
+      <c r="N187" s="40">
+        <v>1662.9987784067109</v>
+      </c>
+      <c r="O187" s="41">
+        <v>1.9</v>
+      </c>
+      <c r="P187" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q187" s="40">
+        <v>61.471665874605577</v>
+      </c>
+      <c r="R187" s="55">
+        <v>0</v>
+      </c>
+      <c r="S187" s="40">
+        <v>0</v>
+      </c>
+      <c r="T187" s="55">
+        <v>0</v>
+      </c>
+      <c r="U187" s="40">
+        <v>61.471665874605577</v>
+      </c>
+      <c r="V187" s="41">
         <v>0.3</v>
       </c>
-      <c r="W187" s="74">
-[...29 lines deleted...]
-      <c r="AG187" s="24">
+      <c r="W187" s="39">
+        <v>0</v>
+      </c>
+      <c r="X187" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y187" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z187" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA187" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB187" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC187" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD187" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE187" s="40">
+        <v>1680.1215145427207</v>
+      </c>
+      <c r="AF187" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG187" s="40">
         <v>47.361072107514552</v>
       </c>
-      <c r="AH187" s="24">
-[...5 lines deleted...]
-      <c r="AJ187" s="75">
+      <c r="AH187" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI187" s="40">
+        <v>1724.4704442813165</v>
+      </c>
+      <c r="AJ187" s="41">
         <v>1.6</v>
       </c>
     </row>
     <row r="188" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A188" s="26">
+      <c r="A188" s="53">
         <v>1461</v>
       </c>
-      <c r="B188" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F188" s="20">
+      <c r="B188" s="53" t="s">
+        <v>289</v>
+      </c>
+      <c r="C188" s="36">
+        <v>0</v>
+      </c>
+      <c r="D188" s="37">
+        <v>16</v>
+      </c>
+      <c r="E188" s="37">
+        <v>0</v>
+      </c>
+      <c r="F188" s="37">
         <v>35</v>
       </c>
-      <c r="G188" s="20">
-[...14 lines deleted...]
-      <c r="L188" s="67">
+      <c r="G188" s="37">
+        <v>0</v>
+      </c>
+      <c r="H188" s="38">
+        <v>51</v>
+      </c>
+      <c r="I188" s="39">
+        <v>0</v>
+      </c>
+      <c r="J188" s="40">
+        <v>1183.0355920428069</v>
+      </c>
+      <c r="K188" s="40">
+        <v>0</v>
+      </c>
+      <c r="L188" s="40">
         <v>105.3149081960639</v>
       </c>
-      <c r="M188" s="68">
-[...26 lines deleted...]
-      <c r="V188" s="73">
+      <c r="M188" s="40">
+        <v>0</v>
+      </c>
+      <c r="N188" s="40">
+        <v>1287.2878252395169</v>
+      </c>
+      <c r="O188" s="41">
+        <v>2.5</v>
+      </c>
+      <c r="P188" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q188" s="40">
+        <v>148.43232704948861</v>
+      </c>
+      <c r="R188" s="55">
+        <v>0</v>
+      </c>
+      <c r="S188" s="40">
+        <v>0</v>
+      </c>
+      <c r="T188" s="55">
+        <v>0</v>
+      </c>
+      <c r="U188" s="40">
+        <v>148.43232704948861</v>
+      </c>
+      <c r="V188" s="41">
         <v>0.3</v>
       </c>
-      <c r="W188" s="74">
-[...29 lines deleted...]
-      <c r="AG188" s="24">
+      <c r="W188" s="39">
+        <v>0</v>
+      </c>
+      <c r="X188" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y188" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z188" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA188" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB188" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC188" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD188" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE188" s="40">
+        <v>1331.4679190922955</v>
+      </c>
+      <c r="AF188" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG188" s="40">
         <v>105.3149081960639</v>
       </c>
-      <c r="AH188" s="24">
-[...5 lines deleted...]
-      <c r="AJ188" s="75">
+      <c r="AH188" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI188" s="40">
+        <v>1435.7201522890055</v>
+      </c>
+      <c r="AJ188" s="41">
         <v>1.5</v>
       </c>
     </row>
     <row r="189" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A189" s="26">
+      <c r="A189" s="53">
         <v>1462</v>
       </c>
-      <c r="B189" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D189" s="20">
+      <c r="B189" s="53" t="s">
+        <v>290</v>
+      </c>
+      <c r="C189" s="36">
+        <v>0</v>
+      </c>
+      <c r="D189" s="37">
         <v>11</v>
       </c>
-      <c r="E189" s="20">
-[...2 lines deleted...]
-      <c r="F189" s="20">
+      <c r="E189" s="37">
+        <v>0</v>
+      </c>
+      <c r="F189" s="37">
         <v>31</v>
       </c>
-      <c r="G189" s="20">
-[...2 lines deleted...]
-      <c r="H189" s="21">
+      <c r="G189" s="37">
+        <v>0</v>
+      </c>
+      <c r="H189" s="38">
         <v>42</v>
       </c>
-      <c r="I189" s="66">
-[...17 lines deleted...]
-      <c r="O189" s="69">
+      <c r="I189" s="39">
+        <v>0</v>
+      </c>
+      <c r="J189" s="40">
+        <v>1027.936888489116</v>
+      </c>
+      <c r="K189" s="40">
+        <v>0</v>
+      </c>
+      <c r="L189" s="40">
+        <v>93.009399443136161</v>
+      </c>
+      <c r="M189" s="40">
+        <v>0</v>
+      </c>
+      <c r="N189" s="40">
+        <v>1115.4905811414369</v>
+      </c>
+      <c r="O189" s="41">
         <v>3.5</v>
       </c>
-      <c r="P189" s="70">
-[...17 lines deleted...]
-      <c r="V189" s="73">
+      <c r="P189" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q189" s="40">
+        <v>133.95514706426479</v>
+      </c>
+      <c r="R189" s="55">
+        <v>0</v>
+      </c>
+      <c r="S189" s="40">
+        <v>0</v>
+      </c>
+      <c r="T189" s="55">
+        <v>0</v>
+      </c>
+      <c r="U189" s="40">
+        <v>133.95514706426479</v>
+      </c>
+      <c r="V189" s="41">
         <v>5.0999999999999996</v>
       </c>
-      <c r="W189" s="74">
-[...38 lines deleted...]
-      <c r="AJ189" s="75">
+      <c r="W189" s="39">
+        <v>0</v>
+      </c>
+      <c r="X189" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y189" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z189" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA189" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB189" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC189" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD189" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE189" s="40">
+        <v>1161.8920355533808</v>
+      </c>
+      <c r="AF189" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG189" s="40">
+        <v>93.009399443136161</v>
+      </c>
+      <c r="AH189" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI189" s="40">
+        <v>1249.4457282057017</v>
+      </c>
+      <c r="AJ189" s="41">
         <v>3.6</v>
       </c>
     </row>
     <row r="190" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A190" s="26">
+      <c r="A190" s="53">
         <v>1463</v>
       </c>
-      <c r="B190" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D190" s="20">
+      <c r="B190" s="53" t="s">
+        <v>291</v>
+      </c>
+      <c r="C190" s="36">
+        <v>0</v>
+      </c>
+      <c r="D190" s="37">
         <v>14</v>
       </c>
-      <c r="E190" s="20">
-[...2 lines deleted...]
-      <c r="F190" s="20">
+      <c r="E190" s="37">
+        <v>0</v>
+      </c>
+      <c r="F190" s="37">
         <v>34</v>
       </c>
-      <c r="G190" s="20">
+      <c r="G190" s="37">
         <v>1</v>
       </c>
-      <c r="H190" s="21">
+      <c r="H190" s="38">
         <v>49</v>
       </c>
-      <c r="I190" s="66">
-[...8 lines deleted...]
-      <c r="L190" s="67">
+      <c r="I190" s="39">
+        <v>0</v>
+      </c>
+      <c r="J190" s="40">
+        <v>448.29062697487308</v>
+      </c>
+      <c r="K190" s="40">
+        <v>0</v>
+      </c>
+      <c r="L190" s="40">
         <v>169.85420957524099</v>
       </c>
-      <c r="M190" s="67">
+      <c r="M190" s="40">
         <v>0.7420691967764963</v>
       </c>
-      <c r="N190" s="67">
-[...2 lines deleted...]
-      <c r="O190" s="69">
+      <c r="N190" s="40">
+        <v>618.88690574689065</v>
+      </c>
+      <c r="O190" s="41">
         <v>0.7</v>
       </c>
-      <c r="P190" s="70">
-[...11 lines deleted...]
-      <c r="T190" s="71">
+      <c r="P190" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q190" s="40">
+        <v>20.769880674796891</v>
+      </c>
+      <c r="R190" s="55">
+        <v>0</v>
+      </c>
+      <c r="S190" s="40">
+        <v>0</v>
+      </c>
+      <c r="T190" s="55">
         <v>0.26129747814858351</v>
       </c>
-      <c r="U190" s="24">
-[...2 lines deleted...]
-      <c r="V190" s="73">
+      <c r="U190" s="40">
+        <v>21.031178152945468</v>
+      </c>
+      <c r="V190" s="41">
         <v>0.2</v>
       </c>
-      <c r="W190" s="74">
-[...29 lines deleted...]
-      <c r="AG190" s="24">
+      <c r="W190" s="39">
+        <v>0</v>
+      </c>
+      <c r="X190" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y190" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z190" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA190" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB190" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC190" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD190" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE190" s="40">
+        <v>469.06050764966994</v>
+      </c>
+      <c r="AF190" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG190" s="40">
         <v>169.85420957524099</v>
       </c>
-      <c r="AH190" s="24">
+      <c r="AH190" s="40">
         <v>1.0033666749250798</v>
       </c>
-      <c r="AI190" s="24">
-[...2 lines deleted...]
-      <c r="AJ190" s="75">
+      <c r="AI190" s="40">
+        <v>639.91808389983612</v>
+      </c>
+      <c r="AJ190" s="41">
         <v>0.6</v>
       </c>
     </row>
     <row r="191" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A191" s="26">
+      <c r="A191" s="53">
         <v>1465</v>
       </c>
-      <c r="B191" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D191" s="20">
+      <c r="B191" s="53" t="s">
+        <v>292</v>
+      </c>
+      <c r="C191" s="36">
+        <v>0</v>
+      </c>
+      <c r="D191" s="37">
         <v>7</v>
       </c>
-      <c r="E191" s="20">
-[...2 lines deleted...]
-      <c r="F191" s="20">
+      <c r="E191" s="37">
+        <v>0</v>
+      </c>
+      <c r="F191" s="37">
         <v>19</v>
       </c>
-      <c r="G191" s="20">
-[...2 lines deleted...]
-      <c r="H191" s="21">
+      <c r="G191" s="37">
+        <v>0</v>
+      </c>
+      <c r="H191" s="38">
         <v>26</v>
       </c>
-      <c r="I191" s="66">
-[...8 lines deleted...]
-      <c r="L191" s="67">
+      <c r="I191" s="39">
+        <v>0</v>
+      </c>
+      <c r="J191" s="40">
+        <v>1929.269077244086</v>
+      </c>
+      <c r="K191" s="40">
+        <v>0</v>
+      </c>
+      <c r="L191" s="40">
         <v>44.229061944766897</v>
       </c>
-      <c r="M191" s="68">
-[...5 lines deleted...]
-      <c r="O191" s="69">
+      <c r="M191" s="40">
+        <v>0</v>
+      </c>
+      <c r="N191" s="40">
+        <v>1972.356282183069</v>
+      </c>
+      <c r="O191" s="41">
         <v>2.1</v>
       </c>
-      <c r="P191" s="70">
-[...8 lines deleted...]
-      <c r="S191" s="72">
+      <c r="P191" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q191" s="40">
+        <v>1344.8669278038551</v>
+      </c>
+      <c r="R191" s="55">
+        <v>0</v>
+      </c>
+      <c r="S191" s="55">
         <v>7.9293088012992864E-4</v>
       </c>
-      <c r="T191" s="72">
-[...5 lines deleted...]
-      <c r="V191" s="73">
+      <c r="T191" s="55">
+        <v>0</v>
+      </c>
+      <c r="U191" s="40">
+        <v>1344.8669278038551</v>
+      </c>
+      <c r="V191" s="41">
         <v>19.8</v>
       </c>
-      <c r="W191" s="74">
-[...29 lines deleted...]
-      <c r="AG191" s="24">
+      <c r="W191" s="39">
+        <v>0</v>
+      </c>
+      <c r="X191" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y191" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z191" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA191" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB191" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC191" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD191" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE191" s="40">
+        <v>3274.1360050479411</v>
+      </c>
+      <c r="AF191" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG191" s="40">
         <v>44.229854875647028</v>
       </c>
-      <c r="AH191" s="24">
-[...5 lines deleted...]
-      <c r="AJ191" s="75">
+      <c r="AH191" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI191" s="40">
+        <v>3317.2232099869243</v>
+      </c>
+      <c r="AJ191" s="41">
         <v>3.3</v>
       </c>
     </row>
     <row r="192" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A192" s="26">
+      <c r="A192" s="53">
         <v>1466</v>
       </c>
-      <c r="B192" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D192" s="20">
+      <c r="B192" s="53" t="s">
+        <v>293</v>
+      </c>
+      <c r="C192" s="36">
+        <v>0</v>
+      </c>
+      <c r="D192" s="37">
         <v>3</v>
       </c>
-      <c r="E192" s="20">
-[...2 lines deleted...]
-      <c r="F192" s="20">
+      <c r="E192" s="37">
+        <v>0</v>
+      </c>
+      <c r="F192" s="37">
         <v>8</v>
       </c>
-      <c r="G192" s="20">
-[...2 lines deleted...]
-      <c r="H192" s="21">
+      <c r="G192" s="37">
+        <v>0</v>
+      </c>
+      <c r="H192" s="38">
         <v>11</v>
       </c>
-      <c r="I192" s="66">
-[...8 lines deleted...]
-      <c r="L192" s="67">
+      <c r="I192" s="39">
+        <v>0</v>
+      </c>
+      <c r="J192" s="40">
+        <v>233.1314043448013</v>
+      </c>
+      <c r="K192" s="40">
+        <v>0</v>
+      </c>
+      <c r="L192" s="40">
         <v>32.675324192060309</v>
       </c>
-      <c r="M192" s="68">
-[...59 lines deleted...]
-      <c r="AG192" s="24">
+      <c r="M192" s="40">
+        <v>0</v>
+      </c>
+      <c r="N192" s="40">
+        <v>265.80672853686161</v>
+      </c>
+      <c r="O192" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="P192" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q192" s="40">
+        <v>6.689875284145147E-2</v>
+      </c>
+      <c r="R192" s="55">
+        <v>0</v>
+      </c>
+      <c r="S192" s="55">
+        <v>0</v>
+      </c>
+      <c r="T192" s="55">
+        <v>0</v>
+      </c>
+      <c r="U192" s="40">
+        <v>6.689875284145147E-2</v>
+      </c>
+      <c r="V192" s="41">
+        <v>0</v>
+      </c>
+      <c r="W192" s="39">
+        <v>0</v>
+      </c>
+      <c r="X192" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y192" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z192" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA192" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB192" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC192" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD192" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE192" s="40">
+        <v>233.19830309764274</v>
+      </c>
+      <c r="AF192" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG192" s="40">
         <v>32.675324192060309</v>
       </c>
-      <c r="AH192" s="24">
-[...5 lines deleted...]
-      <c r="AJ192" s="75">
+      <c r="AH192" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI192" s="40">
+        <v>265.87362728970305</v>
+      </c>
+      <c r="AJ192" s="41">
         <v>0.5</v>
       </c>
     </row>
     <row r="193" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A193" s="26">
+      <c r="A193" s="53">
         <v>1470</v>
       </c>
-      <c r="B193" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D193" s="20">
+      <c r="B193" s="53" t="s">
+        <v>294</v>
+      </c>
+      <c r="C193" s="36">
+        <v>0</v>
+      </c>
+      <c r="D193" s="37">
         <v>5</v>
       </c>
-      <c r="E193" s="20">
-[...2 lines deleted...]
-      <c r="F193" s="20">
+      <c r="E193" s="37">
+        <v>0</v>
+      </c>
+      <c r="F193" s="37">
         <v>7</v>
       </c>
-      <c r="G193" s="20">
-[...2 lines deleted...]
-      <c r="H193" s="21">
+      <c r="G193" s="37">
+        <v>0</v>
+      </c>
+      <c r="H193" s="38">
         <v>12</v>
       </c>
-      <c r="I193" s="66">
-[...8 lines deleted...]
-      <c r="L193" s="67">
+      <c r="I193" s="39">
+        <v>0</v>
+      </c>
+      <c r="J193" s="40">
+        <v>651.61786667907847</v>
+      </c>
+      <c r="K193" s="40">
+        <v>0</v>
+      </c>
+      <c r="L193" s="40">
         <v>13.46260440134593</v>
       </c>
-      <c r="M193" s="68">
-[...5 lines deleted...]
-      <c r="O193" s="69">
+      <c r="M193" s="40">
+        <v>0</v>
+      </c>
+      <c r="N193" s="40">
+        <v>665.08047108042433</v>
+      </c>
+      <c r="O193" s="41">
         <v>0.9</v>
       </c>
-      <c r="P193" s="70">
-[...17 lines deleted...]
-      <c r="V193" s="73">
+      <c r="P193" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q193" s="40">
+        <v>39.264540082215078</v>
+      </c>
+      <c r="R193" s="55">
+        <v>0</v>
+      </c>
+      <c r="S193" s="40">
+        <v>0</v>
+      </c>
+      <c r="T193" s="55">
+        <v>0</v>
+      </c>
+      <c r="U193" s="40">
+        <v>39.264540082215078</v>
+      </c>
+      <c r="V193" s="41">
         <v>10.1</v>
       </c>
-      <c r="W193" s="74">
-[...29 lines deleted...]
-      <c r="AG193" s="24">
+      <c r="W193" s="39">
+        <v>0</v>
+      </c>
+      <c r="X193" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y193" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z193" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA193" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB193" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC193" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD193" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE193" s="40">
+        <v>690.88240676129351</v>
+      </c>
+      <c r="AF193" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG193" s="40">
         <v>13.46260440134593</v>
       </c>
-      <c r="AH193" s="24">
-[...5 lines deleted...]
-      <c r="AJ193" s="75">
+      <c r="AH193" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI193" s="40">
+        <v>704.34501116263937</v>
+      </c>
+      <c r="AJ193" s="41">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A194" s="26">
+      <c r="A194" s="53">
         <v>1471</v>
       </c>
-      <c r="B194" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D194" s="20">
+      <c r="B194" s="53" t="s">
+        <v>295</v>
+      </c>
+      <c r="C194" s="36">
+        <v>0</v>
+      </c>
+      <c r="D194" s="37">
         <v>25</v>
       </c>
-      <c r="E194" s="20">
+      <c r="E194" s="37">
         <v>1</v>
       </c>
-      <c r="F194" s="20">
+      <c r="F194" s="37">
         <v>16</v>
       </c>
-      <c r="G194" s="20">
-[...2 lines deleted...]
-      <c r="H194" s="21">
+      <c r="G194" s="37">
+        <v>0</v>
+      </c>
+      <c r="H194" s="38">
         <v>42</v>
       </c>
-      <c r="I194" s="66">
-[...8 lines deleted...]
-      <c r="L194" s="67">
+      <c r="I194" s="39">
+        <v>0</v>
+      </c>
+      <c r="J194" s="40">
+        <v>2053.5299460382839</v>
+      </c>
+      <c r="K194" s="40">
+        <v>5543.769657032477</v>
+      </c>
+      <c r="L194" s="40">
         <v>42.80008684569038</v>
       </c>
-      <c r="M194" s="68">
-[...5 lines deleted...]
-      <c r="O194" s="69">
+      <c r="M194" s="40">
+        <v>0</v>
+      </c>
+      <c r="N194" s="40">
+        <v>7603.2325890426546</v>
+      </c>
+      <c r="O194" s="41">
         <v>18.7</v>
       </c>
-      <c r="P194" s="70">
-[...8 lines deleted...]
-      <c r="S194" s="77">
+      <c r="P194" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q194" s="40">
+        <v>559.4996582843404</v>
+      </c>
+      <c r="R194" s="40">
+        <v>21.886323641757919</v>
+      </c>
+      <c r="S194" s="40">
         <v>8.174223188878801E-3</v>
       </c>
-      <c r="T194" s="72">
-[...5 lines deleted...]
-      <c r="V194" s="73">
+      <c r="T194" s="55">
+        <v>0</v>
+      </c>
+      <c r="U194" s="40">
+        <v>581.38597330386312</v>
+      </c>
+      <c r="V194" s="41">
         <v>2.7</v>
       </c>
-      <c r="W194" s="74">
-[...29 lines deleted...]
-      <c r="AG194" s="24">
+      <c r="W194" s="39">
+        <v>0</v>
+      </c>
+      <c r="X194" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y194" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z194" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA194" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB194" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC194" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD194" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE194" s="40">
+        <v>2613.0296043226244</v>
+      </c>
+      <c r="AF194" s="40">
+        <v>5565.6559806742353</v>
+      </c>
+      <c r="AG194" s="40">
         <v>42.808261068879261</v>
       </c>
-      <c r="AH194" s="24">
-[...5 lines deleted...]
-      <c r="AJ194" s="75">
+      <c r="AH194" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI194" s="40">
+        <v>8184.618562346518</v>
+      </c>
+      <c r="AJ194" s="41">
         <v>13.1</v>
       </c>
     </row>
     <row r="195" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A195" s="26">
+      <c r="A195" s="53">
         <v>1472</v>
       </c>
-      <c r="B195" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D195" s="20">
+      <c r="B195" s="53" t="s">
+        <v>296</v>
+      </c>
+      <c r="C195" s="36">
+        <v>0</v>
+      </c>
+      <c r="D195" s="37">
         <v>3</v>
       </c>
-      <c r="E195" s="20">
-[...2 lines deleted...]
-      <c r="F195" s="20">
+      <c r="E195" s="37">
+        <v>0</v>
+      </c>
+      <c r="F195" s="37">
         <v>12</v>
       </c>
-      <c r="G195" s="20">
-[...2 lines deleted...]
-      <c r="H195" s="21">
+      <c r="G195" s="37">
+        <v>0</v>
+      </c>
+      <c r="H195" s="38">
         <v>15</v>
       </c>
-      <c r="I195" s="66">
-[...8 lines deleted...]
-      <c r="L195" s="67">
+      <c r="I195" s="39">
+        <v>0</v>
+      </c>
+      <c r="J195" s="40">
+        <v>95.189552007546837</v>
+      </c>
+      <c r="K195" s="40">
+        <v>0</v>
+      </c>
+      <c r="L195" s="40">
         <v>27.16885908944684</v>
       </c>
-      <c r="M195" s="68">
-[...5 lines deleted...]
-      <c r="O195" s="69">
+      <c r="M195" s="40">
+        <v>0</v>
+      </c>
+      <c r="N195" s="40">
+        <v>122.35841109699371</v>
+      </c>
+      <c r="O195" s="41">
         <v>0.6</v>
       </c>
-      <c r="P195" s="70">
-[...17 lines deleted...]
-      <c r="V195" s="79">
+      <c r="P195" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q195" s="55">
+        <v>0.93066511163930987</v>
+      </c>
+      <c r="R195" s="55">
+        <v>0</v>
+      </c>
+      <c r="S195" s="55">
+        <v>0</v>
+      </c>
+      <c r="T195" s="55">
+        <v>0</v>
+      </c>
+      <c r="U195" s="55">
+        <v>0.93066511163930987</v>
+      </c>
+      <c r="V195" s="56">
         <v>0.1</v>
       </c>
-      <c r="W195" s="74">
-[...29 lines deleted...]
-      <c r="AG195" s="24">
+      <c r="W195" s="39">
+        <v>0</v>
+      </c>
+      <c r="X195" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y195" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z195" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA195" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB195" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC195" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD195" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE195" s="40">
+        <v>96.120217119186151</v>
+      </c>
+      <c r="AF195" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG195" s="40">
         <v>27.16885908944684</v>
       </c>
-      <c r="AH195" s="24">
-[...5 lines deleted...]
-      <c r="AJ195" s="75">
+      <c r="AH195" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI195" s="40">
+        <v>123.28907620863302</v>
+      </c>
+      <c r="AJ195" s="41">
         <v>0.5</v>
       </c>
     </row>
     <row r="196" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A196" s="26">
+      <c r="A196" s="53">
         <v>1473</v>
       </c>
-      <c r="B196" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D196" s="20">
+      <c r="B196" s="53" t="s">
+        <v>297</v>
+      </c>
+      <c r="C196" s="36">
+        <v>0</v>
+      </c>
+      <c r="D196" s="37">
         <v>4</v>
       </c>
-      <c r="E196" s="20">
+      <c r="E196" s="37">
         <v>1</v>
       </c>
-      <c r="F196" s="20">
+      <c r="F196" s="37">
         <v>1</v>
       </c>
-      <c r="G196" s="20">
+      <c r="G196" s="37">
         <v>6</v>
       </c>
-      <c r="H196" s="21">
+      <c r="H196" s="38">
         <v>12</v>
       </c>
-      <c r="I196" s="66">
-[...5 lines deleted...]
-      <c r="K196" s="67">
+      <c r="I196" s="39">
+        <v>0</v>
+      </c>
+      <c r="J196" s="40">
+        <v>1708.752451733124</v>
+      </c>
+      <c r="K196" s="40">
         <v>181.13471278274659</v>
       </c>
-      <c r="L196" s="67">
+      <c r="L196" s="40">
         <v>1.652473548698828</v>
       </c>
-      <c r="M196" s="67">
+      <c r="M196" s="40">
         <v>15.73685528515567</v>
       </c>
-      <c r="N196" s="67">
-[...2 lines deleted...]
-      <c r="O196" s="69">
+      <c r="N196" s="40">
+        <v>1907.2764933497249</v>
+      </c>
+      <c r="O196" s="41">
         <v>3.5</v>
       </c>
-      <c r="P196" s="70">
-[...5 lines deleted...]
-      <c r="R196" s="72">
+      <c r="P196" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q196" s="40">
+        <v>10.78766004381372</v>
+      </c>
+      <c r="R196" s="55">
         <v>61.079202327254862</v>
       </c>
-      <c r="S196" s="72">
-[...8 lines deleted...]
-      <c r="V196" s="73">
+      <c r="S196" s="55">
+        <v>0</v>
+      </c>
+      <c r="T196" s="55">
+        <v>0</v>
+      </c>
+      <c r="U196" s="40">
+        <v>71.866862371068578</v>
+      </c>
+      <c r="V196" s="41">
         <v>1.4</v>
       </c>
-      <c r="W196" s="74">
-[...26 lines deleted...]
-      <c r="AF196" s="24">
+      <c r="W196" s="39">
+        <v>0</v>
+      </c>
+      <c r="X196" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y196" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z196" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA196" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB196" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC196" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD196" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE196" s="40">
+        <v>1719.5401117769377</v>
+      </c>
+      <c r="AF196" s="40">
         <v>242.21391511000144</v>
       </c>
-      <c r="AG196" s="24">
+      <c r="AG196" s="40">
         <v>1.652473548698828</v>
       </c>
-      <c r="AH196" s="24">
+      <c r="AH196" s="40">
         <v>15.73685528515567</v>
       </c>
-      <c r="AI196" s="24">
-[...2 lines deleted...]
-      <c r="AJ196" s="75">
+      <c r="AI196" s="40">
+        <v>1979.1433557207934</v>
+      </c>
+      <c r="AJ196" s="41">
         <v>3.3</v>
       </c>
     </row>
     <row r="197" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A197" s="26">
+      <c r="A197" s="53">
         <v>1480</v>
       </c>
-      <c r="B197" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D197" s="20">
+      <c r="B197" s="53" t="s">
+        <v>298</v>
+      </c>
+      <c r="C197" s="36">
+        <v>0</v>
+      </c>
+      <c r="D197" s="37">
         <v>17</v>
       </c>
-      <c r="E197" s="20">
+      <c r="E197" s="37">
         <v>1</v>
       </c>
-      <c r="F197" s="20">
-[...5 lines deleted...]
-      <c r="H197" s="21">
+      <c r="F197" s="37">
+        <v>0</v>
+      </c>
+      <c r="G197" s="37">
+        <v>0</v>
+      </c>
+      <c r="H197" s="38">
         <v>18</v>
       </c>
-      <c r="I197" s="66">
-[...5 lines deleted...]
-      <c r="K197" s="67">
+      <c r="I197" s="39">
+        <v>0</v>
+      </c>
+      <c r="J197" s="40">
+        <v>5942.7179215193328</v>
+      </c>
+      <c r="K197" s="40">
         <v>9.2870054232054251</v>
       </c>
-      <c r="L197" s="67">
-[...8 lines deleted...]
-      <c r="O197" s="69">
+      <c r="L197" s="40">
+        <v>0</v>
+      </c>
+      <c r="M197" s="40">
+        <v>0</v>
+      </c>
+      <c r="N197" s="40">
+        <v>5952.0049269425381</v>
+      </c>
+      <c r="O197" s="41">
         <v>13.2</v>
       </c>
-      <c r="P197" s="70">
-[...17 lines deleted...]
-      <c r="V197" s="73">
+      <c r="P197" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q197" s="40">
+        <v>662.59063935560619</v>
+      </c>
+      <c r="R197" s="55">
+        <v>0</v>
+      </c>
+      <c r="S197" s="55">
+        <v>0</v>
+      </c>
+      <c r="T197" s="55">
+        <v>0</v>
+      </c>
+      <c r="U197" s="40">
+        <v>662.59063935560619</v>
+      </c>
+      <c r="V197" s="41">
         <v>46.3</v>
       </c>
-      <c r="W197" s="74">
-[...17 lines deleted...]
-      <c r="AC197" s="69">
+      <c r="W197" s="39">
+        <v>0</v>
+      </c>
+      <c r="X197" s="40">
+        <v>8179.8841280363386</v>
+      </c>
+      <c r="Y197" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z197" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA197" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB197" s="40">
+        <v>8179.8841280363386</v>
+      </c>
+      <c r="AC197" s="44">
         <v>14.4</v>
       </c>
-      <c r="AD197" s="23">
-[...5 lines deleted...]
-      <c r="AF197" s="24">
+      <c r="AD197" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE197" s="40">
+        <v>14785.192688911276</v>
+      </c>
+      <c r="AF197" s="40">
         <v>9.2870054232054251</v>
       </c>
-      <c r="AG197" s="24">
-[...8 lines deleted...]
-      <c r="AJ197" s="75">
+      <c r="AG197" s="40">
+        <v>0</v>
+      </c>
+      <c r="AH197" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI197" s="40">
+        <v>14794.479694334483</v>
+      </c>
+      <c r="AJ197" s="41">
         <v>14.4</v>
       </c>
     </row>
     <row r="198" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A198" s="26">
+      <c r="A198" s="53">
         <v>1481</v>
       </c>
-      <c r="B198" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D198" s="20">
+      <c r="B198" s="53" t="s">
+        <v>299</v>
+      </c>
+      <c r="C198" s="36">
+        <v>0</v>
+      </c>
+      <c r="D198" s="37">
         <v>8</v>
       </c>
-      <c r="E198" s="20">
-[...2 lines deleted...]
-      <c r="F198" s="20">
+      <c r="E198" s="37">
+        <v>0</v>
+      </c>
+      <c r="F198" s="37">
         <v>2</v>
       </c>
-      <c r="G198" s="20">
-[...2 lines deleted...]
-      <c r="H198" s="21">
+      <c r="G198" s="37">
+        <v>0</v>
+      </c>
+      <c r="H198" s="38">
         <v>10</v>
       </c>
-      <c r="I198" s="66">
-[...8 lines deleted...]
-      <c r="L198" s="67">
+      <c r="I198" s="39">
+        <v>0</v>
+      </c>
+      <c r="J198" s="40">
+        <v>2121.7563725980722</v>
+      </c>
+      <c r="K198" s="40">
+        <v>0</v>
+      </c>
+      <c r="L198" s="40">
         <v>3.427309176148587</v>
       </c>
-      <c r="M198" s="68">
-[...5 lines deleted...]
-      <c r="O198" s="69">
+      <c r="M198" s="40">
+        <v>0</v>
+      </c>
+      <c r="N198" s="40">
+        <v>2125.1836817742201</v>
+      </c>
+      <c r="O198" s="41">
         <v>14.5</v>
       </c>
-      <c r="P198" s="70">
-[...17 lines deleted...]
-      <c r="V198" s="73">
+      <c r="P198" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q198" s="40">
+        <v>140.58915937443101</v>
+      </c>
+      <c r="R198" s="55">
+        <v>0</v>
+      </c>
+      <c r="S198" s="55">
+        <v>0</v>
+      </c>
+      <c r="T198" s="55">
+        <v>0</v>
+      </c>
+      <c r="U198" s="40">
+        <v>140.58915937443101</v>
+      </c>
+      <c r="V198" s="41">
         <v>21.7</v>
       </c>
-      <c r="W198" s="74">
-[...29 lines deleted...]
-      <c r="AG198" s="24">
+      <c r="W198" s="39">
+        <v>0</v>
+      </c>
+      <c r="X198" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y198" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z198" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA198" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB198" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC198" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD198" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE198" s="40">
+        <v>2262.3455319725031</v>
+      </c>
+      <c r="AF198" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG198" s="40">
         <v>3.427309176148587</v>
       </c>
-      <c r="AH198" s="24">
-[...5 lines deleted...]
-      <c r="AJ198" s="75">
+      <c r="AH198" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI198" s="40">
+        <v>2265.772841148651</v>
+      </c>
+      <c r="AJ198" s="41">
         <v>14.8</v>
       </c>
     </row>
     <row r="199" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A199" s="26">
+      <c r="A199" s="53">
         <v>1482</v>
       </c>
-      <c r="B199" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D199" s="20">
+      <c r="B199" s="53" t="s">
+        <v>300</v>
+      </c>
+      <c r="C199" s="36">
+        <v>0</v>
+      </c>
+      <c r="D199" s="37">
         <v>21</v>
       </c>
-      <c r="E199" s="20">
+      <c r="E199" s="37">
         <v>1</v>
       </c>
-      <c r="F199" s="20">
+      <c r="F199" s="37">
         <v>9</v>
       </c>
-      <c r="G199" s="20">
-[...2 lines deleted...]
-      <c r="H199" s="21">
+      <c r="G199" s="37">
+        <v>0</v>
+      </c>
+      <c r="H199" s="38">
         <v>31</v>
       </c>
-      <c r="I199" s="66">
-[...8 lines deleted...]
-      <c r="L199" s="67">
+      <c r="I199" s="39">
+        <v>0</v>
+      </c>
+      <c r="J199" s="40">
+        <v>5289.0673831412769</v>
+      </c>
+      <c r="K199" s="40">
+        <v>103.50955950236261</v>
+      </c>
+      <c r="L199" s="40">
         <v>40.23095254602751</v>
       </c>
-      <c r="M199" s="68">
-[...5 lines deleted...]
-      <c r="O199" s="69">
+      <c r="M199" s="40">
+        <v>0</v>
+      </c>
+      <c r="N199" s="40">
+        <v>5432.8078951896678</v>
+      </c>
+      <c r="O199" s="41">
         <v>14.9</v>
       </c>
-      <c r="P199" s="70">
-[...17 lines deleted...]
-      <c r="V199" s="73">
+      <c r="P199" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q199" s="40">
+        <v>356.48883332581408</v>
+      </c>
+      <c r="R199" s="55">
+        <v>0</v>
+      </c>
+      <c r="S199" s="55">
+        <v>0</v>
+      </c>
+      <c r="T199" s="55">
+        <v>0</v>
+      </c>
+      <c r="U199" s="40">
+        <v>356.48883332581408</v>
+      </c>
+      <c r="V199" s="41">
         <v>42.4</v>
       </c>
-      <c r="W199" s="74">
-[...17 lines deleted...]
-      <c r="AC199" s="69">
+      <c r="W199" s="39">
+        <v>0</v>
+      </c>
+      <c r="X199" s="40">
+        <v>6269.6490226170736</v>
+      </c>
+      <c r="Y199" s="40">
+        <v>329.73513881682538</v>
+      </c>
+      <c r="Z199" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA199" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB199" s="40">
+        <v>6599.3841614338999</v>
+      </c>
+      <c r="AC199" s="44">
         <v>21.1</v>
       </c>
-      <c r="AD199" s="23">
-[...8 lines deleted...]
-      <c r="AG199" s="24">
+      <c r="AD199" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE199" s="40">
+        <v>11915.205239084164</v>
+      </c>
+      <c r="AF199" s="40">
+        <v>433.24469831918799</v>
+      </c>
+      <c r="AG199" s="40">
         <v>40.23095254602751</v>
       </c>
-      <c r="AH199" s="24">
-[...5 lines deleted...]
-      <c r="AJ199" s="75">
+      <c r="AH199" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI199" s="40">
+        <v>12388.680889949381</v>
+      </c>
+      <c r="AJ199" s="41">
         <v>18.100000000000001</v>
       </c>
     </row>
     <row r="200" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A200" s="26">
+      <c r="A200" s="53">
         <v>1484</v>
       </c>
-      <c r="B200" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D200" s="20">
+      <c r="B200" s="53" t="s">
+        <v>301</v>
+      </c>
+      <c r="C200" s="36">
+        <v>0</v>
+      </c>
+      <c r="D200" s="37">
         <v>9</v>
       </c>
-      <c r="E200" s="20">
+      <c r="E200" s="37">
         <v>4</v>
       </c>
-      <c r="F200" s="20">
+      <c r="F200" s="37">
+        <v>10</v>
+      </c>
+      <c r="G200" s="37">
+        <v>0</v>
+      </c>
+      <c r="H200" s="38">
+        <v>23</v>
+      </c>
+      <c r="I200" s="39">
+        <v>0</v>
+      </c>
+      <c r="J200" s="40">
+        <v>847.64890280332042</v>
+      </c>
+      <c r="K200" s="40">
+        <v>2019.3624784888709</v>
+      </c>
+      <c r="L200" s="40">
+        <v>23.636667844293051</v>
+      </c>
+      <c r="M200" s="40">
+        <v>0</v>
+      </c>
+      <c r="N200" s="40">
+        <v>2889.666804142249</v>
+      </c>
+      <c r="O200" s="41">
+        <v>13.8</v>
+      </c>
+      <c r="P200" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q200" s="40">
+        <v>2.3329670357012531</v>
+      </c>
+      <c r="R200" s="40">
+        <v>5.3835947912475</v>
+      </c>
+      <c r="S200" s="55">
+        <v>0</v>
+      </c>
+      <c r="T200" s="55">
+        <v>0</v>
+      </c>
+      <c r="U200" s="40">
+        <v>7.7165618269487517</v>
+      </c>
+      <c r="V200" s="41">
         <v>9</v>
       </c>
-      <c r="G200" s="20">
-[...65 lines deleted...]
-      <c r="AC200" s="69">
+      <c r="W200" s="39">
+        <v>0</v>
+      </c>
+      <c r="X200" s="40">
+        <v>168.27286380784449</v>
+      </c>
+      <c r="Y200" s="40">
+        <v>8925.4947624245578</v>
+      </c>
+      <c r="Z200" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA200" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB200" s="40">
+        <v>9093.7609508017995</v>
+      </c>
+      <c r="AC200" s="44">
         <v>18.600000000000001</v>
       </c>
-      <c r="AD200" s="23">
-[...17 lines deleted...]
-      <c r="AJ200" s="75">
+      <c r="AD200" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE200" s="40">
+        <v>1018.2547336468662</v>
+      </c>
+      <c r="AF200" s="40">
+        <v>10950.240835704675</v>
+      </c>
+      <c r="AG200" s="40">
+        <v>23.636667844293051</v>
+      </c>
+      <c r="AH200" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI200" s="40">
+        <v>11991.144316770997</v>
+      </c>
+      <c r="AJ200" s="41">
         <v>17.100000000000001</v>
       </c>
     </row>
     <row r="201" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A201" s="26">
+      <c r="A201" s="53">
         <v>1485</v>
       </c>
-      <c r="B201" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D201" s="20">
+      <c r="B201" s="53" t="s">
+        <v>302</v>
+      </c>
+      <c r="C201" s="36">
+        <v>0</v>
+      </c>
+      <c r="D201" s="37">
         <v>23</v>
       </c>
-      <c r="E201" s="20">
+      <c r="E201" s="37">
         <v>3</v>
       </c>
-      <c r="F201" s="20">
+      <c r="F201" s="37">
         <v>9</v>
       </c>
-      <c r="G201" s="20">
+      <c r="G201" s="37">
         <v>2</v>
       </c>
-      <c r="H201" s="21">
+      <c r="H201" s="38">
         <v>37</v>
       </c>
-      <c r="I201" s="66">
-[...8 lines deleted...]
-      <c r="L201" s="67">
+      <c r="I201" s="39">
+        <v>0</v>
+      </c>
+      <c r="J201" s="40">
+        <v>2720.2427082813542</v>
+      </c>
+      <c r="K201" s="40">
+        <v>1890.623709046409</v>
+      </c>
+      <c r="L201" s="40">
         <v>35.99828447239296</v>
       </c>
-      <c r="M201" s="67">
+      <c r="M201" s="40">
         <v>8.741310374048668</v>
       </c>
-      <c r="N201" s="67">
-[...2 lines deleted...]
-      <c r="O201" s="69">
+      <c r="N201" s="40">
+        <v>4652.9035728138524</v>
+      </c>
+      <c r="O201" s="41">
         <v>7.3</v>
       </c>
-      <c r="P201" s="70">
-[...5 lines deleted...]
-      <c r="R201" s="24">
+      <c r="P201" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q201" s="40">
+        <v>167.7457466391152</v>
+      </c>
+      <c r="R201" s="40">
         <v>8.9918065510745038</v>
       </c>
-      <c r="S201" s="72">
-[...8 lines deleted...]
-      <c r="V201" s="73">
+      <c r="S201" s="55">
+        <v>0</v>
+      </c>
+      <c r="T201" s="55">
+        <v>0</v>
+      </c>
+      <c r="U201" s="40">
+        <v>176.73755319018969</v>
+      </c>
+      <c r="V201" s="41">
         <v>13.9</v>
       </c>
-      <c r="W201" s="74">
-[...11 lines deleted...]
-      <c r="AA201" s="67">
+      <c r="W201" s="39">
+        <v>0</v>
+      </c>
+      <c r="X201" s="40">
+        <v>1803.397168374478</v>
+      </c>
+      <c r="Y201" s="40">
+        <v>2090.7888731378721</v>
+      </c>
+      <c r="Z201" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA201" s="40">
         <v>109.40303084807189</v>
       </c>
-      <c r="AB201" s="67">
-[...2 lines deleted...]
-      <c r="AC201" s="69">
+      <c r="AB201" s="40">
+        <v>4003.580154926316</v>
+      </c>
+      <c r="AC201" s="44">
         <v>48.7</v>
       </c>
-      <c r="AD201" s="23">
-[...8 lines deleted...]
-      <c r="AG201" s="24">
+      <c r="AD201" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE201" s="40">
+        <v>4691.3856232949474</v>
+      </c>
+      <c r="AF201" s="40">
+        <v>3990.4043887353555</v>
+      </c>
+      <c r="AG201" s="40">
         <v>35.99828447239296</v>
       </c>
-      <c r="AH201" s="24">
+      <c r="AH201" s="40">
         <v>118.14434122212056</v>
       </c>
-      <c r="AI201" s="24">
-[...2 lines deleted...]
-      <c r="AJ201" s="75">
+      <c r="AI201" s="40">
+        <v>8833.2212809303583</v>
+      </c>
+      <c r="AJ201" s="41">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A202" s="26">
+      <c r="A202" s="53">
         <v>1486</v>
       </c>
-      <c r="B202" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C202" s="19">
+      <c r="B202" s="53" t="s">
+        <v>303</v>
+      </c>
+      <c r="C202" s="36">
         <v>1</v>
       </c>
-      <c r="D202" s="20">
+      <c r="D202" s="37">
         <v>14</v>
       </c>
-      <c r="E202" s="20">
+      <c r="E202" s="37">
         <v>2</v>
       </c>
-      <c r="F202" s="20">
+      <c r="F202" s="37">
         <v>6</v>
       </c>
-      <c r="G202" s="20">
-[...2 lines deleted...]
-      <c r="H202" s="21">
+      <c r="G202" s="37">
+        <v>0</v>
+      </c>
+      <c r="H202" s="38">
         <v>23</v>
       </c>
-      <c r="I202" s="74">
-[...8 lines deleted...]
-      <c r="L202" s="67">
+      <c r="I202" s="39">
+        <v>679.78109237328886</v>
+      </c>
+      <c r="J202" s="40">
+        <v>1494.9103312519169</v>
+      </c>
+      <c r="K202" s="40">
+        <v>192.61915218405349</v>
+      </c>
+      <c r="L202" s="40">
         <v>20.677148153701509</v>
       </c>
-      <c r="M202" s="68">
-[...59 lines deleted...]
-      <c r="AG202" s="24">
+      <c r="M202" s="40">
+        <v>0</v>
+      </c>
+      <c r="N202" s="40">
+        <v>2387.9821457616081</v>
+      </c>
+      <c r="O202" s="41">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="P202" s="39">
+        <v>0.98618428331338848</v>
+      </c>
+      <c r="Q202" s="40">
+        <v>88.628160518615246</v>
+      </c>
+      <c r="R202" s="55">
+        <v>0</v>
+      </c>
+      <c r="S202" s="55">
+        <v>0</v>
+      </c>
+      <c r="T202" s="55">
+        <v>0</v>
+      </c>
+      <c r="U202" s="40">
+        <v>89.614336085552367</v>
+      </c>
+      <c r="V202" s="41">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="W202" s="39">
+        <v>22258.48071500245</v>
+      </c>
+      <c r="X202" s="40">
+        <v>1326.5103799758269</v>
+      </c>
+      <c r="Y202" s="40">
+        <v>198.04969952075169</v>
+      </c>
+      <c r="Z202" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA202" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB202" s="40">
+        <v>23782.995502457579</v>
+      </c>
+      <c r="AC202" s="44">
+        <v>49.8</v>
+      </c>
+      <c r="AD202" s="39">
+        <v>22939.247991659053</v>
+      </c>
+      <c r="AE202" s="40">
+        <v>2910.0488717463591</v>
+      </c>
+      <c r="AF202" s="40">
+        <v>390.66885170480521</v>
+      </c>
+      <c r="AG202" s="40">
         <v>20.677148153701509</v>
       </c>
-      <c r="AH202" s="24">
-[...6 lines deleted...]
-        <v>27.1</v>
+      <c r="AH202" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI202" s="40">
+        <v>26260.591984304741</v>
+      </c>
+      <c r="AJ202" s="41">
+        <v>27.4</v>
       </c>
     </row>
     <row r="203" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A203" s="26">
+      <c r="A203" s="53">
         <v>1487</v>
       </c>
-      <c r="B203" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D203" s="20">
+      <c r="B203" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="C203" s="36">
+        <v>0</v>
+      </c>
+      <c r="D203" s="37">
         <v>18</v>
       </c>
-      <c r="E203" s="20">
-[...2 lines deleted...]
-      <c r="F203" s="20">
+      <c r="E203" s="37">
+        <v>0</v>
+      </c>
+      <c r="F203" s="37">
         <v>14</v>
       </c>
-      <c r="G203" s="20">
-[...2 lines deleted...]
-      <c r="H203" s="21">
+      <c r="G203" s="37">
+        <v>0</v>
+      </c>
+      <c r="H203" s="38">
         <v>32</v>
       </c>
-      <c r="I203" s="66">
-[...8 lines deleted...]
-      <c r="L203" s="67">
+      <c r="I203" s="39">
+        <v>0</v>
+      </c>
+      <c r="J203" s="40">
+        <v>5738.7223686607831</v>
+      </c>
+      <c r="K203" s="40">
+        <v>0</v>
+      </c>
+      <c r="L203" s="40">
         <v>48.13891267811411</v>
       </c>
-      <c r="M203" s="68">
-[...5 lines deleted...]
-      <c r="O203" s="69">
+      <c r="M203" s="40">
+        <v>0</v>
+      </c>
+      <c r="N203" s="40">
+        <v>5786.7775081964437</v>
+      </c>
+      <c r="O203" s="41">
         <v>8.9</v>
       </c>
-      <c r="P203" s="70">
-[...17 lines deleted...]
-      <c r="V203" s="73">
+      <c r="P203" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q203" s="40">
+        <v>1471.3402765356341</v>
+      </c>
+      <c r="R203" s="55">
+        <v>0</v>
+      </c>
+      <c r="S203" s="55">
+        <v>0</v>
+      </c>
+      <c r="T203" s="55">
+        <v>0</v>
+      </c>
+      <c r="U203" s="40">
+        <v>1471.3402765041401</v>
+      </c>
+      <c r="V203" s="41">
         <v>5.7</v>
       </c>
-      <c r="W203" s="74">
-[...29 lines deleted...]
-      <c r="AG203" s="24">
+      <c r="W203" s="39">
+        <v>0</v>
+      </c>
+      <c r="X203" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y203" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z203" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA203" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB203" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC203" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD203" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE203" s="40">
+        <v>7210.0626451964172</v>
+      </c>
+      <c r="AF203" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG203" s="40">
         <v>48.13891267811411</v>
       </c>
-      <c r="AH203" s="24">
-[...5 lines deleted...]
-      <c r="AJ203" s="75">
+      <c r="AH203" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI203" s="40">
+        <v>7258.1177847005838</v>
+      </c>
+      <c r="AJ203" s="41">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A204" s="26">
+      <c r="A204" s="53">
         <v>1488</v>
       </c>
-      <c r="B204" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D204" s="20">
+      <c r="B204" s="53" t="s">
+        <v>305</v>
+      </c>
+      <c r="C204" s="36">
+        <v>0</v>
+      </c>
+      <c r="D204" s="37">
         <v>8</v>
       </c>
-      <c r="E204" s="20">
+      <c r="E204" s="37">
         <v>1</v>
       </c>
-      <c r="F204" s="20">
+      <c r="F204" s="37">
         <v>13</v>
       </c>
-      <c r="G204" s="20">
-[...2 lines deleted...]
-      <c r="H204" s="21">
+      <c r="G204" s="37">
+        <v>0</v>
+      </c>
+      <c r="H204" s="38">
         <v>22</v>
       </c>
-      <c r="I204" s="66">
-[...5 lines deleted...]
-      <c r="K204" s="67">
+      <c r="I204" s="39">
+        <v>0</v>
+      </c>
+      <c r="J204" s="40">
+        <v>407.84723688645897</v>
+      </c>
+      <c r="K204" s="40">
         <v>83.51038139915913</v>
       </c>
-      <c r="L204" s="67">
-[...8 lines deleted...]
-      <c r="O204" s="69">
+      <c r="L204" s="40">
+        <v>32.328671583432993</v>
+      </c>
+      <c r="M204" s="40">
+        <v>0</v>
+      </c>
+      <c r="N204" s="40">
+        <v>523.67157145643353</v>
+      </c>
+      <c r="O204" s="41">
         <v>1.3</v>
       </c>
-      <c r="P204" s="70">
-[...17 lines deleted...]
-      <c r="V204" s="73">
+      <c r="P204" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q204" s="40">
+        <v>51.33171363150452</v>
+      </c>
+      <c r="R204" s="55">
+        <v>0</v>
+      </c>
+      <c r="S204" s="40">
+        <v>0</v>
+      </c>
+      <c r="T204" s="55">
+        <v>0</v>
+      </c>
+      <c r="U204" s="40">
+        <v>51.33171363150452</v>
+      </c>
+      <c r="V204" s="41">
         <v>2.8</v>
       </c>
-      <c r="W204" s="74">
-[...26 lines deleted...]
-      <c r="AF204" s="24">
+      <c r="W204" s="39">
+        <v>0</v>
+      </c>
+      <c r="X204" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y204" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z204" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA204" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB204" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC204" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD204" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE204" s="40">
+        <v>459.17895051796347</v>
+      </c>
+      <c r="AF204" s="40">
         <v>83.51038139915913</v>
       </c>
-      <c r="AG204" s="24">
-[...8 lines deleted...]
-      <c r="AJ204" s="75">
+      <c r="AG204" s="40">
+        <v>32.328671583432993</v>
+      </c>
+      <c r="AH204" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI204" s="40">
+        <v>575.00328508793802</v>
+      </c>
+      <c r="AJ204" s="41">
         <v>1.3</v>
       </c>
     </row>
     <row r="205" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A205" s="26">
+      <c r="A205" s="53">
         <v>1489</v>
       </c>
-      <c r="B205" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D205" s="20">
+      <c r="B205" s="53" t="s">
+        <v>306</v>
+      </c>
+      <c r="C205" s="36">
+        <v>0</v>
+      </c>
+      <c r="D205" s="37">
         <v>10</v>
       </c>
-      <c r="E205" s="20">
+      <c r="E205" s="37">
         <v>1</v>
       </c>
-      <c r="F205" s="20">
+      <c r="F205" s="37">
         <v>20</v>
       </c>
-      <c r="G205" s="20">
+      <c r="G205" s="37">
         <v>1</v>
       </c>
-      <c r="H205" s="21">
+      <c r="H205" s="38">
         <v>32</v>
       </c>
-      <c r="I205" s="66">
-[...5 lines deleted...]
-      <c r="K205" s="67">
+      <c r="I205" s="39">
+        <v>0</v>
+      </c>
+      <c r="J205" s="40">
+        <v>691.4504436278487</v>
+      </c>
+      <c r="K205" s="40">
         <v>3.4266138268524702</v>
       </c>
-      <c r="L205" s="67">
+      <c r="L205" s="40">
         <v>61.420963983184507</v>
       </c>
-      <c r="M205" s="67">
+      <c r="M205" s="40">
         <v>4.6847828810372478</v>
       </c>
-      <c r="N205" s="67">
-[...2 lines deleted...]
-      <c r="O205" s="69">
+      <c r="N205" s="40">
+        <v>755.98575788230494</v>
+      </c>
+      <c r="O205" s="41">
         <v>1.6</v>
       </c>
-      <c r="P205" s="70">
-[...8 lines deleted...]
-      <c r="S205" s="24">
+      <c r="P205" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q205" s="40">
+        <v>742.2082625229134</v>
+      </c>
+      <c r="R205" s="55">
+        <v>0</v>
+      </c>
+      <c r="S205" s="40">
         <v>4.4776882993143892E-4</v>
       </c>
-      <c r="T205" s="72">
-[...5 lines deleted...]
-      <c r="V205" s="73">
+      <c r="T205" s="55">
+        <v>0</v>
+      </c>
+      <c r="U205" s="40">
+        <v>742.2082625229134</v>
+      </c>
+      <c r="V205" s="41">
         <v>9.3000000000000007</v>
       </c>
-      <c r="W205" s="74">
-[...26 lines deleted...]
-      <c r="AF205" s="24">
+      <c r="W205" s="39">
+        <v>0</v>
+      </c>
+      <c r="X205" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y205" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z205" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA205" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB205" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC205" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD205" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE205" s="40">
+        <v>1433.6587061507621</v>
+      </c>
+      <c r="AF205" s="40">
         <v>3.4266138268524702</v>
       </c>
-      <c r="AG205" s="24">
+      <c r="AG205" s="40">
         <v>61.421411752014436</v>
       </c>
-      <c r="AH205" s="24">
+      <c r="AH205" s="40">
         <v>4.6847828810372478</v>
       </c>
-      <c r="AI205" s="24">
-[...2 lines deleted...]
-      <c r="AJ205" s="75">
+      <c r="AI205" s="40">
+        <v>1498.1940204052185</v>
+      </c>
+      <c r="AJ205" s="41">
         <v>2.7</v>
       </c>
     </row>
     <row r="206" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A206" s="26">
+      <c r="A206" s="53">
         <v>1490</v>
       </c>
-      <c r="B206" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D206" s="20">
+      <c r="B206" s="53" t="s">
+        <v>307</v>
+      </c>
+      <c r="C206" s="36">
+        <v>0</v>
+      </c>
+      <c r="D206" s="37">
         <v>16</v>
       </c>
-      <c r="E206" s="20">
-[...2 lines deleted...]
-      <c r="F206" s="20">
+      <c r="E206" s="37">
+        <v>0</v>
+      </c>
+      <c r="F206" s="37">
         <v>33</v>
       </c>
-      <c r="G206" s="20">
-[...2 lines deleted...]
-      <c r="H206" s="21">
+      <c r="G206" s="37">
+        <v>0</v>
+      </c>
+      <c r="H206" s="38">
         <v>49</v>
       </c>
-      <c r="I206" s="66">
-[...8 lines deleted...]
-      <c r="L206" s="67">
+      <c r="I206" s="39">
+        <v>0</v>
+      </c>
+      <c r="J206" s="40">
+        <v>1459.361008677384</v>
+      </c>
+      <c r="K206" s="40">
+        <v>0</v>
+      </c>
+      <c r="L206" s="40">
         <v>115.81223999311911</v>
       </c>
-      <c r="M206" s="68">
-[...5 lines deleted...]
-      <c r="O206" s="69">
+      <c r="M206" s="40">
+        <v>0</v>
+      </c>
+      <c r="N206" s="40">
+        <v>1575.1732488865209</v>
+      </c>
+      <c r="O206" s="41">
         <v>1.7</v>
       </c>
-      <c r="P206" s="70">
-[...8 lines deleted...]
-      <c r="S206" s="76">
+      <c r="P206" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q206" s="40">
+        <v>165.99266203948619</v>
+      </c>
+      <c r="R206" s="55">
+        <v>0</v>
+      </c>
+      <c r="S206" s="40">
         <v>0.19831999705895129</v>
       </c>
-      <c r="T206" s="72">
-[...5 lines deleted...]
-      <c r="V206" s="73">
+      <c r="T206" s="55">
+        <v>0</v>
+      </c>
+      <c r="U206" s="40">
+        <v>166.19098203654511</v>
+      </c>
+      <c r="V206" s="41">
         <v>2.9</v>
       </c>
-      <c r="W206" s="74">
-[...29 lines deleted...]
-      <c r="AG206" s="24">
+      <c r="W206" s="39">
+        <v>0</v>
+      </c>
+      <c r="X206" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y206" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z206" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA206" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB206" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC206" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD206" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE206" s="40">
+        <v>1625.3536707168703</v>
+      </c>
+      <c r="AF206" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG206" s="40">
         <v>116.01055999017805</v>
       </c>
-      <c r="AH206" s="24">
-[...5 lines deleted...]
-      <c r="AJ206" s="75">
+      <c r="AH206" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI206" s="40">
+        <v>1741.3642309230661</v>
+      </c>
+      <c r="AJ206" s="41">
         <v>1.8</v>
       </c>
     </row>
     <row r="207" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A207" s="26">
+      <c r="A207" s="53">
         <v>1491</v>
       </c>
-      <c r="B207" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D207" s="20">
+      <c r="B207" s="53" t="s">
+        <v>308</v>
+      </c>
+      <c r="C207" s="36">
+        <v>0</v>
+      </c>
+      <c r="D207" s="37">
         <v>13</v>
       </c>
-      <c r="E207" s="20">
-[...2 lines deleted...]
-      <c r="F207" s="20">
+      <c r="E207" s="37">
+        <v>0</v>
+      </c>
+      <c r="F207" s="37">
         <v>24</v>
       </c>
-      <c r="G207" s="20">
-[...14 lines deleted...]
-      <c r="L207" s="67">
+      <c r="G207" s="37">
+        <v>3</v>
+      </c>
+      <c r="H207" s="38">
+        <v>40</v>
+      </c>
+      <c r="I207" s="39">
+        <v>0</v>
+      </c>
+      <c r="J207" s="40">
+        <v>2452.9133810090161</v>
+      </c>
+      <c r="K207" s="40">
+        <v>0</v>
+      </c>
+      <c r="L207" s="40">
         <v>71.904869767574723</v>
       </c>
-      <c r="M207" s="67">
-[...5 lines deleted...]
-      <c r="O207" s="69">
+      <c r="M207" s="40">
+        <v>5.580580740030662</v>
+      </c>
+      <c r="N207" s="40">
+        <v>2530.3988315166212</v>
+      </c>
+      <c r="O207" s="41">
         <v>2.4</v>
       </c>
-      <c r="P207" s="70">
-[...8 lines deleted...]
-      <c r="S207" s="76">
+      <c r="P207" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q207" s="40">
+        <v>25.193373876064499</v>
+      </c>
+      <c r="R207" s="55">
+        <v>0</v>
+      </c>
+      <c r="S207" s="40">
         <v>0.11259683616492799</v>
       </c>
-      <c r="T207" s="76">
+      <c r="T207" s="40">
         <v>0.41751184832948901</v>
       </c>
-      <c r="U207" s="24">
-[...2 lines deleted...]
-      <c r="V207" s="73">
+      <c r="U207" s="40">
+        <v>25.723482560558921</v>
+      </c>
+      <c r="V207" s="41">
         <v>0.4</v>
       </c>
-      <c r="W207" s="74">
-[...29 lines deleted...]
-      <c r="AG207" s="24">
+      <c r="W207" s="39">
+        <v>0</v>
+      </c>
+      <c r="X207" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y207" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z207" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA207" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB207" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC207" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD207" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE207" s="40">
+        <v>2478.1067548850806</v>
+      </c>
+      <c r="AF207" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG207" s="40">
         <v>72.017466603739649</v>
       </c>
-      <c r="AH207" s="24">
-[...5 lines deleted...]
-      <c r="AJ207" s="75">
+      <c r="AH207" s="40">
+        <v>5.9980925883601506</v>
+      </c>
+      <c r="AI207" s="40">
+        <v>2556.1223140771799</v>
+      </c>
+      <c r="AJ207" s="41">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="208" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A208" s="26">
+      <c r="A208" s="53">
         <v>1492</v>
       </c>
-      <c r="B208" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D208" s="20">
+      <c r="B208" s="53" t="s">
+        <v>309</v>
+      </c>
+      <c r="C208" s="36">
+        <v>0</v>
+      </c>
+      <c r="D208" s="37">
         <v>14</v>
       </c>
-      <c r="E208" s="20">
-[...2 lines deleted...]
-      <c r="F208" s="20">
+      <c r="E208" s="37">
+        <v>0</v>
+      </c>
+      <c r="F208" s="37">
         <v>20</v>
       </c>
-      <c r="G208" s="20">
-[...2 lines deleted...]
-      <c r="H208" s="21">
+      <c r="G208" s="37">
+        <v>0</v>
+      </c>
+      <c r="H208" s="38">
         <v>34</v>
       </c>
-      <c r="I208" s="66">
-[...8 lines deleted...]
-      <c r="L208" s="67">
+      <c r="I208" s="39">
+        <v>0</v>
+      </c>
+      <c r="J208" s="40">
+        <v>2228.1051028049451</v>
+      </c>
+      <c r="K208" s="40">
+        <v>0</v>
+      </c>
+      <c r="L208" s="40">
         <v>63.193031777923117</v>
       </c>
-      <c r="M208" s="68">
-[...5 lines deleted...]
-      <c r="O208" s="69">
+      <c r="M208" s="40">
+        <v>0</v>
+      </c>
+      <c r="N208" s="40">
+        <v>2291.259286147073</v>
+      </c>
+      <c r="O208" s="41">
         <v>4.7</v>
       </c>
-      <c r="P208" s="70">
-[...17 lines deleted...]
-      <c r="V208" s="73">
+      <c r="P208" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q208" s="40">
+        <v>2584.4948537064502</v>
+      </c>
+      <c r="R208" s="55">
+        <v>0</v>
+      </c>
+      <c r="S208" s="40">
+        <v>0</v>
+      </c>
+      <c r="T208" s="55">
+        <v>0</v>
+      </c>
+      <c r="U208" s="40">
+        <v>2584.4948537064502</v>
+      </c>
+      <c r="V208" s="41">
         <v>6.3</v>
       </c>
-      <c r="W208" s="74">
-[...29 lines deleted...]
-      <c r="AG208" s="24">
+      <c r="W208" s="39">
+        <v>0</v>
+      </c>
+      <c r="X208" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y208" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z208" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA208" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB208" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC208" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD208" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE208" s="40">
+        <v>4812.5999565113952</v>
+      </c>
+      <c r="AF208" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG208" s="40">
         <v>63.193031777923117</v>
       </c>
-      <c r="AH208" s="24">
-[...5 lines deleted...]
-      <c r="AJ208" s="75">
+      <c r="AH208" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI208" s="40">
+        <v>4875.7541398535232</v>
+      </c>
+      <c r="AJ208" s="41">
         <v>5.5</v>
       </c>
     </row>
     <row r="209" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A209" s="26">
+      <c r="A209" s="53">
         <v>1493</v>
       </c>
-      <c r="B209" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C209" s="19">
+      <c r="B209" s="53" t="s">
+        <v>310</v>
+      </c>
+      <c r="C209" s="36">
         <v>1</v>
       </c>
-      <c r="D209" s="20">
-[...2 lines deleted...]
-      <c r="E209" s="20">
+      <c r="D209" s="37">
+        <v>15</v>
+      </c>
+      <c r="E209" s="37">
         <v>1</v>
       </c>
-      <c r="F209" s="20">
+      <c r="F209" s="37">
         <v>12</v>
       </c>
-      <c r="G209" s="20">
+      <c r="G209" s="37">
         <v>18</v>
       </c>
-      <c r="H209" s="21">
-[...11 lines deleted...]
-      <c r="L209" s="67">
+      <c r="H209" s="38">
+        <v>47</v>
+      </c>
+      <c r="I209" s="39">
+        <v>321.36998624223679</v>
+      </c>
+      <c r="J209" s="40">
+        <v>1937.6024475928939</v>
+      </c>
+      <c r="K209" s="40">
+        <v>338.86993596411878</v>
+      </c>
+      <c r="L209" s="40">
         <v>37.441457386918721</v>
       </c>
-      <c r="M209" s="67">
-[...5 lines deleted...]
-      <c r="O209" s="69">
+      <c r="M209" s="40">
+        <v>39.693957427386813</v>
+      </c>
+      <c r="N209" s="40">
+        <v>2674.9207893527059</v>
+      </c>
+      <c r="O209" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="P209" s="23">
-[...17 lines deleted...]
-      <c r="V209" s="73">
+      <c r="P209" s="39">
+        <v>2001.921149604332</v>
+      </c>
+      <c r="Q209" s="40">
+        <v>4244.9192834045034</v>
+      </c>
+      <c r="R209" s="55">
+        <v>155.78648090468189</v>
+      </c>
+      <c r="S209" s="55">
+        <v>0</v>
+      </c>
+      <c r="T209" s="40">
+        <v>3.291513380331788</v>
+      </c>
+      <c r="U209" s="40">
+        <v>6405.9182987325466</v>
+      </c>
+      <c r="V209" s="41">
         <v>7.1</v>
       </c>
-      <c r="W209" s="74">
-[...29 lines deleted...]
-      <c r="AG209" s="24">
+      <c r="W209" s="39">
+        <v>0</v>
+      </c>
+      <c r="X209" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y209" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z209" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA209" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB209" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC209" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD209" s="39">
+        <v>2323.291135846569</v>
+      </c>
+      <c r="AE209" s="40">
+        <v>6182.5217309973978</v>
+      </c>
+      <c r="AF209" s="40">
+        <v>494.65641686880065</v>
+      </c>
+      <c r="AG209" s="40">
         <v>37.441457386918721</v>
       </c>
-      <c r="AH209" s="24">
-[...5 lines deleted...]
-      <c r="AJ209" s="75">
+      <c r="AH209" s="40">
+        <v>42.985470807718599</v>
+      </c>
+      <c r="AI209" s="40">
+        <v>9080.839088085253</v>
+      </c>
+      <c r="AJ209" s="41">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A210" s="26">
+      <c r="A210" s="53">
         <v>1494</v>
       </c>
-      <c r="B210" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D210" s="20">
+      <c r="B210" s="53" t="s">
+        <v>311</v>
+      </c>
+      <c r="C210" s="36">
+        <v>0</v>
+      </c>
+      <c r="D210" s="37">
         <v>9</v>
       </c>
-      <c r="E210" s="20">
+      <c r="E210" s="37">
         <v>3</v>
       </c>
-      <c r="F210" s="20">
-[...38 lines deleted...]
-      <c r="S210" s="24">
+      <c r="F210" s="37">
+        <v>13</v>
+      </c>
+      <c r="G210" s="37">
+        <v>0</v>
+      </c>
+      <c r="H210" s="38">
+        <v>25</v>
+      </c>
+      <c r="I210" s="39">
+        <v>0</v>
+      </c>
+      <c r="J210" s="40">
+        <v>306.25053625351148</v>
+      </c>
+      <c r="K210" s="40">
+        <v>1781.5477453906831</v>
+      </c>
+      <c r="L210" s="40">
+        <v>31.156600017357491</v>
+      </c>
+      <c r="M210" s="40">
+        <v>0</v>
+      </c>
+      <c r="N210" s="40">
+        <v>2112.8322800216019</v>
+      </c>
+      <c r="O210" s="41">
+        <v>3</v>
+      </c>
+      <c r="P210" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q210" s="40">
+        <v>673.31968221765794</v>
+      </c>
+      <c r="R210" s="40">
+        <v>5243.6640328994044</v>
+      </c>
+      <c r="S210" s="40">
         <v>9.4589902953772745E-5</v>
       </c>
-      <c r="T210" s="72">
-[...48 lines deleted...]
-        <v>5.4</v>
+      <c r="T210" s="55">
+        <v>0</v>
+      </c>
+      <c r="U210" s="40">
+        <v>5916.9823316781458</v>
+      </c>
+      <c r="V210" s="41">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="W210" s="39">
+        <v>0</v>
+      </c>
+      <c r="X210" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y210" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z210" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA210" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB210" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC210" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD210" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE210" s="40">
+        <v>979.57021847116948</v>
+      </c>
+      <c r="AF210" s="40">
+        <v>7025.2117782900878</v>
+      </c>
+      <c r="AG210" s="40">
+        <v>31.156694607260444</v>
+      </c>
+      <c r="AH210" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI210" s="40">
+        <v>8029.8146116997477</v>
+      </c>
+      <c r="AJ210" s="41">
+        <v>5.8</v>
       </c>
     </row>
     <row r="211" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A211" s="26">
+      <c r="A211" s="53">
         <v>1495</v>
       </c>
-      <c r="B211" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D211" s="20">
+      <c r="B211" s="53" t="s">
+        <v>312</v>
+      </c>
+      <c r="C211" s="36">
+        <v>0</v>
+      </c>
+      <c r="D211" s="37">
         <v>14</v>
       </c>
-      <c r="E211" s="20">
-[...2 lines deleted...]
-      <c r="F211" s="20">
+      <c r="E211" s="37">
+        <v>0</v>
+      </c>
+      <c r="F211" s="37">
         <v>14</v>
       </c>
-      <c r="G211" s="20">
-[...2 lines deleted...]
-      <c r="H211" s="21">
+      <c r="G211" s="37">
+        <v>0</v>
+      </c>
+      <c r="H211" s="38">
         <v>28</v>
       </c>
-      <c r="I211" s="66">
-[...8 lines deleted...]
-      <c r="L211" s="67">
+      <c r="I211" s="39">
+        <v>0</v>
+      </c>
+      <c r="J211" s="40">
+        <v>2307.0964946327808</v>
+      </c>
+      <c r="K211" s="40">
+        <v>0</v>
+      </c>
+      <c r="L211" s="40">
         <v>30.993339862770409</v>
       </c>
-      <c r="M211" s="68">
-[...5 lines deleted...]
-      <c r="O211" s="69">
+      <c r="M211" s="40">
+        <v>0</v>
+      </c>
+      <c r="N211" s="40">
+        <v>2338.0399099225529</v>
+      </c>
+      <c r="O211" s="41">
         <v>5.4</v>
       </c>
-      <c r="P211" s="70">
-[...17 lines deleted...]
-      <c r="V211" s="73">
+      <c r="P211" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q211" s="40">
+        <v>1728.544106657911</v>
+      </c>
+      <c r="R211" s="55">
+        <v>0</v>
+      </c>
+      <c r="S211" s="40">
+        <v>0</v>
+      </c>
+      <c r="T211" s="55">
+        <v>0</v>
+      </c>
+      <c r="U211" s="40">
+        <v>1728.544106657911</v>
+      </c>
+      <c r="V211" s="41">
         <v>84.7</v>
       </c>
-      <c r="W211" s="74">
-[...29 lines deleted...]
-      <c r="AG211" s="24">
+      <c r="W211" s="39">
+        <v>0</v>
+      </c>
+      <c r="X211" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y211" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z211" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA211" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB211" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC211" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD211" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE211" s="40">
+        <v>4035.6406012906918</v>
+      </c>
+      <c r="AF211" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG211" s="40">
         <v>30.993339862770409</v>
       </c>
-      <c r="AH211" s="24">
-[...5 lines deleted...]
-      <c r="AJ211" s="75">
+      <c r="AH211" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI211" s="40">
+        <v>4066.5840165804639</v>
+      </c>
+      <c r="AJ211" s="41">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A212" s="26">
+      <c r="A212" s="53">
         <v>1496</v>
       </c>
-      <c r="B212" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D212" s="20">
+      <c r="B212" s="53" t="s">
+        <v>313</v>
+      </c>
+      <c r="C212" s="36">
+        <v>0</v>
+      </c>
+      <c r="D212" s="37">
         <v>37</v>
       </c>
-      <c r="E212" s="20">
+      <c r="E212" s="37">
         <v>1</v>
       </c>
-      <c r="F212" s="20">
+      <c r="F212" s="37">
         <v>41</v>
       </c>
-      <c r="G212" s="20">
-[...2 lines deleted...]
-      <c r="H212" s="21">
+      <c r="G212" s="37">
+        <v>0</v>
+      </c>
+      <c r="H212" s="38">
         <v>79</v>
       </c>
-      <c r="I212" s="66">
-[...5 lines deleted...]
-      <c r="K212" s="67">
+      <c r="I212" s="39">
+        <v>0</v>
+      </c>
+      <c r="J212" s="40">
+        <v>3181.8140079076788</v>
+      </c>
+      <c r="K212" s="40">
         <v>360.90655849243399</v>
       </c>
-      <c r="L212" s="67">
+      <c r="L212" s="40">
         <v>109.3503167750433</v>
       </c>
-      <c r="M212" s="68">
-[...5 lines deleted...]
-      <c r="O212" s="69">
+      <c r="M212" s="40">
+        <v>0</v>
+      </c>
+      <c r="N212" s="40">
+        <v>3650.0175290659499</v>
+      </c>
+      <c r="O212" s="41">
         <v>5.4</v>
       </c>
-      <c r="P212" s="70">
-[...5 lines deleted...]
-      <c r="R212" s="72">
+      <c r="P212" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q212" s="40">
+        <v>46.445061921518842</v>
+      </c>
+      <c r="R212" s="55">
         <v>299.49399772512828</v>
       </c>
-      <c r="S212" s="24">
-[...8 lines deleted...]
-      <c r="V212" s="73">
+      <c r="S212" s="40">
+        <v>0</v>
+      </c>
+      <c r="T212" s="55">
+        <v>0</v>
+      </c>
+      <c r="U212" s="40">
+        <v>345.93905964664708</v>
+      </c>
+      <c r="V212" s="41">
         <v>29.9</v>
       </c>
-      <c r="W212" s="74">
-[...26 lines deleted...]
-      <c r="AF212" s="24">
+      <c r="W212" s="39">
+        <v>0</v>
+      </c>
+      <c r="X212" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y212" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z212" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA212" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB212" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC212" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD212" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE212" s="40">
+        <v>3228.2590698291979</v>
+      </c>
+      <c r="AF212" s="40">
         <v>660.40055621756233</v>
       </c>
-      <c r="AG212" s="24">
+      <c r="AG212" s="40">
         <v>109.3503167750433</v>
       </c>
-      <c r="AH212" s="24">
-[...5 lines deleted...]
-      <c r="AJ212" s="75">
+      <c r="AH212" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI212" s="40">
+        <v>3995.9565887125968</v>
+      </c>
+      <c r="AJ212" s="41">
         <v>5.8</v>
       </c>
     </row>
     <row r="213" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A213" s="26">
+      <c r="A213" s="53">
         <v>1497</v>
       </c>
-      <c r="B213" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D213" s="20">
+      <c r="B213" s="53" t="s">
+        <v>314</v>
+      </c>
+      <c r="C213" s="36">
+        <v>0</v>
+      </c>
+      <c r="D213" s="37">
         <v>4</v>
       </c>
-      <c r="E213" s="20">
-[...2 lines deleted...]
-      <c r="F213" s="20">
+      <c r="E213" s="37">
+        <v>0</v>
+      </c>
+      <c r="F213" s="37">
         <v>24</v>
       </c>
-      <c r="G213" s="20">
-[...2 lines deleted...]
-      <c r="H213" s="21">
+      <c r="G213" s="37">
+        <v>0</v>
+      </c>
+      <c r="H213" s="38">
         <v>28</v>
       </c>
-      <c r="I213" s="66">
-[...8 lines deleted...]
-      <c r="L213" s="67">
+      <c r="I213" s="39">
+        <v>0</v>
+      </c>
+      <c r="J213" s="40">
+        <v>151.94728638341289</v>
+      </c>
+      <c r="K213" s="40">
+        <v>0</v>
+      </c>
+      <c r="L213" s="40">
         <v>62.987264269209753</v>
       </c>
-      <c r="M213" s="68">
-[...5 lines deleted...]
-      <c r="O213" s="69">
+      <c r="M213" s="40">
+        <v>0</v>
+      </c>
+      <c r="N213" s="40">
+        <v>214.9345506526227</v>
+      </c>
+      <c r="O213" s="41">
         <v>0.7</v>
       </c>
-      <c r="P213" s="70">
-[...8 lines deleted...]
-      <c r="S213" s="77">
+      <c r="P213" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q213" s="55">
+        <v>60.14912203846901</v>
+      </c>
+      <c r="R213" s="55">
+        <v>0</v>
+      </c>
+      <c r="S213" s="40">
         <v>8.8884567261705988E-3</v>
       </c>
-      <c r="T213" s="72">
-[...5 lines deleted...]
-      <c r="V213" s="79">
+      <c r="T213" s="55">
+        <v>0</v>
+      </c>
+      <c r="U213" s="40">
+        <v>60.158010495195178</v>
+      </c>
+      <c r="V213" s="56">
         <v>0.2</v>
       </c>
-      <c r="W213" s="74">
-[...29 lines deleted...]
-      <c r="AG213" s="24">
+      <c r="W213" s="39">
+        <v>0</v>
+      </c>
+      <c r="X213" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y213" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z213" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA213" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB213" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC213" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD213" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE213" s="40">
+        <v>212.0964084218819</v>
+      </c>
+      <c r="AF213" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG213" s="40">
         <v>62.996152725935922</v>
       </c>
-      <c r="AH213" s="24">
-[...5 lines deleted...]
-      <c r="AJ213" s="75">
+      <c r="AH213" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI213" s="40">
+        <v>275.09256114781789</v>
+      </c>
+      <c r="AJ213" s="41">
         <v>0.5</v>
       </c>
     </row>
     <row r="214" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A214" s="26">
+      <c r="A214" s="53">
         <v>1498</v>
       </c>
-      <c r="B214" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D214" s="20">
+      <c r="B214" s="53" t="s">
+        <v>315</v>
+      </c>
+      <c r="C214" s="36">
+        <v>0</v>
+      </c>
+      <c r="D214" s="37">
         <v>16</v>
       </c>
-      <c r="E214" s="20">
+      <c r="E214" s="37">
         <v>1</v>
       </c>
-      <c r="F214" s="20">
+      <c r="F214" s="37">
         <v>16</v>
       </c>
-      <c r="G214" s="20">
-[...2 lines deleted...]
-      <c r="H214" s="21">
+      <c r="G214" s="37">
+        <v>0</v>
+      </c>
+      <c r="H214" s="38">
         <v>33</v>
       </c>
-      <c r="I214" s="66">
-[...5 lines deleted...]
-      <c r="K214" s="67">
+      <c r="I214" s="39">
+        <v>0</v>
+      </c>
+      <c r="J214" s="40">
+        <v>477.27709475190528</v>
+      </c>
+      <c r="K214" s="40">
         <v>2680.8955284570152</v>
       </c>
-      <c r="L214" s="67">
+      <c r="L214" s="40">
         <v>53.94125689287582</v>
       </c>
-      <c r="M214" s="68">
-[...5 lines deleted...]
-      <c r="O214" s="69">
+      <c r="M214" s="40">
+        <v>0</v>
+      </c>
+      <c r="N214" s="40">
+        <v>3212.1136600075729</v>
+      </c>
+      <c r="O214" s="41">
         <v>6.2</v>
       </c>
-      <c r="P214" s="70">
-[...5 lines deleted...]
-      <c r="R214" s="24">
+      <c r="P214" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q214" s="40">
+        <v>18.70967978438679</v>
+      </c>
+      <c r="R214" s="40">
         <v>188.10850707558831</v>
       </c>
-      <c r="S214" s="72">
-[...8 lines deleted...]
-      <c r="V214" s="73">
+      <c r="S214" s="55">
+        <v>0</v>
+      </c>
+      <c r="T214" s="55">
+        <v>0</v>
+      </c>
+      <c r="U214" s="40">
+        <v>206.81818685997499</v>
+      </c>
+      <c r="V214" s="41">
         <v>39</v>
       </c>
-      <c r="W214" s="74">
-[...26 lines deleted...]
-      <c r="AF214" s="24">
+      <c r="W214" s="39">
+        <v>0</v>
+      </c>
+      <c r="X214" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y214" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z214" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA214" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB214" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC214" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD214" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE214" s="40">
+        <v>495.98677453629205</v>
+      </c>
+      <c r="AF214" s="40">
         <v>2869.0040355326037</v>
       </c>
-      <c r="AG214" s="24">
+      <c r="AG214" s="40">
         <v>53.94125689287582</v>
       </c>
-      <c r="AH214" s="24">
-[...5 lines deleted...]
-      <c r="AJ214" s="75">
+      <c r="AH214" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI214" s="40">
+        <v>3418.9318468675478</v>
+      </c>
+      <c r="AJ214" s="41">
         <v>6.5</v>
       </c>
     </row>
     <row r="215" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A215" s="26">
+      <c r="A215" s="53">
         <v>1499</v>
       </c>
-      <c r="B215" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D215" s="20">
+      <c r="B215" s="53" t="s">
+        <v>316</v>
+      </c>
+      <c r="C215" s="36">
+        <v>0</v>
+      </c>
+      <c r="D215" s="37">
         <v>44</v>
       </c>
-      <c r="E215" s="20">
-[...2 lines deleted...]
-      <c r="F215" s="20">
+      <c r="E215" s="37">
+        <v>0</v>
+      </c>
+      <c r="F215" s="37">
         <v>38</v>
       </c>
-      <c r="G215" s="20">
+      <c r="G215" s="37">
         <v>22</v>
       </c>
-      <c r="H215" s="21">
+      <c r="H215" s="38">
         <v>104</v>
       </c>
-      <c r="I215" s="66">
-[...8 lines deleted...]
-      <c r="L215" s="67">
+      <c r="I215" s="39">
+        <v>0</v>
+      </c>
+      <c r="J215" s="40">
+        <v>3546.3853610460742</v>
+      </c>
+      <c r="K215" s="40">
+        <v>0</v>
+      </c>
+      <c r="L215" s="40">
         <v>102.3111857979513</v>
       </c>
-      <c r="M215" s="67">
+      <c r="M215" s="40">
         <v>28.393903857600719</v>
       </c>
-      <c r="N215" s="67">
-[...2 lines deleted...]
-      <c r="O215" s="69">
+      <c r="N215" s="40">
+        <v>3675.311470079982</v>
+      </c>
+      <c r="O215" s="41">
         <v>3.5</v>
       </c>
-      <c r="P215" s="81">
-[...17 lines deleted...]
-      <c r="V215" s="85">
+      <c r="P215" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q215" s="58">
+        <v>1428.2563876704819</v>
+      </c>
+      <c r="R215" s="59">
+        <v>0</v>
+      </c>
+      <c r="S215" s="58">
+        <v>0</v>
+      </c>
+      <c r="T215" s="59">
+        <v>0</v>
+      </c>
+      <c r="U215" s="58">
+        <v>1428.2563876704819</v>
+      </c>
+      <c r="V215" s="60">
         <v>67.2</v>
       </c>
-      <c r="W215" s="74">
-[...29 lines deleted...]
-      <c r="AG215" s="82">
+      <c r="W215" s="39">
+        <v>0</v>
+      </c>
+      <c r="X215" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y215" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z215" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA215" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB215" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC215" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD215" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE215" s="58">
+        <v>4974.6417487165563</v>
+      </c>
+      <c r="AF215" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG215" s="58">
         <v>102.3111857979513</v>
       </c>
-      <c r="AH215" s="82">
+      <c r="AH215" s="58">
         <v>28.393903857600719</v>
       </c>
-      <c r="AI215" s="82">
-[...2 lines deleted...]
-      <c r="AJ215" s="87">
+      <c r="AI215" s="58">
+        <v>5103.5678577504641</v>
+      </c>
+      <c r="AJ215" s="60">
         <v>4.8</v>
       </c>
     </row>
     <row r="216" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A216" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ216" s="27"/>
+      <c r="A216" s="23"/>
+      <c r="B216" s="23"/>
+      <c r="C216" s="36"/>
+      <c r="D216" s="37"/>
+      <c r="E216" s="37"/>
+      <c r="F216" s="37"/>
+      <c r="G216" s="37"/>
+      <c r="H216" s="38"/>
+      <c r="I216" s="39"/>
+      <c r="J216" s="40"/>
+      <c r="K216" s="40"/>
+      <c r="L216" s="40"/>
+      <c r="M216" s="40"/>
+      <c r="N216" s="40"/>
+      <c r="O216" s="41"/>
+      <c r="P216" s="42"/>
+      <c r="Q216" s="42"/>
+      <c r="R216" s="42"/>
+      <c r="S216" s="42"/>
+      <c r="T216" s="42"/>
+      <c r="U216" s="42"/>
+      <c r="V216" s="62"/>
+      <c r="W216" s="39"/>
+      <c r="X216" s="40"/>
+      <c r="Y216" s="40"/>
+      <c r="Z216" s="40"/>
+      <c r="AA216" s="40"/>
+      <c r="AB216" s="40"/>
+      <c r="AC216" s="44"/>
+      <c r="AD216" s="45"/>
+      <c r="AE216" s="45"/>
+      <c r="AF216" s="45"/>
+      <c r="AG216" s="45"/>
+      <c r="AH216" s="45"/>
+      <c r="AI216" s="45"/>
+      <c r="AJ216" s="43"/>
     </row>
-    <row r="217" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A217" s="13">
+    <row r="217" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A217" s="23">
         <v>17</v>
       </c>
-      <c r="B217" s="13" t="s">
-[...8 lines deleted...]
-      <c r="E217" s="15">
+      <c r="B217" s="23" t="s">
+        <v>317</v>
+      </c>
+      <c r="C217" s="46">
+        <v>0</v>
+      </c>
+      <c r="D217" s="47">
+        <v>241</v>
+      </c>
+      <c r="E217" s="47">
         <v>1</v>
       </c>
-      <c r="F217" s="15">
+      <c r="F217" s="47">
         <v>907</v>
       </c>
-      <c r="G217" s="15">
+      <c r="G217" s="47">
         <v>2</v>
       </c>
-      <c r="H217" s="16">
-[...14 lines deleted...]
-      <c r="M217" s="54">
+      <c r="H217" s="48">
+        <v>1151</v>
+      </c>
+      <c r="I217" s="49">
+        <v>0</v>
+      </c>
+      <c r="J217" s="50">
+        <v>64833.478727828966</v>
+      </c>
+      <c r="K217" s="50">
+        <v>8136.2786819615094</v>
+      </c>
+      <c r="L217" s="50">
+        <v>3072.5824548066448</v>
+      </c>
+      <c r="M217" s="50">
         <v>2.1428518757210373</v>
       </c>
-      <c r="N217" s="54">
-[...2 lines deleted...]
-      <c r="O217" s="55">
+      <c r="N217" s="50">
+        <v>75937.306920567877</v>
+      </c>
+      <c r="O217" s="51">
         <v>4.3</v>
       </c>
-      <c r="P217" s="93">
-[...17 lines deleted...]
-      <c r="V217" s="64">
+      <c r="P217" s="64">
+        <v>0</v>
+      </c>
+      <c r="Q217" s="28">
+        <v>53128.743488690474</v>
+      </c>
+      <c r="R217" s="28">
+        <v>1252.1920986506877</v>
+      </c>
+      <c r="S217" s="28">
+        <v>1.1562412366118766</v>
+      </c>
+      <c r="T217" s="63">
+        <v>0</v>
+      </c>
+      <c r="U217" s="28">
+        <v>54381.211259757678</v>
+      </c>
+      <c r="V217" s="29">
         <v>12.7</v>
       </c>
-      <c r="W217" s="53">
-[...32 lines deleted...]
-      <c r="AH217" s="62">
+      <c r="W217" s="49">
+        <v>0</v>
+      </c>
+      <c r="X217" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y217" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z217" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA217" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB217" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC217" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD217" s="27">
+        <v>0</v>
+      </c>
+      <c r="AE217" s="28">
+        <v>117962.22221651944</v>
+      </c>
+      <c r="AF217" s="28">
+        <v>9388.4707806121969</v>
+      </c>
+      <c r="AG217" s="28">
+        <v>3073.7386960432568</v>
+      </c>
+      <c r="AH217" s="28">
         <v>2.1428518757210373</v>
       </c>
-      <c r="AI217" s="62">
-[...3 lines deleted...]
-        <v>5.9</v>
+      <c r="AI217" s="28">
+        <v>130318.51818032555</v>
+      </c>
+      <c r="AJ217" s="29">
+        <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A218" s="26">
+      <c r="A218" s="53">
         <v>1715</v>
       </c>
-      <c r="B218" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D218" s="20">
+      <c r="B218" s="53" t="s">
+        <v>318</v>
+      </c>
+      <c r="C218" s="36">
+        <v>0</v>
+      </c>
+      <c r="D218" s="37">
         <v>6</v>
       </c>
-      <c r="E218" s="20">
-[...2 lines deleted...]
-      <c r="F218" s="20">
+      <c r="E218" s="37">
+        <v>0</v>
+      </c>
+      <c r="F218" s="37">
         <v>25</v>
       </c>
-      <c r="G218" s="20">
-[...2 lines deleted...]
-      <c r="H218" s="21">
+      <c r="G218" s="37">
+        <v>0</v>
+      </c>
+      <c r="H218" s="38">
         <v>31</v>
       </c>
-      <c r="I218" s="66">
-[...8 lines deleted...]
-      <c r="L218" s="67">
+      <c r="I218" s="39">
+        <v>0</v>
+      </c>
+      <c r="J218" s="40">
+        <v>349.30208740736958</v>
+      </c>
+      <c r="K218" s="40">
+        <v>0</v>
+      </c>
+      <c r="L218" s="40">
         <v>64.202547296897961</v>
       </c>
-      <c r="M218" s="68">
-[...5 lines deleted...]
-      <c r="O218" s="69">
+      <c r="M218" s="40">
+        <v>0</v>
+      </c>
+      <c r="N218" s="40">
+        <v>413.50463470406203</v>
+      </c>
+      <c r="O218" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P218" s="70">
-[...17 lines deleted...]
-      <c r="V218" s="79">
+      <c r="P218" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q218" s="40">
+        <v>415.36016084772763</v>
+      </c>
+      <c r="R218" s="55">
+        <v>0</v>
+      </c>
+      <c r="S218" s="40">
+        <v>0</v>
+      </c>
+      <c r="T218" s="55">
+        <v>0</v>
+      </c>
+      <c r="U218" s="40">
+        <v>415.36016084772763</v>
+      </c>
+      <c r="V218" s="56">
         <v>8.8000000000000007</v>
       </c>
-      <c r="W218" s="74">
-[...29 lines deleted...]
-      <c r="AG218" s="24">
+      <c r="W218" s="39">
+        <v>0</v>
+      </c>
+      <c r="X218" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y218" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z218" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA218" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB218" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC218" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD218" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE218" s="40">
+        <v>764.66224825509721</v>
+      </c>
+      <c r="AF218" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG218" s="40">
         <v>64.202547296897961</v>
       </c>
-      <c r="AH218" s="24">
-[...5 lines deleted...]
-      <c r="AJ218" s="75">
+      <c r="AH218" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI218" s="40">
+        <v>828.86479555178971</v>
+      </c>
+      <c r="AJ218" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="219" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A219" s="26">
+      <c r="A219" s="53">
         <v>1730</v>
       </c>
-      <c r="B219" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D219" s="20">
+      <c r="B219" s="53" t="s">
+        <v>319</v>
+      </c>
+      <c r="C219" s="36">
+        <v>0</v>
+      </c>
+      <c r="D219" s="37">
         <v>14</v>
       </c>
-      <c r="E219" s="20">
-[...29 lines deleted...]
-      <c r="O219" s="69">
+      <c r="E219" s="37">
+        <v>0</v>
+      </c>
+      <c r="F219" s="37">
+        <v>121</v>
+      </c>
+      <c r="G219" s="37">
+        <v>0</v>
+      </c>
+      <c r="H219" s="38">
+        <v>135</v>
+      </c>
+      <c r="I219" s="39">
+        <v>0</v>
+      </c>
+      <c r="J219" s="40">
+        <v>1160.216633546032</v>
+      </c>
+      <c r="K219" s="40">
+        <v>0</v>
+      </c>
+      <c r="L219" s="40">
+        <v>386.0350801722135</v>
+      </c>
+      <c r="M219" s="40">
+        <v>0</v>
+      </c>
+      <c r="N219" s="40">
+        <v>1542.593022965119</v>
+      </c>
+      <c r="O219" s="41">
+        <v>1.9</v>
+      </c>
+      <c r="P219" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q219" s="40">
+        <v>32.514638683998079</v>
+      </c>
+      <c r="R219" s="55">
+        <v>0</v>
+      </c>
+      <c r="S219" s="40">
+        <v>0</v>
+      </c>
+      <c r="T219" s="55">
+        <v>0</v>
+      </c>
+      <c r="U219" s="40">
+        <v>32.514638683998079</v>
+      </c>
+      <c r="V219" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="W219" s="39">
+        <v>0</v>
+      </c>
+      <c r="X219" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y219" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z219" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA219" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB219" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC219" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD219" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE219" s="40">
+        <v>1192.7312722300301</v>
+      </c>
+      <c r="AF219" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG219" s="40">
+        <v>386.0350801722135</v>
+      </c>
+      <c r="AH219" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI219" s="40">
+        <v>1575.1076616491171</v>
+      </c>
+      <c r="AJ219" s="41">
         <v>1.8</v>
-      </c>
-[...61 lines deleted...]
-        <v>1.7</v>
       </c>
     </row>
     <row r="220" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A220" s="26">
+      <c r="A220" s="53">
         <v>1737</v>
       </c>
-      <c r="B220" s="26" t="s">
-[...17 lines deleted...]
-      <c r="H220" s="21">
+      <c r="B220" s="53" t="s">
+        <v>320</v>
+      </c>
+      <c r="C220" s="36">
+        <v>0</v>
+      </c>
+      <c r="D220" s="37">
+        <v>95</v>
+      </c>
+      <c r="E220" s="37">
+        <v>0</v>
+      </c>
+      <c r="F220" s="37">
+        <v>167</v>
+      </c>
+      <c r="G220" s="37">
+        <v>0</v>
+      </c>
+      <c r="H220" s="38">
         <v>262</v>
       </c>
-      <c r="I220" s="66">
-[...17 lines deleted...]
-      <c r="O220" s="69">
+      <c r="I220" s="39">
+        <v>0</v>
+      </c>
+      <c r="J220" s="40">
+        <v>23151.663081294191</v>
+      </c>
+      <c r="K220" s="40">
+        <v>0</v>
+      </c>
+      <c r="L220" s="40">
+        <v>725.30268323967823</v>
+      </c>
+      <c r="M220" s="40">
+        <v>0</v>
+      </c>
+      <c r="N220" s="40">
+        <v>23871.56287887607</v>
+      </c>
+      <c r="O220" s="41">
+        <v>5.7</v>
+      </c>
+      <c r="P220" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q220" s="40">
+        <v>607.69069293944904</v>
+      </c>
+      <c r="R220" s="55">
+        <v>0</v>
+      </c>
+      <c r="S220" s="40">
+        <v>2.882254992678497E-3</v>
+      </c>
+      <c r="T220" s="55">
+        <v>0</v>
+      </c>
+      <c r="U220" s="40">
+        <v>607.69069296459111</v>
+      </c>
+      <c r="V220" s="41">
+        <v>3.1</v>
+      </c>
+      <c r="W220" s="39">
+        <v>0</v>
+      </c>
+      <c r="X220" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y220" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z220" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA220" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB220" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC220" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD220" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE220" s="40">
+        <v>23759.353774233641</v>
+      </c>
+      <c r="AF220" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG220" s="40">
+        <v>725.30556549467087</v>
+      </c>
+      <c r="AH220" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI220" s="40">
+        <v>24479.253571840662</v>
+      </c>
+      <c r="AJ220" s="41">
         <v>5.6</v>
-      </c>
-[...61 lines deleted...]
-        <v>5.5</v>
       </c>
     </row>
     <row r="221" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A221" s="26">
+      <c r="A221" s="53">
         <v>1760</v>
       </c>
-      <c r="B221" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D221" s="20">
+      <c r="B221" s="53" t="s">
+        <v>321</v>
+      </c>
+      <c r="C221" s="36">
+        <v>0</v>
+      </c>
+      <c r="D221" s="37">
         <v>7</v>
       </c>
-      <c r="E221" s="20">
-[...2 lines deleted...]
-      <c r="F221" s="20">
+      <c r="E221" s="37">
+        <v>0</v>
+      </c>
+      <c r="F221" s="37">
         <v>18</v>
       </c>
-      <c r="G221" s="20">
-[...2 lines deleted...]
-      <c r="H221" s="21">
+      <c r="G221" s="37">
+        <v>0</v>
+      </c>
+      <c r="H221" s="38">
         <v>25</v>
       </c>
-      <c r="I221" s="66">
-[...8 lines deleted...]
-      <c r="L221" s="67">
+      <c r="I221" s="39">
+        <v>0</v>
+      </c>
+      <c r="J221" s="40">
+        <v>274.17416481279571</v>
+      </c>
+      <c r="K221" s="40">
+        <v>0</v>
+      </c>
+      <c r="L221" s="40">
         <v>76.927838075908014</v>
       </c>
-      <c r="M221" s="68">
-[...5 lines deleted...]
-      <c r="O221" s="69">
+      <c r="M221" s="40">
+        <v>0</v>
+      </c>
+      <c r="N221" s="40">
+        <v>351.10200288870368</v>
+      </c>
+      <c r="O221" s="41">
         <v>0.9</v>
       </c>
-      <c r="P221" s="70">
-[...17 lines deleted...]
-      <c r="V221" s="73">
+      <c r="P221" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q221" s="40">
+        <v>204.4430750536429</v>
+      </c>
+      <c r="R221" s="55">
+        <v>0</v>
+      </c>
+      <c r="S221" s="40">
+        <v>0</v>
+      </c>
+      <c r="T221" s="55">
+        <v>0</v>
+      </c>
+      <c r="U221" s="40">
+        <v>204.4430750536429</v>
+      </c>
+      <c r="V221" s="41">
         <v>2.5</v>
       </c>
-      <c r="W221" s="74">
-[...29 lines deleted...]
-      <c r="AG221" s="24">
+      <c r="W221" s="39">
+        <v>0</v>
+      </c>
+      <c r="X221" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y221" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z221" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA221" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB221" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC221" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD221" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE221" s="40">
+        <v>478.61723986643858</v>
+      </c>
+      <c r="AF221" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG221" s="40">
         <v>76.927838075908014</v>
       </c>
-      <c r="AH221" s="24">
-[...5 lines deleted...]
-      <c r="AJ221" s="75">
+      <c r="AH221" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI221" s="40">
+        <v>555.54507794234655</v>
+      </c>
+      <c r="AJ221" s="41">
         <v>1.2</v>
       </c>
     </row>
     <row r="222" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A222" s="26">
+      <c r="A222" s="53">
         <v>1761</v>
       </c>
-      <c r="B222" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D222" s="20">
+      <c r="B222" s="53" t="s">
+        <v>322</v>
+      </c>
+      <c r="C222" s="36">
+        <v>0</v>
+      </c>
+      <c r="D222" s="37">
         <v>1</v>
       </c>
-      <c r="E222" s="20">
-[...2 lines deleted...]
-      <c r="F222" s="20">
+      <c r="E222" s="37">
+        <v>0</v>
+      </c>
+      <c r="F222" s="37">
         <v>1</v>
       </c>
-      <c r="G222" s="20">
-[...2 lines deleted...]
-      <c r="H222" s="21">
+      <c r="G222" s="37">
+        <v>0</v>
+      </c>
+      <c r="H222" s="38">
         <v>2</v>
       </c>
-      <c r="I222" s="66">
-[...8 lines deleted...]
-      <c r="L222" s="67">
+      <c r="I222" s="39">
+        <v>0</v>
+      </c>
+      <c r="J222" s="40">
+        <v>374.27711607760648</v>
+      </c>
+      <c r="K222" s="40">
+        <v>0</v>
+      </c>
+      <c r="L222" s="40">
         <v>1.4483894869975771</v>
       </c>
-      <c r="M222" s="68">
-[...5 lines deleted...]
-      <c r="O222" s="69">
+      <c r="M222" s="40">
+        <v>0</v>
+      </c>
+      <c r="N222" s="40">
+        <v>375.72550556460408</v>
+      </c>
+      <c r="O222" s="41">
         <v>6.3</v>
       </c>
-      <c r="P222" s="70">
-[...17 lines deleted...]
-      <c r="V222" s="73">
+      <c r="P222" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q222" s="40">
+        <v>2337.1484494513229</v>
+      </c>
+      <c r="R222" s="55">
+        <v>0</v>
+      </c>
+      <c r="S222" s="40">
+        <v>0</v>
+      </c>
+      <c r="T222" s="55">
+        <v>0</v>
+      </c>
+      <c r="U222" s="40">
+        <v>2337.1484494513229</v>
+      </c>
+      <c r="V222" s="41">
         <v>5.8</v>
       </c>
-      <c r="W222" s="74">
-[...29 lines deleted...]
-      <c r="AG222" s="24">
+      <c r="W222" s="39">
+        <v>0</v>
+      </c>
+      <c r="X222" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y222" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z222" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA222" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB222" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC222" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD222" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE222" s="40">
+        <v>2711.4255655289294</v>
+      </c>
+      <c r="AF222" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG222" s="40">
         <v>1.4483894869975771</v>
       </c>
-      <c r="AH222" s="24">
-[...5 lines deleted...]
-      <c r="AJ222" s="75">
+      <c r="AH222" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI222" s="40">
+        <v>2712.8739550159271</v>
+      </c>
+      <c r="AJ222" s="41">
         <v>5.8</v>
       </c>
     </row>
     <row r="223" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A223" s="26">
+      <c r="A223" s="53">
         <v>1762</v>
       </c>
-      <c r="B223" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D223" s="20">
+      <c r="B223" s="53" t="s">
+        <v>323</v>
+      </c>
+      <c r="C223" s="36">
+        <v>0</v>
+      </c>
+      <c r="D223" s="37">
         <v>1</v>
       </c>
-      <c r="E223" s="20">
-[...2 lines deleted...]
-      <c r="F223" s="20">
+      <c r="E223" s="37">
+        <v>0</v>
+      </c>
+      <c r="F223" s="37">
         <v>4</v>
       </c>
-      <c r="G223" s="20">
-[...2 lines deleted...]
-      <c r="H223" s="21">
+      <c r="G223" s="37">
+        <v>0</v>
+      </c>
+      <c r="H223" s="38">
         <v>5</v>
       </c>
-      <c r="I223" s="66">
-[...8 lines deleted...]
-      <c r="L223" s="67">
+      <c r="I223" s="39">
+        <v>0</v>
+      </c>
+      <c r="J223" s="40">
+        <v>3.1831462618611002</v>
+      </c>
+      <c r="K223" s="40">
+        <v>0</v>
+      </c>
+      <c r="L223" s="40">
         <v>12.879650952948939</v>
       </c>
-      <c r="M223" s="68">
-[...5 lines deleted...]
-      <c r="O223" s="69">
+      <c r="M223" s="40">
+        <v>0</v>
+      </c>
+      <c r="N223" s="40">
+        <v>16.06279721481004</v>
+      </c>
+      <c r="O223" s="41">
         <v>0.1</v>
       </c>
-      <c r="P223" s="70">
-[...17 lines deleted...]
-      <c r="V223" s="73">
+      <c r="P223" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q223" s="40">
+        <v>1.6426163804008109</v>
+      </c>
+      <c r="R223" s="55">
+        <v>0</v>
+      </c>
+      <c r="S223" s="40">
+        <v>0</v>
+      </c>
+      <c r="T223" s="55">
+        <v>0</v>
+      </c>
+      <c r="U223" s="40">
+        <v>1.6426163804008109</v>
+      </c>
+      <c r="V223" s="41">
         <v>0.3</v>
       </c>
-      <c r="W223" s="74">
-[...29 lines deleted...]
-      <c r="AG223" s="24">
+      <c r="W223" s="39">
+        <v>0</v>
+      </c>
+      <c r="X223" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y223" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z223" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA223" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB223" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC223" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD223" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE223" s="40">
+        <v>4.8257626422619113</v>
+      </c>
+      <c r="AF223" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG223" s="40">
         <v>12.879650952948939</v>
       </c>
-      <c r="AH223" s="24">
-[...5 lines deleted...]
-      <c r="AJ223" s="75">
+      <c r="AH223" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI223" s="40">
+        <v>17.70541359521085</v>
+      </c>
+      <c r="AJ223" s="41">
         <v>0.1</v>
       </c>
     </row>
     <row r="224" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A224" s="26">
+      <c r="A224" s="53">
         <v>1763</v>
       </c>
-      <c r="B224" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D224" s="20">
+      <c r="B224" s="53" t="s">
+        <v>324</v>
+      </c>
+      <c r="C224" s="36">
+        <v>0</v>
+      </c>
+      <c r="D224" s="37">
         <v>6</v>
       </c>
-      <c r="E224" s="20">
-[...2 lines deleted...]
-      <c r="F224" s="20">
+      <c r="E224" s="37">
+        <v>0</v>
+      </c>
+      <c r="F224" s="37">
         <v>30</v>
       </c>
-      <c r="G224" s="20">
-[...2 lines deleted...]
-      <c r="H224" s="21">
+      <c r="G224" s="37">
+        <v>0</v>
+      </c>
+      <c r="H224" s="38">
         <v>36</v>
       </c>
-      <c r="I224" s="66">
-[...8 lines deleted...]
-      <c r="L224" s="67">
+      <c r="I224" s="39">
+        <v>0</v>
+      </c>
+      <c r="J224" s="40">
+        <v>277.56321514365072</v>
+      </c>
+      <c r="K224" s="40">
+        <v>0</v>
+      </c>
+      <c r="L224" s="40">
         <v>121.8172727378457</v>
       </c>
-      <c r="M224" s="68">
-[...5 lines deleted...]
-      <c r="O224" s="69">
+      <c r="M224" s="40">
+        <v>0</v>
+      </c>
+      <c r="N224" s="40">
+        <v>399.38048788149638</v>
+      </c>
+      <c r="O224" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P224" s="70">
-[...8 lines deleted...]
-      <c r="S224" s="76">
+      <c r="P224" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q224" s="40">
+        <v>69.599859222965591</v>
+      </c>
+      <c r="R224" s="55">
+        <v>0</v>
+      </c>
+      <c r="S224" s="40">
         <v>0.25765288101367051</v>
       </c>
-      <c r="T224" s="72">
-[...5 lines deleted...]
-      <c r="V224" s="73">
+      <c r="T224" s="55">
+        <v>0</v>
+      </c>
+      <c r="U224" s="40">
+        <v>69.857512103979275</v>
+      </c>
+      <c r="V224" s="41">
         <v>1.4</v>
       </c>
-      <c r="W224" s="74">
-[...29 lines deleted...]
-      <c r="AG224" s="24">
+      <c r="W224" s="39">
+        <v>0</v>
+      </c>
+      <c r="X224" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y224" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z224" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA224" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB224" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC224" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD224" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE224" s="40">
+        <v>347.16307436661634</v>
+      </c>
+      <c r="AF224" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG224" s="40">
         <v>122.07492561885937</v>
       </c>
-      <c r="AH224" s="24">
-[...5 lines deleted...]
-      <c r="AJ224" s="75">
+      <c r="AH224" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI224" s="40">
+        <v>469.23799998547565</v>
+      </c>
+      <c r="AJ224" s="41">
         <v>1.2</v>
       </c>
     </row>
     <row r="225" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A225" s="26">
+      <c r="A225" s="53">
         <v>1764</v>
       </c>
-      <c r="B225" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D225" s="20">
+      <c r="B225" s="53" t="s">
+        <v>325</v>
+      </c>
+      <c r="C225" s="36">
+        <v>0</v>
+      </c>
+      <c r="D225" s="37">
         <v>3</v>
       </c>
-      <c r="E225" s="20">
-[...2 lines deleted...]
-      <c r="F225" s="20">
+      <c r="E225" s="37">
+        <v>0</v>
+      </c>
+      <c r="F225" s="37">
         <v>14</v>
       </c>
-      <c r="G225" s="20">
-[...2 lines deleted...]
-      <c r="H225" s="21">
+      <c r="G225" s="37">
+        <v>0</v>
+      </c>
+      <c r="H225" s="38">
         <v>17</v>
       </c>
-      <c r="I225" s="66">
-[...8 lines deleted...]
-      <c r="L225" s="67">
+      <c r="I225" s="39">
+        <v>0</v>
+      </c>
+      <c r="J225" s="40">
+        <v>103.36980138657761</v>
+      </c>
+      <c r="K225" s="40">
+        <v>0</v>
+      </c>
+      <c r="L225" s="40">
         <v>64.498635959444087</v>
       </c>
-      <c r="M225" s="68">
-[...5 lines deleted...]
-      <c r="O225" s="69">
+      <c r="M225" s="40">
+        <v>0</v>
+      </c>
+      <c r="N225" s="40">
+        <v>167.86843734602161</v>
+      </c>
+      <c r="O225" s="41">
         <v>0.4</v>
       </c>
-      <c r="P225" s="70">
-[...17 lines deleted...]
-      <c r="V225" s="73">
+      <c r="P225" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q225" s="40">
+        <v>416.02731712252341</v>
+      </c>
+      <c r="R225" s="55">
+        <v>0</v>
+      </c>
+      <c r="S225" s="40">
+        <v>0</v>
+      </c>
+      <c r="T225" s="55">
+        <v>0</v>
+      </c>
+      <c r="U225" s="40">
+        <v>416.02731712252341</v>
+      </c>
+      <c r="V225" s="41">
         <v>4.5</v>
       </c>
-      <c r="W225" s="74">
-[...29 lines deleted...]
-      <c r="AG225" s="24">
+      <c r="W225" s="39">
+        <v>0</v>
+      </c>
+      <c r="X225" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y225" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z225" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA225" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB225" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC225" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD225" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE225" s="40">
+        <v>519.39711850910101</v>
+      </c>
+      <c r="AF225" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG225" s="40">
         <v>64.498635959444087</v>
       </c>
-      <c r="AH225" s="24">
-[...5 lines deleted...]
-      <c r="AJ225" s="75">
+      <c r="AH225" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI225" s="40">
+        <v>583.89575446854496</v>
+      </c>
+      <c r="AJ225" s="41">
         <v>1.2</v>
       </c>
     </row>
     <row r="226" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A226" s="26">
+      <c r="A226" s="53">
         <v>1765</v>
       </c>
-      <c r="B226" s="26" t="s">
-[...38 lines deleted...]
-      <c r="O226" s="69">
+      <c r="B226" s="53" t="s">
+        <v>326</v>
+      </c>
+      <c r="C226" s="36">
+        <v>0</v>
+      </c>
+      <c r="D226" s="37">
+        <v>26</v>
+      </c>
+      <c r="E226" s="37">
+        <v>0</v>
+      </c>
+      <c r="F226" s="37">
+        <v>161</v>
+      </c>
+      <c r="G226" s="37">
+        <v>0</v>
+      </c>
+      <c r="H226" s="38">
+        <v>187</v>
+      </c>
+      <c r="I226" s="39">
+        <v>0</v>
+      </c>
+      <c r="J226" s="40">
+        <v>8572.1795215895509</v>
+      </c>
+      <c r="K226" s="40">
+        <v>0</v>
+      </c>
+      <c r="L226" s="40">
+        <v>417.68960359048032</v>
+      </c>
+      <c r="M226" s="40">
+        <v>0</v>
+      </c>
+      <c r="N226" s="40">
+        <v>8928.7756036744358</v>
+      </c>
+      <c r="O226" s="41">
         <v>6.3</v>
       </c>
-      <c r="P226" s="70">
-[...8 lines deleted...]
-      <c r="S226" s="24">
+      <c r="P226" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q226" s="40">
+        <v>1082.3723892146129</v>
+      </c>
+      <c r="R226" s="55">
+        <v>0</v>
+      </c>
+      <c r="S226" s="40">
         <v>0.68825970247799795</v>
       </c>
-      <c r="T226" s="72">
-[...5 lines deleted...]
-      <c r="V226" s="73">
+      <c r="T226" s="55">
+        <v>0</v>
+      </c>
+      <c r="U226" s="40">
+        <v>1082.3723892146129</v>
+      </c>
+      <c r="V226" s="41">
         <v>4.4000000000000004</v>
       </c>
-      <c r="W226" s="74">
-[...38 lines deleted...]
-      <c r="AJ226" s="75">
+      <c r="W226" s="39">
+        <v>0</v>
+      </c>
+      <c r="X226" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y226" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z226" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA226" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB226" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC226" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD226" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE226" s="40">
+        <v>9654.5519108041644</v>
+      </c>
+      <c r="AF226" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG226" s="40">
+        <v>418.3778632929583</v>
+      </c>
+      <c r="AH226" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI226" s="40">
+        <v>10011.147992889049</v>
+      </c>
+      <c r="AJ226" s="41">
         <v>6</v>
       </c>
     </row>
     <row r="227" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A227" s="26">
+      <c r="A227" s="53">
         <v>1766</v>
       </c>
-      <c r="B227" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D227" s="20">
+      <c r="B227" s="53" t="s">
+        <v>327</v>
+      </c>
+      <c r="C227" s="36">
+        <v>0</v>
+      </c>
+      <c r="D227" s="37">
         <v>4</v>
       </c>
-      <c r="E227" s="20">
-[...2 lines deleted...]
-      <c r="F227" s="20">
+      <c r="E227" s="37">
+        <v>0</v>
+      </c>
+      <c r="F227" s="37">
         <v>32</v>
       </c>
-      <c r="G227" s="20">
+      <c r="G227" s="37">
         <v>1</v>
       </c>
-      <c r="H227" s="21">
+      <c r="H227" s="38">
         <v>37</v>
       </c>
-      <c r="I227" s="66">
-[...8 lines deleted...]
-      <c r="L227" s="67">
+      <c r="I227" s="39">
+        <v>0</v>
+      </c>
+      <c r="J227" s="40">
+        <v>61.41555276447194</v>
+      </c>
+      <c r="K227" s="40">
+        <v>0</v>
+      </c>
+      <c r="L227" s="40">
         <v>92.100004640690727</v>
       </c>
-      <c r="M227" s="67">
+      <c r="M227" s="40">
         <v>0.75370516209973526</v>
       </c>
-      <c r="N227" s="67">
-[...2 lines deleted...]
-      <c r="O227" s="69">
+      <c r="N227" s="40">
+        <v>154.26926256726239</v>
+      </c>
+      <c r="O227" s="41">
         <v>0.1</v>
       </c>
-      <c r="P227" s="70">
-[...50 lines deleted...]
-      <c r="AG227" s="24">
+      <c r="P227" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q227" s="55">
+        <v>0</v>
+      </c>
+      <c r="R227" s="55">
+        <v>0</v>
+      </c>
+      <c r="S227" s="40">
+        <v>0</v>
+      </c>
+      <c r="T227" s="55">
+        <v>0</v>
+      </c>
+      <c r="U227" s="40">
+        <v>0</v>
+      </c>
+      <c r="V227" s="56">
+        <v>0</v>
+      </c>
+      <c r="W227" s="39">
+        <v>0</v>
+      </c>
+      <c r="X227" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y227" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z227" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA227" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB227" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC227" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD227" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE227" s="40">
+        <v>61.41555276447194</v>
+      </c>
+      <c r="AF227" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG227" s="40">
         <v>92.100004640690727</v>
       </c>
-      <c r="AH227" s="24">
+      <c r="AH227" s="40">
         <v>0.75370516209973526</v>
       </c>
-      <c r="AI227" s="24">
-[...2 lines deleted...]
-      <c r="AJ227" s="75">
+      <c r="AI227" s="40">
+        <v>154.26926256726239</v>
+      </c>
+      <c r="AJ227" s="41">
         <v>0.1</v>
       </c>
     </row>
     <row r="228" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A228" s="26">
+      <c r="A228" s="53">
         <v>1780</v>
       </c>
-      <c r="B228" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E228" s="20">
+      <c r="B228" s="53" t="s">
+        <v>328</v>
+      </c>
+      <c r="C228" s="36">
+        <v>0</v>
+      </c>
+      <c r="D228" s="37">
+        <v>21</v>
+      </c>
+      <c r="E228" s="37">
         <v>1</v>
       </c>
-      <c r="F228" s="20">
+      <c r="F228" s="37">
         <v>72</v>
       </c>
-      <c r="G228" s="20">
+      <c r="G228" s="37">
         <v>1</v>
       </c>
-      <c r="H228" s="21">
-[...8 lines deleted...]
-      <c r="K228" s="67">
+      <c r="H228" s="38">
+        <v>95</v>
+      </c>
+      <c r="I228" s="39">
+        <v>0</v>
+      </c>
+      <c r="J228" s="40">
+        <v>2056.5952704306278</v>
+      </c>
+      <c r="K228" s="40">
         <v>1618.174896991113</v>
       </c>
-      <c r="L228" s="67">
-[...2 lines deleted...]
-      <c r="M228" s="67">
+      <c r="L228" s="40">
+        <v>233.81743414770079</v>
+      </c>
+      <c r="M228" s="40">
         <v>1.389146713621302</v>
       </c>
-      <c r="N228" s="67">
-[...2 lines deleted...]
-      <c r="O228" s="69">
+      <c r="N228" s="40">
+        <v>3892.4591857116288</v>
+      </c>
+      <c r="O228" s="41">
         <v>3.3</v>
       </c>
-      <c r="P228" s="70">
-[...5 lines deleted...]
-      <c r="R228" s="24">
+      <c r="P228" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q228" s="40">
+        <v>7560.0281214285678</v>
+      </c>
+      <c r="R228" s="40">
         <v>43.70846885256843</v>
       </c>
-      <c r="S228" s="76">
-[...8 lines deleted...]
-      <c r="V228" s="73">
+      <c r="S228" s="40">
+        <v>0.14796825259327329</v>
+      </c>
+      <c r="T228" s="55">
+        <v>0</v>
+      </c>
+      <c r="U228" s="40">
+        <v>7603.757957910102</v>
+      </c>
+      <c r="V228" s="41">
         <v>21.7</v>
       </c>
-      <c r="W228" s="74">
-[...26 lines deleted...]
-      <c r="AF228" s="24">
+      <c r="W228" s="39">
+        <v>0</v>
+      </c>
+      <c r="X228" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y228" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z228" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA228" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB228" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC228" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD228" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE228" s="40">
+        <v>9616.6233918591952</v>
+      </c>
+      <c r="AF228" s="40">
         <v>1661.8833658436813</v>
       </c>
-      <c r="AG228" s="24">
-[...2 lines deleted...]
-      <c r="AH228" s="24">
+      <c r="AG228" s="40">
+        <v>233.96540240029407</v>
+      </c>
+      <c r="AH228" s="40">
         <v>1.389146713621302</v>
       </c>
-      <c r="AI228" s="24">
-[...2 lines deleted...]
-      <c r="AJ228" s="75">
+      <c r="AI228" s="40">
+        <v>11496.21714362173</v>
+      </c>
+      <c r="AJ228" s="41">
         <v>7.5</v>
       </c>
     </row>
     <row r="229" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A229" s="26">
+      <c r="A229" s="53">
         <v>1781</v>
       </c>
-      <c r="B229" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D229" s="20">
+      <c r="B229" s="53" t="s">
+        <v>329</v>
+      </c>
+      <c r="C229" s="36">
+        <v>0</v>
+      </c>
+      <c r="D229" s="37">
         <v>16</v>
       </c>
-      <c r="E229" s="20">
-[...2 lines deleted...]
-      <c r="F229" s="20">
+      <c r="E229" s="37">
+        <v>0</v>
+      </c>
+      <c r="F229" s="37">
         <v>38</v>
       </c>
-      <c r="G229" s="20">
-[...2 lines deleted...]
-      <c r="H229" s="21">
+      <c r="G229" s="37">
+        <v>0</v>
+      </c>
+      <c r="H229" s="38">
         <v>54</v>
       </c>
-      <c r="I229" s="66">
-[...8 lines deleted...]
-      <c r="L229" s="67">
+      <c r="I229" s="39">
+        <v>0</v>
+      </c>
+      <c r="J229" s="40">
+        <v>2904.570027119501</v>
+      </c>
+      <c r="K229" s="40">
+        <v>0</v>
+      </c>
+      <c r="L229" s="40">
         <v>142.39722163821901</v>
       </c>
-      <c r="M229" s="68">
-[...5 lines deleted...]
-      <c r="O229" s="69">
+      <c r="M229" s="40">
+        <v>0</v>
+      </c>
+      <c r="N229" s="40">
+        <v>3046.9672487577191</v>
+      </c>
+      <c r="O229" s="41">
         <v>4</v>
       </c>
-      <c r="P229" s="70">
-[...17 lines deleted...]
-      <c r="V229" s="73">
+      <c r="P229" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q229" s="40">
+        <v>10917.812163543949</v>
+      </c>
+      <c r="R229" s="55">
+        <v>0</v>
+      </c>
+      <c r="S229" s="40">
+        <v>0</v>
+      </c>
+      <c r="T229" s="55">
+        <v>0</v>
+      </c>
+      <c r="U229" s="40">
+        <v>10917.812163543949</v>
+      </c>
+      <c r="V229" s="41">
         <v>17.3</v>
       </c>
-      <c r="W229" s="74">
-[...29 lines deleted...]
-      <c r="AG229" s="24">
+      <c r="W229" s="39">
+        <v>0</v>
+      </c>
+      <c r="X229" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y229" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z229" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA229" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB229" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC229" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD229" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE229" s="40">
+        <v>13822.382190663451</v>
+      </c>
+      <c r="AF229" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG229" s="40">
         <v>142.39722163821901</v>
       </c>
-      <c r="AH229" s="24">
-[...5 lines deleted...]
-      <c r="AJ229" s="75">
+      <c r="AH229" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI229" s="40">
+        <v>13964.779412301668</v>
+      </c>
+      <c r="AJ229" s="41">
         <v>10</v>
       </c>
     </row>
     <row r="230" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A230" s="26">
+      <c r="A230" s="53">
         <v>1782</v>
       </c>
-      <c r="B230" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D230" s="20">
+      <c r="B230" s="53" t="s">
+        <v>330</v>
+      </c>
+      <c r="C230" s="36">
+        <v>0</v>
+      </c>
+      <c r="D230" s="37">
         <v>14</v>
       </c>
-      <c r="E230" s="20">
+      <c r="E230" s="37">
         <v>1</v>
       </c>
-      <c r="F230" s="20">
+      <c r="F230" s="37">
         <v>20</v>
       </c>
-      <c r="G230" s="20">
-[...2 lines deleted...]
-      <c r="H230" s="21">
+      <c r="G230" s="37">
+        <v>0</v>
+      </c>
+      <c r="H230" s="38">
         <v>35</v>
       </c>
-      <c r="I230" s="66">
-[...8 lines deleted...]
-      <c r="L230" s="67">
+      <c r="I230" s="39">
+        <v>0</v>
+      </c>
+      <c r="J230" s="40">
+        <v>2967.274322064568</v>
+      </c>
+      <c r="K230" s="40">
+        <v>5533.1119562804151</v>
+      </c>
+      <c r="L230" s="40">
         <v>89.680685268840378</v>
       </c>
-      <c r="M230" s="68">
-[...5 lines deleted...]
-      <c r="O230" s="69">
+      <c r="M230" s="40">
+        <v>0</v>
+      </c>
+      <c r="N230" s="40">
+        <v>8588.177984339236</v>
+      </c>
+      <c r="O230" s="41">
         <v>5.6</v>
       </c>
-      <c r="P230" s="70">
-[...8 lines deleted...]
-      <c r="S230" s="77">
+      <c r="P230" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q230" s="40">
+        <v>122.71382262735681</v>
+      </c>
+      <c r="R230" s="40">
+        <v>1175.0380072303731</v>
+      </c>
+      <c r="S230" s="40">
         <v>3.8740204706910628E-2</v>
       </c>
-      <c r="T230" s="72">
-[...5 lines deleted...]
-      <c r="V230" s="73">
+      <c r="T230" s="55">
+        <v>0</v>
+      </c>
+      <c r="U230" s="40">
+        <v>1297.749284340932</v>
+      </c>
+      <c r="V230" s="41">
         <v>7.3</v>
       </c>
-      <c r="W230" s="74">
-[...29 lines deleted...]
-      <c r="AG230" s="24">
+      <c r="W230" s="39">
+        <v>0</v>
+      </c>
+      <c r="X230" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y230" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z230" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA230" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB230" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC230" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD230" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE230" s="40">
+        <v>3089.9881446919248</v>
+      </c>
+      <c r="AF230" s="40">
+        <v>6708.1499635107884</v>
+      </c>
+      <c r="AG230" s="40">
         <v>89.71942547354729</v>
       </c>
-      <c r="AH230" s="24">
-[...5 lines deleted...]
-      <c r="AJ230" s="75">
+      <c r="AH230" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI230" s="40">
+        <v>9885.9272686801687</v>
+      </c>
+      <c r="AJ230" s="41">
         <v>5.7</v>
       </c>
     </row>
     <row r="231" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A231" s="26">
+      <c r="A231" s="53">
         <v>1783</v>
       </c>
-      <c r="B231" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D231" s="20">
+      <c r="B231" s="53" t="s">
+        <v>331</v>
+      </c>
+      <c r="C231" s="36">
+        <v>0</v>
+      </c>
+      <c r="D231" s="37">
         <v>9</v>
       </c>
-      <c r="E231" s="20">
+      <c r="E231" s="37">
         <v>1</v>
       </c>
-      <c r="F231" s="20">
+      <c r="F231" s="37">
         <v>35</v>
       </c>
-      <c r="G231" s="20">
-[...2 lines deleted...]
-      <c r="H231" s="21">
+      <c r="G231" s="37">
+        <v>0</v>
+      </c>
+      <c r="H231" s="38">
         <v>45</v>
       </c>
-      <c r="I231" s="66">
-[...8 lines deleted...]
-      <c r="L231" s="67">
+      <c r="I231" s="39">
+        <v>0</v>
+      </c>
+      <c r="J231" s="40">
+        <v>2541.4159460113401</v>
+      </c>
+      <c r="K231" s="40">
+        <v>984.99182868998082</v>
+      </c>
+      <c r="L231" s="40">
         <v>132.9897796494044</v>
       </c>
-      <c r="M231" s="68">
-[...5 lines deleted...]
-      <c r="O231" s="69">
+      <c r="M231" s="40">
+        <v>0</v>
+      </c>
+      <c r="N231" s="40">
+        <v>3659.3757537467809</v>
+      </c>
+      <c r="O231" s="41">
         <v>2</v>
       </c>
-      <c r="P231" s="70">
-[...17 lines deleted...]
-      <c r="V231" s="73">
+      <c r="P231" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q231" s="40">
+        <v>250.30089415514931</v>
+      </c>
+      <c r="R231" s="40">
+        <v>33.445622567746327</v>
+      </c>
+      <c r="S231" s="55">
+        <v>0</v>
+      </c>
+      <c r="T231" s="55">
+        <v>0</v>
+      </c>
+      <c r="U231" s="40">
+        <v>283.74571412109572</v>
+      </c>
+      <c r="V231" s="41">
         <v>1.6</v>
       </c>
-      <c r="W231" s="74">
-[...29 lines deleted...]
-      <c r="AG231" s="24">
+      <c r="W231" s="39">
+        <v>0</v>
+      </c>
+      <c r="X231" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y231" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z231" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA231" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB231" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC231" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD231" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE231" s="40">
+        <v>2791.7168401664894</v>
+      </c>
+      <c r="AF231" s="40">
+        <v>1018.4374512577272</v>
+      </c>
+      <c r="AG231" s="40">
         <v>132.9897796494044</v>
       </c>
-      <c r="AH231" s="24">
-[...5 lines deleted...]
-      <c r="AJ231" s="75">
+      <c r="AH231" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI231" s="40">
+        <v>3943.1214678678766</v>
+      </c>
+      <c r="AJ231" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="232" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A232" s="26">
+      <c r="A232" s="53">
         <v>1784</v>
       </c>
-      <c r="B232" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D232" s="20">
+      <c r="B232" s="53" t="s">
+        <v>332</v>
+      </c>
+      <c r="C232" s="36">
+        <v>0</v>
+      </c>
+      <c r="D232" s="37">
         <v>10</v>
       </c>
-      <c r="E232" s="20">
-[...2 lines deleted...]
-      <c r="F232" s="20">
+      <c r="E232" s="37">
+        <v>0</v>
+      </c>
+      <c r="F232" s="37">
         <v>59</v>
       </c>
-      <c r="G232" s="20">
-[...2 lines deleted...]
-      <c r="H232" s="21">
+      <c r="G232" s="37">
+        <v>0</v>
+      </c>
+      <c r="H232" s="38">
         <v>69</v>
       </c>
-      <c r="I232" s="66">
-[...8 lines deleted...]
-      <c r="L232" s="67">
+      <c r="I232" s="39">
+        <v>0</v>
+      </c>
+      <c r="J232" s="40">
+        <v>17405.49175415374</v>
+      </c>
+      <c r="K232" s="40">
+        <v>0</v>
+      </c>
+      <c r="L232" s="40">
         <v>193.30788815260311</v>
       </c>
-      <c r="M232" s="68">
-[...5 lines deleted...]
-      <c r="O232" s="69">
+      <c r="M232" s="40">
+        <v>0</v>
+      </c>
+      <c r="N232" s="40">
+        <v>17581.207286768062</v>
+      </c>
+      <c r="O232" s="41">
         <v>10.6</v>
       </c>
-      <c r="P232" s="70">
-[...8 lines deleted...]
-      <c r="S232" s="77">
+      <c r="P232" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q232" s="40">
+        <v>5970.0222938200568</v>
+      </c>
+      <c r="R232" s="55">
+        <v>0</v>
+      </c>
+      <c r="S232" s="40">
         <v>2.073794082734572E-2</v>
       </c>
-      <c r="T232" s="72">
-[...5 lines deleted...]
-      <c r="V232" s="73">
+      <c r="T232" s="55">
+        <v>0</v>
+      </c>
+      <c r="U232" s="40">
+        <v>5970.0222938200568</v>
+      </c>
+      <c r="V232" s="41">
         <v>19.399999999999999</v>
       </c>
-      <c r="W232" s="74">
-[...29 lines deleted...]
-      <c r="AG232" s="24">
+      <c r="W232" s="39">
+        <v>0</v>
+      </c>
+      <c r="X232" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y232" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z232" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA232" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB232" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC232" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD232" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE232" s="40">
+        <v>23375.514047973797</v>
+      </c>
+      <c r="AF232" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG232" s="40">
         <v>193.32862609343047</v>
       </c>
-      <c r="AH232" s="24">
-[...5 lines deleted...]
-      <c r="AJ232" s="75">
+      <c r="AH232" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI232" s="40">
+        <v>23551.229580588119</v>
+      </c>
+      <c r="AJ232" s="41">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A233" s="26">
+      <c r="A233" s="53">
         <v>1785</v>
       </c>
-      <c r="B233" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D233" s="20">
+      <c r="B233" s="53" t="s">
+        <v>333</v>
+      </c>
+      <c r="C233" s="36">
+        <v>0</v>
+      </c>
+      <c r="D233" s="37">
         <v>21</v>
       </c>
-      <c r="E233" s="20">
-[...29 lines deleted...]
-      <c r="O233" s="69">
+      <c r="E233" s="37">
+        <v>0</v>
+      </c>
+      <c r="F233" s="37">
+        <v>115</v>
+      </c>
+      <c r="G233" s="37">
+        <v>0</v>
+      </c>
+      <c r="H233" s="38">
+        <v>136</v>
+      </c>
+      <c r="I233" s="39">
+        <v>0</v>
+      </c>
+      <c r="J233" s="40">
+        <v>2630.7870877650912</v>
+      </c>
+      <c r="K233" s="40">
+        <v>0</v>
+      </c>
+      <c r="L233" s="40">
+        <v>317.48773979677242</v>
+      </c>
+      <c r="M233" s="40">
+        <v>0</v>
+      </c>
+      <c r="N233" s="40">
+        <v>2948.2748275618619</v>
+      </c>
+      <c r="O233" s="41">
         <v>2.4</v>
       </c>
-      <c r="P233" s="81">
-[...17 lines deleted...]
-      <c r="V233" s="85">
+      <c r="P233" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q233" s="58">
+        <v>23141.066994198751</v>
+      </c>
+      <c r="R233" s="59">
+        <v>0</v>
+      </c>
+      <c r="S233" s="58">
+        <v>0</v>
+      </c>
+      <c r="T233" s="59">
+        <v>0</v>
+      </c>
+      <c r="U233" s="58">
+        <v>23141.066994198751</v>
+      </c>
+      <c r="V233" s="60">
         <v>18.100000000000001</v>
       </c>
-      <c r="W233" s="74">
-[...38 lines deleted...]
-      <c r="AJ233" s="87">
+      <c r="W233" s="39">
+        <v>0</v>
+      </c>
+      <c r="X233" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y233" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z233" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA233" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB233" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC233" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD233" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE233" s="58">
+        <v>25771.854081963844</v>
+      </c>
+      <c r="AF233" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG233" s="58">
+        <v>317.48773979677242</v>
+      </c>
+      <c r="AH233" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI233" s="58">
+        <v>26089.341821760612</v>
+      </c>
+      <c r="AJ233" s="60">
         <v>10.4</v>
       </c>
     </row>
     <row r="234" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A234" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ234" s="27"/>
+      <c r="A234" s="23"/>
+      <c r="B234" s="23"/>
+      <c r="C234" s="36"/>
+      <c r="D234" s="37"/>
+      <c r="E234" s="37"/>
+      <c r="F234" s="37"/>
+      <c r="G234" s="37"/>
+      <c r="H234" s="38"/>
+      <c r="I234" s="39"/>
+      <c r="J234" s="40"/>
+      <c r="K234" s="40"/>
+      <c r="L234" s="40"/>
+      <c r="M234" s="40"/>
+      <c r="N234" s="40"/>
+      <c r="O234" s="41"/>
+      <c r="P234" s="42"/>
+      <c r="Q234" s="42"/>
+      <c r="R234" s="42"/>
+      <c r="S234" s="42"/>
+      <c r="T234" s="42"/>
+      <c r="U234" s="42"/>
+      <c r="V234" s="62"/>
+      <c r="W234" s="39"/>
+      <c r="X234" s="40"/>
+      <c r="Y234" s="40"/>
+      <c r="Z234" s="40"/>
+      <c r="AA234" s="40"/>
+      <c r="AB234" s="40"/>
+      <c r="AC234" s="44"/>
+      <c r="AD234" s="45"/>
+      <c r="AE234" s="45"/>
+      <c r="AF234" s="45"/>
+      <c r="AG234" s="45"/>
+      <c r="AH234" s="45"/>
+      <c r="AI234" s="45"/>
+      <c r="AJ234" s="43"/>
     </row>
-    <row r="235" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A235" s="13">
+    <row r="235" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A235" s="23">
         <v>18</v>
       </c>
-      <c r="B235" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="14">
+      <c r="B235" s="23" t="s">
+        <v>334</v>
+      </c>
+      <c r="C235" s="46">
         <v>2</v>
       </c>
-      <c r="D235" s="15">
-[...2 lines deleted...]
-      <c r="E235" s="15">
+      <c r="D235" s="47">
+        <v>324</v>
+      </c>
+      <c r="E235" s="47">
         <v>1</v>
       </c>
-      <c r="F235" s="15">
-[...2 lines deleted...]
-      <c r="G235" s="15">
+      <c r="F235" s="47">
+        <v>369</v>
+      </c>
+      <c r="G235" s="47">
         <v>2</v>
       </c>
-      <c r="H235" s="16">
-[...20 lines deleted...]
-      <c r="O235" s="55">
+      <c r="H235" s="48">
+        <v>698</v>
+      </c>
+      <c r="I235" s="49">
+        <v>1103.9151019234307</v>
+      </c>
+      <c r="J235" s="50">
+        <v>33528.042826483295</v>
+      </c>
+      <c r="K235" s="50">
+        <v>12406.630219511724</v>
+      </c>
+      <c r="L235" s="50">
+        <v>1188.187678261211</v>
+      </c>
+      <c r="M235" s="50">
+        <v>4.0693843014627982</v>
+      </c>
+      <c r="N235" s="50">
+        <v>48203.12710411071</v>
+      </c>
+      <c r="O235" s="51">
         <v>5.6</v>
       </c>
-      <c r="P235" s="61">
-[...53 lines deleted...]
-      <c r="AH235" s="62">
+      <c r="P235" s="27">
+        <v>205.73845940934311</v>
+      </c>
+      <c r="Q235" s="28">
+        <v>5269.9171790200126</v>
+      </c>
+      <c r="R235" s="28">
+        <v>1750.527700025274</v>
+      </c>
+      <c r="S235" s="28">
+        <v>0.15602711631767605</v>
+      </c>
+      <c r="T235" s="63">
+        <v>0.17778879338543441</v>
+      </c>
+      <c r="U235" s="28">
+        <v>7226.2718756261856</v>
+      </c>
+      <c r="V235" s="29">
+        <v>6.4</v>
+      </c>
+      <c r="W235" s="49">
+        <v>0</v>
+      </c>
+      <c r="X235" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y235" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z235" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA235" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB235" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC235" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD235" s="27">
+        <v>1309.6535613327737</v>
+      </c>
+      <c r="AE235" s="28">
+        <v>38797.960005503308</v>
+      </c>
+      <c r="AF235" s="28">
+        <v>14157.157919536998</v>
+      </c>
+      <c r="AG235" s="28">
+        <v>1188.3437053775287</v>
+      </c>
+      <c r="AH235" s="28">
         <v>4.2471730948482325</v>
       </c>
-      <c r="AI235" s="62">
-[...2 lines deleted...]
-      <c r="AJ235" s="65">
+      <c r="AI235" s="28">
+        <v>55429.398979736899</v>
+      </c>
+      <c r="AJ235" s="29">
         <v>5.7</v>
       </c>
     </row>
     <row r="236" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A236" s="26">
+      <c r="A236" s="53">
         <v>1814</v>
       </c>
-      <c r="B236" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C236" s="19">
+      <c r="B236" s="53" t="s">
+        <v>335</v>
+      </c>
+      <c r="C236" s="36">
         <v>1</v>
       </c>
-      <c r="D236" s="20">
-[...5 lines deleted...]
-      <c r="F236" s="20">
+      <c r="D236" s="37">
+        <v>35</v>
+      </c>
+      <c r="E236" s="37">
+        <v>0</v>
+      </c>
+      <c r="F236" s="37">
         <v>24</v>
       </c>
-      <c r="G236" s="20">
-[...14 lines deleted...]
-      <c r="L236" s="67">
+      <c r="G236" s="37">
+        <v>0</v>
+      </c>
+      <c r="H236" s="38">
+        <v>60</v>
+      </c>
+      <c r="I236" s="39">
+        <v>110.2798443937199</v>
+      </c>
+      <c r="J236" s="40">
+        <v>2008.6673312614589</v>
+      </c>
+      <c r="K236" s="40">
+        <v>0</v>
+      </c>
+      <c r="L236" s="40">
         <v>57.72624319080699</v>
       </c>
-      <c r="M236" s="68">
-[...5 lines deleted...]
-      <c r="O236" s="69">
+      <c r="M236" s="40">
+        <v>0</v>
+      </c>
+      <c r="N236" s="40">
+        <v>2176.664443767831</v>
+      </c>
+      <c r="O236" s="41">
         <v>4.7</v>
       </c>
-      <c r="P236" s="70">
-[...17 lines deleted...]
-      <c r="V236" s="73">
+      <c r="P236" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q236" s="40">
+        <v>91.829557387364957</v>
+      </c>
+      <c r="R236" s="40">
+        <v>0</v>
+      </c>
+      <c r="S236" s="40">
+        <v>0</v>
+      </c>
+      <c r="T236" s="55">
+        <v>0</v>
+      </c>
+      <c r="U236" s="40">
+        <v>91.829557387364957</v>
+      </c>
+      <c r="V236" s="41">
         <v>4.9000000000000004</v>
       </c>
-      <c r="W236" s="74">
-[...29 lines deleted...]
-      <c r="AG236" s="24">
+      <c r="W236" s="39">
+        <v>0</v>
+      </c>
+      <c r="X236" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y236" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z236" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA236" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB236" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC236" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD236" s="39">
+        <v>110.2798443937199</v>
+      </c>
+      <c r="AE236" s="40">
+        <v>2100.4968886488241</v>
+      </c>
+      <c r="AF236" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG236" s="40">
         <v>57.72624319080699</v>
       </c>
-      <c r="AH236" s="24">
-[...5 lines deleted...]
-      <c r="AJ236" s="75">
+      <c r="AH236" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI236" s="40">
+        <v>2268.4940011551962</v>
+      </c>
+      <c r="AJ236" s="41">
         <v>4.7</v>
       </c>
     </row>
     <row r="237" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A237" s="26">
+      <c r="A237" s="53">
         <v>1860</v>
       </c>
-      <c r="B237" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C237" s="19">
+      <c r="B237" s="53" t="s">
+        <v>336</v>
+      </c>
+      <c r="C237" s="36">
         <v>1</v>
       </c>
-      <c r="D237" s="20">
+      <c r="D237" s="37">
         <v>14</v>
       </c>
-      <c r="E237" s="20">
-[...29 lines deleted...]
-      <c r="O237" s="69">
+      <c r="E237" s="37">
+        <v>0</v>
+      </c>
+      <c r="F237" s="37">
+        <v>12</v>
+      </c>
+      <c r="G237" s="37">
+        <v>0</v>
+      </c>
+      <c r="H237" s="38">
+        <v>27</v>
+      </c>
+      <c r="I237" s="39">
+        <v>993.32386134547551</v>
+      </c>
+      <c r="J237" s="40">
+        <v>2670.0093616664299</v>
+      </c>
+      <c r="K237" s="40">
+        <v>0</v>
+      </c>
+      <c r="L237" s="40">
+        <v>44.32880543934602</v>
+      </c>
+      <c r="M237" s="40">
+        <v>0</v>
+      </c>
+      <c r="N237" s="40">
+        <v>3707.662028451251</v>
+      </c>
+      <c r="O237" s="41">
         <v>6.1</v>
       </c>
-      <c r="P237" s="23">
-[...17 lines deleted...]
-      <c r="V237" s="73">
+      <c r="P237" s="39">
+        <v>205.73845940934311</v>
+      </c>
+      <c r="Q237" s="40">
+        <v>116.9255566306342</v>
+      </c>
+      <c r="R237" s="40">
+        <v>0</v>
+      </c>
+      <c r="S237" s="40">
+        <v>0</v>
+      </c>
+      <c r="T237" s="55">
+        <v>0</v>
+      </c>
+      <c r="U237" s="40">
+        <v>322.66401603997718</v>
+      </c>
+      <c r="V237" s="41">
         <v>2.4</v>
       </c>
-      <c r="W237" s="74">
-[...38 lines deleted...]
-      <c r="AJ237" s="75">
+      <c r="W237" s="39">
+        <v>0</v>
+      </c>
+      <c r="X237" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y237" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z237" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA237" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB237" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC237" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD237" s="39">
+        <v>1199.0623207548185</v>
+      </c>
+      <c r="AE237" s="40">
+        <v>2786.9349182970641</v>
+      </c>
+      <c r="AF237" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG237" s="40">
+        <v>44.32880543934602</v>
+      </c>
+      <c r="AH237" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI237" s="40">
+        <v>4030.326044491228</v>
+      </c>
+      <c r="AJ237" s="41">
         <v>5.4</v>
       </c>
     </row>
     <row r="238" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A238" s="26">
+      <c r="A238" s="53">
         <v>1861</v>
       </c>
-      <c r="B238" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D238" s="20">
+      <c r="B238" s="53" t="s">
+        <v>337</v>
+      </c>
+      <c r="C238" s="36">
+        <v>0</v>
+      </c>
+      <c r="D238" s="37">
         <v>21</v>
       </c>
-      <c r="E238" s="20">
-[...29 lines deleted...]
-      <c r="O238" s="69">
+      <c r="E238" s="37">
+        <v>0</v>
+      </c>
+      <c r="F238" s="37">
+        <v>29</v>
+      </c>
+      <c r="G238" s="37">
+        <v>0</v>
+      </c>
+      <c r="H238" s="38">
+        <v>50</v>
+      </c>
+      <c r="I238" s="39">
+        <v>0</v>
+      </c>
+      <c r="J238" s="40">
+        <v>661.9361390095562</v>
+      </c>
+      <c r="K238" s="40">
+        <v>0</v>
+      </c>
+      <c r="L238" s="40">
+        <v>108.73164195126709</v>
+      </c>
+      <c r="M238" s="40">
+        <v>0</v>
+      </c>
+      <c r="N238" s="40">
+        <v>770.66778096082351</v>
+      </c>
+      <c r="O238" s="41">
         <v>1.2</v>
       </c>
-      <c r="P238" s="70">
-[...17 lines deleted...]
-      <c r="V238" s="73">
+      <c r="P238" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q238" s="40">
+        <v>413.29468761200292</v>
+      </c>
+      <c r="R238" s="40">
+        <v>0</v>
+      </c>
+      <c r="S238" s="55">
+        <v>0</v>
+      </c>
+      <c r="T238" s="55">
+        <v>0</v>
+      </c>
+      <c r="U238" s="40">
+        <v>413.29468761200292</v>
+      </c>
+      <c r="V238" s="41">
         <v>12.3</v>
       </c>
-      <c r="W238" s="74">
-[...39 lines deleted...]
-        <v>1.7</v>
+      <c r="W238" s="39">
+        <v>0</v>
+      </c>
+      <c r="X238" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y238" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z238" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA238" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB238" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC238" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD238" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE238" s="40">
+        <v>1075.2308266215591</v>
+      </c>
+      <c r="AF238" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG238" s="40">
+        <v>108.73164195126709</v>
+      </c>
+      <c r="AH238" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI238" s="40">
+        <v>1183.9624685728263</v>
+      </c>
+      <c r="AJ238" s="41">
+        <v>1.8</v>
       </c>
     </row>
     <row r="239" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A239" s="26">
+      <c r="A239" s="53">
         <v>1862</v>
       </c>
-      <c r="B239" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D239" s="20">
+      <c r="B239" s="53" t="s">
+        <v>338</v>
+      </c>
+      <c r="C239" s="36">
+        <v>0</v>
+      </c>
+      <c r="D239" s="37">
         <v>16</v>
       </c>
-      <c r="E239" s="20">
-[...2 lines deleted...]
-      <c r="F239" s="20">
+      <c r="E239" s="37">
+        <v>0</v>
+      </c>
+      <c r="F239" s="37">
         <v>5</v>
       </c>
-      <c r="G239" s="20">
-[...2 lines deleted...]
-      <c r="H239" s="21">
+      <c r="G239" s="37">
+        <v>0</v>
+      </c>
+      <c r="H239" s="38">
         <v>21</v>
       </c>
-      <c r="I239" s="66">
-[...8 lines deleted...]
-      <c r="L239" s="67">
+      <c r="I239" s="39">
+        <v>0</v>
+      </c>
+      <c r="J239" s="40">
+        <v>1551.5803497799041</v>
+      </c>
+      <c r="K239" s="40">
+        <v>0</v>
+      </c>
+      <c r="L239" s="40">
         <v>15.129825178737949</v>
       </c>
-      <c r="M239" s="68">
-[...5 lines deleted...]
-      <c r="O239" s="69">
+      <c r="M239" s="40">
+        <v>0</v>
+      </c>
+      <c r="N239" s="40">
+        <v>1566.710174958642</v>
+      </c>
+      <c r="O239" s="41">
         <v>4.0999999999999996</v>
       </c>
-      <c r="P239" s="70">
-[...17 lines deleted...]
-      <c r="V239" s="73">
+      <c r="P239" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q239" s="40">
+        <v>35.650189941116473</v>
+      </c>
+      <c r="R239" s="50">
+        <v>0</v>
+      </c>
+      <c r="S239" s="55">
+        <v>0</v>
+      </c>
+      <c r="T239" s="55">
+        <v>0</v>
+      </c>
+      <c r="U239" s="40">
+        <v>35.650189941116473</v>
+      </c>
+      <c r="V239" s="41">
         <v>0.7</v>
       </c>
-      <c r="W239" s="74">
-[...29 lines deleted...]
-      <c r="AG239" s="24">
+      <c r="W239" s="39">
+        <v>0</v>
+      </c>
+      <c r="X239" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y239" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z239" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA239" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB239" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC239" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD239" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE239" s="40">
+        <v>1587.2305397210205</v>
+      </c>
+      <c r="AF239" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG239" s="40">
         <v>15.129825178737949</v>
       </c>
-      <c r="AH239" s="24">
-[...5 lines deleted...]
-      <c r="AJ239" s="75">
+      <c r="AH239" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI239" s="40">
+        <v>1602.3603648997585</v>
+      </c>
+      <c r="AJ239" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="240" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A240" s="26">
+      <c r="A240" s="53">
         <v>1863</v>
       </c>
-      <c r="B240" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F240" s="20">
+      <c r="B240" s="53" t="s">
+        <v>339</v>
+      </c>
+      <c r="C240" s="36">
+        <v>0</v>
+      </c>
+      <c r="D240" s="37">
+        <v>41</v>
+      </c>
+      <c r="E240" s="37">
+        <v>0</v>
+      </c>
+      <c r="F240" s="37">
         <v>25</v>
       </c>
-      <c r="G240" s="20">
-[...14 lines deleted...]
-      <c r="L240" s="67">
+      <c r="G240" s="37">
+        <v>0</v>
+      </c>
+      <c r="H240" s="38">
+        <v>66</v>
+      </c>
+      <c r="I240" s="39">
+        <v>0</v>
+      </c>
+      <c r="J240" s="40">
+        <v>7817.1197392288104</v>
+      </c>
+      <c r="K240" s="40">
+        <v>0</v>
+      </c>
+      <c r="L240" s="40">
         <v>92.50043032402138</v>
       </c>
-      <c r="M240" s="68">
-[...59 lines deleted...]
-      <c r="AG240" s="24">
+      <c r="M240" s="40">
+        <v>0</v>
+      </c>
+      <c r="N240" s="40">
+        <v>7905.0474051484398</v>
+      </c>
+      <c r="O240" s="41">
+        <v>8</v>
+      </c>
+      <c r="P240" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q240" s="40">
+        <v>593.39972045300965</v>
+      </c>
+      <c r="R240" s="40">
+        <v>0</v>
+      </c>
+      <c r="S240" s="40">
+        <v>0</v>
+      </c>
+      <c r="T240" s="55">
+        <v>0</v>
+      </c>
+      <c r="U240" s="40">
+        <v>593.39972045300965</v>
+      </c>
+      <c r="V240" s="41">
+        <v>3.6</v>
+      </c>
+      <c r="W240" s="39">
+        <v>0</v>
+      </c>
+      <c r="X240" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y240" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z240" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA240" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB240" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC240" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD240" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE240" s="40">
+        <v>8410.5194596818201</v>
+      </c>
+      <c r="AF240" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG240" s="40">
         <v>92.50043032402138</v>
       </c>
-      <c r="AH240" s="24">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="AH240" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI240" s="40">
+        <v>8498.4471256014494</v>
+      </c>
+      <c r="AJ240" s="41">
+        <v>7.3</v>
       </c>
     </row>
     <row r="241" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A241" s="26">
+      <c r="A241" s="53">
         <v>1864</v>
       </c>
-      <c r="B241" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D241" s="20">
+      <c r="B241" s="53" t="s">
+        <v>340</v>
+      </c>
+      <c r="C241" s="36">
+        <v>0</v>
+      </c>
+      <c r="D241" s="37">
+        <v>19</v>
+      </c>
+      <c r="E241" s="37">
+        <v>1</v>
+      </c>
+      <c r="F241" s="37">
         <v>18</v>
       </c>
-      <c r="E241" s="20">
-[...20 lines deleted...]
-      <c r="L241" s="67">
+      <c r="G241" s="37">
+        <v>0</v>
+      </c>
+      <c r="H241" s="38">
+        <v>38</v>
+      </c>
+      <c r="I241" s="39">
+        <v>0</v>
+      </c>
+      <c r="J241" s="40">
+        <v>3845.2284525081559</v>
+      </c>
+      <c r="K241" s="40">
+        <v>2074.3482274917128</v>
+      </c>
+      <c r="L241" s="40">
         <v>67.205673945223438</v>
       </c>
-      <c r="M241" s="68">
-[...5 lines deleted...]
-      <c r="O241" s="69">
+      <c r="M241" s="40">
+        <v>0</v>
+      </c>
+      <c r="N241" s="40">
+        <v>5979.5355436782866</v>
+      </c>
+      <c r="O241" s="41">
         <v>10.3</v>
       </c>
-      <c r="P241" s="70">
-[...8 lines deleted...]
-      <c r="S241" s="77">
+      <c r="P241" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q241" s="40">
+        <v>146.49830967362979</v>
+      </c>
+      <c r="R241" s="40">
+        <v>352.65244928218419</v>
+      </c>
+      <c r="S241" s="40">
         <v>2.508433435967234E-2</v>
       </c>
-      <c r="T241" s="72">
-[...5 lines deleted...]
-      <c r="V241" s="73">
+      <c r="T241" s="55">
+        <v>0</v>
+      </c>
+      <c r="U241" s="40">
+        <v>499.07929276322722</v>
+      </c>
+      <c r="V241" s="41">
         <v>8.9</v>
       </c>
-      <c r="W241" s="74">
-[...29 lines deleted...]
-      <c r="AG241" s="24">
+      <c r="W241" s="39">
+        <v>0</v>
+      </c>
+      <c r="X241" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y241" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z241" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA241" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB241" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC241" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD241" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE241" s="40">
+        <v>3991.7267621817855</v>
+      </c>
+      <c r="AF241" s="40">
+        <v>2427.0006767738969</v>
+      </c>
+      <c r="AG241" s="40">
         <v>67.230758279583114</v>
       </c>
-      <c r="AH241" s="24">
-[...5 lines deleted...]
-      <c r="AJ241" s="75">
+      <c r="AH241" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI241" s="40">
+        <v>6478.6148364415139</v>
+      </c>
+      <c r="AJ241" s="41">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="242" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A242" s="26">
+      <c r="A242" s="53">
         <v>1880</v>
       </c>
-      <c r="B242" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D242" s="20">
+      <c r="B242" s="53" t="s">
+        <v>341</v>
+      </c>
+      <c r="C242" s="36">
+        <v>0</v>
+      </c>
+      <c r="D242" s="37">
         <v>59</v>
       </c>
-      <c r="E242" s="20">
-[...2 lines deleted...]
-      <c r="F242" s="20">
+      <c r="E242" s="37">
+        <v>0</v>
+      </c>
+      <c r="F242" s="37">
         <v>57</v>
       </c>
-      <c r="G242" s="20">
+      <c r="G242" s="37">
         <v>1</v>
       </c>
-      <c r="H242" s="21">
+      <c r="H242" s="38">
         <v>117</v>
       </c>
-      <c r="I242" s="102">
-[...8 lines deleted...]
-      <c r="L242" s="67">
+      <c r="I242" s="39">
+        <v>0.31139618423530491</v>
+      </c>
+      <c r="J242" s="40">
+        <v>4877.3044792107266</v>
+      </c>
+      <c r="K242" s="40">
+        <v>0</v>
+      </c>
+      <c r="L242" s="40">
         <v>174.85025524617291</v>
       </c>
-      <c r="M242" s="67">
+      <c r="M242" s="40">
         <v>3.9779180546899009</v>
       </c>
-      <c r="N242" s="67">
-[...2 lines deleted...]
-      <c r="O242" s="69">
+      <c r="N242" s="40">
+        <v>5056.235262358713</v>
+      </c>
+      <c r="O242" s="41">
         <v>3.7</v>
       </c>
-      <c r="P242" s="70">
-[...11 lines deleted...]
-      <c r="T242" s="71">
+      <c r="P242" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q242" s="40">
+        <v>1356.631516240803</v>
+      </c>
+      <c r="R242" s="40">
+        <v>0</v>
+      </c>
+      <c r="S242" s="40">
+        <v>0</v>
+      </c>
+      <c r="T242" s="55">
         <v>6.3767354844884189E-2</v>
       </c>
-      <c r="U242" s="24">
-[...2 lines deleted...]
-      <c r="V242" s="73">
+      <c r="U242" s="40">
+        <v>1356.695283595647</v>
+      </c>
+      <c r="V242" s="41">
         <v>5.4</v>
       </c>
-      <c r="W242" s="74">
-[...29 lines deleted...]
-      <c r="AG242" s="24">
+      <c r="W242" s="39">
+        <v>0</v>
+      </c>
+      <c r="X242" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y242" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z242" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA242" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB242" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC242" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD242" s="39">
+        <v>0.31139618423530491</v>
+      </c>
+      <c r="AE242" s="40">
+        <v>6233.9359954515294</v>
+      </c>
+      <c r="AF242" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG242" s="40">
         <v>174.85025524617291</v>
       </c>
-      <c r="AH242" s="24">
+      <c r="AH242" s="40">
         <v>4.0416854095347849</v>
       </c>
-      <c r="AI242" s="24">
-[...2 lines deleted...]
-      <c r="AJ242" s="75">
+      <c r="AI242" s="40">
+        <v>6412.9305459543602</v>
+      </c>
+      <c r="AJ242" s="41">
         <v>3.9</v>
       </c>
     </row>
     <row r="243" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A243" s="26">
+      <c r="A243" s="53">
         <v>1881</v>
       </c>
-      <c r="B243" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D243" s="20">
+      <c r="B243" s="53" t="s">
+        <v>342</v>
+      </c>
+      <c r="C243" s="36">
+        <v>0</v>
+      </c>
+      <c r="D243" s="37">
         <v>6</v>
       </c>
-      <c r="E243" s="20">
-[...2 lines deleted...]
-      <c r="F243" s="20">
+      <c r="E243" s="37">
+        <v>0</v>
+      </c>
+      <c r="F243" s="37">
         <v>1</v>
       </c>
-      <c r="G243" s="20">
-[...2 lines deleted...]
-      <c r="H243" s="21">
+      <c r="G243" s="37">
+        <v>0</v>
+      </c>
+      <c r="H243" s="38">
         <v>7</v>
       </c>
-      <c r="I243" s="66">
-[...8 lines deleted...]
-      <c r="L243" s="67">
+      <c r="I243" s="39">
+        <v>0</v>
+      </c>
+      <c r="J243" s="40">
+        <v>193.5929036643293</v>
+      </c>
+      <c r="K243" s="40">
+        <v>0</v>
+      </c>
+      <c r="L243" s="40">
         <v>2.0586409712493108</v>
       </c>
-      <c r="M243" s="68">
-[...5 lines deleted...]
-      <c r="O243" s="69">
+      <c r="M243" s="40">
+        <v>0</v>
+      </c>
+      <c r="N243" s="40">
+        <v>195.6515446355786</v>
+      </c>
+      <c r="O243" s="41">
         <v>1</v>
       </c>
-      <c r="P243" s="70">
-[...17 lines deleted...]
-      <c r="V243" s="73">
+      <c r="P243" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q243" s="40">
+        <v>9.4404961512920647</v>
+      </c>
+      <c r="R243" s="50">
+        <v>0</v>
+      </c>
+      <c r="S243" s="55">
+        <v>0</v>
+      </c>
+      <c r="T243" s="55">
+        <v>0</v>
+      </c>
+      <c r="U243" s="40">
+        <v>9.4404961512920647</v>
+      </c>
+      <c r="V243" s="41">
         <v>5.4</v>
       </c>
-      <c r="W243" s="74">
-[...29 lines deleted...]
-      <c r="AG243" s="24">
+      <c r="W243" s="39">
+        <v>0</v>
+      </c>
+      <c r="X243" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y243" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z243" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA243" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB243" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC243" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD243" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE243" s="40">
+        <v>203.03339981562135</v>
+      </c>
+      <c r="AF243" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG243" s="40">
         <v>2.0586409712493108</v>
       </c>
-      <c r="AH243" s="24">
-[...5 lines deleted...]
-      <c r="AJ243" s="75">
+      <c r="AH243" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI243" s="40">
+        <v>205.09204078687065</v>
+      </c>
+      <c r="AJ243" s="41">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A244" s="26">
+      <c r="A244" s="53">
         <v>1882</v>
       </c>
-      <c r="B244" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D244" s="20">
+      <c r="B244" s="53" t="s">
+        <v>343</v>
+      </c>
+      <c r="C244" s="36">
+        <v>0</v>
+      </c>
+      <c r="D244" s="37">
         <v>35</v>
       </c>
-      <c r="E244" s="20">
-[...2 lines deleted...]
-      <c r="F244" s="20">
+      <c r="E244" s="37">
+        <v>0</v>
+      </c>
+      <c r="F244" s="37">
         <v>49</v>
       </c>
-      <c r="G244" s="20">
-[...2 lines deleted...]
-      <c r="H244" s="21">
+      <c r="G244" s="37">
+        <v>0</v>
+      </c>
+      <c r="H244" s="38">
         <v>84</v>
       </c>
-      <c r="I244" s="66">
-[...8 lines deleted...]
-      <c r="L244" s="67">
+      <c r="I244" s="39">
+        <v>0</v>
+      </c>
+      <c r="J244" s="40">
+        <v>2121.101581832736</v>
+      </c>
+      <c r="K244" s="40">
+        <v>0</v>
+      </c>
+      <c r="L244" s="40">
         <v>105.78158223927019</v>
       </c>
-      <c r="M244" s="68">
-[...5 lines deleted...]
-      <c r="O244" s="69">
+      <c r="M244" s="40">
+        <v>0</v>
+      </c>
+      <c r="N244" s="40">
+        <v>2223.7263719458269</v>
+      </c>
+      <c r="O244" s="41">
         <v>2.7</v>
       </c>
-      <c r="P244" s="70">
-[...8 lines deleted...]
-      <c r="S244" s="77">
+      <c r="P244" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q244" s="40">
+        <v>2056.757762463511</v>
+      </c>
+      <c r="R244" s="40">
+        <v>0</v>
+      </c>
+      <c r="S244" s="40">
         <v>1.082364217246462E-2</v>
       </c>
-      <c r="T244" s="72">
-[...5 lines deleted...]
-      <c r="V244" s="73">
+      <c r="T244" s="55">
+        <v>0</v>
+      </c>
+      <c r="U244" s="40">
+        <v>2056.7685861056839</v>
+      </c>
+      <c r="V244" s="41">
         <v>10.1</v>
       </c>
-      <c r="W244" s="74">
-[...29 lines deleted...]
-      <c r="AG244" s="24">
+      <c r="W244" s="39">
+        <v>0</v>
+      </c>
+      <c r="X244" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y244" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z244" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA244" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB244" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC244" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD244" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE244" s="40">
+        <v>4177.8593442962465</v>
+      </c>
+      <c r="AF244" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG244" s="40">
         <v>105.79240588144266</v>
       </c>
-      <c r="AH244" s="24">
-[...5 lines deleted...]
-      <c r="AJ244" s="75">
+      <c r="AH244" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI244" s="40">
+        <v>4280.4949580515113</v>
+      </c>
+      <c r="AJ244" s="41">
         <v>4.2</v>
       </c>
     </row>
     <row r="245" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A245" s="26">
+      <c r="A245" s="53">
         <v>1883</v>
       </c>
-      <c r="B245" s="26" t="s">
-[...14 lines deleted...]
-      <c r="G245" s="20">
+      <c r="B245" s="53" t="s">
+        <v>344</v>
+      </c>
+      <c r="C245" s="36">
+        <v>0</v>
+      </c>
+      <c r="D245" s="37">
+        <v>34</v>
+      </c>
+      <c r="E245" s="37">
+        <v>0</v>
+      </c>
+      <c r="F245" s="37">
+        <v>46</v>
+      </c>
+      <c r="G245" s="37">
         <v>1</v>
       </c>
-      <c r="H245" s="21">
-[...77 lines deleted...]
-      <c r="AH245" s="76">
+      <c r="H245" s="38">
+        <v>81</v>
+      </c>
+      <c r="I245" s="39">
+        <v>0</v>
+      </c>
+      <c r="J245" s="40">
+        <v>2791.1533652304038</v>
+      </c>
+      <c r="K245" s="40">
+        <v>0</v>
+      </c>
+      <c r="L245" s="40">
+        <v>128.79771090577009</v>
+      </c>
+      <c r="M245" s="40">
+        <v>9.1466246772896886E-2</v>
+      </c>
+      <c r="N245" s="40">
+        <v>2912.935877314982</v>
+      </c>
+      <c r="O245" s="41">
+        <v>6.2</v>
+      </c>
+      <c r="P245" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q245" s="40">
+        <v>220.71999484755111</v>
+      </c>
+      <c r="R245" s="40">
+        <v>0</v>
+      </c>
+      <c r="S245" s="40">
+        <v>0.1170808821914857</v>
+      </c>
+      <c r="T245" s="55">
+        <v>0.1140214385405502</v>
+      </c>
+      <c r="U245" s="40">
+        <v>220.94045642467589</v>
+      </c>
+      <c r="V245" s="41">
+        <v>5.2</v>
+      </c>
+      <c r="W245" s="39">
+        <v>0</v>
+      </c>
+      <c r="X245" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y245" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z245" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA245" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB245" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC245" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD245" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE245" s="40">
+        <v>3011.8733600779551</v>
+      </c>
+      <c r="AF245" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG245" s="40">
+        <v>128.91479178796158</v>
+      </c>
+      <c r="AH245" s="40">
         <v>0.20548768531344708</v>
       </c>
-      <c r="AI245" s="24">
-[...3 lines deleted...]
-        <v>5.7</v>
+      <c r="AI245" s="40">
+        <v>3133.8763337396581</v>
+      </c>
+      <c r="AJ245" s="41">
+        <v>6.1</v>
       </c>
     </row>
     <row r="246" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A246" s="26">
+      <c r="A246" s="53">
         <v>1884</v>
       </c>
-      <c r="B246" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F246" s="20">
+      <c r="B246" s="53" t="s">
+        <v>345</v>
+      </c>
+      <c r="C246" s="36">
+        <v>0</v>
+      </c>
+      <c r="D246" s="37">
+        <v>32</v>
+      </c>
+      <c r="E246" s="37">
+        <v>0</v>
+      </c>
+      <c r="F246" s="37">
         <v>64</v>
       </c>
-      <c r="G246" s="20">
-[...14 lines deleted...]
-      <c r="L246" s="67">
+      <c r="G246" s="37">
+        <v>0</v>
+      </c>
+      <c r="H246" s="38">
+        <v>96</v>
+      </c>
+      <c r="I246" s="39">
+        <v>0</v>
+      </c>
+      <c r="J246" s="40">
+        <v>1740.683975750467</v>
+      </c>
+      <c r="K246" s="40">
+        <v>0</v>
+      </c>
+      <c r="L246" s="40">
         <v>220.73268763213801</v>
       </c>
-      <c r="M246" s="68">
-[...26 lines deleted...]
-      <c r="V246" s="73">
+      <c r="M246" s="40">
+        <v>0</v>
+      </c>
+      <c r="N246" s="40">
+        <v>1958.1628311334091</v>
+      </c>
+      <c r="O246" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="P246" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q246" s="40">
+        <v>120.3777940822203</v>
+      </c>
+      <c r="R246" s="40">
+        <v>0</v>
+      </c>
+      <c r="S246" s="40">
+        <v>0</v>
+      </c>
+      <c r="T246" s="55">
+        <v>0</v>
+      </c>
+      <c r="U246" s="40">
+        <v>120.3777940822203</v>
+      </c>
+      <c r="V246" s="41">
         <v>1.7</v>
       </c>
-      <c r="W246" s="74">
-[...29 lines deleted...]
-      <c r="AG246" s="24">
+      <c r="W246" s="39">
+        <v>0</v>
+      </c>
+      <c r="X246" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y246" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z246" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA246" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB246" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC246" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD246" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE246" s="40">
+        <v>1861.0617698326873</v>
+      </c>
+      <c r="AF246" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG246" s="40">
         <v>220.73268763213801</v>
       </c>
-      <c r="AH246" s="24">
-[...6 lines deleted...]
-        <v>2.9</v>
+      <c r="AH246" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI246" s="40">
+        <v>2078.5406252156295</v>
+      </c>
+      <c r="AJ246" s="41">
+        <v>3</v>
       </c>
     </row>
     <row r="247" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A247" s="26">
+      <c r="A247" s="53">
         <v>1885</v>
       </c>
-      <c r="B247" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D247" s="20">
+      <c r="B247" s="53" t="s">
+        <v>346</v>
+      </c>
+      <c r="C247" s="36">
+        <v>0</v>
+      </c>
+      <c r="D247" s="37">
         <v>39</v>
       </c>
-      <c r="E247" s="20">
+      <c r="E247" s="37">
         <v>1</v>
       </c>
-      <c r="F247" s="20">
-[...26 lines deleted...]
-      <c r="O247" s="69">
+      <c r="F247" s="37">
+        <v>43</v>
+      </c>
+      <c r="G247" s="37">
+        <v>0</v>
+      </c>
+      <c r="H247" s="38">
+        <v>83</v>
+      </c>
+      <c r="I247" s="39">
+        <v>0</v>
+      </c>
+      <c r="J247" s="40">
+        <v>3249.6651473403158</v>
+      </c>
+      <c r="K247" s="40">
+        <v>10332.281992020011</v>
+      </c>
+      <c r="L247" s="40">
+        <v>170.34418123720761</v>
+      </c>
+      <c r="M247" s="40">
+        <v>0</v>
+      </c>
+      <c r="N247" s="40">
+        <v>13750.127839756929</v>
+      </c>
+      <c r="O247" s="41">
         <v>9.9</v>
       </c>
-      <c r="P247" s="81">
-[...8 lines deleted...]
-      <c r="S247" s="82">
+      <c r="P247" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q247" s="58">
+        <v>108.39159353687801</v>
+      </c>
+      <c r="R247" s="65">
+        <v>1397.87525074309</v>
+      </c>
+      <c r="S247" s="58">
         <v>3.0382575940533789E-3</v>
       </c>
-      <c r="T247" s="84">
-[...5 lines deleted...]
-      <c r="V247" s="85">
+      <c r="T247" s="59">
+        <v>0</v>
+      </c>
+      <c r="U247" s="58">
+        <v>1506.131795069969</v>
+      </c>
+      <c r="V247" s="60">
         <v>14.6</v>
       </c>
-      <c r="W247" s="74">
-[...39 lines deleted...]
-        <v>10.199999999999999</v>
+      <c r="W247" s="39">
+        <v>0</v>
+      </c>
+      <c r="X247" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y247" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z247" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA247" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB247" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC247" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD247" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE247" s="58">
+        <v>3358.056740877194</v>
+      </c>
+      <c r="AF247" s="58">
+        <v>11730.1572427631</v>
+      </c>
+      <c r="AG247" s="58">
+        <v>170.34721949480166</v>
+      </c>
+      <c r="AH247" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI247" s="58">
+        <v>15256.259634826898</v>
+      </c>
+      <c r="AJ247" s="60">
+        <v>10.3</v>
       </c>
     </row>
     <row r="248" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A248" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ248" s="27"/>
+      <c r="A248" s="23"/>
+      <c r="B248" s="23"/>
+      <c r="C248" s="36"/>
+      <c r="D248" s="37"/>
+      <c r="E248" s="37"/>
+      <c r="F248" s="37"/>
+      <c r="G248" s="37"/>
+      <c r="H248" s="38"/>
+      <c r="I248" s="39"/>
+      <c r="J248" s="40"/>
+      <c r="K248" s="40"/>
+      <c r="L248" s="40"/>
+      <c r="M248" s="40"/>
+      <c r="N248" s="40"/>
+      <c r="O248" s="41"/>
+      <c r="P248" s="42"/>
+      <c r="Q248" s="42"/>
+      <c r="R248" s="42"/>
+      <c r="S248" s="42"/>
+      <c r="T248" s="42"/>
+      <c r="U248" s="42"/>
+      <c r="V248" s="62"/>
+      <c r="W248" s="39"/>
+      <c r="X248" s="40"/>
+      <c r="Y248" s="40"/>
+      <c r="Z248" s="40"/>
+      <c r="AA248" s="40"/>
+      <c r="AB248" s="40"/>
+      <c r="AC248" s="44"/>
+      <c r="AD248" s="45"/>
+      <c r="AE248" s="45"/>
+      <c r="AF248" s="45"/>
+      <c r="AG248" s="45"/>
+      <c r="AH248" s="45"/>
+      <c r="AI248" s="45"/>
+      <c r="AJ248" s="43"/>
     </row>
-    <row r="249" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A249" s="13">
+    <row r="249" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A249" s="23">
         <v>19</v>
       </c>
-      <c r="B249" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C249" s="14">
+      <c r="B249" s="23" t="s">
+        <v>347</v>
+      </c>
+      <c r="C249" s="46">
         <v>1</v>
       </c>
-      <c r="D249" s="15">
-[...2 lines deleted...]
-      <c r="E249" s="15">
+      <c r="D249" s="47">
+        <v>135</v>
+      </c>
+      <c r="E249" s="47">
         <v>1</v>
       </c>
-      <c r="F249" s="15">
-[...2 lines deleted...]
-      <c r="G249" s="15">
+      <c r="F249" s="47">
+        <v>193</v>
+      </c>
+      <c r="G249" s="47">
         <v>1</v>
       </c>
-      <c r="H249" s="16">
-[...14 lines deleted...]
-      <c r="M249" s="54">
+      <c r="H249" s="48">
+        <v>331</v>
+      </c>
+      <c r="I249" s="49">
+        <v>854.70416522046514</v>
+      </c>
+      <c r="J249" s="50">
+        <v>22990.909644091207</v>
+      </c>
+      <c r="K249" s="50">
+        <v>8015.6518910664427</v>
+      </c>
+      <c r="L249" s="50">
+        <v>577.48435817853715</v>
+      </c>
+      <c r="M249" s="50">
         <v>1.1221461158108039</v>
       </c>
-      <c r="N249" s="54">
-[...14 lines deleted...]
-      <c r="S249" s="103">
+      <c r="N249" s="50">
+        <v>32428.288269490335</v>
+      </c>
+      <c r="O249" s="51">
+        <v>6.3</v>
+      </c>
+      <c r="P249" s="27">
+        <v>56.836770718176311</v>
+      </c>
+      <c r="Q249" s="28">
+        <v>10980.179997123914</v>
+      </c>
+      <c r="R249" s="28">
+        <v>398.9378605970287</v>
+      </c>
+      <c r="S249" s="28">
         <v>4.891107217667616E-2</v>
       </c>
-      <c r="T249" s="90">
-[...5 lines deleted...]
-      <c r="V249" s="64">
+      <c r="T249" s="63">
+        <v>0</v>
+      </c>
+      <c r="U249" s="28">
+        <v>11436.000105043959</v>
+      </c>
+      <c r="V249" s="29">
         <v>21</v>
       </c>
-      <c r="W249" s="53">
-[...32 lines deleted...]
-      <c r="AH249" s="62">
+      <c r="W249" s="49">
+        <v>0</v>
+      </c>
+      <c r="X249" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y249" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z249" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA249" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB249" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC249" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD249" s="27">
+        <v>911.5409359386415</v>
+      </c>
+      <c r="AE249" s="28">
+        <v>33971.08964121512</v>
+      </c>
+      <c r="AF249" s="28">
+        <v>8414.5897516634723</v>
+      </c>
+      <c r="AG249" s="28">
+        <v>577.53326925071383</v>
+      </c>
+      <c r="AH249" s="28">
         <v>1.1221461158108039</v>
       </c>
-      <c r="AI249" s="62">
-[...3 lines deleted...]
-        <v>7.6</v>
+      <c r="AI249" s="28">
+        <v>43864.288374534292</v>
+      </c>
+      <c r="AJ249" s="29">
+        <v>7.7</v>
       </c>
     </row>
     <row r="250" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A250" s="26">
+      <c r="A250" s="53">
         <v>1904</v>
       </c>
-      <c r="B250" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D250" s="20">
+      <c r="B250" s="53" t="s">
+        <v>348</v>
+      </c>
+      <c r="C250" s="36">
+        <v>0</v>
+      </c>
+      <c r="D250" s="37">
         <v>20</v>
       </c>
-      <c r="E250" s="20">
+      <c r="E250" s="37">
         <v>1</v>
       </c>
-      <c r="F250" s="20">
+      <c r="F250" s="37">
         <v>2</v>
       </c>
-      <c r="G250" s="20">
-[...2 lines deleted...]
-      <c r="H250" s="21">
+      <c r="G250" s="37">
+        <v>0</v>
+      </c>
+      <c r="H250" s="38">
         <v>23</v>
       </c>
-      <c r="I250" s="66">
-[...8 lines deleted...]
-      <c r="L250" s="67">
+      <c r="I250" s="39">
+        <v>0</v>
+      </c>
+      <c r="J250" s="40">
+        <v>2026.3174803111131</v>
+      </c>
+      <c r="K250" s="40">
+        <v>7420.5009478935144</v>
+      </c>
+      <c r="L250" s="40">
         <v>8.7447868639878514</v>
       </c>
-      <c r="M250" s="68">
-[...5 lines deleted...]
-      <c r="O250" s="69">
+      <c r="M250" s="40">
+        <v>0</v>
+      </c>
+      <c r="N250" s="40">
+        <v>9455.5423265453846</v>
+      </c>
+      <c r="O250" s="41">
         <v>14.3</v>
       </c>
-      <c r="P250" s="70">
-[...17 lines deleted...]
-      <c r="V250" s="73">
+      <c r="P250" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q250" s="40">
+        <v>36.881604497322179</v>
+      </c>
+      <c r="R250" s="40">
+        <v>359.51718696529042</v>
+      </c>
+      <c r="S250" s="55">
+        <v>0</v>
+      </c>
+      <c r="T250" s="55">
+        <v>0</v>
+      </c>
+      <c r="U250" s="40">
+        <v>396.39535699527391</v>
+      </c>
+      <c r="V250" s="41">
         <v>6.7</v>
       </c>
-      <c r="W250" s="74">
-[...29 lines deleted...]
-      <c r="AG250" s="24">
+      <c r="W250" s="39">
+        <v>0</v>
+      </c>
+      <c r="X250" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y250" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z250" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA250" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB250" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC250" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD250" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE250" s="40">
+        <v>2063.1990848084351</v>
+      </c>
+      <c r="AF250" s="40">
+        <v>7780.0181348588048</v>
+      </c>
+      <c r="AG250" s="40">
         <v>8.7447868639878514</v>
       </c>
-      <c r="AH250" s="24">
-[...5 lines deleted...]
-      <c r="AJ250" s="75">
+      <c r="AH250" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI250" s="40">
+        <v>9851.9376835406583</v>
+      </c>
+      <c r="AJ250" s="41">
         <v>13.7</v>
       </c>
     </row>
     <row r="251" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A251" s="26">
+      <c r="A251" s="53">
         <v>1907</v>
       </c>
-      <c r="B251" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F251" s="20">
+      <c r="B251" s="53" t="s">
+        <v>349</v>
+      </c>
+      <c r="C251" s="36">
+        <v>0</v>
+      </c>
+      <c r="D251" s="37">
+        <v>15</v>
+      </c>
+      <c r="E251" s="37">
+        <v>0</v>
+      </c>
+      <c r="F251" s="37">
         <v>13</v>
       </c>
-      <c r="G251" s="20">
+      <c r="G251" s="37">
         <v>1</v>
       </c>
-      <c r="H251" s="21">
-[...11 lines deleted...]
-      <c r="L251" s="67">
+      <c r="H251" s="38">
+        <v>29</v>
+      </c>
+      <c r="I251" s="39">
+        <v>0</v>
+      </c>
+      <c r="J251" s="40">
+        <v>5073.7205050139628</v>
+      </c>
+      <c r="K251" s="40">
+        <v>0</v>
+      </c>
+      <c r="L251" s="40">
         <v>70.116587064442101</v>
       </c>
-      <c r="M251" s="67">
+      <c r="M251" s="40">
         <v>1.1221461158108039</v>
       </c>
-      <c r="N251" s="67">
-[...56 lines deleted...]
-      <c r="AG251" s="24">
+      <c r="N251" s="40">
+        <v>5138.9365818395654</v>
+      </c>
+      <c r="O251" s="41">
+        <v>14.9</v>
+      </c>
+      <c r="P251" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q251" s="40">
+        <v>184.67058973790279</v>
+      </c>
+      <c r="R251" s="55">
+        <v>0</v>
+      </c>
+      <c r="S251" s="40">
+        <v>0</v>
+      </c>
+      <c r="T251" s="55">
+        <v>0</v>
+      </c>
+      <c r="U251" s="40">
+        <v>184.67058973790279</v>
+      </c>
+      <c r="V251" s="41">
+        <v>7.3</v>
+      </c>
+      <c r="W251" s="39">
+        <v>0</v>
+      </c>
+      <c r="X251" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y251" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z251" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA251" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB251" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC251" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD251" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE251" s="40">
+        <v>5258.3910947518652</v>
+      </c>
+      <c r="AF251" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG251" s="40">
         <v>70.116587064442101</v>
       </c>
-      <c r="AH251" s="24">
+      <c r="AH251" s="40">
         <v>1.1221461158108039</v>
       </c>
-      <c r="AI251" s="24">
-[...3 lines deleted...]
-        <v>13.1</v>
+      <c r="AI251" s="40">
+        <v>5323.6071715774679</v>
+      </c>
+      <c r="AJ251" s="41">
+        <v>14.4</v>
       </c>
     </row>
     <row r="252" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A252" s="26">
+      <c r="A252" s="53">
         <v>1960</v>
       </c>
-      <c r="B252" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D252" s="20">
+      <c r="B252" s="53" t="s">
+        <v>350</v>
+      </c>
+      <c r="C252" s="36">
+        <v>0</v>
+      </c>
+      <c r="D252" s="37">
         <v>11</v>
       </c>
-      <c r="E252" s="20">
-[...2 lines deleted...]
-      <c r="F252" s="20">
+      <c r="E252" s="37">
+        <v>0</v>
+      </c>
+      <c r="F252" s="37">
         <v>5</v>
       </c>
-      <c r="G252" s="20">
-[...2 lines deleted...]
-      <c r="H252" s="21">
+      <c r="G252" s="37">
+        <v>0</v>
+      </c>
+      <c r="H252" s="38">
         <v>16</v>
       </c>
-      <c r="I252" s="66">
-[...8 lines deleted...]
-      <c r="L252" s="67">
+      <c r="I252" s="39">
+        <v>0</v>
+      </c>
+      <c r="J252" s="40">
+        <v>368.97663444794131</v>
+      </c>
+      <c r="K252" s="40">
+        <v>0</v>
+      </c>
+      <c r="L252" s="40">
         <v>10.141135293827711</v>
       </c>
-      <c r="M252" s="68">
-[...5 lines deleted...]
-      <c r="O252" s="69">
+      <c r="M252" s="40">
+        <v>0</v>
+      </c>
+      <c r="N252" s="40">
+        <v>379.11776974176888</v>
+      </c>
+      <c r="O252" s="41">
         <v>1.9</v>
       </c>
-      <c r="P252" s="70">
-[...17 lines deleted...]
-      <c r="V252" s="73">
+      <c r="P252" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q252" s="40">
+        <v>49.410075708727589</v>
+      </c>
+      <c r="R252" s="55">
+        <v>0</v>
+      </c>
+      <c r="S252" s="55">
+        <v>0</v>
+      </c>
+      <c r="T252" s="55">
+        <v>0</v>
+      </c>
+      <c r="U252" s="40">
+        <v>49.410075708727589</v>
+      </c>
+      <c r="V252" s="41">
         <v>2</v>
       </c>
-      <c r="W252" s="74">
-[...29 lines deleted...]
-      <c r="AG252" s="24">
+      <c r="W252" s="39">
+        <v>0</v>
+      </c>
+      <c r="X252" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y252" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z252" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA252" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB252" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC252" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD252" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE252" s="40">
+        <v>418.38671015666887</v>
+      </c>
+      <c r="AF252" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG252" s="40">
         <v>10.141135293827711</v>
       </c>
-      <c r="AH252" s="24">
-[...5 lines deleted...]
-      <c r="AJ252" s="75">
+      <c r="AH252" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI252" s="40">
+        <v>428.52784545049644</v>
+      </c>
+      <c r="AJ252" s="41">
         <v>1.9</v>
       </c>
     </row>
     <row r="253" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A253" s="26">
+      <c r="A253" s="53">
         <v>1961</v>
       </c>
-      <c r="B253" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D253" s="20">
+      <c r="B253" s="53" t="s">
+        <v>351</v>
+      </c>
+      <c r="C253" s="36">
+        <v>0</v>
+      </c>
+      <c r="D253" s="37">
         <v>8</v>
       </c>
-      <c r="E253" s="20">
-[...2 lines deleted...]
-      <c r="F253" s="20">
+      <c r="E253" s="37">
+        <v>0</v>
+      </c>
+      <c r="F253" s="37">
         <v>3</v>
       </c>
-      <c r="G253" s="20">
-[...2 lines deleted...]
-      <c r="H253" s="21">
+      <c r="G253" s="37">
+        <v>0</v>
+      </c>
+      <c r="H253" s="38">
         <v>11</v>
       </c>
-      <c r="I253" s="66">
-[...8 lines deleted...]
-      <c r="L253" s="67">
+      <c r="I253" s="39">
+        <v>0</v>
+      </c>
+      <c r="J253" s="40">
+        <v>1172.5556336994639</v>
+      </c>
+      <c r="K253" s="40">
+        <v>0</v>
+      </c>
+      <c r="L253" s="40">
         <v>6.9163643460754143</v>
       </c>
-      <c r="M253" s="68">
-[...5 lines deleted...]
-      <c r="O253" s="69">
+      <c r="M253" s="40">
+        <v>0</v>
+      </c>
+      <c r="N253" s="40">
+        <v>1179.47199804554</v>
+      </c>
+      <c r="O253" s="41">
         <v>6.9</v>
       </c>
-      <c r="P253" s="70">
-[...17 lines deleted...]
-      <c r="V253" s="73">
+      <c r="P253" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q253" s="40">
+        <v>827.19358196033545</v>
+      </c>
+      <c r="R253" s="55">
+        <v>0</v>
+      </c>
+      <c r="S253" s="55">
+        <v>0</v>
+      </c>
+      <c r="T253" s="55">
+        <v>0</v>
+      </c>
+      <c r="U253" s="40">
+        <v>827.19358196033545</v>
+      </c>
+      <c r="V253" s="41">
         <v>77</v>
       </c>
-      <c r="W253" s="74">
-[...29 lines deleted...]
-      <c r="AG253" s="24">
+      <c r="W253" s="39">
+        <v>0</v>
+      </c>
+      <c r="X253" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y253" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z253" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA253" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB253" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC253" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD253" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE253" s="40">
+        <v>1999.7492156597993</v>
+      </c>
+      <c r="AF253" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG253" s="40">
         <v>6.9163643460754143</v>
       </c>
-      <c r="AH253" s="24">
-[...5 lines deleted...]
-      <c r="AJ253" s="75">
+      <c r="AH253" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI253" s="40">
+        <v>2006.6655800058754</v>
+      </c>
+      <c r="AJ253" s="41">
         <v>11.1</v>
       </c>
     </row>
     <row r="254" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A254" s="26">
+      <c r="A254" s="53">
         <v>1962</v>
       </c>
-      <c r="B254" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D254" s="20">
+      <c r="B254" s="53" t="s">
+        <v>352</v>
+      </c>
+      <c r="C254" s="36">
+        <v>0</v>
+      </c>
+      <c r="D254" s="37">
         <v>13</v>
       </c>
-      <c r="E254" s="20">
-[...2 lines deleted...]
-      <c r="F254" s="20">
+      <c r="E254" s="37">
+        <v>0</v>
+      </c>
+      <c r="F254" s="37">
         <v>12</v>
       </c>
-      <c r="G254" s="20">
-[...2 lines deleted...]
-      <c r="H254" s="21">
+      <c r="G254" s="37">
+        <v>0</v>
+      </c>
+      <c r="H254" s="38">
         <v>25</v>
       </c>
-      <c r="I254" s="66">
-[...8 lines deleted...]
-      <c r="L254" s="67">
+      <c r="I254" s="39">
+        <v>0</v>
+      </c>
+      <c r="J254" s="40">
+        <v>466.89536724660388</v>
+      </c>
+      <c r="K254" s="40">
+        <v>0</v>
+      </c>
+      <c r="L254" s="40">
         <v>34.705759395012258</v>
       </c>
-      <c r="M254" s="68">
-[...5 lines deleted...]
-      <c r="O254" s="69">
+      <c r="M254" s="40">
+        <v>0</v>
+      </c>
+      <c r="N254" s="40">
+        <v>501.60112664161602</v>
+      </c>
+      <c r="O254" s="41">
         <v>1.2</v>
       </c>
-      <c r="P254" s="70">
-[...17 lines deleted...]
-      <c r="V254" s="73">
+      <c r="P254" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q254" s="40">
+        <v>7.9513552944936059</v>
+      </c>
+      <c r="R254" s="55">
+        <v>0</v>
+      </c>
+      <c r="S254" s="55">
+        <v>0</v>
+      </c>
+      <c r="T254" s="55">
+        <v>0</v>
+      </c>
+      <c r="U254" s="40">
+        <v>7.9513552944936059</v>
+      </c>
+      <c r="V254" s="41">
         <v>0.3</v>
       </c>
-      <c r="W254" s="74">
-[...29 lines deleted...]
-      <c r="AG254" s="24">
+      <c r="W254" s="39">
+        <v>0</v>
+      </c>
+      <c r="X254" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y254" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z254" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA254" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB254" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC254" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD254" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE254" s="40">
+        <v>474.84672254109751</v>
+      </c>
+      <c r="AF254" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG254" s="40">
         <v>34.705759395012258</v>
       </c>
-      <c r="AH254" s="24">
-[...5 lines deleted...]
-      <c r="AJ254" s="75">
+      <c r="AH254" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI254" s="40">
+        <v>509.55248193610964</v>
+      </c>
+      <c r="AJ254" s="41">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="255" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A255" s="26">
+      <c r="A255" s="53">
         <v>1980</v>
       </c>
-      <c r="B255" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D255" s="20">
+      <c r="B255" s="53" t="s">
+        <v>353</v>
+      </c>
+      <c r="C255" s="36">
+        <v>0</v>
+      </c>
+      <c r="D255" s="37">
         <v>20</v>
       </c>
-      <c r="E255" s="20">
-[...2 lines deleted...]
-      <c r="F255" s="20">
+      <c r="E255" s="37">
+        <v>0</v>
+      </c>
+      <c r="F255" s="37">
         <v>29</v>
       </c>
-      <c r="G255" s="20">
-[...2 lines deleted...]
-      <c r="H255" s="21">
+      <c r="G255" s="37">
+        <v>0</v>
+      </c>
+      <c r="H255" s="38">
         <v>49</v>
       </c>
-      <c r="I255" s="66">
-[...8 lines deleted...]
-      <c r="L255" s="67">
+      <c r="I255" s="39">
+        <v>0</v>
+      </c>
+      <c r="J255" s="40">
+        <v>6330.646579987254</v>
+      </c>
+      <c r="K255" s="40">
+        <v>0</v>
+      </c>
+      <c r="L255" s="40">
         <v>78.356337818004135</v>
       </c>
-      <c r="M255" s="68">
-[...5 lines deleted...]
-      <c r="O255" s="69">
+      <c r="M255" s="40">
+        <v>0</v>
+      </c>
+      <c r="N255" s="40">
+        <v>6409.00291780526</v>
+      </c>
+      <c r="O255" s="41">
         <v>6.7</v>
       </c>
-      <c r="P255" s="70">
-[...17 lines deleted...]
-      <c r="V255" s="73">
+      <c r="P255" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q255" s="40">
+        <v>9606.6397485233902</v>
+      </c>
+      <c r="R255" s="55">
+        <v>0</v>
+      </c>
+      <c r="S255" s="40">
+        <v>0</v>
+      </c>
+      <c r="T255" s="55">
+        <v>0</v>
+      </c>
+      <c r="U255" s="40">
+        <v>9606.6397485233902</v>
+      </c>
+      <c r="V255" s="41">
         <v>53.1</v>
       </c>
-      <c r="W255" s="74">
-[...29 lines deleted...]
-      <c r="AG255" s="24">
+      <c r="W255" s="39">
+        <v>0</v>
+      </c>
+      <c r="X255" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y255" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z255" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA255" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB255" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC255" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD255" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE255" s="40">
+        <v>15937.286328510643</v>
+      </c>
+      <c r="AF255" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG255" s="40">
         <v>78.356337818004135</v>
       </c>
-      <c r="AH255" s="24">
-[...5 lines deleted...]
-      <c r="AJ255" s="75">
+      <c r="AH255" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI255" s="40">
+        <v>16015.642666328651</v>
+      </c>
+      <c r="AJ255" s="41">
         <v>14</v>
       </c>
     </row>
     <row r="256" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A256" s="26">
+      <c r="A256" s="53">
         <v>1981</v>
       </c>
-      <c r="B256" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C256" s="19">
+      <c r="B256" s="53" t="s">
+        <v>354</v>
+      </c>
+      <c r="C256" s="36">
         <v>1</v>
       </c>
-      <c r="D256" s="20">
-[...32 lines deleted...]
-      <c r="O256" s="69">
+      <c r="D256" s="37">
+        <v>27</v>
+      </c>
+      <c r="E256" s="37">
+        <v>0</v>
+      </c>
+      <c r="F256" s="37">
+        <v>80</v>
+      </c>
+      <c r="G256" s="37">
+        <v>0</v>
+      </c>
+      <c r="H256" s="38">
+        <v>108</v>
+      </c>
+      <c r="I256" s="39">
+        <v>854.70416522046514</v>
+      </c>
+      <c r="J256" s="40">
+        <v>5882.0042889577944</v>
+      </c>
+      <c r="K256" s="40">
+        <v>0</v>
+      </c>
+      <c r="L256" s="40">
+        <v>228.6377125638156</v>
+      </c>
+      <c r="M256" s="40">
+        <v>0</v>
+      </c>
+      <c r="N256" s="40">
+        <v>6965.2418797942264</v>
+      </c>
+      <c r="O256" s="41">
         <v>5.9</v>
       </c>
-      <c r="P256" s="23">
-[...17 lines deleted...]
-      <c r="V256" s="73">
+      <c r="P256" s="39">
+        <v>56.836770718176311</v>
+      </c>
+      <c r="Q256" s="40">
+        <v>200.4387791084485</v>
+      </c>
+      <c r="R256" s="55">
+        <v>0</v>
+      </c>
+      <c r="S256" s="40">
+        <v>0</v>
+      </c>
+      <c r="T256" s="55">
+        <v>0</v>
+      </c>
+      <c r="U256" s="40">
+        <v>257.27554982662491</v>
+      </c>
+      <c r="V256" s="41">
         <v>6.8</v>
       </c>
-      <c r="W256" s="74">
-[...38 lines deleted...]
-      <c r="AJ256" s="75">
+      <c r="W256" s="39">
+        <v>0</v>
+      </c>
+      <c r="X256" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y256" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z256" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA256" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB256" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC256" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD256" s="39">
+        <v>911.5409359386415</v>
+      </c>
+      <c r="AE256" s="40">
+        <v>6082.4430680662426</v>
+      </c>
+      <c r="AF256" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG256" s="40">
+        <v>228.6377125638156</v>
+      </c>
+      <c r="AH256" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI256" s="40">
+        <v>7222.5174296208515</v>
+      </c>
+      <c r="AJ256" s="41">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A257" s="26">
+      <c r="A257" s="53">
         <v>1982</v>
       </c>
-      <c r="B257" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D257" s="20">
+      <c r="B257" s="53" t="s">
+        <v>355</v>
+      </c>
+      <c r="C257" s="36">
+        <v>0</v>
+      </c>
+      <c r="D257" s="37">
         <v>10</v>
       </c>
-      <c r="E257" s="20">
+      <c r="E257" s="37">
         <v>1</v>
       </c>
-      <c r="F257" s="20">
+      <c r="F257" s="37">
         <v>10</v>
       </c>
-      <c r="G257" s="20">
-[...2 lines deleted...]
-      <c r="H257" s="21">
+      <c r="G257" s="37">
+        <v>0</v>
+      </c>
+      <c r="H257" s="38">
         <v>21</v>
       </c>
-      <c r="I257" s="66">
-[...5 lines deleted...]
-      <c r="K257" s="67">
+      <c r="I257" s="39">
+        <v>0</v>
+      </c>
+      <c r="J257" s="40">
+        <v>785.53483485365473</v>
+      </c>
+      <c r="K257" s="40">
         <v>595.1509431729279</v>
       </c>
-      <c r="L257" s="67">
+      <c r="L257" s="40">
         <v>33.132250195789197</v>
       </c>
-      <c r="M257" s="68">
-[...5 lines deleted...]
-      <c r="O257" s="69">
+      <c r="M257" s="40">
+        <v>0</v>
+      </c>
+      <c r="N257" s="40">
+        <v>1408.381924865972</v>
+      </c>
+      <c r="O257" s="41">
         <v>5.2</v>
       </c>
-      <c r="P257" s="70">
-[...5 lines deleted...]
-      <c r="R257" s="24">
+      <c r="P257" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q257" s="55">
+        <v>8.7857874783279879</v>
+      </c>
+      <c r="R257" s="40">
         <v>39.420673631738289</v>
       </c>
-      <c r="S257" s="72">
-[...8 lines deleted...]
-      <c r="V257" s="73">
+      <c r="S257" s="55">
+        <v>0</v>
+      </c>
+      <c r="T257" s="55">
+        <v>0</v>
+      </c>
+      <c r="U257" s="40">
+        <v>48.206461110066279</v>
+      </c>
+      <c r="V257" s="41">
         <v>1.2</v>
       </c>
-      <c r="W257" s="74">
-[...26 lines deleted...]
-      <c r="AF257" s="24">
+      <c r="W257" s="39">
+        <v>0</v>
+      </c>
+      <c r="X257" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y257" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z257" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA257" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB257" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC257" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD257" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE257" s="40">
+        <v>794.32062233198269</v>
+      </c>
+      <c r="AF257" s="40">
         <v>634.57161680466618</v>
       </c>
-      <c r="AG257" s="24">
+      <c r="AG257" s="40">
         <v>33.132250195789197</v>
       </c>
-      <c r="AH257" s="24">
-[...5 lines deleted...]
-      <c r="AJ257" s="75">
+      <c r="AH257" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI257" s="40">
+        <v>1456.5883859760384</v>
+      </c>
+      <c r="AJ257" s="41">
         <v>4.7</v>
       </c>
     </row>
     <row r="258" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A258" s="26">
+      <c r="A258" s="53">
         <v>1983</v>
       </c>
-      <c r="B258" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F258" s="20">
+      <c r="B258" s="53" t="s">
+        <v>356</v>
+      </c>
+      <c r="C258" s="36">
+        <v>0</v>
+      </c>
+      <c r="D258" s="37">
+        <v>8</v>
+      </c>
+      <c r="E258" s="37">
+        <v>0</v>
+      </c>
+      <c r="F258" s="37">
         <v>24</v>
       </c>
-      <c r="G258" s="20">
-[...14 lines deleted...]
-      <c r="L258" s="67">
+      <c r="G258" s="37">
+        <v>0</v>
+      </c>
+      <c r="H258" s="38">
+        <v>32</v>
+      </c>
+      <c r="I258" s="39">
+        <v>0</v>
+      </c>
+      <c r="J258" s="40">
+        <v>432.94590705334753</v>
+      </c>
+      <c r="K258" s="40">
+        <v>0</v>
+      </c>
+      <c r="L258" s="40">
         <v>73.305578839186097</v>
       </c>
-      <c r="M258" s="68">
-[...17 lines deleted...]
-      <c r="S258" s="77">
+      <c r="M258" s="40">
+        <v>0</v>
+      </c>
+      <c r="N258" s="40">
+        <v>506.25148589253359</v>
+      </c>
+      <c r="O258" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="P258" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q258" s="40">
+        <v>44.247818618858062</v>
+      </c>
+      <c r="R258" s="55">
+        <v>0</v>
+      </c>
+      <c r="S258" s="40">
         <v>4.891107217667616E-2</v>
       </c>
-      <c r="T258" s="72">
-[...5 lines deleted...]
-      <c r="V258" s="73">
+      <c r="T258" s="55">
+        <v>0</v>
+      </c>
+      <c r="U258" s="40">
+        <v>44.296729691034741</v>
+      </c>
+      <c r="V258" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="W258" s="74">
-[...29 lines deleted...]
-      <c r="AG258" s="24">
+      <c r="W258" s="39">
+        <v>0</v>
+      </c>
+      <c r="X258" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y258" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z258" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA258" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB258" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC258" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD258" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE258" s="40">
+        <v>477.19372567220557</v>
+      </c>
+      <c r="AF258" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG258" s="40">
         <v>73.354489911362776</v>
       </c>
-      <c r="AH258" s="24">
-[...6 lines deleted...]
-        <v>0.7</v>
+      <c r="AH258" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI258" s="40">
+        <v>550.54821558356832</v>
+      </c>
+      <c r="AJ258" s="41">
+        <v>0.9</v>
       </c>
     </row>
     <row r="259" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A259" s="26">
+      <c r="A259" s="53">
         <v>1984</v>
       </c>
-      <c r="B259" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D259" s="20">
+      <c r="B259" s="53" t="s">
+        <v>357</v>
+      </c>
+      <c r="C259" s="36">
+        <v>0</v>
+      </c>
+      <c r="D259" s="37">
         <v>12</v>
       </c>
-      <c r="E259" s="20">
-[...2 lines deleted...]
-      <c r="F259" s="20">
+      <c r="E259" s="37">
+        <v>0</v>
+      </c>
+      <c r="F259" s="37">
         <v>17</v>
       </c>
-      <c r="G259" s="20">
-[...2 lines deleted...]
-      <c r="H259" s="21">
+      <c r="G259" s="37">
+        <v>0</v>
+      </c>
+      <c r="H259" s="38">
         <v>29</v>
       </c>
-      <c r="I259" s="66">
-[...8 lines deleted...]
-      <c r="L259" s="67">
+      <c r="I259" s="39">
+        <v>0</v>
+      </c>
+      <c r="J259" s="40">
+        <v>451.31241252007101</v>
+      </c>
+      <c r="K259" s="40">
+        <v>0</v>
+      </c>
+      <c r="L259" s="40">
         <v>33.427845798396831</v>
       </c>
-      <c r="M259" s="68">
-[...5 lines deleted...]
-      <c r="O259" s="69">
+      <c r="M259" s="40">
+        <v>0</v>
+      </c>
+      <c r="N259" s="40">
+        <v>484.74025831846791</v>
+      </c>
+      <c r="O259" s="41">
         <v>1.5</v>
       </c>
-      <c r="P259" s="81">
-[...17 lines deleted...]
-      <c r="V259" s="85">
+      <c r="P259" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q259" s="58">
+        <v>13.960656196108159</v>
+      </c>
+      <c r="R259" s="59">
+        <v>0</v>
+      </c>
+      <c r="S259" s="59">
+        <v>0</v>
+      </c>
+      <c r="T259" s="59">
+        <v>0</v>
+      </c>
+      <c r="U259" s="58">
+        <v>13.960656196108159</v>
+      </c>
+      <c r="V259" s="60">
         <v>0.1</v>
       </c>
-      <c r="W259" s="74">
-[...29 lines deleted...]
-      <c r="AG259" s="82">
+      <c r="W259" s="39">
+        <v>0</v>
+      </c>
+      <c r="X259" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y259" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z259" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA259" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB259" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC259" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD259" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE259" s="58">
+        <v>465.27306871617918</v>
+      </c>
+      <c r="AF259" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG259" s="58">
         <v>33.427845798396831</v>
       </c>
-      <c r="AH259" s="82">
-[...5 lines deleted...]
-      <c r="AJ259" s="87">
+      <c r="AH259" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI259" s="58">
+        <v>498.70091451457608</v>
+      </c>
+      <c r="AJ259" s="60">
         <v>1.2</v>
       </c>
     </row>
     <row r="260" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A260" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ260" s="27"/>
+      <c r="A260" s="23"/>
+      <c r="B260" s="23"/>
+      <c r="C260" s="36"/>
+      <c r="D260" s="37"/>
+      <c r="E260" s="37"/>
+      <c r="F260" s="37"/>
+      <c r="G260" s="37"/>
+      <c r="H260" s="38"/>
+      <c r="I260" s="39"/>
+      <c r="J260" s="40"/>
+      <c r="K260" s="40"/>
+      <c r="L260" s="40"/>
+      <c r="M260" s="40"/>
+      <c r="N260" s="40"/>
+      <c r="O260" s="41"/>
+      <c r="P260" s="42"/>
+      <c r="Q260" s="42"/>
+      <c r="R260" s="42"/>
+      <c r="S260" s="42"/>
+      <c r="T260" s="42"/>
+      <c r="U260" s="42"/>
+      <c r="V260" s="62"/>
+      <c r="W260" s="39"/>
+      <c r="X260" s="40"/>
+      <c r="Y260" s="40"/>
+      <c r="Z260" s="40"/>
+      <c r="AA260" s="40"/>
+      <c r="AB260" s="40"/>
+      <c r="AC260" s="44"/>
+      <c r="AD260" s="45"/>
+      <c r="AE260" s="45"/>
+      <c r="AF260" s="45"/>
+      <c r="AG260" s="45"/>
+      <c r="AH260" s="45"/>
+      <c r="AI260" s="45"/>
+      <c r="AJ260" s="43"/>
     </row>
-    <row r="261" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A261" s="13">
+    <row r="261" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A261" s="23">
         <v>20</v>
       </c>
-      <c r="B261" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C261" s="14">
+      <c r="B261" s="23" t="s">
+        <v>358</v>
+      </c>
+      <c r="C261" s="46">
         <v>3</v>
       </c>
-      <c r="D261" s="15">
-[...2 lines deleted...]
-      <c r="E261" s="15">
+      <c r="D261" s="47">
+        <v>412</v>
+      </c>
+      <c r="E261" s="47">
         <v>6</v>
       </c>
-      <c r="F261" s="15">
-[...2 lines deleted...]
-      <c r="G261" s="15">
+      <c r="F261" s="47">
+        <v>702</v>
+      </c>
+      <c r="G261" s="47">
         <v>2</v>
       </c>
-      <c r="H261" s="16">
-[...14 lines deleted...]
-      <c r="M261" s="54">
+      <c r="H261" s="48">
+        <v>1125</v>
+      </c>
+      <c r="I261" s="49">
+        <v>39255.274275033094</v>
+      </c>
+      <c r="J261" s="50">
+        <v>252067.97686095943</v>
+      </c>
+      <c r="K261" s="50">
+        <v>24904.703740848367</v>
+      </c>
+      <c r="L261" s="50">
+        <v>3846.8259442059571</v>
+      </c>
+      <c r="M261" s="50">
         <v>4.2961354618311374</v>
       </c>
-      <c r="N261" s="54">
-[...17 lines deleted...]
-      <c r="T261" s="103">
+      <c r="N261" s="50">
+        <v>319963.78032231791</v>
+      </c>
+      <c r="O261" s="51">
+        <v>11.4</v>
+      </c>
+      <c r="P261" s="27">
+        <v>919.50874681485368</v>
+      </c>
+      <c r="Q261" s="28">
+        <v>8003.9458210781459</v>
+      </c>
+      <c r="R261" s="28">
+        <v>2084.515526930878</v>
+      </c>
+      <c r="S261" s="28">
+        <v>1.9963729994444868</v>
+      </c>
+      <c r="T261" s="28">
         <v>1.9921427520406682E-2</v>
       </c>
-      <c r="U261" s="62">
-[...38 lines deleted...]
-      <c r="AH261" s="62">
+      <c r="U261" s="28">
+        <v>11008.766859753145</v>
+      </c>
+      <c r="V261" s="29">
+        <v>5</v>
+      </c>
+      <c r="W261" s="49">
+        <v>0</v>
+      </c>
+      <c r="X261" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y261" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z261" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA261" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB261" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC261" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD261" s="27">
+        <v>40174.78302184795</v>
+      </c>
+      <c r="AE261" s="28">
+        <v>260071.92268203758</v>
+      </c>
+      <c r="AF261" s="28">
+        <v>26989.219267779245</v>
+      </c>
+      <c r="AG261" s="28">
+        <v>3848.8223172054018</v>
+      </c>
+      <c r="AH261" s="28">
         <v>4.3160568893515441</v>
       </c>
-      <c r="AI261" s="62">
-[...3 lines deleted...]
-        <v>10.7</v>
+      <c r="AI261" s="28">
+        <v>330972.54718207102</v>
+      </c>
+      <c r="AJ261" s="29">
+        <v>10.9</v>
       </c>
     </row>
     <row r="262" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A262" s="26">
+      <c r="A262" s="53">
         <v>2021</v>
       </c>
-      <c r="B262" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F262" s="20">
+      <c r="B262" s="53" t="s">
+        <v>359</v>
+      </c>
+      <c r="C262" s="36">
+        <v>0</v>
+      </c>
+      <c r="D262" s="37">
+        <v>23</v>
+      </c>
+      <c r="E262" s="37">
+        <v>0</v>
+      </c>
+      <c r="F262" s="37">
         <v>38</v>
       </c>
-      <c r="G262" s="20">
-[...14 lines deleted...]
-      <c r="L262" s="67">
+      <c r="G262" s="37">
+        <v>0</v>
+      </c>
+      <c r="H262" s="38">
+        <v>61</v>
+      </c>
+      <c r="I262" s="39">
+        <v>0</v>
+      </c>
+      <c r="J262" s="40">
+        <v>3869.3782389549369</v>
+      </c>
+      <c r="K262" s="40">
+        <v>0</v>
+      </c>
+      <c r="L262" s="40">
         <v>172.52184627125729</v>
       </c>
-      <c r="M262" s="68">
-[...59 lines deleted...]
-      <c r="AG262" s="24">
+      <c r="M262" s="40">
+        <v>0</v>
+      </c>
+      <c r="N262" s="40">
+        <v>4041.4277720360919</v>
+      </c>
+      <c r="O262" s="41">
+        <v>2.6</v>
+      </c>
+      <c r="P262" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q262" s="40">
+        <v>128.34343363834739</v>
+      </c>
+      <c r="R262" s="55">
+        <v>0</v>
+      </c>
+      <c r="S262" s="40">
+        <v>0</v>
+      </c>
+      <c r="T262" s="55">
+        <v>0</v>
+      </c>
+      <c r="U262" s="40">
+        <v>128.34343363834739</v>
+      </c>
+      <c r="V262" s="41">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W262" s="39">
+        <v>0</v>
+      </c>
+      <c r="X262" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y262" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z262" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA262" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB262" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC262" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD262" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE262" s="40">
+        <v>3997.7216725932844</v>
+      </c>
+      <c r="AF262" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG262" s="40">
         <v>172.52184627125729</v>
       </c>
-      <c r="AH262" s="24">
-[...6 lines deleted...]
-        <v>1.7</v>
+      <c r="AH262" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI262" s="40">
+        <v>4169.7712056744394</v>
+      </c>
+      <c r="AJ262" s="41">
+        <v>2.5</v>
       </c>
     </row>
     <row r="263" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A263" s="26">
+      <c r="A263" s="53">
         <v>2023</v>
       </c>
-      <c r="B263" s="26" t="s">
-[...38 lines deleted...]
-      <c r="O263" s="69">
+      <c r="B263" s="53" t="s">
+        <v>360</v>
+      </c>
+      <c r="C263" s="36">
+        <v>0</v>
+      </c>
+      <c r="D263" s="37">
+        <v>34</v>
+      </c>
+      <c r="E263" s="37">
+        <v>0</v>
+      </c>
+      <c r="F263" s="37">
+        <v>130</v>
+      </c>
+      <c r="G263" s="37">
+        <v>0</v>
+      </c>
+      <c r="H263" s="38">
+        <v>164</v>
+      </c>
+      <c r="I263" s="39">
+        <v>0</v>
+      </c>
+      <c r="J263" s="40">
+        <v>18813.756523498629</v>
+      </c>
+      <c r="K263" s="40">
+        <v>0</v>
+      </c>
+      <c r="L263" s="40">
+        <v>814.32885357709495</v>
+      </c>
+      <c r="M263" s="40">
+        <v>0</v>
+      </c>
+      <c r="N263" s="40">
+        <v>19627.746047540921</v>
+      </c>
+      <c r="O263" s="41">
         <v>4.8</v>
       </c>
-      <c r="P263" s="70">
-[...17 lines deleted...]
-      <c r="V263" s="73">
+      <c r="P263" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q263" s="40">
+        <v>157.7296226493402</v>
+      </c>
+      <c r="R263" s="55">
+        <v>0</v>
+      </c>
+      <c r="S263" s="40">
+        <v>0</v>
+      </c>
+      <c r="T263" s="55">
+        <v>0</v>
+      </c>
+      <c r="U263" s="40">
+        <v>157.7296226493402</v>
+      </c>
+      <c r="V263" s="41">
         <v>0.7</v>
       </c>
-      <c r="W263" s="74">
-[...39 lines deleted...]
-        <v>4.5</v>
+      <c r="W263" s="39">
+        <v>0</v>
+      </c>
+      <c r="X263" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y263" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z263" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA263" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB263" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC263" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD263" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE263" s="40">
+        <v>18971.48614614797</v>
+      </c>
+      <c r="AF263" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG263" s="40">
+        <v>814.32885357709495</v>
+      </c>
+      <c r="AH263" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI263" s="40">
+        <v>19785.475670190262</v>
+      </c>
+      <c r="AJ263" s="41">
+        <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="264" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A264" s="26">
+      <c r="A264" s="53">
         <v>2026</v>
       </c>
-      <c r="B264" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D264" s="20">
+      <c r="B264" s="53" t="s">
+        <v>361</v>
+      </c>
+      <c r="C264" s="36">
+        <v>0</v>
+      </c>
+      <c r="D264" s="37">
         <v>31</v>
       </c>
-      <c r="E264" s="20">
-[...29 lines deleted...]
-      <c r="O264" s="69">
+      <c r="E264" s="37">
+        <v>0</v>
+      </c>
+      <c r="F264" s="37">
+        <v>49</v>
+      </c>
+      <c r="G264" s="37">
+        <v>0</v>
+      </c>
+      <c r="H264" s="38">
+        <v>80</v>
+      </c>
+      <c r="I264" s="39">
+        <v>0</v>
+      </c>
+      <c r="J264" s="40">
+        <v>2166.539668577811</v>
+      </c>
+      <c r="K264" s="40">
+        <v>0</v>
+      </c>
+      <c r="L264" s="40">
+        <v>230.1583523955467</v>
+      </c>
+      <c r="M264" s="40">
+        <v>0</v>
+      </c>
+      <c r="N264" s="40">
+        <v>2384.4808871531268</v>
+      </c>
+      <c r="O264" s="41">
         <v>3.1</v>
       </c>
-      <c r="P264" s="70">
-[...17 lines deleted...]
-      <c r="V264" s="73">
+      <c r="P264" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q264" s="40">
+        <v>26.995258800545681</v>
+      </c>
+      <c r="R264" s="55">
+        <v>0</v>
+      </c>
+      <c r="S264" s="40">
+        <v>0.1294136535116775</v>
+      </c>
+      <c r="T264" s="55">
+        <v>0</v>
+      </c>
+      <c r="U264" s="40">
+        <v>26.995269608572411</v>
+      </c>
+      <c r="V264" s="41">
         <v>0.6</v>
       </c>
-      <c r="W264" s="74">
-[...39 lines deleted...]
-        <v>2.9</v>
+      <c r="W264" s="39">
+        <v>0</v>
+      </c>
+      <c r="X264" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y264" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z264" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA264" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB264" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC264" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD264" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE264" s="40">
+        <v>2193.5349273783568</v>
+      </c>
+      <c r="AF264" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG264" s="40">
+        <v>230.28776604905838</v>
+      </c>
+      <c r="AH264" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI264" s="40">
+        <v>2411.4761567616993</v>
+      </c>
+      <c r="AJ264" s="41">
+        <v>3</v>
       </c>
     </row>
     <row r="265" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A265" s="26">
+      <c r="A265" s="53">
         <v>2029</v>
       </c>
-      <c r="B265" s="26" t="s">
-[...38 lines deleted...]
-      <c r="O265" s="69">
+      <c r="B265" s="53" t="s">
+        <v>362</v>
+      </c>
+      <c r="C265" s="36">
+        <v>0</v>
+      </c>
+      <c r="D265" s="37">
+        <v>38</v>
+      </c>
+      <c r="E265" s="37">
+        <v>0</v>
+      </c>
+      <c r="F265" s="37">
+        <v>87</v>
+      </c>
+      <c r="G265" s="37">
+        <v>0</v>
+      </c>
+      <c r="H265" s="38">
+        <v>125</v>
+      </c>
+      <c r="I265" s="39">
+        <v>0</v>
+      </c>
+      <c r="J265" s="40">
+        <v>1748.1649842507791</v>
+      </c>
+      <c r="K265" s="40">
+        <v>0</v>
+      </c>
+      <c r="L265" s="40">
+        <v>448.60236893854392</v>
+      </c>
+      <c r="M265" s="40">
+        <v>0</v>
+      </c>
+      <c r="N265" s="40">
+        <v>2196.7668130567131</v>
+      </c>
+      <c r="O265" s="41">
         <v>1.8</v>
       </c>
-      <c r="P265" s="70">
-[...17 lines deleted...]
-      <c r="V265" s="73">
+      <c r="P265" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q265" s="40">
+        <v>220.81795021489819</v>
+      </c>
+      <c r="R265" s="55">
+        <v>0</v>
+      </c>
+      <c r="S265" s="40">
+        <v>0</v>
+      </c>
+      <c r="T265" s="55">
+        <v>0</v>
+      </c>
+      <c r="U265" s="40">
+        <v>220.81795021489819</v>
+      </c>
+      <c r="V265" s="41">
         <v>1.2</v>
       </c>
-      <c r="W265" s="74">
-[...38 lines deleted...]
-      <c r="AJ265" s="75">
+      <c r="W265" s="39">
+        <v>0</v>
+      </c>
+      <c r="X265" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y265" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z265" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA265" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB265" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC265" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD265" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE265" s="40">
+        <v>1968.9829344656773</v>
+      </c>
+      <c r="AF265" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG265" s="40">
+        <v>448.60236893854392</v>
+      </c>
+      <c r="AH265" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI265" s="40">
+        <v>2417.5847632716113</v>
+      </c>
+      <c r="AJ265" s="41">
         <v>1.7</v>
       </c>
     </row>
     <row r="266" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A266" s="26">
+      <c r="A266" s="53">
         <v>2031</v>
       </c>
-      <c r="B266" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D266" s="20">
+      <c r="B266" s="53" t="s">
+        <v>363</v>
+      </c>
+      <c r="C266" s="36">
+        <v>0</v>
+      </c>
+      <c r="D266" s="37">
         <v>28</v>
       </c>
-      <c r="E266" s="20">
-[...2 lines deleted...]
-      <c r="F266" s="20">
+      <c r="E266" s="37">
+        <v>0</v>
+      </c>
+      <c r="F266" s="37">
         <v>55</v>
       </c>
-      <c r="G266" s="20">
+      <c r="G266" s="37">
         <v>1</v>
       </c>
-      <c r="H266" s="21">
+      <c r="H266" s="38">
         <v>84</v>
       </c>
-      <c r="I266" s="66">
-[...5 lines deleted...]
-      <c r="K266" s="68">
+      <c r="I266" s="39">
+        <v>0</v>
+      </c>
+      <c r="J266" s="40">
+        <v>3596.5487000220992</v>
+      </c>
+      <c r="K266" s="40">
         <v>5.3345543047056343E-6</v>
       </c>
-      <c r="L266" s="67">
+      <c r="L266" s="40">
         <v>208.94542968276161</v>
       </c>
-      <c r="M266" s="80">
+      <c r="M266" s="40">
         <v>0.25761555615639481</v>
       </c>
-      <c r="N266" s="67">
-[...2 lines deleted...]
-      <c r="O266" s="69">
+      <c r="N266" s="40">
+        <v>3774.7897291122131</v>
+      </c>
+      <c r="O266" s="41">
         <v>2</v>
       </c>
-      <c r="P266" s="70">
-[...5 lines deleted...]
-      <c r="R266" s="71">
+      <c r="P266" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q266" s="40">
+        <v>113.542733628652</v>
+      </c>
+      <c r="R266" s="55">
         <v>5.5743396628500108E-5</v>
       </c>
-      <c r="S266" s="24">
-[...2 lines deleted...]
-      <c r="T266" s="77">
+      <c r="S266" s="40">
+        <v>0</v>
+      </c>
+      <c r="T266" s="40">
         <v>1.9921427520406682E-2</v>
       </c>
-      <c r="U266" s="24">
-[...2 lines deleted...]
-      <c r="V266" s="73">
+      <c r="U266" s="40">
+        <v>113.562710799569</v>
+      </c>
+      <c r="V266" s="41">
         <v>0.5</v>
       </c>
-      <c r="W266" s="74">
-[...26 lines deleted...]
-      <c r="AF266" s="24">
+      <c r="W266" s="39">
+        <v>0</v>
+      </c>
+      <c r="X266" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y266" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z266" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA266" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB266" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC266" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD266" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE266" s="40">
+        <v>3710.0914336507512</v>
+      </c>
+      <c r="AF266" s="40">
         <v>6.1077950933205739E-5</v>
       </c>
-      <c r="AG266" s="24">
+      <c r="AG266" s="40">
         <v>208.94542968276161</v>
       </c>
-      <c r="AH266" s="76">
+      <c r="AH266" s="40">
         <v>0.27753698367680146</v>
       </c>
-      <c r="AI266" s="24">
-[...2 lines deleted...]
-      <c r="AJ266" s="75">
+      <c r="AI266" s="40">
+        <v>3888.3524399117823</v>
+      </c>
+      <c r="AJ266" s="41">
         <v>1.8</v>
       </c>
     </row>
     <row r="267" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A267" s="26">
+      <c r="A267" s="53">
         <v>2034</v>
       </c>
-      <c r="B267" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F267" s="20">
+      <c r="B267" s="53" t="s">
+        <v>364</v>
+      </c>
+      <c r="C267" s="36">
+        <v>0</v>
+      </c>
+      <c r="D267" s="37">
+        <v>19</v>
+      </c>
+      <c r="E267" s="37">
+        <v>0</v>
+      </c>
+      <c r="F267" s="37">
         <v>28</v>
       </c>
-      <c r="G267" s="20">
-[...14 lines deleted...]
-      <c r="L267" s="67">
+      <c r="G267" s="37">
+        <v>0</v>
+      </c>
+      <c r="H267" s="38">
+        <v>47</v>
+      </c>
+      <c r="I267" s="39">
+        <v>0</v>
+      </c>
+      <c r="J267" s="40">
+        <v>10274.27364748692</v>
+      </c>
+      <c r="K267" s="40">
+        <v>0</v>
+      </c>
+      <c r="L267" s="40">
         <v>182.9401127390795</v>
       </c>
-      <c r="M267" s="68">
-[...5 lines deleted...]
-      <c r="O267" s="69">
+      <c r="M267" s="40">
+        <v>0</v>
+      </c>
+      <c r="N267" s="40">
+        <v>10457.177956162421</v>
+      </c>
+      <c r="O267" s="41">
         <v>6</v>
       </c>
-      <c r="P267" s="70">
-[...17 lines deleted...]
-      <c r="V267" s="73">
+      <c r="P267" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q267" s="40">
+        <v>189.1231657416331</v>
+      </c>
+      <c r="R267" s="55">
+        <v>0</v>
+      </c>
+      <c r="S267" s="40">
+        <v>0</v>
+      </c>
+      <c r="T267" s="55">
+        <v>0</v>
+      </c>
+      <c r="U267" s="40">
+        <v>189.1231658584432</v>
+      </c>
+      <c r="V267" s="41">
         <v>2.8</v>
       </c>
-      <c r="W267" s="74">
-[...29 lines deleted...]
-      <c r="AG267" s="24">
+      <c r="W267" s="39">
+        <v>0</v>
+      </c>
+      <c r="X267" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y267" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z267" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA267" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB267" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC267" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD267" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE267" s="40">
+        <v>10463.396813228554</v>
+      </c>
+      <c r="AF267" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG267" s="40">
         <v>182.9401127390795</v>
       </c>
-      <c r="AH267" s="24">
-[...5 lines deleted...]
-      <c r="AJ267" s="75">
+      <c r="AH267" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI267" s="40">
+        <v>10646.301122020865</v>
+      </c>
+      <c r="AJ267" s="41">
         <v>5.9</v>
       </c>
     </row>
     <row r="268" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A268" s="26">
+      <c r="A268" s="53">
         <v>2039</v>
       </c>
-      <c r="B268" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C268" s="19">
+      <c r="B268" s="53" t="s">
+        <v>365</v>
+      </c>
+      <c r="C268" s="36">
         <v>2</v>
       </c>
-      <c r="D268" s="20">
-[...2 lines deleted...]
-      <c r="E268" s="20">
+      <c r="D268" s="37">
+        <v>81</v>
+      </c>
+      <c r="E268" s="37">
         <v>1</v>
       </c>
-      <c r="F268" s="20">
+      <c r="F268" s="37">
         <v>100</v>
       </c>
-      <c r="G268" s="20">
-[...11 lines deleted...]
-      <c r="K268" s="67">
+      <c r="G268" s="37">
+        <v>0</v>
+      </c>
+      <c r="H268" s="38">
+        <v>184</v>
+      </c>
+      <c r="I268" s="39">
+        <v>39156.857640902221</v>
+      </c>
+      <c r="J268" s="40">
+        <v>170478.67537355141</v>
+      </c>
+      <c r="K268" s="40">
         <v>13.82383533154098</v>
       </c>
-      <c r="L268" s="67">
+      <c r="L268" s="40">
         <v>629.78296128418071</v>
       </c>
-      <c r="M268" s="68">
-[...5 lines deleted...]
-      <c r="O268" s="69">
+      <c r="M268" s="40">
+        <v>0</v>
+      </c>
+      <c r="N268" s="40">
+        <v>210211.92749977161</v>
+      </c>
+      <c r="O268" s="41">
+        <v>30.4</v>
+      </c>
+      <c r="P268" s="39">
+        <v>874.2972006038093</v>
+      </c>
+      <c r="Q268" s="40">
+        <v>5472.4610348470997</v>
+      </c>
+      <c r="R268" s="40">
+        <v>136.9371319329334</v>
+      </c>
+      <c r="S268" s="40">
+        <v>1.0811777412224071</v>
+      </c>
+      <c r="T268" s="55">
+        <v>0</v>
+      </c>
+      <c r="U268" s="40">
+        <v>6483.6882940815913</v>
+      </c>
+      <c r="V268" s="41">
+        <v>23.8</v>
+      </c>
+      <c r="W268" s="39">
+        <v>0</v>
+      </c>
+      <c r="X268" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y268" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z268" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA268" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB268" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC268" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD268" s="39">
+        <v>40031.154841506032</v>
+      </c>
+      <c r="AE268" s="40">
+        <v>175951.13640839851</v>
+      </c>
+      <c r="AF268" s="40">
+        <v>150.76096726447437</v>
+      </c>
+      <c r="AG268" s="40">
+        <v>630.86413902540312</v>
+      </c>
+      <c r="AH268" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI268" s="40">
+        <v>216695.61579385321</v>
+      </c>
+      <c r="AJ268" s="41">
         <v>30.2</v>
-      </c>
-[...61 lines deleted...]
-        <v>29.9</v>
       </c>
     </row>
     <row r="269" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A269" s="26">
+      <c r="A269" s="53">
         <v>2061</v>
       </c>
-      <c r="B269" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D269" s="20">
+      <c r="B269" s="53" t="s">
+        <v>366</v>
+      </c>
+      <c r="C269" s="36">
+        <v>0</v>
+      </c>
+      <c r="D269" s="37">
         <v>9</v>
       </c>
-      <c r="E269" s="20">
+      <c r="E269" s="37">
         <v>1</v>
       </c>
-      <c r="F269" s="20">
+      <c r="F269" s="37">
         <v>19</v>
       </c>
-      <c r="G269" s="20">
-[...2 lines deleted...]
-      <c r="H269" s="21">
+      <c r="G269" s="37">
+        <v>0</v>
+      </c>
+      <c r="H269" s="38">
         <v>29</v>
       </c>
-      <c r="I269" s="66">
-[...8 lines deleted...]
-      <c r="L269" s="67">
+      <c r="I269" s="39">
+        <v>0</v>
+      </c>
+      <c r="J269" s="40">
+        <v>281.52964130973851</v>
+      </c>
+      <c r="K269" s="40">
+        <v>24667.777796805491</v>
+      </c>
+      <c r="L269" s="40">
         <v>84.167923845808986</v>
       </c>
-      <c r="M269" s="68">
-[...5 lines deleted...]
-      <c r="O269" s="69">
+      <c r="M269" s="40">
+        <v>0</v>
+      </c>
+      <c r="N269" s="40">
+        <v>25033.46556005075</v>
+      </c>
+      <c r="O269" s="41">
         <v>26.3</v>
       </c>
-      <c r="P269" s="70">
-[...17 lines deleted...]
-      <c r="V269" s="73">
+      <c r="P269" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q269" s="40">
+        <v>37.895631101952652</v>
+      </c>
+      <c r="R269" s="40">
+        <v>1794.640180395204</v>
+      </c>
+      <c r="S269" s="40">
+        <v>0</v>
+      </c>
+      <c r="T269" s="55">
+        <v>0</v>
+      </c>
+      <c r="U269" s="40">
+        <v>1832.5349540253901</v>
+      </c>
+      <c r="V269" s="41">
         <v>16.600000000000001</v>
       </c>
-      <c r="W269" s="74">
-[...29 lines deleted...]
-      <c r="AG269" s="24">
+      <c r="W269" s="39">
+        <v>0</v>
+      </c>
+      <c r="X269" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y269" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z269" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA269" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB269" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC269" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD269" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE269" s="40">
+        <v>319.42527241169114</v>
+      </c>
+      <c r="AF269" s="40">
+        <v>26462.417977200694</v>
+      </c>
+      <c r="AG269" s="40">
         <v>84.167923845808986</v>
       </c>
-      <c r="AH269" s="24">
-[...5 lines deleted...]
-      <c r="AJ269" s="75">
+      <c r="AH269" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI269" s="40">
+        <v>26866.000514076142</v>
+      </c>
+      <c r="AJ269" s="41">
         <v>25.3</v>
       </c>
     </row>
     <row r="270" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A270" s="26">
+      <c r="A270" s="53">
         <v>2062</v>
       </c>
-      <c r="B270" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E270" s="20">
+      <c r="B270" s="53" t="s">
+        <v>367</v>
+      </c>
+      <c r="C270" s="36">
+        <v>0</v>
+      </c>
+      <c r="D270" s="37">
+        <v>46</v>
+      </c>
+      <c r="E270" s="37">
         <v>1</v>
       </c>
-      <c r="F270" s="20">
-[...14 lines deleted...]
-      <c r="K270" s="67">
+      <c r="F270" s="37">
+        <v>97</v>
+      </c>
+      <c r="G270" s="37">
+        <v>0</v>
+      </c>
+      <c r="H270" s="38">
+        <v>144</v>
+      </c>
+      <c r="I270" s="39">
+        <v>0</v>
+      </c>
+      <c r="J270" s="40">
+        <v>29388.521441165482</v>
+      </c>
+      <c r="K270" s="40">
         <v>48.741957035537197</v>
       </c>
-      <c r="L270" s="67">
-[...17 lines deleted...]
-      <c r="R270" s="76">
+      <c r="L270" s="40">
+        <v>583.56848941444491</v>
+      </c>
+      <c r="M270" s="40">
+        <v>0</v>
+      </c>
+      <c r="N270" s="40">
+        <v>30020.823407649379</v>
+      </c>
+      <c r="O270" s="41">
+        <v>10.6</v>
+      </c>
+      <c r="P270" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q270" s="40">
+        <v>475.33316819279042</v>
+      </c>
+      <c r="R270" s="40">
         <v>0.1900530913382226</v>
       </c>
-      <c r="S270" s="24">
-[...8 lines deleted...]
-      <c r="V270" s="73">
+      <c r="S270" s="40">
+        <v>0</v>
+      </c>
+      <c r="T270" s="55">
+        <v>0</v>
+      </c>
+      <c r="U270" s="40">
+        <v>475.52322128412868</v>
+      </c>
+      <c r="V270" s="41">
         <v>1.6</v>
       </c>
-      <c r="W270" s="74">
-[...26 lines deleted...]
-      <c r="AF270" s="24">
+      <c r="W270" s="39">
+        <v>0</v>
+      </c>
+      <c r="X270" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y270" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z270" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA270" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB270" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC270" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD270" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE270" s="40">
+        <v>29863.854609358274</v>
+      </c>
+      <c r="AF270" s="40">
         <v>48.932010126875419</v>
       </c>
-      <c r="AG270" s="24">
-[...9 lines deleted...]
-        <v>9.5</v>
+      <c r="AG270" s="40">
+        <v>583.56848941444491</v>
+      </c>
+      <c r="AH270" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI270" s="40">
+        <v>30496.346628933508</v>
+      </c>
+      <c r="AJ270" s="41">
+        <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="271" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A271" s="26">
+      <c r="A271" s="53">
         <v>2080</v>
       </c>
-      <c r="B271" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E271" s="20">
+      <c r="B271" s="53" t="s">
+        <v>368</v>
+      </c>
+      <c r="C271" s="36">
+        <v>0</v>
+      </c>
+      <c r="D271" s="37">
+        <v>37</v>
+      </c>
+      <c r="E271" s="37">
         <v>1</v>
       </c>
-      <c r="F271" s="20">
+      <c r="F271" s="37">
         <v>31</v>
       </c>
-      <c r="G271" s="20">
+      <c r="G271" s="37">
         <v>1</v>
       </c>
-      <c r="H271" s="21">
-[...8 lines deleted...]
-      <c r="K271" s="67">
+      <c r="H271" s="38">
+        <v>70</v>
+      </c>
+      <c r="I271" s="39">
+        <v>0</v>
+      </c>
+      <c r="J271" s="40">
+        <v>2943.7079125287919</v>
+      </c>
+      <c r="K271" s="40">
         <v>7.0638848108672612</v>
       </c>
-      <c r="L271" s="67">
+      <c r="L271" s="40">
         <v>164.17106360783549</v>
       </c>
-      <c r="M271" s="67">
+      <c r="M271" s="40">
         <v>4.0385199056747423</v>
       </c>
-      <c r="N271" s="67">
-[...2 lines deleted...]
-      <c r="O271" s="69">
+      <c r="N271" s="40">
+        <v>3114.9428609474949</v>
+      </c>
+      <c r="O271" s="41">
         <v>1.5</v>
       </c>
-      <c r="P271" s="70">
-[...17 lines deleted...]
-      <c r="V271" s="73">
+      <c r="P271" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q271" s="40">
+        <v>434.84957852325442</v>
+      </c>
+      <c r="R271" s="55">
+        <v>0</v>
+      </c>
+      <c r="S271" s="40">
+        <v>0</v>
+      </c>
+      <c r="T271" s="55">
+        <v>0</v>
+      </c>
+      <c r="U271" s="40">
+        <v>434.84957852325442</v>
+      </c>
+      <c r="V271" s="41">
         <v>1.8</v>
       </c>
-      <c r="W271" s="74">
-[...26 lines deleted...]
-      <c r="AF271" s="24">
+      <c r="W271" s="39">
+        <v>0</v>
+      </c>
+      <c r="X271" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y271" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z271" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA271" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB271" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC271" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD271" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE271" s="40">
+        <v>3378.5574910520463</v>
+      </c>
+      <c r="AF271" s="40">
         <v>7.0638848108672612</v>
       </c>
-      <c r="AG271" s="24">
+      <c r="AG271" s="40">
         <v>164.17106360783549</v>
       </c>
-      <c r="AH271" s="24">
+      <c r="AH271" s="40">
         <v>4.0385199056747423</v>
       </c>
-      <c r="AI271" s="24">
-[...3 lines deleted...]
-        <v>1.5</v>
+      <c r="AI271" s="40">
+        <v>3549.7924394707493</v>
+      </c>
+      <c r="AJ271" s="41">
+        <v>1.6</v>
       </c>
     </row>
     <row r="272" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A272" s="26">
+      <c r="A272" s="53">
         <v>2081</v>
       </c>
-      <c r="B272" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D272" s="20">
+      <c r="B272" s="53" t="s">
+        <v>369</v>
+      </c>
+      <c r="C272" s="36">
+        <v>0</v>
+      </c>
+      <c r="D272" s="37">
         <v>22</v>
       </c>
-      <c r="E272" s="20">
-[...2 lines deleted...]
-      <c r="F272" s="20">
+      <c r="E272" s="37">
+        <v>0</v>
+      </c>
+      <c r="F272" s="37">
         <v>34</v>
       </c>
-      <c r="G272" s="20">
-[...2 lines deleted...]
-      <c r="H272" s="21">
+      <c r="G272" s="37">
+        <v>0</v>
+      </c>
+      <c r="H272" s="38">
         <v>56</v>
       </c>
-      <c r="I272" s="66">
-[...17 lines deleted...]
-      <c r="O272" s="69">
+      <c r="I272" s="39">
+        <v>0</v>
+      </c>
+      <c r="J272" s="40">
+        <v>2131.3957245409779</v>
+      </c>
+      <c r="K272" s="40">
+        <v>0</v>
+      </c>
+      <c r="L272" s="40">
+        <v>144.1741854044248</v>
+      </c>
+      <c r="M272" s="40">
+        <v>0</v>
+      </c>
+      <c r="N272" s="40">
+        <v>2275.5699099454032</v>
+      </c>
+      <c r="O272" s="41">
         <v>3.9</v>
       </c>
-      <c r="P272" s="70">
-[...8 lines deleted...]
-      <c r="S272" s="24">
+      <c r="P272" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q272" s="40">
+        <v>209.17550166183341</v>
+      </c>
+      <c r="R272" s="55">
+        <v>0</v>
+      </c>
+      <c r="S272" s="40">
         <v>0.78578160471040226</v>
       </c>
-      <c r="T272" s="72">
-[...5 lines deleted...]
-      <c r="V272" s="73">
+      <c r="T272" s="55">
+        <v>0</v>
+      </c>
+      <c r="U272" s="40">
+        <v>209.9612832665438</v>
+      </c>
+      <c r="V272" s="41">
         <v>4</v>
       </c>
-      <c r="W272" s="74">
-[...38 lines deleted...]
-      <c r="AJ272" s="75">
+      <c r="W272" s="39">
+        <v>0</v>
+      </c>
+      <c r="X272" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y272" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z272" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA272" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB272" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC272" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD272" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE272" s="40">
+        <v>2340.5712262028114</v>
+      </c>
+      <c r="AF272" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG272" s="40">
+        <v>144.9599670091352</v>
+      </c>
+      <c r="AH272" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI272" s="40">
+        <v>2485.5311932119471</v>
+      </c>
+      <c r="AJ272" s="41">
         <v>3.9</v>
       </c>
     </row>
     <row r="273" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A273" s="26">
+      <c r="A273" s="53">
         <v>2082</v>
       </c>
-      <c r="B273" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D273" s="20">
+      <c r="B273" s="53" t="s">
+        <v>370</v>
+      </c>
+      <c r="C273" s="36">
+        <v>0</v>
+      </c>
+      <c r="D273" s="37">
         <v>6</v>
       </c>
-      <c r="E273" s="20">
-[...2 lines deleted...]
-      <c r="F273" s="20">
+      <c r="E273" s="37">
+        <v>0</v>
+      </c>
+      <c r="F273" s="37">
         <v>6</v>
       </c>
-      <c r="G273" s="20">
-[...2 lines deleted...]
-      <c r="H273" s="21">
+      <c r="G273" s="37">
+        <v>0</v>
+      </c>
+      <c r="H273" s="38">
         <v>12</v>
       </c>
-      <c r="I273" s="66">
-[...8 lines deleted...]
-      <c r="L273" s="67">
+      <c r="I273" s="39">
+        <v>0</v>
+      </c>
+      <c r="J273" s="40">
+        <v>746.09771090211211</v>
+      </c>
+      <c r="K273" s="40">
+        <v>0</v>
+      </c>
+      <c r="L273" s="40">
         <v>23.42024228199271</v>
       </c>
-      <c r="M273" s="68">
-[...5 lines deleted...]
-      <c r="O273" s="69">
+      <c r="M273" s="40">
+        <v>0</v>
+      </c>
+      <c r="N273" s="40">
+        <v>769.51795318410484</v>
+      </c>
+      <c r="O273" s="41">
         <v>1.3</v>
       </c>
-      <c r="P273" s="70">
-[...17 lines deleted...]
-      <c r="V273" s="73">
+      <c r="P273" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q273" s="40">
+        <v>24.724993331299629</v>
+      </c>
+      <c r="R273" s="55">
+        <v>0</v>
+      </c>
+      <c r="S273" s="55">
+        <v>0</v>
+      </c>
+      <c r="T273" s="55">
+        <v>0</v>
+      </c>
+      <c r="U273" s="40">
+        <v>24.724993331299629</v>
+      </c>
+      <c r="V273" s="41">
         <v>0.5</v>
       </c>
-      <c r="W273" s="74">
-[...29 lines deleted...]
-      <c r="AG273" s="24">
+      <c r="W273" s="39">
+        <v>0</v>
+      </c>
+      <c r="X273" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y273" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z273" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA273" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB273" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC273" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD273" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE273" s="40">
+        <v>770.82270423341174</v>
+      </c>
+      <c r="AF273" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG273" s="40">
         <v>23.42024228199271</v>
       </c>
-      <c r="AH273" s="24">
-[...5 lines deleted...]
-      <c r="AJ273" s="75">
+      <c r="AH273" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI273" s="40">
+        <v>794.24294651540447</v>
+      </c>
+      <c r="AJ273" s="41">
         <v>1.3</v>
       </c>
     </row>
     <row r="274" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A274" s="26">
+      <c r="A274" s="53">
         <v>2083</v>
       </c>
-      <c r="B274" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D274" s="20">
+      <c r="B274" s="53" t="s">
+        <v>371</v>
+      </c>
+      <c r="C274" s="36">
+        <v>0</v>
+      </c>
+      <c r="D274" s="37">
         <v>18</v>
       </c>
-      <c r="E274" s="20">
+      <c r="E274" s="37">
         <v>1</v>
       </c>
-      <c r="F274" s="20">
+      <c r="F274" s="37">
         <v>14</v>
       </c>
-      <c r="G274" s="20">
-[...2 lines deleted...]
-      <c r="H274" s="21">
+      <c r="G274" s="37">
+        <v>0</v>
+      </c>
+      <c r="H274" s="38">
         <v>33</v>
       </c>
-      <c r="I274" s="66">
-[...8 lines deleted...]
-      <c r="L274" s="67">
+      <c r="I274" s="39">
+        <v>0</v>
+      </c>
+      <c r="J274" s="40">
+        <v>849.25137740024491</v>
+      </c>
+      <c r="K274" s="40">
+        <v>48.989004675992298</v>
+      </c>
+      <c r="L274" s="40">
         <v>68.493781387330145</v>
       </c>
-      <c r="M274" s="68">
-[...5 lines deleted...]
-      <c r="O274" s="69">
+      <c r="M274" s="40">
+        <v>0</v>
+      </c>
+      <c r="N274" s="40">
+        <v>966.73378457730689</v>
+      </c>
+      <c r="O274" s="41">
         <v>1.2</v>
       </c>
-      <c r="P274" s="70">
-[...17 lines deleted...]
-      <c r="V274" s="73">
+      <c r="P274" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q274" s="40">
+        <v>83.607130727187027</v>
+      </c>
+      <c r="R274" s="40">
+        <v>14.011695053479921</v>
+      </c>
+      <c r="S274" s="40">
+        <v>0</v>
+      </c>
+      <c r="T274" s="55">
+        <v>0</v>
+      </c>
+      <c r="U274" s="40">
+        <v>97.617807539619207</v>
+      </c>
+      <c r="V274" s="41">
         <v>1</v>
       </c>
-      <c r="W274" s="74">
-[...29 lines deleted...]
-      <c r="AG274" s="24">
+      <c r="W274" s="39">
+        <v>0</v>
+      </c>
+      <c r="X274" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y274" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z274" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA274" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB274" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC274" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD274" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE274" s="40">
+        <v>932.85850812743195</v>
+      </c>
+      <c r="AF274" s="40">
+        <v>63.000699729472217</v>
+      </c>
+      <c r="AG274" s="40">
         <v>68.493781387330145</v>
       </c>
-      <c r="AH274" s="24">
-[...5 lines deleted...]
-      <c r="AJ274" s="75">
+      <c r="AH274" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI274" s="40">
+        <v>1064.351592116926</v>
+      </c>
+      <c r="AJ274" s="41">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="275" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A275" s="26">
+      <c r="A275" s="53">
         <v>2084</v>
       </c>
-      <c r="B275" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C275" s="19">
+      <c r="B275" s="53" t="s">
+        <v>372</v>
+      </c>
+      <c r="C275" s="36">
         <v>1</v>
       </c>
-      <c r="D275" s="20">
+      <c r="D275" s="37">
         <v>14</v>
       </c>
-      <c r="E275" s="20">
-[...2 lines deleted...]
-      <c r="F275" s="20">
+      <c r="E275" s="37">
+        <v>0</v>
+      </c>
+      <c r="F275" s="37">
         <v>9</v>
       </c>
-      <c r="G275" s="20">
-[...2 lines deleted...]
-      <c r="H275" s="21">
+      <c r="G275" s="37">
+        <v>0</v>
+      </c>
+      <c r="H275" s="38">
         <v>24</v>
       </c>
-      <c r="I275" s="74">
-[...8 lines deleted...]
-      <c r="L275" s="67">
+      <c r="I275" s="39">
+        <v>98.416634130870392</v>
+      </c>
+      <c r="J275" s="40">
+        <v>821.01210181176907</v>
+      </c>
+      <c r="K275" s="40">
+        <v>0</v>
+      </c>
+      <c r="L275" s="40">
         <v>26.71112878564632</v>
       </c>
-      <c r="M275" s="68">
-[...5 lines deleted...]
-      <c r="O275" s="69">
+      <c r="M275" s="40">
+        <v>0</v>
+      </c>
+      <c r="N275" s="40">
+        <v>946.13986472828583</v>
+      </c>
+      <c r="O275" s="41">
         <v>1.5</v>
       </c>
-      <c r="P275" s="23">
-[...17 lines deleted...]
-      <c r="V275" s="73">
+      <c r="P275" s="39">
+        <v>45.21154621104435</v>
+      </c>
+      <c r="Q275" s="40">
+        <v>340.27546461121108</v>
+      </c>
+      <c r="R275" s="55">
+        <v>0</v>
+      </c>
+      <c r="S275" s="40">
+        <v>0</v>
+      </c>
+      <c r="T275" s="55">
+        <v>0</v>
+      </c>
+      <c r="U275" s="40">
+        <v>385.48701080951571</v>
+      </c>
+      <c r="V275" s="41">
         <v>6.9</v>
       </c>
-      <c r="W275" s="74">
-[...29 lines deleted...]
-      <c r="AG275" s="24">
+      <c r="W275" s="39">
+        <v>0</v>
+      </c>
+      <c r="X275" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y275" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z275" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA275" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB275" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC275" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD275" s="39">
+        <v>143.62818034191474</v>
+      </c>
+      <c r="AE275" s="40">
+        <v>1161.28756642298</v>
+      </c>
+      <c r="AF275" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG275" s="40">
         <v>26.71112878564632</v>
       </c>
-      <c r="AH275" s="24">
-[...5 lines deleted...]
-      <c r="AJ275" s="75">
+      <c r="AH275" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI275" s="40">
+        <v>1331.6268755378014</v>
+      </c>
+      <c r="AJ275" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="276" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A276" s="26">
+      <c r="A276" s="53">
         <v>2085</v>
       </c>
-      <c r="B276" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E276" s="20">
+      <c r="B276" s="53" t="s">
+        <v>373</v>
+      </c>
+      <c r="C276" s="36">
+        <v>0</v>
+      </c>
+      <c r="D276" s="37">
+        <v>22</v>
+      </c>
+      <c r="E276" s="37">
         <v>1</v>
       </c>
-      <c r="F276" s="20">
+      <c r="F276" s="37">
         <v>15</v>
       </c>
-      <c r="G276" s="20">
-[...11 lines deleted...]
-      <c r="K276" s="67">
+      <c r="G276" s="37">
+        <v>0</v>
+      </c>
+      <c r="H276" s="38">
+        <v>38</v>
+      </c>
+      <c r="I276" s="39">
+        <v>0</v>
+      </c>
+      <c r="J276" s="40">
+        <v>3959.1238149577212</v>
+      </c>
+      <c r="K276" s="40">
         <v>118.3072568543802</v>
       </c>
-      <c r="L276" s="67">
+      <c r="L276" s="40">
         <v>64.83920459000808</v>
       </c>
-      <c r="M276" s="68">
-[...14 lines deleted...]
-      <c r="R276" s="82">
+      <c r="M276" s="40">
+        <v>0</v>
+      </c>
+      <c r="N276" s="40">
+        <v>4142.2702764021114</v>
+      </c>
+      <c r="O276" s="41">
+        <v>2.8</v>
+      </c>
+      <c r="P276" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q276" s="58">
+        <v>89.071153408101395</v>
+      </c>
+      <c r="R276" s="58">
         <v>138.7364107145257</v>
       </c>
-      <c r="S276" s="84">
-[...38 lines deleted...]
-      <c r="AF276" s="82">
+      <c r="S276" s="59">
+        <v>0</v>
+      </c>
+      <c r="T276" s="59">
+        <v>0</v>
+      </c>
+      <c r="U276" s="58">
+        <v>227.80756412262701</v>
+      </c>
+      <c r="V276" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="W276" s="39">
+        <v>0</v>
+      </c>
+      <c r="X276" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y276" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z276" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA276" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB276" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC276" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD276" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE276" s="58">
+        <v>4048.1949683658227</v>
+      </c>
+      <c r="AF276" s="58">
         <v>257.0436675689059</v>
       </c>
-      <c r="AG276" s="82">
+      <c r="AG276" s="58">
         <v>64.83920459000808</v>
       </c>
-      <c r="AH276" s="82">
-[...6 lines deleted...]
-        <v>1.9</v>
+      <c r="AH276" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI276" s="58">
+        <v>4370.0778405247383</v>
+      </c>
+      <c r="AJ276" s="60">
+        <v>2.6</v>
       </c>
     </row>
     <row r="277" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A277" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ277" s="27"/>
+      <c r="A277" s="23"/>
+      <c r="B277" s="23"/>
+      <c r="C277" s="36"/>
+      <c r="D277" s="37"/>
+      <c r="E277" s="37"/>
+      <c r="F277" s="37"/>
+      <c r="G277" s="37"/>
+      <c r="H277" s="38"/>
+      <c r="I277" s="39"/>
+      <c r="J277" s="40"/>
+      <c r="K277" s="40"/>
+      <c r="L277" s="40"/>
+      <c r="M277" s="40"/>
+      <c r="N277" s="40"/>
+      <c r="O277" s="41"/>
+      <c r="P277" s="42"/>
+      <c r="Q277" s="42"/>
+      <c r="R277" s="42"/>
+      <c r="S277" s="42"/>
+      <c r="T277" s="42"/>
+      <c r="U277" s="42"/>
+      <c r="V277" s="62"/>
+      <c r="W277" s="39"/>
+      <c r="X277" s="40"/>
+      <c r="Y277" s="40"/>
+      <c r="Z277" s="40"/>
+      <c r="AA277" s="40"/>
+      <c r="AB277" s="40"/>
+      <c r="AC277" s="44"/>
+      <c r="AD277" s="45"/>
+      <c r="AE277" s="45"/>
+      <c r="AF277" s="45"/>
+      <c r="AG277" s="45"/>
+      <c r="AH277" s="45"/>
+      <c r="AI277" s="45"/>
+      <c r="AJ277" s="43"/>
     </row>
-    <row r="278" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A278" s="13">
+    <row r="278" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A278" s="23">
         <v>21</v>
       </c>
-      <c r="B278" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C278" s="14">
+      <c r="B278" s="23" t="s">
+        <v>374</v>
+      </c>
+      <c r="C278" s="46">
         <v>2</v>
       </c>
-      <c r="D278" s="15">
-[...2 lines deleted...]
-      <c r="E278" s="15">
+      <c r="D278" s="47">
+        <v>251</v>
+      </c>
+      <c r="E278" s="47">
         <v>11</v>
       </c>
-      <c r="F278" s="15">
-[...2 lines deleted...]
-      <c r="G278" s="15">
+      <c r="F278" s="47">
+        <v>430</v>
+      </c>
+      <c r="G278" s="47">
         <v>1</v>
       </c>
-      <c r="H278" s="16">
-[...14 lines deleted...]
-      <c r="M278" s="54">
+      <c r="H278" s="48">
+        <v>695</v>
+      </c>
+      <c r="I278" s="49">
+        <v>3897.6094051425234</v>
+      </c>
+      <c r="J278" s="50">
+        <v>37852.927576331953</v>
+      </c>
+      <c r="K278" s="50">
+        <v>2125.4649142796834</v>
+      </c>
+      <c r="L278" s="50">
+        <v>1819.6633835228733</v>
+      </c>
+      <c r="M278" s="50">
         <v>2.594045751091008</v>
       </c>
-      <c r="N278" s="54">
-[...2 lines deleted...]
-      <c r="O278" s="55">
+      <c r="N278" s="50">
+        <v>45686.060610808483</v>
+      </c>
+      <c r="O278" s="51">
         <v>2.5</v>
       </c>
-      <c r="P278" s="61">
-[...8 lines deleted...]
-      <c r="S278" s="62">
+      <c r="P278" s="27">
+        <v>2566.5517477983267</v>
+      </c>
+      <c r="Q278" s="28">
+        <v>4944.6606554259506</v>
+      </c>
+      <c r="R278" s="28">
+        <v>765.25039256718662</v>
+      </c>
+      <c r="S278" s="28">
         <v>1.212743785259602E-5</v>
       </c>
-      <c r="T278" s="90">
-[...5 lines deleted...]
-      <c r="V278" s="64">
+      <c r="T278" s="63">
+        <v>0</v>
+      </c>
+      <c r="U278" s="28">
+        <v>8271.7912284709146</v>
+      </c>
+      <c r="V278" s="29">
         <v>5.4</v>
       </c>
-      <c r="W278" s="53">
-[...5 lines deleted...]
-      <c r="Y278" s="54">
+      <c r="W278" s="49">
+        <v>0</v>
+      </c>
+      <c r="X278" s="50">
+        <v>14449.263069260165</v>
+      </c>
+      <c r="Y278" s="50">
         <v>1083.7376006659031</v>
       </c>
-      <c r="Z278" s="54">
-[...17 lines deleted...]
-      <c r="AF278" s="62">
+      <c r="Z278" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA278" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB278" s="50">
+        <v>15533.000669926068</v>
+      </c>
+      <c r="AC278" s="52">
+        <v>2.9</v>
+      </c>
+      <c r="AD278" s="27">
+        <v>6464.1611529408501</v>
+      </c>
+      <c r="AE278" s="28">
+        <v>57246.851301018069</v>
+      </c>
+      <c r="AF278" s="28">
         <v>3974.452907512773</v>
       </c>
-      <c r="AG278" s="62">
-[...2 lines deleted...]
-      <c r="AH278" s="62">
+      <c r="AG278" s="28">
+        <v>1819.6633956503113</v>
+      </c>
+      <c r="AH278" s="28">
         <v>2.594045751091008</v>
       </c>
-      <c r="AI278" s="62">
-[...3 lines deleted...]
-        <v>2.7</v>
+      <c r="AI278" s="28">
+        <v>69490.852509205462</v>
+      </c>
+      <c r="AJ278" s="29">
+        <v>2.8</v>
       </c>
     </row>
     <row r="279" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A279" s="26">
+      <c r="A279" s="53">
         <v>2101</v>
       </c>
-      <c r="B279" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D279" s="20">
+      <c r="B279" s="53" t="s">
+        <v>375</v>
+      </c>
+      <c r="C279" s="36">
+        <v>0</v>
+      </c>
+      <c r="D279" s="37">
         <v>4</v>
       </c>
-      <c r="E279" s="20">
-[...29 lines deleted...]
-      <c r="O279" s="69">
+      <c r="E279" s="37">
+        <v>0</v>
+      </c>
+      <c r="F279" s="37">
+        <v>21</v>
+      </c>
+      <c r="G279" s="37">
+        <v>0</v>
+      </c>
+      <c r="H279" s="38">
+        <v>25</v>
+      </c>
+      <c r="I279" s="39">
+        <v>0</v>
+      </c>
+      <c r="J279" s="40">
+        <v>227.62986941387371</v>
+      </c>
+      <c r="K279" s="40">
+        <v>0</v>
+      </c>
+      <c r="L279" s="40">
+        <v>110.7311662939105</v>
+      </c>
+      <c r="M279" s="40">
+        <v>0</v>
+      </c>
+      <c r="N279" s="40">
+        <v>338.36103570778408</v>
+      </c>
+      <c r="O279" s="41">
         <v>0.3</v>
       </c>
-      <c r="P279" s="70">
-[...17 lines deleted...]
-      <c r="V279" s="73">
+      <c r="P279" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q279" s="40">
+        <v>22.02832593533919</v>
+      </c>
+      <c r="R279" s="55">
+        <v>0</v>
+      </c>
+      <c r="S279" s="40">
+        <v>0</v>
+      </c>
+      <c r="T279" s="55">
+        <v>0</v>
+      </c>
+      <c r="U279" s="40">
+        <v>22.02832593533919</v>
+      </c>
+      <c r="V279" s="41">
         <v>0.3</v>
       </c>
-      <c r="W279" s="74">
-[...38 lines deleted...]
-      <c r="AJ279" s="75">
+      <c r="W279" s="39">
+        <v>0</v>
+      </c>
+      <c r="X279" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y279" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z279" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA279" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB279" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC279" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD279" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE279" s="40">
+        <v>249.65819534921289</v>
+      </c>
+      <c r="AF279" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG279" s="40">
+        <v>110.7311662939105</v>
+      </c>
+      <c r="AH279" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI279" s="40">
+        <v>360.38936164312327</v>
+      </c>
+      <c r="AJ279" s="41">
         <v>0.3</v>
       </c>
     </row>
     <row r="280" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A280" s="26">
+      <c r="A280" s="53">
         <v>2104</v>
       </c>
-      <c r="B280" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D280" s="20">
+      <c r="B280" s="53" t="s">
+        <v>376</v>
+      </c>
+      <c r="C280" s="36">
+        <v>0</v>
+      </c>
+      <c r="D280" s="37">
         <v>7</v>
       </c>
-      <c r="E280" s="20">
-[...2 lines deleted...]
-      <c r="F280" s="20">
+      <c r="E280" s="37">
+        <v>0</v>
+      </c>
+      <c r="F280" s="37">
         <v>4</v>
       </c>
-      <c r="G280" s="20">
-[...2 lines deleted...]
-      <c r="H280" s="21">
+      <c r="G280" s="37">
+        <v>0</v>
+      </c>
+      <c r="H280" s="38">
         <v>11</v>
       </c>
-      <c r="I280" s="66">
-[...8 lines deleted...]
-      <c r="L280" s="67">
+      <c r="I280" s="39">
+        <v>0</v>
+      </c>
+      <c r="J280" s="40">
+        <v>377.74485380642051</v>
+      </c>
+      <c r="K280" s="40">
+        <v>0</v>
+      </c>
+      <c r="L280" s="40">
         <v>34.425669201488617</v>
       </c>
-      <c r="M280" s="68">
-[...5 lines deleted...]
-      <c r="O280" s="69">
+      <c r="M280" s="40">
+        <v>0</v>
+      </c>
+      <c r="N280" s="40">
+        <v>412.17052300790903</v>
+      </c>
+      <c r="O280" s="41">
         <v>1</v>
       </c>
-      <c r="P280" s="70">
-[...17 lines deleted...]
-      <c r="V280" s="73">
+      <c r="P280" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q280" s="40">
+        <v>30.323904959299711</v>
+      </c>
+      <c r="R280" s="55">
+        <v>0</v>
+      </c>
+      <c r="S280" s="55">
+        <v>0</v>
+      </c>
+      <c r="T280" s="55">
+        <v>0</v>
+      </c>
+      <c r="U280" s="40">
+        <v>30.323904959299711</v>
+      </c>
+      <c r="V280" s="41">
         <v>0.8</v>
       </c>
-      <c r="W280" s="74">
-[...29 lines deleted...]
-      <c r="AG280" s="24">
+      <c r="W280" s="39">
+        <v>0</v>
+      </c>
+      <c r="X280" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y280" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z280" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA280" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB280" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC280" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD280" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE280" s="40">
+        <v>408.06875876572019</v>
+      </c>
+      <c r="AF280" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG280" s="40">
         <v>34.425669201488617</v>
       </c>
-      <c r="AH280" s="24">
-[...5 lines deleted...]
-      <c r="AJ280" s="75">
+      <c r="AH280" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI280" s="40">
+        <v>442.49442796720871</v>
+      </c>
+      <c r="AJ280" s="41">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A281" s="26">
+      <c r="A281" s="53">
         <v>2121</v>
       </c>
-      <c r="B281" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D281" s="20">
+      <c r="B281" s="53" t="s">
+        <v>377</v>
+      </c>
+      <c r="C281" s="36">
+        <v>0</v>
+      </c>
+      <c r="D281" s="37">
         <v>4</v>
       </c>
-      <c r="E281" s="20">
+      <c r="E281" s="37">
         <v>1</v>
       </c>
-      <c r="F281" s="20">
+      <c r="F281" s="37">
         <v>20</v>
       </c>
-      <c r="G281" s="20">
-[...2 lines deleted...]
-      <c r="H281" s="21">
+      <c r="G281" s="37">
+        <v>0</v>
+      </c>
+      <c r="H281" s="38">
         <v>25</v>
       </c>
-      <c r="I281" s="66">
-[...5 lines deleted...]
-      <c r="K281" s="67">
+      <c r="I281" s="39">
+        <v>0</v>
+      </c>
+      <c r="J281" s="40">
+        <v>964.61967160683503</v>
+      </c>
+      <c r="K281" s="40">
         <v>202.7542091628531</v>
       </c>
-      <c r="L281" s="67">
+      <c r="L281" s="40">
         <v>60.596899903526968</v>
       </c>
-      <c r="M281" s="68">
-[...5 lines deleted...]
-      <c r="O281" s="69">
+      <c r="M281" s="40">
+        <v>0</v>
+      </c>
+      <c r="N281" s="40">
+        <v>1227.9707806732149</v>
+      </c>
+      <c r="O281" s="41">
         <v>0.7</v>
       </c>
-      <c r="P281" s="70">
-[...5 lines deleted...]
-      <c r="R281" s="24">
+      <c r="P281" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q281" s="40">
+        <v>88.285300624114456</v>
+      </c>
+      <c r="R281" s="40">
         <v>201.45798486324861</v>
       </c>
-      <c r="S281" s="24">
-[...8 lines deleted...]
-      <c r="V281" s="73">
+      <c r="S281" s="40">
+        <v>0</v>
+      </c>
+      <c r="T281" s="55">
+        <v>0</v>
+      </c>
+      <c r="U281" s="40">
+        <v>289.74328548736298</v>
+      </c>
+      <c r="V281" s="41">
         <v>2</v>
       </c>
-      <c r="W281" s="74">
-[...26 lines deleted...]
-      <c r="AF281" s="24">
+      <c r="W281" s="39">
+        <v>0</v>
+      </c>
+      <c r="X281" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y281" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z281" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA281" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB281" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC281" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD281" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE281" s="40">
+        <v>1052.9049722309494</v>
+      </c>
+      <c r="AF281" s="40">
         <v>404.21219402610171</v>
       </c>
-      <c r="AG281" s="24">
+      <c r="AG281" s="40">
         <v>60.596899903526968</v>
       </c>
-      <c r="AH281" s="24">
-[...5 lines deleted...]
-      <c r="AJ281" s="75">
+      <c r="AH281" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI281" s="40">
+        <v>1517.7140661605779</v>
+      </c>
+      <c r="AJ281" s="41">
         <v>0.7</v>
       </c>
     </row>
     <row r="282" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A282" s="26">
+      <c r="A282" s="53">
         <v>2132</v>
       </c>
-      <c r="B282" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D282" s="20">
+      <c r="B282" s="53" t="s">
+        <v>378</v>
+      </c>
+      <c r="C282" s="36">
+        <v>0</v>
+      </c>
+      <c r="D282" s="37">
         <v>28</v>
       </c>
-      <c r="E282" s="20">
+      <c r="E282" s="37">
         <v>1</v>
       </c>
-      <c r="F282" s="20">
+      <c r="F282" s="37">
         <v>23</v>
       </c>
-      <c r="G282" s="20">
-[...2 lines deleted...]
-      <c r="H282" s="21">
+      <c r="G282" s="37">
+        <v>0</v>
+      </c>
+      <c r="H282" s="38">
         <v>52</v>
       </c>
-      <c r="I282" s="66">
-[...5 lines deleted...]
-      <c r="K282" s="67">
+      <c r="I282" s="39">
+        <v>0</v>
+      </c>
+      <c r="J282" s="40">
+        <v>2557.0178774740289</v>
+      </c>
+      <c r="K282" s="40">
         <v>17.33992856895529</v>
       </c>
-      <c r="L282" s="67">
+      <c r="L282" s="40">
         <v>85.342539546975587</v>
       </c>
-      <c r="M282" s="68">
-[...5 lines deleted...]
-      <c r="O282" s="69">
+      <c r="M282" s="40">
+        <v>0</v>
+      </c>
+      <c r="N282" s="40">
+        <v>2659.7003455899599</v>
+      </c>
+      <c r="O282" s="41">
         <v>1.9</v>
       </c>
-      <c r="P282" s="70">
-[...5 lines deleted...]
-      <c r="R282" s="24">
+      <c r="P282" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q282" s="40">
+        <v>27.09870168433633</v>
+      </c>
+      <c r="R282" s="40">
         <v>25.525381803631682</v>
       </c>
-      <c r="S282" s="72">
-[...8 lines deleted...]
-      <c r="V282" s="73">
+      <c r="S282" s="55">
+        <v>0</v>
+      </c>
+      <c r="T282" s="55">
+        <v>0</v>
+      </c>
+      <c r="U282" s="40">
+        <v>52.624083487968022</v>
+      </c>
+      <c r="V282" s="41">
         <v>0.6</v>
       </c>
-      <c r="W282" s="74">
-[...17 lines deleted...]
-      <c r="AC282" s="69">
+      <c r="W282" s="39">
+        <v>0</v>
+      </c>
+      <c r="X282" s="40">
+        <v>762.46022323819057</v>
+      </c>
+      <c r="Y282" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z282" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA282" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB282" s="40">
+        <v>762.46022323819057</v>
+      </c>
+      <c r="AC282" s="44">
         <v>0.7</v>
       </c>
-      <c r="AD282" s="23">
-[...5 lines deleted...]
-      <c r="AF282" s="24">
+      <c r="AD282" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE282" s="40">
+        <v>3346.5768023965556</v>
+      </c>
+      <c r="AF282" s="40">
         <v>42.865310372586976</v>
       </c>
-      <c r="AG282" s="24">
+      <c r="AG282" s="40">
         <v>85.342539546975587</v>
       </c>
-      <c r="AH282" s="24">
-[...5 lines deleted...]
-      <c r="AJ282" s="75">
+      <c r="AH282" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI282" s="40">
+        <v>3474.7846523161184</v>
+      </c>
+      <c r="AJ282" s="41">
         <v>1.4</v>
       </c>
     </row>
     <row r="283" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A283" s="26">
+      <c r="A283" s="53">
         <v>2161</v>
       </c>
-      <c r="B283" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C283" s="19">
+      <c r="B283" s="53" t="s">
+        <v>379</v>
+      </c>
+      <c r="C283" s="36">
         <v>1</v>
       </c>
-      <c r="D283" s="20">
+      <c r="D283" s="37">
         <v>71</v>
       </c>
-      <c r="E283" s="20">
+      <c r="E283" s="37">
         <v>4</v>
       </c>
-      <c r="F283" s="20">
+      <c r="F283" s="37">
         <v>55</v>
       </c>
-      <c r="G283" s="20">
-[...2 lines deleted...]
-      <c r="H283" s="21">
+      <c r="G283" s="37">
+        <v>0</v>
+      </c>
+      <c r="H283" s="38">
         <v>131</v>
       </c>
-      <c r="I283" s="74">
-[...8 lines deleted...]
-      <c r="L283" s="67">
+      <c r="I283" s="39">
+        <v>1320.506489115344</v>
+      </c>
+      <c r="J283" s="40">
+        <v>14315.158258699301</v>
+      </c>
+      <c r="K283" s="40">
+        <v>549.22549453820136</v>
+      </c>
+      <c r="L283" s="40">
         <v>234.2257322467332</v>
       </c>
-      <c r="M283" s="68">
-[...5 lines deleted...]
-      <c r="O283" s="69">
+      <c r="M283" s="40">
+        <v>0</v>
+      </c>
+      <c r="N283" s="40">
+        <v>16414.373661547779</v>
+      </c>
+      <c r="O283" s="41">
         <v>3.1</v>
       </c>
-      <c r="P283" s="23">
-[...17 lines deleted...]
-      <c r="V283" s="73">
+      <c r="P283" s="39">
+        <v>60.221825020382703</v>
+      </c>
+      <c r="Q283" s="40">
+        <v>1153.597592364817</v>
+      </c>
+      <c r="R283" s="40">
+        <v>487.02542997820541</v>
+      </c>
+      <c r="S283" s="40">
+        <v>0</v>
+      </c>
+      <c r="T283" s="55">
+        <v>0</v>
+      </c>
+      <c r="U283" s="40">
+        <v>1696.6142820815601</v>
+      </c>
+      <c r="V283" s="41">
         <v>4.8</v>
       </c>
-      <c r="W283" s="74">
-[...26 lines deleted...]
-      <c r="AF283" s="24">
+      <c r="W283" s="39">
+        <v>0</v>
+      </c>
+      <c r="X283" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y283" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z283" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA283" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB283" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC283" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD283" s="39">
+        <v>1380.7283141357268</v>
+      </c>
+      <c r="AE283" s="40">
+        <v>15468.755851064117</v>
+      </c>
+      <c r="AF283" s="40">
         <v>1036.2509245164067</v>
       </c>
-      <c r="AG283" s="24">
+      <c r="AG283" s="40">
         <v>234.2257322467332</v>
       </c>
-      <c r="AH283" s="24">
-[...5 lines deleted...]
-      <c r="AJ283" s="75">
+      <c r="AH283" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI283" s="40">
+        <v>18110.987943629338</v>
+      </c>
+      <c r="AJ283" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="284" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A284" s="26">
+      <c r="A284" s="53">
         <v>2180</v>
       </c>
-      <c r="B284" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D284" s="20">
+      <c r="B284" s="53" t="s">
+        <v>380</v>
+      </c>
+      <c r="C284" s="36">
+        <v>0</v>
+      </c>
+      <c r="D284" s="37">
         <v>51</v>
       </c>
-      <c r="E284" s="20">
+      <c r="E284" s="37">
         <v>3</v>
       </c>
-      <c r="F284" s="20">
+      <c r="F284" s="37">
         <v>60</v>
       </c>
-      <c r="G284" s="20">
-[...2 lines deleted...]
-      <c r="H284" s="21">
+      <c r="G284" s="37">
+        <v>0</v>
+      </c>
+      <c r="H284" s="38">
         <v>114</v>
       </c>
-      <c r="I284" s="66">
-[...5 lines deleted...]
-      <c r="K284" s="67">
+      <c r="I284" s="39">
+        <v>2.1234750042963769E-7</v>
+      </c>
+      <c r="J284" s="40">
+        <v>7554.6274724586874</v>
+      </c>
+      <c r="K284" s="40">
         <v>945.68510021203394</v>
       </c>
-      <c r="L284" s="67">
+      <c r="L284" s="40">
         <v>285.00711556656188</v>
       </c>
-      <c r="M284" s="68">
-[...5 lines deleted...]
-      <c r="O284" s="69">
+      <c r="M284" s="40">
+        <v>0</v>
+      </c>
+      <c r="N284" s="40">
+        <v>8782.2595675599332</v>
+      </c>
+      <c r="O284" s="41">
         <v>5.4</v>
       </c>
-      <c r="P284" s="70">
-[...5 lines deleted...]
-      <c r="R284" s="24">
+      <c r="P284" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q284" s="40">
+        <v>2582.9441905937738</v>
+      </c>
+      <c r="R284" s="40">
         <v>25.65737809696774</v>
       </c>
-      <c r="S284" s="72">
-[...8 lines deleted...]
-      <c r="V284" s="73">
+      <c r="S284" s="55">
+        <v>0</v>
+      </c>
+      <c r="T284" s="55">
+        <v>0</v>
+      </c>
+      <c r="U284" s="40">
+        <v>2608.6015700319672</v>
+      </c>
+      <c r="V284" s="41">
         <v>15.3</v>
       </c>
-      <c r="W284" s="74">
-[...5 lines deleted...]
-      <c r="Y284" s="67">
+      <c r="W284" s="39">
+        <v>0</v>
+      </c>
+      <c r="X284" s="40">
+        <v>4604.6144793361191</v>
+      </c>
+      <c r="Y284" s="40">
         <v>669.39277887516221</v>
       </c>
-      <c r="Z284" s="67">
-[...8 lines deleted...]
-      <c r="AC284" s="69">
+      <c r="Z284" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA284" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB284" s="40">
+        <v>5274.0072582112816</v>
+      </c>
+      <c r="AC284" s="44">
         <v>3.7</v>
       </c>
-      <c r="AD284" s="23">
-[...5 lines deleted...]
-      <c r="AF284" s="24">
+      <c r="AD284" s="39">
+        <v>2.1234750042963769E-7</v>
+      </c>
+      <c r="AE284" s="40">
+        <v>14742.18614238858</v>
+      </c>
+      <c r="AF284" s="40">
         <v>1640.7352571841639</v>
       </c>
-      <c r="AG284" s="24">
+      <c r="AG284" s="40">
         <v>285.00711556656188</v>
       </c>
-      <c r="AH284" s="24">
-[...5 lines deleted...]
-      <c r="AJ284" s="75">
+      <c r="AH284" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI284" s="40">
+        <v>16664.868395803183</v>
+      </c>
+      <c r="AJ284" s="41">
         <v>5.2</v>
       </c>
     </row>
     <row r="285" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A285" s="26">
+      <c r="A285" s="53">
         <v>2181</v>
       </c>
-      <c r="B285" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C285" s="19">
+      <c r="B285" s="53" t="s">
+        <v>381</v>
+      </c>
+      <c r="C285" s="36">
         <v>1</v>
       </c>
-      <c r="D285" s="20">
+      <c r="D285" s="37">
         <v>19</v>
       </c>
-      <c r="E285" s="20">
-[...2 lines deleted...]
-      <c r="F285" s="20">
+      <c r="E285" s="37">
+        <v>0</v>
+      </c>
+      <c r="F285" s="37">
         <v>27</v>
       </c>
-      <c r="G285" s="20">
-[...2 lines deleted...]
-      <c r="H285" s="21">
+      <c r="G285" s="37">
+        <v>0</v>
+      </c>
+      <c r="H285" s="38">
         <v>47</v>
       </c>
-      <c r="I285" s="74">
-[...8 lines deleted...]
-      <c r="L285" s="67">
+      <c r="I285" s="39">
+        <v>2577.1029158148322</v>
+      </c>
+      <c r="J285" s="40">
+        <v>1772.8853772380519</v>
+      </c>
+      <c r="K285" s="40">
+        <v>0</v>
+      </c>
+      <c r="L285" s="40">
         <v>109.9957282848077</v>
       </c>
-      <c r="M285" s="68">
-[...5 lines deleted...]
-      <c r="O285" s="69">
+      <c r="M285" s="40">
+        <v>0</v>
+      </c>
+      <c r="N285" s="40">
+        <v>4458.9685006216887</v>
+      </c>
+      <c r="O285" s="41">
         <v>3.8</v>
       </c>
-      <c r="P285" s="23">
-[...8 lines deleted...]
-      <c r="S285" s="24">
+      <c r="P285" s="39">
+        <v>2506.3299227779439</v>
+      </c>
+      <c r="Q285" s="40">
+        <v>666.87031183291901</v>
+      </c>
+      <c r="R285" s="55">
+        <v>0</v>
+      </c>
+      <c r="S285" s="40">
         <v>1.212743785259602E-5</v>
       </c>
-      <c r="T285" s="72">
-[...5 lines deleted...]
-      <c r="V285" s="73">
+      <c r="T285" s="55">
+        <v>0</v>
+      </c>
+      <c r="U285" s="40">
+        <v>3172.7592312309339</v>
+      </c>
+      <c r="V285" s="41">
         <v>24.1</v>
       </c>
-      <c r="W285" s="74">
-[...29 lines deleted...]
-      <c r="AG285" s="24">
+      <c r="W285" s="39">
+        <v>0</v>
+      </c>
+      <c r="X285" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y285" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z285" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA285" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB285" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC285" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD285" s="39">
+        <v>5083.4328385927765</v>
+      </c>
+      <c r="AE285" s="40">
+        <v>2439.7556890709711</v>
+      </c>
+      <c r="AF285" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG285" s="40">
         <v>109.99574041224555</v>
       </c>
-      <c r="AH285" s="24">
-[...5 lines deleted...]
-      <c r="AJ285" s="75">
+      <c r="AH285" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI285" s="40">
+        <v>7631.727731852623</v>
+      </c>
+      <c r="AJ285" s="41">
         <v>5.9</v>
       </c>
     </row>
     <row r="286" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A286" s="26">
+      <c r="A286" s="53">
         <v>2182</v>
       </c>
-      <c r="B286" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F286" s="20">
+      <c r="B286" s="53" t="s">
+        <v>382</v>
+      </c>
+      <c r="C286" s="36">
+        <v>0</v>
+      </c>
+      <c r="D286" s="37">
+        <v>16</v>
+      </c>
+      <c r="E286" s="37">
+        <v>0</v>
+      </c>
+      <c r="F286" s="37">
         <v>57</v>
       </c>
-      <c r="G286" s="20">
-[...14 lines deleted...]
-      <c r="L286" s="67">
+      <c r="G286" s="37">
+        <v>0</v>
+      </c>
+      <c r="H286" s="38">
+        <v>73</v>
+      </c>
+      <c r="I286" s="39">
+        <v>0</v>
+      </c>
+      <c r="J286" s="40">
+        <v>2251.719773758984</v>
+      </c>
+      <c r="K286" s="40">
+        <v>0</v>
+      </c>
+      <c r="L286" s="40">
         <v>269.19514358013203</v>
       </c>
-      <c r="M286" s="68">
-[...26 lines deleted...]
-      <c r="V286" s="73">
+      <c r="M286" s="40">
+        <v>0</v>
+      </c>
+      <c r="N286" s="40">
+        <v>2520.914917339117</v>
+      </c>
+      <c r="O286" s="41">
+        <v>2.4</v>
+      </c>
+      <c r="P286" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q286" s="40">
+        <v>108.8450700061706</v>
+      </c>
+      <c r="R286" s="55">
+        <v>0</v>
+      </c>
+      <c r="S286" s="40">
+        <v>0</v>
+      </c>
+      <c r="T286" s="55">
+        <v>0</v>
+      </c>
+      <c r="U286" s="40">
+        <v>108.8450700061706</v>
+      </c>
+      <c r="V286" s="41">
         <v>1</v>
       </c>
-      <c r="W286" s="74">
-[...29 lines deleted...]
-      <c r="AG286" s="24">
+      <c r="W286" s="39">
+        <v>0</v>
+      </c>
+      <c r="X286" s="40">
+        <v>4485.6943072718714</v>
+      </c>
+      <c r="Y286" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z286" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA286" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB286" s="40">
+        <v>4485.6943072718714</v>
+      </c>
+      <c r="AC286" s="44">
+        <v>4</v>
+      </c>
+      <c r="AD286" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE286" s="40">
+        <v>6846.2591510370257</v>
+      </c>
+      <c r="AF286" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG286" s="40">
         <v>269.19514358013203</v>
       </c>
-      <c r="AH286" s="24">
-[...6 lines deleted...]
-        <v>2.2000000000000002</v>
+      <c r="AH286" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI286" s="40">
+        <v>7115.4542946171587</v>
+      </c>
+      <c r="AJ286" s="41">
+        <v>3.1</v>
       </c>
     </row>
     <row r="287" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A287" s="26">
+      <c r="A287" s="53">
         <v>2183</v>
       </c>
-      <c r="B287" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D287" s="20">
+      <c r="B287" s="53" t="s">
+        <v>383</v>
+      </c>
+      <c r="C287" s="36">
+        <v>0</v>
+      </c>
+      <c r="D287" s="37">
         <v>14</v>
       </c>
-      <c r="E287" s="20">
+      <c r="E287" s="37">
         <v>2</v>
       </c>
-      <c r="F287" s="20">
+      <c r="F287" s="37">
         <v>68</v>
       </c>
-      <c r="G287" s="20">
+      <c r="G287" s="37">
         <v>1</v>
       </c>
-      <c r="H287" s="21">
+      <c r="H287" s="38">
         <v>85</v>
       </c>
-      <c r="I287" s="66">
-[...5 lines deleted...]
-      <c r="K287" s="67">
+      <c r="I287" s="39">
+        <v>0</v>
+      </c>
+      <c r="J287" s="40">
+        <v>990.84545611164197</v>
+      </c>
+      <c r="K287" s="40">
         <v>106.3958521315614</v>
       </c>
-      <c r="L287" s="67">
+      <c r="L287" s="40">
         <v>239.29338436852399</v>
       </c>
-      <c r="M287" s="67">
+      <c r="M287" s="40">
         <v>2.594045751091008</v>
       </c>
-      <c r="N287" s="67">
-[...2 lines deleted...]
-      <c r="O287" s="69">
+      <c r="N287" s="40">
+        <v>1335.7479788006749</v>
+      </c>
+      <c r="O287" s="41">
         <v>0.7</v>
       </c>
-      <c r="P287" s="70">
-[...5 lines deleted...]
-      <c r="R287" s="24">
+      <c r="P287" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q287" s="40">
+        <v>44.207297958630967</v>
+      </c>
+      <c r="R287" s="40">
         <v>14.827124844018959</v>
       </c>
-      <c r="S287" s="24">
-[...8 lines deleted...]
-      <c r="V287" s="73">
+      <c r="S287" s="40">
+        <v>0</v>
+      </c>
+      <c r="T287" s="55">
+        <v>0</v>
+      </c>
+      <c r="U287" s="40">
+        <v>59.034422802649942</v>
+      </c>
+      <c r="V287" s="41">
         <v>0.4</v>
       </c>
-      <c r="W287" s="74">
-[...26 lines deleted...]
-      <c r="AF287" s="24">
+      <c r="W287" s="39">
+        <v>0</v>
+      </c>
+      <c r="X287" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y287" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z287" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA287" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB287" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC287" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD287" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE287" s="40">
+        <v>1035.0527540702728</v>
+      </c>
+      <c r="AF287" s="40">
         <v>121.22297697558035</v>
       </c>
-      <c r="AG287" s="24">
+      <c r="AG287" s="40">
         <v>239.29338436852399</v>
       </c>
-      <c r="AH287" s="24">
+      <c r="AH287" s="40">
         <v>2.594045751091008</v>
       </c>
-      <c r="AI287" s="24">
-[...2 lines deleted...]
-      <c r="AJ287" s="75">
+      <c r="AI287" s="40">
+        <v>1394.7824016033248</v>
+      </c>
+      <c r="AJ287" s="41">
         <v>0.7</v>
       </c>
     </row>
     <row r="288" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A288" s="26">
+      <c r="A288" s="53">
         <v>2184</v>
       </c>
-      <c r="B288" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D288" s="20">
+      <c r="B288" s="53" t="s">
+        <v>384</v>
+      </c>
+      <c r="C288" s="36">
+        <v>0</v>
+      </c>
+      <c r="D288" s="37">
         <v>50</v>
       </c>
-      <c r="E288" s="20">
+      <c r="E288" s="37">
         <v>1</v>
       </c>
-      <c r="F288" s="20">
+      <c r="F288" s="37">
         <v>98</v>
       </c>
-      <c r="G288" s="20">
-[...2 lines deleted...]
-      <c r="H288" s="21">
+      <c r="G288" s="37">
+        <v>0</v>
+      </c>
+      <c r="H288" s="38">
         <v>149</v>
       </c>
-      <c r="I288" s="66">
-[...5 lines deleted...]
-      <c r="K288" s="67">
+      <c r="I288" s="39">
+        <v>0</v>
+      </c>
+      <c r="J288" s="40">
+        <v>6840.6789657641266</v>
+      </c>
+      <c r="K288" s="40">
         <v>304.06432966607821</v>
       </c>
-      <c r="L288" s="67">
+      <c r="L288" s="40">
         <v>390.85000453021303</v>
       </c>
-      <c r="M288" s="68">
-[...5 lines deleted...]
-      <c r="O288" s="69">
+      <c r="M288" s="40">
+        <v>0</v>
+      </c>
+      <c r="N288" s="40">
+        <v>7535.5932999604211</v>
+      </c>
+      <c r="O288" s="41">
         <v>3</v>
       </c>
-      <c r="P288" s="81">
-[...5 lines deleted...]
-      <c r="R288" s="82">
+      <c r="P288" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q288" s="58">
+        <v>220.45995946654969</v>
+      </c>
+      <c r="R288" s="58">
         <v>10.757092981114299</v>
       </c>
-      <c r="S288" s="82">
-[...8 lines deleted...]
-      <c r="V288" s="85">
+      <c r="S288" s="58">
+        <v>0</v>
+      </c>
+      <c r="T288" s="59">
+        <v>0</v>
+      </c>
+      <c r="U288" s="58">
+        <v>231.21705244766389</v>
+      </c>
+      <c r="V288" s="60">
         <v>0.9</v>
       </c>
-      <c r="W288" s="74">
-[...5 lines deleted...]
-      <c r="Y288" s="67">
+      <c r="W288" s="39">
+        <v>0</v>
+      </c>
+      <c r="X288" s="40">
+        <v>4596.4940594139844</v>
+      </c>
+      <c r="Y288" s="40">
         <v>414.34482179074081</v>
       </c>
-      <c r="Z288" s="67">
-[...8 lines deleted...]
-      <c r="AC288" s="69">
+      <c r="Z288" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA288" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB288" s="40">
+        <v>5010.8388812047251</v>
+      </c>
+      <c r="AC288" s="44">
         <v>2.8</v>
       </c>
-      <c r="AD288" s="86">
-[...5 lines deleted...]
-      <c r="AF288" s="82">
+      <c r="AD288" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE288" s="58">
+        <v>11657.632984644661</v>
+      </c>
+      <c r="AF288" s="58">
         <v>729.1662444379333</v>
       </c>
-      <c r="AG288" s="82">
+      <c r="AG288" s="58">
         <v>390.85000453021303</v>
       </c>
-      <c r="AH288" s="82">
-[...5 lines deleted...]
-      <c r="AJ288" s="87">
+      <c r="AH288" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI288" s="58">
+        <v>12777.64923361281</v>
+      </c>
+      <c r="AJ288" s="60">
         <v>2.8</v>
       </c>
     </row>
     <row r="289" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A289" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ289" s="27"/>
+      <c r="A289" s="23"/>
+      <c r="B289" s="23"/>
+      <c r="C289" s="36"/>
+      <c r="D289" s="37"/>
+      <c r="E289" s="37"/>
+      <c r="F289" s="37"/>
+      <c r="G289" s="37"/>
+      <c r="H289" s="38"/>
+      <c r="I289" s="39"/>
+      <c r="J289" s="40"/>
+      <c r="K289" s="40"/>
+      <c r="L289" s="40"/>
+      <c r="M289" s="40"/>
+      <c r="N289" s="40"/>
+      <c r="O289" s="41"/>
+      <c r="P289" s="42"/>
+      <c r="Q289" s="42"/>
+      <c r="R289" s="42"/>
+      <c r="S289" s="42"/>
+      <c r="T289" s="42"/>
+      <c r="U289" s="42"/>
+      <c r="V289" s="62"/>
+      <c r="W289" s="39"/>
+      <c r="X289" s="40"/>
+      <c r="Y289" s="40"/>
+      <c r="Z289" s="40"/>
+      <c r="AA289" s="40"/>
+      <c r="AB289" s="40"/>
+      <c r="AC289" s="44"/>
+      <c r="AD289" s="45"/>
+      <c r="AE289" s="45"/>
+      <c r="AF289" s="45"/>
+      <c r="AG289" s="45"/>
+      <c r="AH289" s="45"/>
+      <c r="AI289" s="45"/>
+      <c r="AJ289" s="43"/>
     </row>
-    <row r="290" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A290" s="13">
+    <row r="290" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A290" s="23">
         <v>22</v>
       </c>
-      <c r="B290" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C290" s="14">
+      <c r="B290" s="23" t="s">
+        <v>385</v>
+      </c>
+      <c r="C290" s="46">
         <v>1</v>
       </c>
-      <c r="D290" s="15">
-[...2 lines deleted...]
-      <c r="E290" s="15">
+      <c r="D290" s="47">
+        <v>238</v>
+      </c>
+      <c r="E290" s="47">
         <v>3</v>
       </c>
-      <c r="F290" s="15">
+      <c r="F290" s="47">
         <v>308</v>
       </c>
-      <c r="G290" s="15">
+      <c r="G290" s="47">
         <v>2</v>
       </c>
-      <c r="H290" s="16">
-[...14 lines deleted...]
-      <c r="M290" s="54">
+      <c r="H290" s="48">
+        <v>552</v>
+      </c>
+      <c r="I290" s="49">
+        <v>2741.2004515192257</v>
+      </c>
+      <c r="J290" s="50">
+        <v>36949.06781152566</v>
+      </c>
+      <c r="K290" s="50">
+        <v>6862.0231602075719</v>
+      </c>
+      <c r="L290" s="50">
+        <v>1349.9781572163829</v>
+      </c>
+      <c r="M290" s="50">
         <v>1.0862121931495936</v>
       </c>
-      <c r="N290" s="54">
-[...2 lines deleted...]
-      <c r="O290" s="55">
+      <c r="N290" s="50">
+        <v>47820.637979630803</v>
+      </c>
+      <c r="O290" s="51">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P290" s="61">
-[...17 lines deleted...]
-      <c r="V290" s="64">
+      <c r="P290" s="27">
+        <v>34.901568659026402</v>
+      </c>
+      <c r="Q290" s="28">
+        <v>5335.6353576450356</v>
+      </c>
+      <c r="R290" s="28">
+        <v>696.17380365602503</v>
+      </c>
+      <c r="S290" s="28">
+        <v>0.42726440598582649</v>
+      </c>
+      <c r="T290" s="63">
+        <v>0</v>
+      </c>
+      <c r="U290" s="28">
+        <v>6066.7106029298211</v>
+      </c>
+      <c r="V290" s="29">
         <v>4.3</v>
       </c>
-      <c r="W290" s="53">
-[...17 lines deleted...]
-      <c r="AC290" s="55">
+      <c r="W290" s="49">
+        <v>280.97463763546727</v>
+      </c>
+      <c r="X290" s="50">
+        <v>9572.3826171410547</v>
+      </c>
+      <c r="Y290" s="50">
+        <v>690.48905900703653</v>
+      </c>
+      <c r="Z290" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA290" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB290" s="50">
+        <v>10543.593389479558</v>
+      </c>
+      <c r="AC290" s="52">
         <v>2.1</v>
       </c>
-      <c r="AD290" s="61">
-[...11 lines deleted...]
-      <c r="AH290" s="62">
+      <c r="AD290" s="27">
+        <v>3057.0766578137195</v>
+      </c>
+      <c r="AE290" s="28">
+        <v>51857.085786311749</v>
+      </c>
+      <c r="AF290" s="28">
+        <v>8248.6860228706337</v>
+      </c>
+      <c r="AG290" s="28">
+        <v>1350.4054216223687</v>
+      </c>
+      <c r="AH290" s="28">
         <v>1.0862121931495936</v>
       </c>
-      <c r="AI290" s="62">
-[...2 lines deleted...]
-      <c r="AJ290" s="65">
+      <c r="AI290" s="28">
+        <v>64430.941972040178</v>
+      </c>
+      <c r="AJ290" s="29">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="291" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A291" s="26">
+      <c r="A291" s="53">
         <v>2260</v>
       </c>
-      <c r="B291" s="26" t="s">
-[...50 lines deleted...]
-      <c r="S291" s="76">
+      <c r="B291" s="53" t="s">
+        <v>386</v>
+      </c>
+      <c r="C291" s="36">
+        <v>0</v>
+      </c>
+      <c r="D291" s="37">
+        <v>36</v>
+      </c>
+      <c r="E291" s="37">
+        <v>0</v>
+      </c>
+      <c r="F291" s="37">
+        <v>41</v>
+      </c>
+      <c r="G291" s="37">
+        <v>0</v>
+      </c>
+      <c r="H291" s="38">
+        <v>77</v>
+      </c>
+      <c r="I291" s="39">
+        <v>0</v>
+      </c>
+      <c r="J291" s="40">
+        <v>11092.43471242299</v>
+      </c>
+      <c r="K291" s="40">
+        <v>0</v>
+      </c>
+      <c r="L291" s="40">
+        <v>170.76813375177551</v>
+      </c>
+      <c r="M291" s="40">
+        <v>0</v>
+      </c>
+      <c r="N291" s="40">
+        <v>11259.40766146561</v>
+      </c>
+      <c r="O291" s="41">
+        <v>3.7</v>
+      </c>
+      <c r="P291" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q291" s="40">
+        <v>1385.6590473525</v>
+      </c>
+      <c r="R291" s="55">
+        <v>0</v>
+      </c>
+      <c r="S291" s="40">
         <v>0.22422332950722171</v>
       </c>
-      <c r="T291" s="72">
-[...5 lines deleted...]
-      <c r="V291" s="73">
+      <c r="T291" s="55">
+        <v>0</v>
+      </c>
+      <c r="U291" s="40">
+        <v>1385.6590473525</v>
+      </c>
+      <c r="V291" s="41">
         <v>5.6</v>
       </c>
-      <c r="W291" s="74">
-[...39 lines deleted...]
-        <v>3.7</v>
+      <c r="W291" s="39">
+        <v>0</v>
+      </c>
+      <c r="X291" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y291" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z291" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA291" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB291" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC291" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD291" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE291" s="40">
+        <v>12478.093759775489</v>
+      </c>
+      <c r="AF291" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG291" s="40">
+        <v>170.99235708128273</v>
+      </c>
+      <c r="AH291" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI291" s="40">
+        <v>12645.066708818109</v>
+      </c>
+      <c r="AJ291" s="41">
+        <v>3.8</v>
       </c>
     </row>
     <row r="292" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A292" s="26">
+      <c r="A292" s="53">
         <v>2262</v>
       </c>
-      <c r="B292" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D292" s="20">
+      <c r="B292" s="53" t="s">
+        <v>387</v>
+      </c>
+      <c r="C292" s="36">
+        <v>0</v>
+      </c>
+      <c r="D292" s="37">
         <v>11</v>
       </c>
-      <c r="E292" s="20">
-[...2 lines deleted...]
-      <c r="F292" s="20">
+      <c r="E292" s="37">
+        <v>0</v>
+      </c>
+      <c r="F292" s="37">
         <v>14</v>
       </c>
-      <c r="G292" s="20">
-[...2 lines deleted...]
-      <c r="H292" s="21">
+      <c r="G292" s="37">
+        <v>0</v>
+      </c>
+      <c r="H292" s="38">
         <v>25</v>
       </c>
-      <c r="I292" s="66">
-[...8 lines deleted...]
-      <c r="L292" s="67">
+      <c r="I292" s="39">
+        <v>0</v>
+      </c>
+      <c r="J292" s="40">
+        <v>1710.890443070637</v>
+      </c>
+      <c r="K292" s="40">
+        <v>0</v>
+      </c>
+      <c r="L292" s="40">
         <v>61.126162845197001</v>
       </c>
-      <c r="M292" s="68">
-[...5 lines deleted...]
-      <c r="O292" s="69">
+      <c r="M292" s="40">
+        <v>0</v>
+      </c>
+      <c r="N292" s="40">
+        <v>1767.8208578487761</v>
+      </c>
+      <c r="O292" s="41">
         <v>2.2000000000000002</v>
       </c>
-      <c r="P292" s="70">
-[...8 lines deleted...]
-      <c r="S292" s="76">
+      <c r="P292" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q292" s="40">
+        <v>109.928510632968</v>
+      </c>
+      <c r="R292" s="55">
+        <v>0</v>
+      </c>
+      <c r="S292" s="40">
         <v>0.20304107647860481</v>
       </c>
-      <c r="T292" s="72">
-[...5 lines deleted...]
-      <c r="V292" s="73">
+      <c r="T292" s="55">
+        <v>0</v>
+      </c>
+      <c r="U292" s="40">
+        <v>109.928510632968</v>
+      </c>
+      <c r="V292" s="41">
         <v>2.8</v>
       </c>
-      <c r="W292" s="74">
-[...17 lines deleted...]
-      <c r="AC292" s="69">
+      <c r="W292" s="39">
+        <v>0</v>
+      </c>
+      <c r="X292" s="40">
+        <v>214.681811180529</v>
+      </c>
+      <c r="Y292" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z292" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA292" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB292" s="40">
+        <v>214.681811180529</v>
+      </c>
+      <c r="AC292" s="44">
         <v>0.5</v>
       </c>
-      <c r="AD292" s="23">
-[...8 lines deleted...]
-      <c r="AG292" s="24">
+      <c r="AD292" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE292" s="40">
+        <v>2035.500764884134</v>
+      </c>
+      <c r="AF292" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG292" s="40">
         <v>61.329203921675607</v>
       </c>
-      <c r="AH292" s="24">
-[...5 lines deleted...]
-      <c r="AJ292" s="75">
+      <c r="AH292" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI292" s="40">
+        <v>2092.4311796622733</v>
+      </c>
+      <c r="AJ292" s="41">
         <v>1.7</v>
       </c>
     </row>
     <row r="293" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A293" s="26">
+      <c r="A293" s="53">
         <v>2280</v>
       </c>
-      <c r="B293" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D293" s="20">
+      <c r="B293" s="53" t="s">
+        <v>388</v>
+      </c>
+      <c r="C293" s="36">
+        <v>0</v>
+      </c>
+      <c r="D293" s="37">
         <v>17</v>
       </c>
-      <c r="E293" s="20">
-[...2 lines deleted...]
-      <c r="F293" s="20">
+      <c r="E293" s="37">
+        <v>0</v>
+      </c>
+      <c r="F293" s="37">
         <v>21</v>
       </c>
-      <c r="G293" s="20">
+      <c r="G293" s="37">
         <v>1</v>
       </c>
-      <c r="H293" s="21">
+      <c r="H293" s="38">
         <v>39</v>
       </c>
-      <c r="I293" s="66">
-[...8 lines deleted...]
-      <c r="L293" s="67">
+      <c r="I293" s="39">
+        <v>0</v>
+      </c>
+      <c r="J293" s="40">
+        <v>1210.670625424656</v>
+      </c>
+      <c r="K293" s="40">
+        <v>0</v>
+      </c>
+      <c r="L293" s="40">
         <v>88.218408979081218</v>
       </c>
-      <c r="M293" s="80">
+      <c r="M293" s="40">
         <v>0.32856196155943668</v>
       </c>
-      <c r="N293" s="67">
-[...2 lines deleted...]
-      <c r="O293" s="69">
+      <c r="N293" s="40">
+        <v>1299.2050413049731</v>
+      </c>
+      <c r="O293" s="41">
         <v>1.2</v>
       </c>
-      <c r="P293" s="70">
-[...17 lines deleted...]
-      <c r="V293" s="73">
+      <c r="P293" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q293" s="40">
+        <v>19.196734677238329</v>
+      </c>
+      <c r="R293" s="55">
+        <v>0</v>
+      </c>
+      <c r="S293" s="40">
+        <v>0</v>
+      </c>
+      <c r="T293" s="55">
+        <v>0</v>
+      </c>
+      <c r="U293" s="40">
+        <v>19.196734677238329</v>
+      </c>
+      <c r="V293" s="41">
         <v>0.4</v>
       </c>
-      <c r="W293" s="74">
-[...17 lines deleted...]
-      <c r="AC293" s="69">
+      <c r="W293" s="39">
+        <v>0</v>
+      </c>
+      <c r="X293" s="40">
+        <v>75.797672688092661</v>
+      </c>
+      <c r="Y293" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z293" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA293" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB293" s="40">
+        <v>75.797672688092661</v>
+      </c>
+      <c r="AC293" s="44">
         <v>0.1</v>
       </c>
-      <c r="AD293" s="23">
-[...8 lines deleted...]
-      <c r="AG293" s="24">
+      <c r="AD293" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE293" s="40">
+        <v>1305.665032789987</v>
+      </c>
+      <c r="AF293" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG293" s="40">
         <v>88.218408979081218</v>
       </c>
-      <c r="AH293" s="76">
+      <c r="AH293" s="40">
         <v>0.32856196155943668</v>
       </c>
-      <c r="AI293" s="24">
-[...2 lines deleted...]
-      <c r="AJ293" s="75">
+      <c r="AI293" s="40">
+        <v>1394.199448670304</v>
+      </c>
+      <c r="AJ293" s="41">
         <v>0.7</v>
       </c>
     </row>
     <row r="294" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A294" s="26">
+      <c r="A294" s="53">
         <v>2281</v>
       </c>
-      <c r="B294" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D294" s="20">
+      <c r="B294" s="53" t="s">
+        <v>389</v>
+      </c>
+      <c r="C294" s="36">
+        <v>0</v>
+      </c>
+      <c r="D294" s="37">
         <v>38</v>
       </c>
-      <c r="E294" s="20">
+      <c r="E294" s="37">
         <v>1</v>
       </c>
-      <c r="F294" s="20">
+      <c r="F294" s="37">
         <v>59</v>
       </c>
-      <c r="G294" s="20">
+      <c r="G294" s="37">
         <v>1</v>
       </c>
-      <c r="H294" s="21">
+      <c r="H294" s="38">
         <v>99</v>
       </c>
-      <c r="I294" s="66">
-[...5 lines deleted...]
-      <c r="K294" s="67">
+      <c r="I294" s="39">
+        <v>0</v>
+      </c>
+      <c r="J294" s="40">
+        <v>4745.636460042434</v>
+      </c>
+      <c r="K294" s="40">
         <v>213.90810277727891</v>
       </c>
-      <c r="L294" s="67">
+      <c r="L294" s="40">
         <v>261.73294096732991</v>
       </c>
-      <c r="M294" s="67">
+      <c r="M294" s="40">
         <v>0.75765023159015699</v>
       </c>
-      <c r="N294" s="67">
-[...2 lines deleted...]
-      <c r="O294" s="69">
+      <c r="N294" s="40">
+        <v>5222.0337892838679</v>
+      </c>
+      <c r="O294" s="41">
         <v>1.6</v>
       </c>
-      <c r="P294" s="70">
-[...5 lines deleted...]
-      <c r="R294" s="24">
+      <c r="P294" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q294" s="40">
+        <v>1318.255431029113</v>
+      </c>
+      <c r="R294" s="40">
         <v>3.1460867284924019</v>
       </c>
-      <c r="S294" s="24">
-[...8 lines deleted...]
-      <c r="V294" s="73">
+      <c r="S294" s="40">
+        <v>0</v>
+      </c>
+      <c r="T294" s="55">
+        <v>0</v>
+      </c>
+      <c r="U294" s="40">
+        <v>1321.401517835847</v>
+      </c>
+      <c r="V294" s="41">
         <v>5</v>
       </c>
-      <c r="W294" s="74">
-[...17 lines deleted...]
-      <c r="AC294" s="69">
+      <c r="W294" s="39">
+        <v>0</v>
+      </c>
+      <c r="X294" s="40">
+        <v>1588.3405742183061</v>
+      </c>
+      <c r="Y294" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z294" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA294" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB294" s="40">
+        <v>1588.3405742183061</v>
+      </c>
+      <c r="AC294" s="44">
         <v>1.6</v>
       </c>
-      <c r="AD294" s="23">
-[...5 lines deleted...]
-      <c r="AF294" s="24">
+      <c r="AD294" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE294" s="40">
+        <v>7652.2324652898533</v>
+      </c>
+      <c r="AF294" s="40">
         <v>217.05418950577132</v>
       </c>
-      <c r="AG294" s="24">
+      <c r="AG294" s="40">
         <v>261.73294096732991</v>
       </c>
-      <c r="AH294" s="24">
+      <c r="AH294" s="40">
         <v>0.75765023159015699</v>
       </c>
-      <c r="AI294" s="24">
-[...2 lines deleted...]
-      <c r="AJ294" s="75">
+      <c r="AI294" s="40">
+        <v>8131.7758813380206</v>
+      </c>
+      <c r="AJ294" s="41">
         <v>1.8</v>
       </c>
     </row>
     <row r="295" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A295" s="26">
+      <c r="A295" s="53">
         <v>2282</v>
       </c>
-      <c r="B295" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C295" s="19">
+      <c r="B295" s="53" t="s">
+        <v>390</v>
+      </c>
+      <c r="C295" s="36">
         <v>1</v>
       </c>
-      <c r="D295" s="20">
+      <c r="D295" s="37">
         <v>38</v>
       </c>
-      <c r="E295" s="20">
+      <c r="E295" s="37">
         <v>1</v>
       </c>
-      <c r="F295" s="20">
+      <c r="F295" s="37">
         <v>44</v>
       </c>
-      <c r="G295" s="20">
-[...2 lines deleted...]
-      <c r="H295" s="21">
+      <c r="G295" s="37">
+        <v>0</v>
+      </c>
+      <c r="H295" s="38">
         <v>84</v>
       </c>
-      <c r="I295" s="74">
-[...8 lines deleted...]
-      <c r="L295" s="67">
+      <c r="I295" s="39">
+        <v>215.04192982472139</v>
+      </c>
+      <c r="J295" s="40">
+        <v>3650.9328014459552</v>
+      </c>
+      <c r="K295" s="40">
+        <v>6418.1516600660198</v>
+      </c>
+      <c r="L295" s="40">
         <v>226.06223563674479</v>
       </c>
-      <c r="M295" s="68">
-[...5 lines deleted...]
-      <c r="O295" s="69">
+      <c r="M295" s="40">
+        <v>0</v>
+      </c>
+      <c r="N295" s="40">
+        <v>10439.51675751404</v>
+      </c>
+      <c r="O295" s="41">
         <v>6.1</v>
       </c>
-      <c r="P295" s="70">
-[...17 lines deleted...]
-      <c r="V295" s="73">
+      <c r="P295" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q295" s="40">
+        <v>72.196016300694339</v>
+      </c>
+      <c r="R295" s="40">
+        <v>309.96119778090412</v>
+      </c>
+      <c r="S295" s="40">
+        <v>0</v>
+      </c>
+      <c r="T295" s="55">
+        <v>0</v>
+      </c>
+      <c r="U295" s="40">
+        <v>382.15708697309032</v>
+      </c>
+      <c r="V295" s="41">
         <v>4.2</v>
       </c>
-      <c r="W295" s="104">
-[...17 lines deleted...]
-      <c r="AC295" s="69">
+      <c r="W295" s="39">
+        <v>9.9195847656598196E-2</v>
+      </c>
+      <c r="X295" s="40">
+        <v>891.50749039490904</v>
+      </c>
+      <c r="Y295" s="40">
+        <v>690.48905900703653</v>
+      </c>
+      <c r="Z295" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA295" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB295" s="40">
+        <v>1581.8428209456031</v>
+      </c>
+      <c r="AC295" s="44">
         <v>1.4</v>
       </c>
-      <c r="AD295" s="23">
-[...8 lines deleted...]
-      <c r="AG295" s="24">
+      <c r="AD295" s="39">
+        <v>215.141125672378</v>
+      </c>
+      <c r="AE295" s="40">
+        <v>4614.6363081415584</v>
+      </c>
+      <c r="AF295" s="40">
+        <v>7418.6019168539606</v>
+      </c>
+      <c r="AG295" s="40">
         <v>226.06223563674479</v>
       </c>
-      <c r="AH295" s="24">
-[...5 lines deleted...]
-      <c r="AJ295" s="75">
+      <c r="AH295" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI295" s="40">
+        <v>12403.516665432733</v>
+      </c>
+      <c r="AJ295" s="41">
         <v>4.3</v>
       </c>
     </row>
     <row r="296" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A296" s="26">
+      <c r="A296" s="53">
         <v>2283</v>
       </c>
-      <c r="B296" s="26" t="s">
-[...38 lines deleted...]
-      <c r="O296" s="69">
+      <c r="B296" s="53" t="s">
+        <v>391</v>
+      </c>
+      <c r="C296" s="36">
+        <v>0</v>
+      </c>
+      <c r="D296" s="37">
+        <v>60</v>
+      </c>
+      <c r="E296" s="37">
+        <v>0</v>
+      </c>
+      <c r="F296" s="37">
+        <v>60</v>
+      </c>
+      <c r="G296" s="37">
+        <v>0</v>
+      </c>
+      <c r="H296" s="38">
+        <v>120</v>
+      </c>
+      <c r="I296" s="39">
+        <v>0</v>
+      </c>
+      <c r="J296" s="40">
+        <v>7024.851158392682</v>
+      </c>
+      <c r="K296" s="40">
+        <v>0</v>
+      </c>
+      <c r="L296" s="40">
+        <v>279.28738705751027</v>
+      </c>
+      <c r="M296" s="40">
+        <v>0</v>
+      </c>
+      <c r="N296" s="40">
+        <v>7300.097478673044</v>
+      </c>
+      <c r="O296" s="41">
         <v>1.3</v>
       </c>
-      <c r="P296" s="70">
-[...17 lines deleted...]
-      <c r="V296" s="73">
+      <c r="P296" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q296" s="40">
+        <v>566.60412513914707</v>
+      </c>
+      <c r="R296" s="55">
+        <v>0</v>
+      </c>
+      <c r="S296" s="40">
+        <v>0</v>
+      </c>
+      <c r="T296" s="55">
+        <v>0</v>
+      </c>
+      <c r="U296" s="40">
+        <v>566.60412513914707</v>
+      </c>
+      <c r="V296" s="41">
         <v>1.5</v>
       </c>
-      <c r="W296" s="74">
-[...38 lines deleted...]
-      <c r="AJ296" s="75">
+      <c r="W296" s="39">
+        <v>0</v>
+      </c>
+      <c r="X296" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y296" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z296" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA296" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB296" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC296" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD296" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE296" s="40">
+        <v>7591.4552835318291</v>
+      </c>
+      <c r="AF296" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG296" s="40">
+        <v>279.28738705751027</v>
+      </c>
+      <c r="AH296" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI296" s="40">
+        <v>7866.701603812191</v>
+      </c>
+      <c r="AJ296" s="41">
         <v>1.4</v>
       </c>
     </row>
     <row r="297" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A297" s="26">
+      <c r="A297" s="53">
         <v>2284</v>
       </c>
-      <c r="B297" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C297" s="19">
+      <c r="B297" s="53" t="s">
+        <v>392</v>
+      </c>
+      <c r="C297" s="36">
         <v>1</v>
       </c>
-      <c r="D297" s="20">
-[...2 lines deleted...]
-      <c r="E297" s="20">
+      <c r="D297" s="37">
+        <v>42</v>
+      </c>
+      <c r="E297" s="37">
         <v>1</v>
       </c>
-      <c r="F297" s="20">
-[...14 lines deleted...]
-      <c r="K297" s="67">
+      <c r="F297" s="37">
+        <v>70</v>
+      </c>
+      <c r="G297" s="37">
+        <v>0</v>
+      </c>
+      <c r="H297" s="38">
+        <v>114</v>
+      </c>
+      <c r="I297" s="39">
+        <v>2526.1585216945041</v>
+      </c>
+      <c r="J297" s="40">
+        <v>7513.6516107263124</v>
+      </c>
+      <c r="K297" s="40">
         <v>229.96339736427271</v>
       </c>
-      <c r="L297" s="67">
-[...8 lines deleted...]
-      <c r="O297" s="69">
+      <c r="L297" s="40">
+        <v>262.78288797874438</v>
+      </c>
+      <c r="M297" s="40">
+        <v>0</v>
+      </c>
+      <c r="N297" s="40">
+        <v>10532.55639354049</v>
+      </c>
+      <c r="O297" s="41">
         <v>1.6</v>
       </c>
-      <c r="P297" s="86">
-[...5 lines deleted...]
-      <c r="R297" s="82">
+      <c r="P297" s="61">
+        <v>34.901568659026402</v>
+      </c>
+      <c r="Q297" s="58">
+        <v>1863.7954925133749</v>
+      </c>
+      <c r="R297" s="58">
         <v>383.06651914662848</v>
       </c>
-      <c r="S297" s="82">
-[...29 lines deleted...]
-      <c r="AC297" s="69">
+      <c r="S297" s="58">
+        <v>0</v>
+      </c>
+      <c r="T297" s="59">
+        <v>0</v>
+      </c>
+      <c r="U297" s="58">
+        <v>2281.763580319031</v>
+      </c>
+      <c r="V297" s="60">
+        <v>6.3</v>
+      </c>
+      <c r="W297" s="39">
+        <v>280.8754417878107</v>
+      </c>
+      <c r="X297" s="40">
+        <v>6802.0550686592169</v>
+      </c>
+      <c r="Y297" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z297" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA297" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB297" s="40">
+        <v>7082.9305104470268</v>
+      </c>
+      <c r="AC297" s="44">
         <v>4.2</v>
       </c>
-      <c r="AD297" s="86">
-[...5 lines deleted...]
-      <c r="AF297" s="82">
+      <c r="AD297" s="61">
+        <v>2841.9355321413414</v>
+      </c>
+      <c r="AE297" s="58">
+        <v>16179.502171898905</v>
+      </c>
+      <c r="AF297" s="58">
         <v>613.02991651090122</v>
       </c>
-      <c r="AG297" s="82">
-[...8 lines deleted...]
-      <c r="AJ297" s="87">
+      <c r="AG297" s="58">
+        <v>262.78288797874438</v>
+      </c>
+      <c r="AH297" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI297" s="58">
+        <v>19897.250484306547</v>
+      </c>
+      <c r="AJ297" s="60">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="298" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A298" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ298" s="27"/>
+      <c r="A298" s="23"/>
+      <c r="B298" s="23"/>
+      <c r="C298" s="36"/>
+      <c r="D298" s="37"/>
+      <c r="E298" s="37"/>
+      <c r="F298" s="37"/>
+      <c r="G298" s="37"/>
+      <c r="H298" s="38"/>
+      <c r="I298" s="39"/>
+      <c r="J298" s="40"/>
+      <c r="K298" s="40"/>
+      <c r="L298" s="40"/>
+      <c r="M298" s="40"/>
+      <c r="N298" s="40"/>
+      <c r="O298" s="41"/>
+      <c r="P298" s="42"/>
+      <c r="Q298" s="42"/>
+      <c r="R298" s="42"/>
+      <c r="S298" s="42"/>
+      <c r="T298" s="42"/>
+      <c r="U298" s="42"/>
+      <c r="V298" s="62"/>
+      <c r="W298" s="39"/>
+      <c r="X298" s="40"/>
+      <c r="Y298" s="40"/>
+      <c r="Z298" s="40"/>
+      <c r="AA298" s="40"/>
+      <c r="AB298" s="40"/>
+      <c r="AC298" s="44"/>
+      <c r="AD298" s="45"/>
+      <c r="AE298" s="45"/>
+      <c r="AF298" s="45"/>
+      <c r="AG298" s="45"/>
+      <c r="AH298" s="45"/>
+      <c r="AI298" s="45"/>
+      <c r="AJ298" s="43"/>
     </row>
-    <row r="299" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A299" s="13">
+    <row r="299" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A299" s="23">
         <v>23</v>
       </c>
-      <c r="B299" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C299" s="14">
+      <c r="B299" s="23" t="s">
+        <v>393</v>
+      </c>
+      <c r="C299" s="46">
         <v>1</v>
       </c>
-      <c r="D299" s="15">
-[...20 lines deleted...]
-      <c r="K299" s="94">
+      <c r="D299" s="47">
+        <v>268</v>
+      </c>
+      <c r="E299" s="47">
+        <v>0</v>
+      </c>
+      <c r="F299" s="47">
+        <v>441</v>
+      </c>
+      <c r="G299" s="47">
+        <v>0</v>
+      </c>
+      <c r="H299" s="48">
+        <v>710</v>
+      </c>
+      <c r="I299" s="49">
+        <v>10357.27538472714</v>
+      </c>
+      <c r="J299" s="50">
+        <v>601866.24380254163</v>
+      </c>
+      <c r="K299" s="50">
         <v>5.3100613511121358E-2</v>
       </c>
-      <c r="L299" s="54">
-[...17 lines deleted...]
-      <c r="R299" s="103">
+      <c r="L299" s="50">
+        <v>2377.9672216398931</v>
+      </c>
+      <c r="M299" s="50">
+        <v>0</v>
+      </c>
+      <c r="N299" s="50">
+        <v>614568.98254043504</v>
+      </c>
+      <c r="O299" s="51">
+        <v>12.5</v>
+      </c>
+      <c r="P299" s="27">
+        <v>20.746936236438291</v>
+      </c>
+      <c r="Q299" s="28">
+        <v>36804.725715262335</v>
+      </c>
+      <c r="R299" s="28">
         <v>9.2762601697941541E-3</v>
       </c>
-      <c r="S299" s="103">
-[...8 lines deleted...]
-      <c r="V299" s="64">
+      <c r="S299" s="28">
+        <v>1.9671522360930106E-2</v>
+      </c>
+      <c r="T299" s="63">
+        <v>0</v>
+      </c>
+      <c r="U299" s="28">
+        <v>36825.499012109351</v>
+      </c>
+      <c r="V299" s="29">
         <v>7.6</v>
       </c>
-      <c r="W299" s="53">
-[...26 lines deleted...]
-      <c r="AF299" s="63">
+      <c r="W299" s="49">
+        <v>0</v>
+      </c>
+      <c r="X299" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y299" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z299" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA299" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB299" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC299" s="52">
+        <v>0</v>
+      </c>
+      <c r="AD299" s="27">
+        <v>10378.022320963579</v>
+      </c>
+      <c r="AE299" s="28">
+        <v>638670.96951780398</v>
+      </c>
+      <c r="AF299" s="28">
         <v>6.2376873680915511E-2</v>
       </c>
-      <c r="AG299" s="62">
-[...9 lines deleted...]
-        <v>11.9</v>
+      <c r="AG299" s="28">
+        <v>2377.9868931622541</v>
+      </c>
+      <c r="AH299" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI299" s="28">
+        <v>651394.4815525444</v>
+      </c>
+      <c r="AJ299" s="29">
+        <v>12.1</v>
       </c>
     </row>
     <row r="300" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A300" s="26">
+      <c r="A300" s="53">
         <v>2303</v>
       </c>
-      <c r="B300" s="26" t="s">
-[...59 lines deleted...]
-      <c r="V300" s="73">
+      <c r="B300" s="53" t="s">
+        <v>394</v>
+      </c>
+      <c r="C300" s="36">
+        <v>0</v>
+      </c>
+      <c r="D300" s="37">
+        <v>27</v>
+      </c>
+      <c r="E300" s="37">
+        <v>0</v>
+      </c>
+      <c r="F300" s="37">
+        <v>50</v>
+      </c>
+      <c r="G300" s="37">
+        <v>0</v>
+      </c>
+      <c r="H300" s="38">
+        <v>77</v>
+      </c>
+      <c r="I300" s="39">
+        <v>0</v>
+      </c>
+      <c r="J300" s="40">
+        <v>1943.862737244141</v>
+      </c>
+      <c r="K300" s="40">
+        <v>0</v>
+      </c>
+      <c r="L300" s="40">
+        <v>261.40797895562582</v>
+      </c>
+      <c r="M300" s="40">
+        <v>0</v>
+      </c>
+      <c r="N300" s="40">
+        <v>2205.266271420202</v>
+      </c>
+      <c r="O300" s="41">
+        <v>0.9</v>
+      </c>
+      <c r="P300" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q300" s="40">
+        <v>661.04155259531672</v>
+      </c>
+      <c r="R300" s="55">
+        <v>0</v>
+      </c>
+      <c r="S300" s="40">
+        <v>2.587258736351134E-3</v>
+      </c>
+      <c r="T300" s="55">
+        <v>0</v>
+      </c>
+      <c r="U300" s="40">
+        <v>661.04155235845712</v>
+      </c>
+      <c r="V300" s="41">
         <v>5.4</v>
       </c>
-      <c r="W300" s="74">
-[...39 lines deleted...]
-        <v>1</v>
+      <c r="W300" s="39">
+        <v>0</v>
+      </c>
+      <c r="X300" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y300" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z300" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA300" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB300" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC300" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD300" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE300" s="40">
+        <v>2604.9042898394578</v>
+      </c>
+      <c r="AF300" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG300" s="40">
+        <v>261.41056621436218</v>
+      </c>
+      <c r="AH300" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI300" s="40">
+        <v>2866.307823778659</v>
+      </c>
+      <c r="AJ300" s="41">
+        <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="301" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A301" s="26">
+      <c r="A301" s="53">
         <v>2305</v>
       </c>
-      <c r="B301" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F301" s="20">
+      <c r="B301" s="53" t="s">
+        <v>395</v>
+      </c>
+      <c r="C301" s="36">
+        <v>0</v>
+      </c>
+      <c r="D301" s="37">
+        <v>32</v>
+      </c>
+      <c r="E301" s="37">
+        <v>0</v>
+      </c>
+      <c r="F301" s="37">
         <v>70</v>
       </c>
-      <c r="G301" s="20">
-[...14 lines deleted...]
-      <c r="L301" s="67">
+      <c r="G301" s="37">
+        <v>0</v>
+      </c>
+      <c r="H301" s="38">
+        <v>102</v>
+      </c>
+      <c r="I301" s="39">
+        <v>0</v>
+      </c>
+      <c r="J301" s="40">
+        <v>3612.433027773724</v>
+      </c>
+      <c r="K301" s="40">
+        <v>0</v>
+      </c>
+      <c r="L301" s="40">
         <v>365.08536524142352</v>
       </c>
-      <c r="M301" s="68">
-[...5 lines deleted...]
-      <c r="O301" s="69">
+      <c r="M301" s="40">
+        <v>0</v>
+      </c>
+      <c r="N301" s="40">
+        <v>3965.412505894963</v>
+      </c>
+      <c r="O301" s="41">
+        <v>1.2</v>
+      </c>
+      <c r="P301" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q301" s="40">
+        <v>204.49950117019321</v>
+      </c>
+      <c r="R301" s="55">
+        <v>0</v>
+      </c>
+      <c r="S301" s="40">
+        <v>0</v>
+      </c>
+      <c r="T301" s="55">
+        <v>0</v>
+      </c>
+      <c r="U301" s="40">
+        <v>204.49950117019321</v>
+      </c>
+      <c r="V301" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="W301" s="39">
+        <v>0</v>
+      </c>
+      <c r="X301" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y301" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z301" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA301" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB301" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC301" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD301" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE301" s="40">
+        <v>3816.9325289439171</v>
+      </c>
+      <c r="AF301" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG301" s="40">
+        <v>365.08536524142352</v>
+      </c>
+      <c r="AH301" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI301" s="40">
+        <v>4169.9120070651561</v>
+      </c>
+      <c r="AJ301" s="41">
         <v>1.1000000000000001</v>
-      </c>
-[...61 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A302" s="26">
+      <c r="A302" s="53">
         <v>2309</v>
       </c>
-      <c r="B302" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F302" s="20">
+      <c r="B302" s="53" t="s">
+        <v>396</v>
+      </c>
+      <c r="C302" s="36">
+        <v>0</v>
+      </c>
+      <c r="D302" s="37">
+        <v>42</v>
+      </c>
+      <c r="E302" s="37">
+        <v>0</v>
+      </c>
+      <c r="F302" s="37">
         <v>48</v>
       </c>
-      <c r="G302" s="20">
-[...14 lines deleted...]
-      <c r="L302" s="67">
+      <c r="G302" s="37">
+        <v>0</v>
+      </c>
+      <c r="H302" s="38">
+        <v>90</v>
+      </c>
+      <c r="I302" s="39">
+        <v>0</v>
+      </c>
+      <c r="J302" s="40">
+        <v>144173.5453808461</v>
+      </c>
+      <c r="K302" s="40">
+        <v>0</v>
+      </c>
+      <c r="L302" s="40">
         <v>236.70769259288249</v>
       </c>
-      <c r="M302" s="68">
-[...59 lines deleted...]
-      <c r="AG302" s="24">
+      <c r="M302" s="40">
+        <v>0</v>
+      </c>
+      <c r="N302" s="40">
+        <v>144404.29198048901</v>
+      </c>
+      <c r="O302" s="41">
+        <v>23.3</v>
+      </c>
+      <c r="P302" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q302" s="40">
+        <v>6237.2177123047059</v>
+      </c>
+      <c r="R302" s="55">
+        <v>0</v>
+      </c>
+      <c r="S302" s="40">
+        <v>0</v>
+      </c>
+      <c r="T302" s="55">
+        <v>0</v>
+      </c>
+      <c r="U302" s="40">
+        <v>6237.2177126283559</v>
+      </c>
+      <c r="V302" s="41">
+        <v>9.4</v>
+      </c>
+      <c r="W302" s="39">
+        <v>0</v>
+      </c>
+      <c r="X302" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y302" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z302" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA302" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB302" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC302" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD302" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE302" s="40">
+        <v>150410.7630931508</v>
+      </c>
+      <c r="AF302" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG302" s="40">
         <v>236.70769259288249</v>
       </c>
-      <c r="AH302" s="24">
-[...6 lines deleted...]
-        <v>21.4</v>
+      <c r="AH302" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI302" s="40">
+        <v>150641.50969311738</v>
+      </c>
+      <c r="AJ302" s="41">
+        <v>22</v>
       </c>
     </row>
     <row r="303" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A303" s="26">
+      <c r="A303" s="53">
         <v>2313</v>
       </c>
-      <c r="B303" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F303" s="20">
+      <c r="B303" s="53" t="s">
+        <v>397</v>
+      </c>
+      <c r="C303" s="36">
+        <v>0</v>
+      </c>
+      <c r="D303" s="37">
+        <v>68</v>
+      </c>
+      <c r="E303" s="37">
+        <v>0</v>
+      </c>
+      <c r="F303" s="37">
         <v>55</v>
       </c>
-      <c r="G303" s="20">
-[...14 lines deleted...]
-      <c r="L303" s="67">
+      <c r="G303" s="37">
+        <v>0</v>
+      </c>
+      <c r="H303" s="38">
+        <v>123</v>
+      </c>
+      <c r="I303" s="39">
+        <v>0</v>
+      </c>
+      <c r="J303" s="40">
+        <v>152571.43183500049</v>
+      </c>
+      <c r="K303" s="40">
+        <v>0</v>
+      </c>
+      <c r="L303" s="40">
         <v>335.71497109947097</v>
       </c>
-      <c r="M303" s="68">
-[...26 lines deleted...]
-      <c r="V303" s="73">
+      <c r="M303" s="40">
+        <v>0</v>
+      </c>
+      <c r="N303" s="40">
+        <v>152906.80189371531</v>
+      </c>
+      <c r="O303" s="41">
+        <v>14.5</v>
+      </c>
+      <c r="P303" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q303" s="40">
+        <v>12035.743987349861</v>
+      </c>
+      <c r="R303" s="55">
+        <v>0</v>
+      </c>
+      <c r="S303" s="40">
+        <v>0</v>
+      </c>
+      <c r="T303" s="55">
+        <v>0</v>
+      </c>
+      <c r="U303" s="40">
+        <v>12035.743987349861</v>
+      </c>
+      <c r="V303" s="41">
         <v>9.1</v>
       </c>
-      <c r="W303" s="74">
-[...29 lines deleted...]
-      <c r="AG303" s="24">
+      <c r="W303" s="39">
+        <v>0</v>
+      </c>
+      <c r="X303" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y303" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z303" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA303" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB303" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC303" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD303" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE303" s="40">
+        <v>164607.17582235034</v>
+      </c>
+      <c r="AF303" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG303" s="40">
         <v>335.71497109947097</v>
       </c>
-      <c r="AH303" s="24">
-[...6 lines deleted...]
-        <v>13.8</v>
+      <c r="AH303" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI303" s="40">
+        <v>164942.54588106516</v>
+      </c>
+      <c r="AJ303" s="41">
+        <v>13.9</v>
       </c>
     </row>
     <row r="304" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A304" s="26">
+      <c r="A304" s="53">
         <v>2321</v>
       </c>
-      <c r="B304" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D304" s="20">
+      <c r="B304" s="53" t="s">
+        <v>398</v>
+      </c>
+      <c r="C304" s="36">
+        <v>0</v>
+      </c>
+      <c r="D304" s="37">
         <v>21</v>
       </c>
-      <c r="E304" s="20">
-[...2 lines deleted...]
-      <c r="F304" s="20">
+      <c r="E304" s="37">
+        <v>0</v>
+      </c>
+      <c r="F304" s="37">
         <v>32</v>
       </c>
-      <c r="G304" s="20">
-[...2 lines deleted...]
-      <c r="H304" s="21">
+      <c r="G304" s="37">
+        <v>0</v>
+      </c>
+      <c r="H304" s="38">
         <v>53</v>
       </c>
-      <c r="I304" s="66">
-[...8 lines deleted...]
-      <c r="L304" s="67">
+      <c r="I304" s="39">
+        <v>0</v>
+      </c>
+      <c r="J304" s="40">
+        <v>188854.7025495893</v>
+      </c>
+      <c r="K304" s="40">
+        <v>0</v>
+      </c>
+      <c r="L304" s="40">
         <v>142.9566742679522</v>
       </c>
-      <c r="M304" s="68">
-[...5 lines deleted...]
-      <c r="O304" s="69">
+      <c r="M304" s="40">
+        <v>0</v>
+      </c>
+      <c r="N304" s="40">
+        <v>188987.6054609537</v>
+      </c>
+      <c r="O304" s="41">
         <v>26.1</v>
       </c>
-      <c r="P304" s="70">
-[...17 lines deleted...]
-      <c r="V304" s="73">
+      <c r="P304" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q304" s="40">
+        <v>6859.3404347352589</v>
+      </c>
+      <c r="R304" s="55">
+        <v>0</v>
+      </c>
+      <c r="S304" s="40">
+        <v>0</v>
+      </c>
+      <c r="T304" s="55">
+        <v>0</v>
+      </c>
+      <c r="U304" s="40">
+        <v>6859.3404347352589</v>
+      </c>
+      <c r="V304" s="41">
         <v>6.5</v>
       </c>
-      <c r="W304" s="74">
-[...29 lines deleted...]
-      <c r="AG304" s="24">
+      <c r="W304" s="39">
+        <v>0</v>
+      </c>
+      <c r="X304" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y304" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z304" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA304" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB304" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC304" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD304" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE304" s="40">
+        <v>195714.04298432457</v>
+      </c>
+      <c r="AF304" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG304" s="40">
         <v>142.9566742679522</v>
       </c>
-      <c r="AH304" s="24">
-[...5 lines deleted...]
-      <c r="AJ304" s="75">
+      <c r="AH304" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI304" s="40">
+        <v>195846.94589568896</v>
+      </c>
+      <c r="AJ304" s="41">
         <v>23.6</v>
       </c>
     </row>
     <row r="305" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A305" s="26">
+      <c r="A305" s="53">
         <v>2326</v>
       </c>
-      <c r="B305" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D305" s="20">
+      <c r="B305" s="53" t="s">
+        <v>399</v>
+      </c>
+      <c r="C305" s="36">
+        <v>0</v>
+      </c>
+      <c r="D305" s="37">
         <v>18</v>
       </c>
-      <c r="E305" s="20">
-[...2 lines deleted...]
-      <c r="F305" s="20">
+      <c r="E305" s="37">
+        <v>0</v>
+      </c>
+      <c r="F305" s="37">
         <v>56</v>
       </c>
-      <c r="G305" s="20">
-[...2 lines deleted...]
-      <c r="H305" s="21">
+      <c r="G305" s="37">
+        <v>0</v>
+      </c>
+      <c r="H305" s="38">
         <v>74</v>
       </c>
-      <c r="I305" s="66">
-[...8 lines deleted...]
-      <c r="L305" s="67">
+      <c r="I305" s="39">
+        <v>0</v>
+      </c>
+      <c r="J305" s="40">
+        <v>28802.13064616625</v>
+      </c>
+      <c r="K305" s="40">
+        <v>0</v>
+      </c>
+      <c r="L305" s="40">
         <v>278.26007380628772</v>
       </c>
-      <c r="M305" s="68">
-[...5 lines deleted...]
-      <c r="O305" s="69">
+      <c r="M305" s="40">
+        <v>0</v>
+      </c>
+      <c r="N305" s="40">
+        <v>29080.390719972551</v>
+      </c>
+      <c r="O305" s="41">
         <v>5.0999999999999996</v>
       </c>
-      <c r="P305" s="70">
-[...17 lines deleted...]
-      <c r="V305" s="73">
+      <c r="P305" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q305" s="40">
+        <v>551.82766439042132</v>
+      </c>
+      <c r="R305" s="55">
+        <v>0</v>
+      </c>
+      <c r="S305" s="40">
+        <v>0</v>
+      </c>
+      <c r="T305" s="55">
+        <v>0</v>
+      </c>
+      <c r="U305" s="40">
+        <v>551.82766439042132</v>
+      </c>
+      <c r="V305" s="41">
         <v>1.3</v>
       </c>
-      <c r="W305" s="74">
-[...29 lines deleted...]
-      <c r="AG305" s="24">
+      <c r="W305" s="39">
+        <v>0</v>
+      </c>
+      <c r="X305" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y305" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z305" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA305" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB305" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC305" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD305" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE305" s="40">
+        <v>29353.958310556671</v>
+      </c>
+      <c r="AF305" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG305" s="40">
         <v>278.26007380628772</v>
       </c>
-      <c r="AH305" s="24">
-[...5 lines deleted...]
-      <c r="AJ305" s="75">
+      <c r="AH305" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI305" s="40">
+        <v>29632.218384362972</v>
+      </c>
+      <c r="AJ305" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="306" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A306" s="26">
+      <c r="A306" s="53">
         <v>2361</v>
       </c>
-      <c r="B306" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C306" s="19">
+      <c r="B306" s="53" t="s">
+        <v>400</v>
+      </c>
+      <c r="C306" s="36">
         <v>1</v>
       </c>
-      <c r="D306" s="20">
+      <c r="D306" s="37">
         <v>36</v>
       </c>
-      <c r="E306" s="20">
-[...17 lines deleted...]
-      <c r="K306" s="80">
+      <c r="E306" s="37">
+        <v>0</v>
+      </c>
+      <c r="F306" s="37">
+        <v>59</v>
+      </c>
+      <c r="G306" s="37">
+        <v>0</v>
+      </c>
+      <c r="H306" s="38">
+        <v>96</v>
+      </c>
+      <c r="I306" s="39">
+        <v>10357.27538472714</v>
+      </c>
+      <c r="J306" s="40">
+        <v>77977.201829100173</v>
+      </c>
+      <c r="K306" s="40">
         <v>5.3100613511121358E-2</v>
       </c>
-      <c r="L306" s="67">
-[...8 lines deleted...]
-      <c r="O306" s="69">
+      <c r="L306" s="40">
+        <v>292.62257786369889</v>
+      </c>
+      <c r="M306" s="40">
+        <v>0</v>
+      </c>
+      <c r="N306" s="40">
+        <v>88623.145543585793</v>
+      </c>
+      <c r="O306" s="41">
         <v>7.8</v>
       </c>
-      <c r="P306" s="23">
-[...5 lines deleted...]
-      <c r="R306" s="77">
+      <c r="P306" s="39">
+        <v>20.746936236438291</v>
+      </c>
+      <c r="Q306" s="40">
+        <v>9446.002802579409</v>
+      </c>
+      <c r="R306" s="40">
         <v>9.2762601697941541E-3</v>
       </c>
-      <c r="S306" s="24">
-[...8 lines deleted...]
-      <c r="V306" s="73">
+      <c r="S306" s="40">
+        <v>0</v>
+      </c>
+      <c r="T306" s="55">
+        <v>0</v>
+      </c>
+      <c r="U306" s="40">
+        <v>9466.759015076017</v>
+      </c>
+      <c r="V306" s="41">
         <v>16.3</v>
       </c>
-      <c r="W306" s="74">
-[...26 lines deleted...]
-      <c r="AF306" s="76">
+      <c r="W306" s="39">
+        <v>0</v>
+      </c>
+      <c r="X306" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y306" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z306" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA306" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB306" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC306" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD306" s="39">
+        <v>10378.022320963579</v>
+      </c>
+      <c r="AE306" s="40">
+        <v>87423.204631679575</v>
+      </c>
+      <c r="AF306" s="40">
         <v>6.2376873680915511E-2</v>
       </c>
-      <c r="AG306" s="24">
-[...8 lines deleted...]
-      <c r="AJ306" s="75">
+      <c r="AG306" s="40">
+        <v>292.62257786369889</v>
+      </c>
+      <c r="AH306" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI306" s="40">
+        <v>98089.904558661816</v>
+      </c>
+      <c r="AJ306" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="307" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A307" s="26">
+      <c r="A307" s="53">
         <v>2380</v>
       </c>
-      <c r="B307" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D307" s="20">
+      <c r="B307" s="53" t="s">
+        <v>401</v>
+      </c>
+      <c r="C307" s="36">
+        <v>0</v>
+      </c>
+      <c r="D307" s="37">
         <v>34</v>
       </c>
-      <c r="E307" s="20">
-[...29 lines deleted...]
-      <c r="O307" s="69">
+      <c r="E307" s="37">
+        <v>0</v>
+      </c>
+      <c r="F307" s="37">
+        <v>72</v>
+      </c>
+      <c r="G307" s="37">
+        <v>0</v>
+      </c>
+      <c r="H307" s="38">
+        <v>106</v>
+      </c>
+      <c r="I307" s="39">
+        <v>0</v>
+      </c>
+      <c r="J307" s="40">
+        <v>3930.9357968214722</v>
+      </c>
+      <c r="K307" s="40">
+        <v>0</v>
+      </c>
+      <c r="L307" s="40">
+        <v>465.21188781255148</v>
+      </c>
+      <c r="M307" s="40">
+        <v>0</v>
+      </c>
+      <c r="N307" s="40">
+        <v>4396.0681644036067</v>
+      </c>
+      <c r="O307" s="41">
         <v>2</v>
       </c>
-      <c r="P307" s="81">
-[...8 lines deleted...]
-      <c r="S307" s="100">
+      <c r="P307" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q307" s="58">
+        <v>809.05206013716509</v>
+      </c>
+      <c r="R307" s="59">
+        <v>0</v>
+      </c>
+      <c r="S307" s="58">
         <v>1.7084263624578971E-2</v>
       </c>
-      <c r="T307" s="84">
-[...5 lines deleted...]
-      <c r="V307" s="85">
+      <c r="T307" s="59">
+        <v>0</v>
+      </c>
+      <c r="U307" s="58">
+        <v>809.0691444007897</v>
+      </c>
+      <c r="V307" s="60">
         <v>2.7</v>
       </c>
-      <c r="W307" s="74">
-[...38 lines deleted...]
-      <c r="AJ307" s="87">
+      <c r="W307" s="39">
+        <v>0</v>
+      </c>
+      <c r="X307" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y307" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z307" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA307" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB307" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC307" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD307" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE307" s="58">
+        <v>4739.9878569586372</v>
+      </c>
+      <c r="AF307" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG307" s="58">
+        <v>465.22897207617603</v>
+      </c>
+      <c r="AH307" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI307" s="58">
+        <v>5205.1373088043965</v>
+      </c>
+      <c r="AJ307" s="60">
         <v>2.1</v>
       </c>
     </row>
     <row r="308" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A308" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ308" s="27"/>
+      <c r="A308" s="23"/>
+      <c r="B308" s="23"/>
+      <c r="C308" s="36"/>
+      <c r="D308" s="37"/>
+      <c r="E308" s="37"/>
+      <c r="F308" s="37"/>
+      <c r="G308" s="37"/>
+      <c r="H308" s="38"/>
+      <c r="I308" s="39"/>
+      <c r="J308" s="40"/>
+      <c r="K308" s="40"/>
+      <c r="L308" s="40"/>
+      <c r="M308" s="40"/>
+      <c r="N308" s="40"/>
+      <c r="O308" s="41"/>
+      <c r="P308" s="42"/>
+      <c r="Q308" s="42"/>
+      <c r="R308" s="42"/>
+      <c r="S308" s="42"/>
+      <c r="T308" s="42"/>
+      <c r="U308" s="42"/>
+      <c r="V308" s="62"/>
+      <c r="W308" s="39"/>
+      <c r="X308" s="40"/>
+      <c r="Y308" s="40"/>
+      <c r="Z308" s="40"/>
+      <c r="AA308" s="40"/>
+      <c r="AB308" s="40"/>
+      <c r="AC308" s="44"/>
+      <c r="AD308" s="45"/>
+      <c r="AE308" s="45"/>
+      <c r="AF308" s="45"/>
+      <c r="AG308" s="45"/>
+      <c r="AH308" s="45"/>
+      <c r="AI308" s="45"/>
+      <c r="AJ308" s="43"/>
     </row>
-    <row r="309" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A309" s="13">
+    <row r="309" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A309" s="23">
         <v>24</v>
       </c>
-      <c r="B309" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C309" s="14">
+      <c r="B309" s="23" t="s">
+        <v>402</v>
+      </c>
+      <c r="C309" s="46">
         <v>1</v>
       </c>
-      <c r="D309" s="15">
-[...2 lines deleted...]
-      <c r="E309" s="15">
+      <c r="D309" s="47">
+        <v>455</v>
+      </c>
+      <c r="E309" s="47">
         <v>5</v>
       </c>
-      <c r="F309" s="15">
-[...2 lines deleted...]
-      <c r="G309" s="15">
+      <c r="F309" s="47">
+        <v>573</v>
+      </c>
+      <c r="G309" s="47">
         <v>1</v>
       </c>
-      <c r="H309" s="16">
-[...32 lines deleted...]
-      <c r="S309" s="63">
+      <c r="H309" s="48">
+        <v>1035</v>
+      </c>
+      <c r="I309" s="49">
+        <v>2334.725510894551</v>
+      </c>
+      <c r="J309" s="50">
+        <v>993249.54003732558</v>
+      </c>
+      <c r="K309" s="50">
+        <v>47.886633294939408</v>
+      </c>
+      <c r="L309" s="50">
+        <v>2762.5483072650168</v>
+      </c>
+      <c r="M309" s="50">
+        <v>5.9920564272041883</v>
+      </c>
+      <c r="N309" s="50">
+        <v>998315.79178294202</v>
+      </c>
+      <c r="O309" s="51">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="P309" s="27">
+        <v>36.459059694287397</v>
+      </c>
+      <c r="Q309" s="28">
+        <v>46196.978758379315</v>
+      </c>
+      <c r="R309" s="28">
+        <v>0.38201203008389589</v>
+      </c>
+      <c r="S309" s="28">
         <v>0.13297998665943775</v>
       </c>
-      <c r="T309" s="89">
-[...17 lines deleted...]
-      <c r="Z309" s="54">
+      <c r="T309" s="63">
+        <v>0.38061156511895361</v>
+      </c>
+      <c r="U309" s="28">
+        <v>46234.239435616531</v>
+      </c>
+      <c r="V309" s="29">
+        <v>10.9</v>
+      </c>
+      <c r="W309" s="49">
+        <v>0</v>
+      </c>
+      <c r="X309" s="50">
+        <v>83483.114542955664</v>
+      </c>
+      <c r="Y309" s="50">
+        <v>9.9448200501249673</v>
+      </c>
+      <c r="Z309" s="50">
         <v>2.7247866901119488E-3</v>
       </c>
-      <c r="AA309" s="54">
-[...5 lines deleted...]
-      <c r="AC309" s="55">
+      <c r="AA309" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB309" s="50">
+        <v>83493.059363005785</v>
+      </c>
+      <c r="AC309" s="52">
         <v>10.4</v>
       </c>
-      <c r="AD309" s="61">
-[...18 lines deleted...]
-        <v>16.600000000000001</v>
+      <c r="AD309" s="27">
+        <v>2371.1845705888386</v>
+      </c>
+      <c r="AE309" s="28">
+        <v>1122929.6333386605</v>
+      </c>
+      <c r="AF309" s="28">
+        <v>58.213465375148274</v>
+      </c>
+      <c r="AG309" s="28">
+        <v>2762.6840120383663</v>
+      </c>
+      <c r="AH309" s="28">
+        <v>6.3726679923231417</v>
+      </c>
+      <c r="AI309" s="28">
+        <v>1128043.0905815642</v>
+      </c>
+      <c r="AJ309" s="29">
+        <v>16.8</v>
       </c>
     </row>
     <row r="310" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A310" s="26">
+      <c r="A310" s="53">
         <v>2401</v>
       </c>
-      <c r="B310" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F310" s="20">
+      <c r="B310" s="53" t="s">
+        <v>403</v>
+      </c>
+      <c r="C310" s="36">
+        <v>0</v>
+      </c>
+      <c r="D310" s="37">
+        <v>25</v>
+      </c>
+      <c r="E310" s="37">
+        <v>0</v>
+      </c>
+      <c r="F310" s="37">
         <v>61</v>
       </c>
-      <c r="G310" s="20">
-[...14 lines deleted...]
-      <c r="L310" s="67">
+      <c r="G310" s="37">
+        <v>0</v>
+      </c>
+      <c r="H310" s="38">
+        <v>86</v>
+      </c>
+      <c r="I310" s="39">
+        <v>0</v>
+      </c>
+      <c r="J310" s="40">
+        <v>3891.8719848710648</v>
+      </c>
+      <c r="K310" s="40">
+        <v>0</v>
+      </c>
+      <c r="L310" s="40">
         <v>248.9169708710368</v>
       </c>
-      <c r="M310" s="68">
-[...5 lines deleted...]
-      <c r="O310" s="69">
+      <c r="M310" s="40">
+        <v>0</v>
+      </c>
+      <c r="N310" s="40">
+        <v>4140.7889557421013</v>
+      </c>
+      <c r="O310" s="41">
         <v>3.3</v>
       </c>
-      <c r="P310" s="70">
-[...17 lines deleted...]
-      <c r="V310" s="73">
+      <c r="P310" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q310" s="40">
+        <v>197.5786781204306</v>
+      </c>
+      <c r="R310" s="55">
+        <v>0</v>
+      </c>
+      <c r="S310" s="40">
+        <v>0</v>
+      </c>
+      <c r="T310" s="55">
+        <v>0</v>
+      </c>
+      <c r="U310" s="40">
+        <v>197.5786781204306</v>
+      </c>
+      <c r="V310" s="41">
         <v>4.9000000000000004</v>
       </c>
-      <c r="W310" s="74">
-[...17 lines deleted...]
-      <c r="AC310" s="69">
+      <c r="W310" s="39">
+        <v>0</v>
+      </c>
+      <c r="X310" s="40">
+        <v>17817.02776337085</v>
+      </c>
+      <c r="Y310" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z310" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA310" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB310" s="40">
+        <v>17817.02776337085</v>
+      </c>
+      <c r="AC310" s="44">
         <v>14.3</v>
       </c>
-      <c r="AD310" s="23">
-[...8 lines deleted...]
-      <c r="AG310" s="24">
+      <c r="AD310" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE310" s="40">
+        <v>21906.478426362344</v>
+      </c>
+      <c r="AF310" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG310" s="40">
         <v>248.9169708710368</v>
       </c>
-      <c r="AH310" s="24">
-[...6 lines deleted...]
-        <v>8.6999999999999993</v>
+      <c r="AH310" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI310" s="40">
+        <v>22155.39539723338</v>
+      </c>
+      <c r="AJ310" s="41">
+        <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="311" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A311" s="26">
+      <c r="A311" s="53">
         <v>2403</v>
       </c>
-      <c r="B311" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D311" s="20">
+      <c r="B311" s="53" t="s">
+        <v>404</v>
+      </c>
+      <c r="C311" s="36">
+        <v>0</v>
+      </c>
+      <c r="D311" s="37">
         <v>25</v>
       </c>
-      <c r="E311" s="20">
-[...2 lines deleted...]
-      <c r="F311" s="20">
+      <c r="E311" s="37">
+        <v>0</v>
+      </c>
+      <c r="F311" s="37">
         <v>31</v>
       </c>
-      <c r="G311" s="20">
-[...2 lines deleted...]
-      <c r="H311" s="21">
+      <c r="G311" s="37">
+        <v>0</v>
+      </c>
+      <c r="H311" s="38">
         <v>56</v>
       </c>
-      <c r="I311" s="66">
-[...8 lines deleted...]
-      <c r="L311" s="67">
+      <c r="I311" s="39">
+        <v>0</v>
+      </c>
+      <c r="J311" s="40">
+        <v>2582.1492775124129</v>
+      </c>
+      <c r="K311" s="40">
+        <v>0</v>
+      </c>
+      <c r="L311" s="40">
         <v>137.08402400296191</v>
       </c>
-      <c r="M311" s="68">
-[...26 lines deleted...]
-      <c r="V311" s="73">
+      <c r="M311" s="40">
+        <v>0</v>
+      </c>
+      <c r="N311" s="40">
+        <v>2710.9880579877708</v>
+      </c>
+      <c r="O311" s="41">
+        <v>2.1</v>
+      </c>
+      <c r="P311" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q311" s="40">
+        <v>261.08756209846928</v>
+      </c>
+      <c r="R311" s="55">
+        <v>0</v>
+      </c>
+      <c r="S311" s="40">
+        <v>0</v>
+      </c>
+      <c r="T311" s="55">
+        <v>0</v>
+      </c>
+      <c r="U311" s="40">
+        <v>261.08756209846928</v>
+      </c>
+      <c r="V311" s="41">
         <v>4.5</v>
       </c>
-      <c r="W311" s="74">
-[...29 lines deleted...]
-      <c r="AG311" s="24">
+      <c r="W311" s="39">
+        <v>0</v>
+      </c>
+      <c r="X311" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y311" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z311" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA311" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB311" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC311" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD311" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE311" s="40">
+        <v>2843.2368396108823</v>
+      </c>
+      <c r="AF311" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG311" s="40">
         <v>137.08402400296191</v>
       </c>
-      <c r="AH311" s="24">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="AH311" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI311" s="40">
+        <v>2972.0756200862402</v>
+      </c>
+      <c r="AJ311" s="41">
+        <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="312" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A312" s="26">
+      <c r="A312" s="53">
         <v>2404</v>
       </c>
-      <c r="B312" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E312" s="20">
+      <c r="B312" s="53" t="s">
+        <v>405</v>
+      </c>
+      <c r="C312" s="36">
+        <v>0</v>
+      </c>
+      <c r="D312" s="37">
+        <v>58</v>
+      </c>
+      <c r="E312" s="37">
         <v>2</v>
       </c>
-      <c r="F312" s="20">
-[...26 lines deleted...]
-      <c r="O312" s="69">
+      <c r="F312" s="37">
+        <v>77</v>
+      </c>
+      <c r="G312" s="37">
+        <v>0</v>
+      </c>
+      <c r="H312" s="38">
+        <v>137</v>
+      </c>
+      <c r="I312" s="39">
+        <v>0</v>
+      </c>
+      <c r="J312" s="40">
+        <v>5334.6638551408714</v>
+      </c>
+      <c r="K312" s="40">
+        <v>22.021423854000659</v>
+      </c>
+      <c r="L312" s="40">
+        <v>293.98800779884112</v>
+      </c>
+      <c r="M312" s="40">
+        <v>0</v>
+      </c>
+      <c r="N312" s="40">
+        <v>5627.9845989620562</v>
+      </c>
+      <c r="O312" s="41">
         <v>2.1</v>
       </c>
-      <c r="P312" s="70">
-[...8 lines deleted...]
-      <c r="S312" s="76">
+      <c r="P312" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q312" s="40">
+        <v>795.10529772247935</v>
+      </c>
+      <c r="R312" s="55">
+        <v>0</v>
+      </c>
+      <c r="S312" s="40">
         <v>9.3986089122607988E-2</v>
       </c>
-      <c r="T312" s="72">
-[...5 lines deleted...]
-      <c r="V312" s="73">
+      <c r="T312" s="55">
+        <v>0</v>
+      </c>
+      <c r="U312" s="40">
+        <v>795.10529773101882</v>
+      </c>
+      <c r="V312" s="41">
         <v>3.6</v>
       </c>
-      <c r="W312" s="74">
-[...38 lines deleted...]
-      <c r="AJ312" s="75">
+      <c r="W312" s="39">
+        <v>0</v>
+      </c>
+      <c r="X312" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y312" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z312" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA312" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB312" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC312" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD312" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE312" s="40">
+        <v>6129.7691528633504</v>
+      </c>
+      <c r="AF312" s="40">
+        <v>22.021423854000659</v>
+      </c>
+      <c r="AG312" s="40">
+        <v>294.08199388796373</v>
+      </c>
+      <c r="AH312" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI312" s="40">
+        <v>6423.0898966930754</v>
+      </c>
+      <c r="AJ312" s="41">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="313" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A313" s="26">
+      <c r="A313" s="53">
         <v>2409</v>
       </c>
-      <c r="B313" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D313" s="20">
+      <c r="B313" s="53" t="s">
+        <v>406</v>
+      </c>
+      <c r="C313" s="36">
+        <v>0</v>
+      </c>
+      <c r="D313" s="37">
         <v>6</v>
       </c>
-      <c r="E313" s="20">
-[...29 lines deleted...]
-      <c r="O313" s="69">
+      <c r="E313" s="37">
+        <v>0</v>
+      </c>
+      <c r="F313" s="37">
+        <v>29</v>
+      </c>
+      <c r="G313" s="37">
+        <v>0</v>
+      </c>
+      <c r="H313" s="38">
+        <v>35</v>
+      </c>
+      <c r="I313" s="39">
+        <v>0</v>
+      </c>
+      <c r="J313" s="40">
+        <v>1399.954056713018</v>
+      </c>
+      <c r="K313" s="40">
+        <v>0</v>
+      </c>
+      <c r="L313" s="40">
+        <v>137.7788842248174</v>
+      </c>
+      <c r="M313" s="40">
+        <v>0</v>
+      </c>
+      <c r="N313" s="40">
+        <v>1537.732940937894</v>
+      </c>
+      <c r="O313" s="41">
         <v>1.2</v>
       </c>
-      <c r="P313" s="70">
-[...17 lines deleted...]
-      <c r="V313" s="73">
+      <c r="P313" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q313" s="40">
+        <v>17.03424185750216</v>
+      </c>
+      <c r="R313" s="55">
+        <v>0</v>
+      </c>
+      <c r="S313" s="55">
+        <v>0</v>
+      </c>
+      <c r="T313" s="55">
+        <v>0</v>
+      </c>
+      <c r="U313" s="40">
+        <v>17.03424185750216</v>
+      </c>
+      <c r="V313" s="41">
         <v>0.8</v>
       </c>
-      <c r="W313" s="74">
-[...17 lines deleted...]
-      <c r="AC313" s="69">
+      <c r="W313" s="39">
+        <v>0</v>
+      </c>
+      <c r="X313" s="40">
+        <v>306.29603230686422</v>
+      </c>
+      <c r="Y313" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z313" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA313" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB313" s="40">
+        <v>306.29603230686422</v>
+      </c>
+      <c r="AC313" s="44">
         <v>0.3</v>
       </c>
-      <c r="AD313" s="23">
-[...17 lines deleted...]
-      <c r="AJ313" s="75">
+      <c r="AD313" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE313" s="40">
+        <v>1723.2843308773843</v>
+      </c>
+      <c r="AF313" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG313" s="40">
+        <v>137.7788842248174</v>
+      </c>
+      <c r="AH313" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI313" s="40">
+        <v>1861.0632151022603</v>
+      </c>
+      <c r="AJ313" s="41">
         <v>0.8</v>
       </c>
     </row>
     <row r="314" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A314" s="26">
+      <c r="A314" s="53">
         <v>2417</v>
       </c>
-      <c r="B314" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D314" s="20">
+      <c r="B314" s="53" t="s">
+        <v>407</v>
+      </c>
+      <c r="C314" s="36">
+        <v>0</v>
+      </c>
+      <c r="D314" s="37">
         <v>13</v>
       </c>
-      <c r="E314" s="20">
-[...29 lines deleted...]
-      <c r="O314" s="69">
+      <c r="E314" s="37">
+        <v>0</v>
+      </c>
+      <c r="F314" s="37">
+        <v>27</v>
+      </c>
+      <c r="G314" s="37">
+        <v>0</v>
+      </c>
+      <c r="H314" s="38">
+        <v>40</v>
+      </c>
+      <c r="I314" s="39">
+        <v>0</v>
+      </c>
+      <c r="J314" s="40">
+        <v>981.08921153446533</v>
+      </c>
+      <c r="K314" s="40">
+        <v>0</v>
+      </c>
+      <c r="L314" s="40">
+        <v>153.98438565754589</v>
+      </c>
+      <c r="M314" s="40">
+        <v>0</v>
+      </c>
+      <c r="N314" s="40">
+        <v>1134.5850553488619</v>
+      </c>
+      <c r="O314" s="41">
         <v>0.6</v>
       </c>
-      <c r="P314" s="70">
-[...17 lines deleted...]
-      <c r="V314" s="73">
+      <c r="P314" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q314" s="40">
+        <v>100.654197462764</v>
+      </c>
+      <c r="R314" s="55">
+        <v>0</v>
+      </c>
+      <c r="S314" s="40">
+        <v>0</v>
+      </c>
+      <c r="T314" s="55">
+        <v>0</v>
+      </c>
+      <c r="U314" s="40">
+        <v>100.654197462764</v>
+      </c>
+      <c r="V314" s="41">
         <v>0.5</v>
       </c>
-      <c r="W314" s="74">
-[...38 lines deleted...]
-      <c r="AJ314" s="75">
+      <c r="W314" s="39">
+        <v>0</v>
+      </c>
+      <c r="X314" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y314" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z314" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA314" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB314" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC314" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD314" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE314" s="40">
+        <v>1081.7434089972294</v>
+      </c>
+      <c r="AF314" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG314" s="40">
+        <v>153.98438565754589</v>
+      </c>
+      <c r="AH314" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI314" s="40">
+        <v>1235.2392528116259</v>
+      </c>
+      <c r="AJ314" s="41">
         <v>0.6</v>
       </c>
     </row>
     <row r="315" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A315" s="26">
+      <c r="A315" s="53">
         <v>2418</v>
       </c>
-      <c r="B315" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D315" s="20">
+      <c r="B315" s="53" t="s">
+        <v>408</v>
+      </c>
+      <c r="C315" s="36">
+        <v>0</v>
+      </c>
+      <c r="D315" s="37">
         <v>16</v>
       </c>
-      <c r="E315" s="20">
-[...2 lines deleted...]
-      <c r="F315" s="20">
+      <c r="E315" s="37">
+        <v>0</v>
+      </c>
+      <c r="F315" s="37">
         <v>20</v>
       </c>
-      <c r="G315" s="20">
-[...2 lines deleted...]
-      <c r="H315" s="21">
+      <c r="G315" s="37">
+        <v>0</v>
+      </c>
+      <c r="H315" s="38">
         <v>36</v>
       </c>
-      <c r="I315" s="66">
-[...8 lines deleted...]
-      <c r="L315" s="67">
+      <c r="I315" s="39">
+        <v>0</v>
+      </c>
+      <c r="J315" s="40">
+        <v>1297.899520218815</v>
+      </c>
+      <c r="K315" s="40">
+        <v>0</v>
+      </c>
+      <c r="L315" s="40">
         <v>119.57923823663729</v>
       </c>
-      <c r="M315" s="68">
-[...5 lines deleted...]
-      <c r="O315" s="69">
+      <c r="M315" s="40">
+        <v>0</v>
+      </c>
+      <c r="N315" s="40">
+        <v>1417.4787584554531</v>
+      </c>
+      <c r="O315" s="41">
         <v>0.9</v>
       </c>
-      <c r="P315" s="70">
-[...17 lines deleted...]
-      <c r="V315" s="73">
+      <c r="P315" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q315" s="40">
+        <v>34.877363550050511</v>
+      </c>
+      <c r="R315" s="55">
+        <v>0</v>
+      </c>
+      <c r="S315" s="55">
+        <v>0</v>
+      </c>
+      <c r="T315" s="55">
+        <v>0</v>
+      </c>
+      <c r="U315" s="40">
+        <v>34.877363550050511</v>
+      </c>
+      <c r="V315" s="41">
         <v>0.3</v>
       </c>
-      <c r="W315" s="74">
-[...29 lines deleted...]
-      <c r="AG315" s="24">
+      <c r="W315" s="39">
+        <v>0</v>
+      </c>
+      <c r="X315" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y315" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z315" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA315" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB315" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC315" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD315" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE315" s="40">
+        <v>1332.7768837688654</v>
+      </c>
+      <c r="AF315" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG315" s="40">
         <v>119.57923823663729</v>
       </c>
-      <c r="AH315" s="24">
-[...5 lines deleted...]
-      <c r="AJ315" s="75">
+      <c r="AH315" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI315" s="40">
+        <v>1452.3561220055035</v>
+      </c>
+      <c r="AJ315" s="41">
         <v>0.8</v>
       </c>
     </row>
     <row r="316" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A316" s="26">
+      <c r="A316" s="53">
         <v>2421</v>
       </c>
-      <c r="B316" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F316" s="20">
+      <c r="B316" s="53" t="s">
+        <v>409</v>
+      </c>
+      <c r="C316" s="36">
+        <v>0</v>
+      </c>
+      <c r="D316" s="37">
+        <v>29</v>
+      </c>
+      <c r="E316" s="37">
+        <v>0</v>
+      </c>
+      <c r="F316" s="37">
         <v>50</v>
       </c>
-      <c r="G316" s="20">
-[...14 lines deleted...]
-      <c r="L316" s="67">
+      <c r="G316" s="37">
+        <v>0</v>
+      </c>
+      <c r="H316" s="38">
+        <v>79</v>
+      </c>
+      <c r="I316" s="39">
+        <v>0</v>
+      </c>
+      <c r="J316" s="40">
+        <v>183892.59807594281</v>
+      </c>
+      <c r="K316" s="40">
+        <v>0</v>
+      </c>
+      <c r="L316" s="40">
         <v>301.49533567527698</v>
       </c>
-      <c r="M316" s="68">
-[...59 lines deleted...]
-      <c r="AG316" s="24">
+      <c r="M316" s="40">
+        <v>0</v>
+      </c>
+      <c r="N316" s="40">
+        <v>184194.0932452367</v>
+      </c>
+      <c r="O316" s="41">
+        <v>25.1</v>
+      </c>
+      <c r="P316" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q316" s="40">
+        <v>7432.2064141961382</v>
+      </c>
+      <c r="R316" s="55">
+        <v>0</v>
+      </c>
+      <c r="S316" s="40">
+        <v>0</v>
+      </c>
+      <c r="T316" s="55">
+        <v>0</v>
+      </c>
+      <c r="U316" s="40">
+        <v>7432.2064142759264</v>
+      </c>
+      <c r="V316" s="41">
+        <v>7.9</v>
+      </c>
+      <c r="W316" s="39">
+        <v>0</v>
+      </c>
+      <c r="X316" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y316" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z316" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA316" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB316" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC316" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD316" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE316" s="40">
+        <v>191324.80449013895</v>
+      </c>
+      <c r="AF316" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG316" s="40">
         <v>301.49533567527698</v>
       </c>
-      <c r="AH316" s="24">
-[...6 lines deleted...]
-        <v>22.9</v>
+      <c r="AH316" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI316" s="40">
+        <v>191626.29965951262</v>
+      </c>
+      <c r="AJ316" s="41">
+        <v>23.1</v>
       </c>
     </row>
     <row r="317" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A317" s="26">
+      <c r="A317" s="53">
         <v>2422</v>
       </c>
-      <c r="B317" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F317" s="20">
+      <c r="B317" s="53" t="s">
+        <v>410</v>
+      </c>
+      <c r="C317" s="36">
+        <v>0</v>
+      </c>
+      <c r="D317" s="37">
+        <v>27</v>
+      </c>
+      <c r="E317" s="37">
+        <v>0</v>
+      </c>
+      <c r="F317" s="37">
         <v>21</v>
       </c>
-      <c r="G317" s="20">
-[...14 lines deleted...]
-      <c r="L317" s="67">
+      <c r="G317" s="37">
+        <v>0</v>
+      </c>
+      <c r="H317" s="38">
+        <v>48</v>
+      </c>
+      <c r="I317" s="39">
+        <v>0</v>
+      </c>
+      <c r="J317" s="40">
+        <v>423031.09236477158</v>
+      </c>
+      <c r="K317" s="40">
+        <v>0</v>
+      </c>
+      <c r="L317" s="40">
         <v>111.8203420841001</v>
       </c>
-      <c r="M317" s="68">
-[...59 lines deleted...]
-      <c r="AG317" s="24">
+      <c r="M317" s="40">
+        <v>0</v>
+      </c>
+      <c r="N317" s="40">
+        <v>423142.88616732851</v>
+      </c>
+      <c r="O317" s="41">
+        <v>57.1</v>
+      </c>
+      <c r="P317" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q317" s="40">
+        <v>20398.166205832349</v>
+      </c>
+      <c r="R317" s="55">
+        <v>0</v>
+      </c>
+      <c r="S317" s="55">
+        <v>0</v>
+      </c>
+      <c r="T317" s="55">
+        <v>0</v>
+      </c>
+      <c r="U317" s="40">
+        <v>20398.166205832349</v>
+      </c>
+      <c r="V317" s="41">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="W317" s="39">
+        <v>0</v>
+      </c>
+      <c r="X317" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y317" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z317" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA317" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB317" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC317" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD317" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE317" s="40">
+        <v>443429.25857060391</v>
+      </c>
+      <c r="AF317" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG317" s="40">
         <v>111.8203420841001</v>
       </c>
-      <c r="AH317" s="24">
-[...6 lines deleted...]
-        <v>55.2</v>
+      <c r="AH317" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI317" s="40">
+        <v>443541.05237316084</v>
+      </c>
+      <c r="AJ317" s="41">
+        <v>55.4</v>
       </c>
     </row>
     <row r="318" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A318" s="26">
+      <c r="A318" s="53">
         <v>2425</v>
       </c>
-      <c r="B318" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F318" s="20">
+      <c r="B318" s="53" t="s">
+        <v>411</v>
+      </c>
+      <c r="C318" s="36">
+        <v>0</v>
+      </c>
+      <c r="D318" s="37">
+        <v>20</v>
+      </c>
+      <c r="E318" s="37">
+        <v>0</v>
+      </c>
+      <c r="F318" s="37">
         <v>6</v>
       </c>
-      <c r="G318" s="20">
-[...14 lines deleted...]
-      <c r="L318" s="67">
+      <c r="G318" s="37">
+        <v>0</v>
+      </c>
+      <c r="H318" s="38">
+        <v>26</v>
+      </c>
+      <c r="I318" s="39">
+        <v>0</v>
+      </c>
+      <c r="J318" s="40">
+        <v>79890.378080832306</v>
+      </c>
+      <c r="K318" s="40">
+        <v>0</v>
+      </c>
+      <c r="L318" s="40">
         <v>32.638299787245018</v>
       </c>
-      <c r="M318" s="68">
-[...59 lines deleted...]
-      <c r="AG318" s="24">
+      <c r="M318" s="40">
+        <v>0</v>
+      </c>
+      <c r="N318" s="40">
+        <v>79923.016380619549</v>
+      </c>
+      <c r="O318" s="41">
+        <v>28.7</v>
+      </c>
+      <c r="P318" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q318" s="40">
+        <v>2004.017747168569</v>
+      </c>
+      <c r="R318" s="55">
+        <v>0</v>
+      </c>
+      <c r="S318" s="55">
+        <v>0</v>
+      </c>
+      <c r="T318" s="55">
+        <v>0</v>
+      </c>
+      <c r="U318" s="40">
+        <v>2004.017747168569</v>
+      </c>
+      <c r="V318" s="41">
+        <v>11.4</v>
+      </c>
+      <c r="W318" s="39">
+        <v>0</v>
+      </c>
+      <c r="X318" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y318" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z318" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA318" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB318" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC318" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD318" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE318" s="40">
+        <v>81894.395828000881</v>
+      </c>
+      <c r="AF318" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG318" s="40">
         <v>32.638299787245018</v>
       </c>
-      <c r="AH318" s="24">
-[...6 lines deleted...]
-        <v>26.9</v>
+      <c r="AH318" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI318" s="40">
+        <v>81927.034127788123</v>
+      </c>
+      <c r="AJ318" s="41">
+        <v>27.7</v>
       </c>
     </row>
     <row r="319" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A319" s="26">
+      <c r="A319" s="53">
         <v>2460</v>
       </c>
-      <c r="B319" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D319" s="20">
+      <c r="B319" s="53" t="s">
+        <v>412</v>
+      </c>
+      <c r="C319" s="36">
+        <v>0</v>
+      </c>
+      <c r="D319" s="37">
         <v>11</v>
       </c>
-      <c r="E319" s="20">
-[...2 lines deleted...]
-      <c r="F319" s="20">
+      <c r="E319" s="37">
+        <v>0</v>
+      </c>
+      <c r="F319" s="37">
         <v>19</v>
       </c>
-      <c r="G319" s="20">
-[...2 lines deleted...]
-      <c r="H319" s="21">
+      <c r="G319" s="37">
+        <v>0</v>
+      </c>
+      <c r="H319" s="38">
         <v>30</v>
       </c>
-      <c r="I319" s="66">
-[...8 lines deleted...]
-      <c r="L319" s="67">
+      <c r="I319" s="39">
+        <v>0</v>
+      </c>
+      <c r="J319" s="40">
+        <v>830.90413987386398</v>
+      </c>
+      <c r="K319" s="40">
+        <v>0</v>
+      </c>
+      <c r="L319" s="40">
         <v>91.280790540679092</v>
       </c>
-      <c r="M319" s="68">
-[...5 lines deleted...]
-      <c r="O319" s="69">
+      <c r="M319" s="40">
+        <v>0</v>
+      </c>
+      <c r="N319" s="40">
+        <v>918.84459982994201</v>
+      </c>
+      <c r="O319" s="41">
         <v>1.7</v>
       </c>
-      <c r="P319" s="70">
-[...17 lines deleted...]
-      <c r="V319" s="73">
+      <c r="P319" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q319" s="40">
+        <v>32.390179855171709</v>
+      </c>
+      <c r="R319" s="55">
+        <v>0</v>
+      </c>
+      <c r="S319" s="55">
+        <v>0</v>
+      </c>
+      <c r="T319" s="55">
+        <v>0</v>
+      </c>
+      <c r="U319" s="40">
+        <v>32.390179855171709</v>
+      </c>
+      <c r="V319" s="41">
         <v>1.3</v>
       </c>
-      <c r="W319" s="74">
-[...29 lines deleted...]
-      <c r="AG319" s="24">
+      <c r="W319" s="39">
+        <v>0</v>
+      </c>
+      <c r="X319" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y319" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z319" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA319" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB319" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC319" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD319" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE319" s="40">
+        <v>863.29431972903569</v>
+      </c>
+      <c r="AF319" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG319" s="40">
         <v>91.280790540679092</v>
       </c>
-      <c r="AH319" s="24">
-[...5 lines deleted...]
-      <c r="AJ319" s="75">
+      <c r="AH319" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI319" s="40">
+        <v>951.23477968511372</v>
+      </c>
+      <c r="AJ319" s="41">
         <v>1.7</v>
       </c>
     </row>
     <row r="320" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A320" s="26">
+      <c r="A320" s="53">
         <v>2462</v>
       </c>
-      <c r="B320" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F320" s="20">
+      <c r="B320" s="53" t="s">
+        <v>413</v>
+      </c>
+      <c r="C320" s="36">
+        <v>0</v>
+      </c>
+      <c r="D320" s="37">
+        <v>34</v>
+      </c>
+      <c r="E320" s="37">
+        <v>0</v>
+      </c>
+      <c r="F320" s="37">
         <v>15</v>
       </c>
-      <c r="G320" s="20">
-[...14 lines deleted...]
-      <c r="L320" s="67">
+      <c r="G320" s="37">
+        <v>0</v>
+      </c>
+      <c r="H320" s="38">
+        <v>49</v>
+      </c>
+      <c r="I320" s="39">
+        <v>0</v>
+      </c>
+      <c r="J320" s="40">
+        <v>248750.3503234532</v>
+      </c>
+      <c r="K320" s="40">
+        <v>0</v>
+      </c>
+      <c r="L320" s="40">
         <v>116.46399181827201</v>
       </c>
-      <c r="M320" s="68">
-[...59 lines deleted...]
-      <c r="AG320" s="24">
+      <c r="M320" s="40">
+        <v>0</v>
+      </c>
+      <c r="N320" s="40">
+        <v>248866.81431527151</v>
+      </c>
+      <c r="O320" s="41">
+        <v>30.7</v>
+      </c>
+      <c r="P320" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q320" s="40">
+        <v>12967.63218762042</v>
+      </c>
+      <c r="R320" s="55">
+        <v>0</v>
+      </c>
+      <c r="S320" s="55">
+        <v>0</v>
+      </c>
+      <c r="T320" s="55">
+        <v>0</v>
+      </c>
+      <c r="U320" s="40">
+        <v>12967.63218762042</v>
+      </c>
+      <c r="V320" s="41">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="W320" s="39">
+        <v>0</v>
+      </c>
+      <c r="X320" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y320" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z320" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA320" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB320" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC320" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD320" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE320" s="40">
+        <v>261717.98251107361</v>
+      </c>
+      <c r="AF320" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG320" s="40">
         <v>116.46399181827201</v>
       </c>
-      <c r="AH320" s="24">
-[...6 lines deleted...]
-        <v>29.5</v>
+      <c r="AH320" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI320" s="40">
+        <v>261834.44650289192</v>
+      </c>
+      <c r="AJ320" s="41">
+        <v>29.8</v>
       </c>
     </row>
     <row r="321" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A321" s="26">
+      <c r="A321" s="53">
         <v>2463</v>
       </c>
-      <c r="B321" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C321" s="19">
+      <c r="B321" s="53" t="s">
+        <v>414</v>
+      </c>
+      <c r="C321" s="36">
         <v>1</v>
       </c>
-      <c r="D321" s="20">
+      <c r="D321" s="37">
         <v>61</v>
       </c>
-      <c r="E321" s="20">
-[...2 lines deleted...]
-      <c r="F321" s="20">
+      <c r="E321" s="37">
+        <v>0</v>
+      </c>
+      <c r="F321" s="37">
         <v>29</v>
       </c>
-      <c r="G321" s="20">
-[...2 lines deleted...]
-      <c r="H321" s="21">
+      <c r="G321" s="37">
+        <v>0</v>
+      </c>
+      <c r="H321" s="38">
         <v>91</v>
       </c>
-      <c r="I321" s="74">
-[...8 lines deleted...]
-      <c r="L321" s="67">
+      <c r="I321" s="39">
+        <v>2334.725510894551</v>
+      </c>
+      <c r="J321" s="40">
+        <v>12822.431501382691</v>
+      </c>
+      <c r="K321" s="40">
+        <v>0</v>
+      </c>
+      <c r="L321" s="40">
         <v>168.59225995770629</v>
       </c>
-      <c r="M321" s="68">
-[...5 lines deleted...]
-      <c r="O321" s="69">
+      <c r="M321" s="40">
+        <v>0</v>
+      </c>
+      <c r="N321" s="40">
+        <v>15312.151768013349</v>
+      </c>
+      <c r="O321" s="41">
         <v>3.6</v>
       </c>
-      <c r="P321" s="23">
-[...17 lines deleted...]
-      <c r="V321" s="73">
+      <c r="P321" s="39">
+        <v>36.459059694287397</v>
+      </c>
+      <c r="Q321" s="40">
+        <v>379.61435675033528</v>
+      </c>
+      <c r="R321" s="55">
+        <v>0</v>
+      </c>
+      <c r="S321" s="55">
+        <v>0</v>
+      </c>
+      <c r="T321" s="55">
+        <v>0</v>
+      </c>
+      <c r="U321" s="40">
+        <v>416.07341644462269</v>
+      </c>
+      <c r="V321" s="41">
         <v>1.3</v>
       </c>
-      <c r="W321" s="74">
-[...29 lines deleted...]
-      <c r="AG321" s="24">
+      <c r="W321" s="39">
+        <v>0</v>
+      </c>
+      <c r="X321" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y321" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z321" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA321" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB321" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC321" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD321" s="39">
+        <v>2371.1845705888386</v>
+      </c>
+      <c r="AE321" s="40">
+        <v>13202.045858133026</v>
+      </c>
+      <c r="AF321" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG321" s="40">
         <v>168.59225995770629</v>
       </c>
-      <c r="AH321" s="24">
-[...5 lines deleted...]
-      <c r="AJ321" s="75">
+      <c r="AH321" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI321" s="40">
+        <v>15728.225184457971</v>
+      </c>
+      <c r="AJ321" s="41">
         <v>3.4</v>
       </c>
     </row>
     <row r="322" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A322" s="26">
+      <c r="A322" s="53">
         <v>2480</v>
       </c>
-      <c r="B322" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E322" s="20">
+      <c r="B322" s="53" t="s">
+        <v>415</v>
+      </c>
+      <c r="C322" s="36">
+        <v>0</v>
+      </c>
+      <c r="D322" s="37">
+        <v>40</v>
+      </c>
+      <c r="E322" s="37">
         <v>1</v>
       </c>
-      <c r="F322" s="20">
+      <c r="F322" s="37">
         <v>54</v>
       </c>
-      <c r="G322" s="20">
+      <c r="G322" s="37">
         <v>1</v>
       </c>
-      <c r="H322" s="21">
-[...11 lines deleted...]
-      <c r="L322" s="67">
+      <c r="H322" s="38">
+        <v>96</v>
+      </c>
+      <c r="I322" s="39">
+        <v>0</v>
+      </c>
+      <c r="J322" s="40">
+        <v>9476.901244724555</v>
+      </c>
+      <c r="K322" s="40">
+        <v>15.048941156729841</v>
+      </c>
+      <c r="L322" s="40">
         <v>231.7539450733637</v>
       </c>
-      <c r="M322" s="67">
-[...17 lines deleted...]
-      <c r="S322" s="77">
+      <c r="M322" s="40">
+        <v>5.9920564272041883</v>
+      </c>
+      <c r="N322" s="40">
+        <v>9721.5879051719512</v>
+      </c>
+      <c r="O322" s="41">
+        <v>4.2</v>
+      </c>
+      <c r="P322" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q322" s="40">
+        <v>671.44253963820438</v>
+      </c>
+      <c r="R322" s="55">
+        <v>0</v>
+      </c>
+      <c r="S322" s="40">
         <v>3.8993897536829768E-2</v>
       </c>
-      <c r="T322" s="71">
-[...5 lines deleted...]
-      <c r="V322" s="73">
+      <c r="T322" s="55">
+        <v>0.38061156511895361</v>
+      </c>
+      <c r="U322" s="40">
+        <v>671.86214506273143</v>
+      </c>
+      <c r="V322" s="41">
         <v>8.1</v>
       </c>
-      <c r="W322" s="74">
-[...17 lines deleted...]
-      <c r="AC322" s="69">
+      <c r="W322" s="39">
+        <v>0</v>
+      </c>
+      <c r="X322" s="40">
+        <v>58084.977233516976</v>
+      </c>
+      <c r="Y322" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z322" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA322" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB322" s="40">
+        <v>58084.977233516976</v>
+      </c>
+      <c r="AC322" s="44">
         <v>20</v>
       </c>
-      <c r="AD322" s="23">
-[...8 lines deleted...]
-      <c r="AG322" s="24">
+      <c r="AD322" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE322" s="40">
+        <v>68233.321017879731</v>
+      </c>
+      <c r="AF322" s="40">
+        <v>15.048941156729841</v>
+      </c>
+      <c r="AG322" s="40">
         <v>231.79293897090054</v>
       </c>
-      <c r="AH322" s="24">
-[...5 lines deleted...]
-      <c r="AJ322" s="75">
+      <c r="AH322" s="40">
+        <v>6.3726679923231417</v>
+      </c>
+      <c r="AI322" s="40">
+        <v>68478.427283751662</v>
+      </c>
+      <c r="AJ322" s="41">
         <v>12.9</v>
       </c>
     </row>
     <row r="323" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A323" s="26">
+      <c r="A323" s="53">
         <v>2481</v>
       </c>
-      <c r="B323" s="26" t="s">
-[...38 lines deleted...]
-      <c r="O323" s="69">
+      <c r="B323" s="53" t="s">
+        <v>416</v>
+      </c>
+      <c r="C323" s="36">
+        <v>0</v>
+      </c>
+      <c r="D323" s="37">
+        <v>67</v>
+      </c>
+      <c r="E323" s="37">
+        <v>0</v>
+      </c>
+      <c r="F323" s="37">
+        <v>71</v>
+      </c>
+      <c r="G323" s="37">
+        <v>0</v>
+      </c>
+      <c r="H323" s="38">
+        <v>138</v>
+      </c>
+      <c r="I323" s="39">
+        <v>0</v>
+      </c>
+      <c r="J323" s="40">
+        <v>10147.752577671379</v>
+      </c>
+      <c r="K323" s="40">
+        <v>0</v>
+      </c>
+      <c r="L323" s="40">
+        <v>333.52886164929907</v>
+      </c>
+      <c r="M323" s="40">
+        <v>0</v>
+      </c>
+      <c r="N323" s="40">
+        <v>10466.70802921593</v>
+      </c>
+      <c r="O323" s="41">
         <v>1.9</v>
       </c>
-      <c r="P323" s="70">
-[...17 lines deleted...]
-      <c r="V323" s="73">
+      <c r="P323" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q323" s="40">
+        <v>436.20591537208622</v>
+      </c>
+      <c r="R323" s="55">
+        <v>0</v>
+      </c>
+      <c r="S323" s="40">
+        <v>0</v>
+      </c>
+      <c r="T323" s="55">
+        <v>0</v>
+      </c>
+      <c r="U323" s="40">
+        <v>436.20591537208622</v>
+      </c>
+      <c r="V323" s="41">
         <v>1.2</v>
       </c>
-      <c r="W323" s="74">
-[...38 lines deleted...]
-      <c r="AJ323" s="75">
+      <c r="W323" s="39">
+        <v>0</v>
+      </c>
+      <c r="X323" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y323" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z323" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA323" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB323" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC323" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD323" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE323" s="40">
+        <v>10583.958493043465</v>
+      </c>
+      <c r="AF323" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG323" s="40">
+        <v>333.52886164929907</v>
+      </c>
+      <c r="AH323" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI323" s="40">
+        <v>10902.913944588016</v>
+      </c>
+      <c r="AJ323" s="41">
         <v>1.8</v>
       </c>
     </row>
     <row r="324" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A324" s="26">
+      <c r="A324" s="53">
         <v>2482</v>
       </c>
-      <c r="B324" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E324" s="20">
+      <c r="B324" s="53" t="s">
+        <v>417</v>
+      </c>
+      <c r="C324" s="36">
+        <v>0</v>
+      </c>
+      <c r="D324" s="37">
+        <v>53</v>
+      </c>
+      <c r="E324" s="37">
         <v>2</v>
       </c>
-      <c r="F324" s="20">
-[...26 lines deleted...]
-      <c r="O324" s="69">
+      <c r="F324" s="37">
+        <v>64</v>
+      </c>
+      <c r="G324" s="37">
+        <v>0</v>
+      </c>
+      <c r="H324" s="38">
+        <v>119</v>
+      </c>
+      <c r="I324" s="39">
+        <v>0</v>
+      </c>
+      <c r="J324" s="40">
+        <v>8919.5038226823963</v>
+      </c>
+      <c r="K324" s="40">
+        <v>10.81626828420891</v>
+      </c>
+      <c r="L324" s="40">
+        <v>283.64296988723459</v>
+      </c>
+      <c r="M324" s="40">
+        <v>0</v>
+      </c>
+      <c r="N324" s="40">
+        <v>9200.1310048203959</v>
+      </c>
+      <c r="O324" s="41">
         <v>1.3</v>
       </c>
-      <c r="P324" s="81">
-[...29 lines deleted...]
-      <c r="Z324" s="67">
+      <c r="P324" s="57">
+        <v>0</v>
+      </c>
+      <c r="Q324" s="58">
+        <v>468.96587113434072</v>
+      </c>
+      <c r="R324" s="58">
+        <v>0.38201203008389589</v>
+      </c>
+      <c r="S324" s="58">
+        <v>0</v>
+      </c>
+      <c r="T324" s="59">
+        <v>0</v>
+      </c>
+      <c r="U324" s="58">
+        <v>469.3478831644245</v>
+      </c>
+      <c r="V324" s="60">
+        <v>1.3</v>
+      </c>
+      <c r="W324" s="39">
+        <v>0</v>
+      </c>
+      <c r="X324" s="40">
+        <v>7274.8135137609643</v>
+      </c>
+      <c r="Y324" s="40">
+        <v>9.9448200501249673</v>
+      </c>
+      <c r="Z324" s="40">
         <v>2.7247866901119488E-3</v>
       </c>
-      <c r="AA324" s="67">
-[...5 lines deleted...]
-      <c r="AC324" s="69">
+      <c r="AA324" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB324" s="40">
+        <v>7284.758333811089</v>
+      </c>
+      <c r="AC324" s="44">
         <v>2.6</v>
       </c>
-      <c r="AD324" s="86">
-[...17 lines deleted...]
-      <c r="AJ324" s="87">
+      <c r="AD324" s="61">
+        <v>0</v>
+      </c>
+      <c r="AE324" s="58">
+        <v>16663.283207577701</v>
+      </c>
+      <c r="AF324" s="58">
+        <v>21.143100364417773</v>
+      </c>
+      <c r="AG324" s="58">
+        <v>283.64569467392471</v>
+      </c>
+      <c r="AH324" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI324" s="58">
+        <v>16954.237221795909</v>
+      </c>
+      <c r="AJ324" s="60">
         <v>1.7</v>
       </c>
     </row>
     <row r="325" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A325" s="13"/>
-[...34 lines deleted...]
-      <c r="AJ325" s="27"/>
+      <c r="A325" s="23"/>
+      <c r="B325" s="23"/>
+      <c r="C325" s="36"/>
+      <c r="D325" s="37"/>
+      <c r="E325" s="37"/>
+      <c r="F325" s="37"/>
+      <c r="G325" s="37"/>
+      <c r="H325" s="38"/>
+      <c r="I325" s="39"/>
+      <c r="J325" s="40"/>
+      <c r="K325" s="40"/>
+      <c r="L325" s="40"/>
+      <c r="M325" s="40"/>
+      <c r="N325" s="40"/>
+      <c r="O325" s="41"/>
+      <c r="P325" s="42"/>
+      <c r="Q325" s="42"/>
+      <c r="R325" s="42"/>
+      <c r="S325" s="42"/>
+      <c r="T325" s="42"/>
+      <c r="U325" s="42"/>
+      <c r="V325" s="62"/>
+      <c r="W325" s="39"/>
+      <c r="X325" s="40"/>
+      <c r="Y325" s="40"/>
+      <c r="Z325" s="40"/>
+      <c r="AA325" s="40"/>
+      <c r="AB325" s="40"/>
+      <c r="AC325" s="44"/>
+      <c r="AD325" s="45"/>
+      <c r="AE325" s="45"/>
+      <c r="AF325" s="45"/>
+      <c r="AG325" s="45"/>
+      <c r="AH325" s="45"/>
+      <c r="AI325" s="45"/>
+      <c r="AJ325" s="43"/>
     </row>
-    <row r="326" spans="1:36" s="12" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A326" s="13">
+    <row r="326" spans="1:36" s="34" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A326" s="23">
         <v>25</v>
       </c>
-      <c r="B326" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C326" s="14">
+      <c r="B326" s="23" t="s">
+        <v>418</v>
+      </c>
+      <c r="C326" s="46">
         <v>8</v>
       </c>
-      <c r="D326" s="15">
-[...2 lines deleted...]
-      <c r="E326" s="15">
+      <c r="D326" s="47">
+        <v>516</v>
+      </c>
+      <c r="E326" s="47">
         <v>1</v>
       </c>
-      <c r="F326" s="15">
-[...68 lines deleted...]
-      <c r="AC326" s="55">
+      <c r="F326" s="47">
+        <v>623</v>
+      </c>
+      <c r="G326" s="47">
+        <v>0</v>
+      </c>
+      <c r="H326" s="48">
+        <v>1148</v>
+      </c>
+      <c r="I326" s="49">
+        <v>549806.47503567301</v>
+      </c>
+      <c r="J326" s="50">
+        <v>1977550.5087557691</v>
+      </c>
+      <c r="K326" s="50">
+        <v>593.1605893235045</v>
+      </c>
+      <c r="L326" s="50">
+        <v>3572.1021500636307</v>
+      </c>
+      <c r="M326" s="50">
+        <v>0</v>
+      </c>
+      <c r="N326" s="50">
+        <v>2531494.8944123602</v>
+      </c>
+      <c r="O326" s="51">
+        <v>25.8</v>
+      </c>
+      <c r="P326" s="27">
+        <v>54404.456301744794</v>
+      </c>
+      <c r="Q326" s="28">
+        <v>102029.50252935033</v>
+      </c>
+      <c r="R326" s="28">
+        <v>17.09734116899039</v>
+      </c>
+      <c r="S326" s="28">
+        <v>0.24891212089756307</v>
+      </c>
+      <c r="T326" s="63">
+        <v>0</v>
+      </c>
+      <c r="U326" s="28">
+        <v>156451.19938038453</v>
+      </c>
+      <c r="V326" s="29">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="W326" s="49">
+        <v>6611.9611137756801</v>
+      </c>
+      <c r="X326" s="50">
+        <v>64698.623348549372</v>
+      </c>
+      <c r="Y326" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z326" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA326" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB326" s="50">
+        <v>71310.581856371675</v>
+      </c>
+      <c r="AC326" s="52">
         <v>10.4</v>
       </c>
-      <c r="AD326" s="61">
-[...18 lines deleted...]
-        <v>24.3</v>
+      <c r="AD326" s="27">
+        <v>610822.89245119353</v>
+      </c>
+      <c r="AE326" s="28">
+        <v>2144278.6346336687</v>
+      </c>
+      <c r="AF326" s="28">
+        <v>610.25793049249489</v>
+      </c>
+      <c r="AG326" s="28">
+        <v>3572.3510621845285</v>
+      </c>
+      <c r="AH326" s="28">
+        <v>0</v>
+      </c>
+      <c r="AI326" s="28">
+        <v>2759256.6756491163</v>
+      </c>
+      <c r="AJ326" s="29">
+        <v>24.4</v>
       </c>
     </row>
     <row r="327" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A327" s="26">
+      <c r="A327" s="53">
         <v>2505</v>
       </c>
-      <c r="B327" s="26" t="s">
-[...59 lines deleted...]
-      <c r="V327" s="73">
+      <c r="B327" s="53" t="s">
+        <v>419</v>
+      </c>
+      <c r="C327" s="36">
+        <v>0</v>
+      </c>
+      <c r="D327" s="37">
+        <v>71</v>
+      </c>
+      <c r="E327" s="37">
+        <v>0</v>
+      </c>
+      <c r="F327" s="37">
+        <v>38</v>
+      </c>
+      <c r="G327" s="37">
+        <v>0</v>
+      </c>
+      <c r="H327" s="38">
+        <v>109</v>
+      </c>
+      <c r="I327" s="39">
+        <v>0</v>
+      </c>
+      <c r="J327" s="40">
+        <v>45282.257992934938</v>
+      </c>
+      <c r="K327" s="40">
+        <v>0</v>
+      </c>
+      <c r="L327" s="40">
+        <v>246.42103817916461</v>
+      </c>
+      <c r="M327" s="40">
+        <v>0</v>
+      </c>
+      <c r="N327" s="40">
+        <v>45526.091829432757</v>
+      </c>
+      <c r="O327" s="41">
+        <v>8</v>
+      </c>
+      <c r="P327" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q327" s="40">
+        <v>1809.8178876922441</v>
+      </c>
+      <c r="R327" s="55">
+        <v>0</v>
+      </c>
+      <c r="S327" s="40">
+        <v>0</v>
+      </c>
+      <c r="T327" s="55">
+        <v>0</v>
+      </c>
+      <c r="U327" s="40">
+        <v>1809.8178876922441</v>
+      </c>
+      <c r="V327" s="41">
         <v>3.8</v>
       </c>
-      <c r="W327" s="74">
-[...39 lines deleted...]
-        <v>7.6</v>
+      <c r="W327" s="39">
+        <v>0</v>
+      </c>
+      <c r="X327" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y327" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z327" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA327" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB327" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC327" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD327" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE327" s="40">
+        <v>47092.075880627184</v>
+      </c>
+      <c r="AF327" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG327" s="40">
+        <v>246.42103817916461</v>
+      </c>
+      <c r="AH327" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI327" s="40">
+        <v>47335.909717125003</v>
+      </c>
+      <c r="AJ327" s="41">
+        <v>7.7</v>
       </c>
     </row>
     <row r="328" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A328" s="26">
+      <c r="A328" s="53">
         <v>2506</v>
       </c>
-      <c r="B328" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C328" s="19">
+      <c r="B328" s="53" t="s">
+        <v>420</v>
+      </c>
+      <c r="C328" s="36">
         <v>1</v>
       </c>
-      <c r="D328" s="20">
-[...5 lines deleted...]
-      <c r="F328" s="20">
+      <c r="D328" s="37">
+        <v>46</v>
+      </c>
+      <c r="E328" s="37">
+        <v>0</v>
+      </c>
+      <c r="F328" s="37">
         <v>40</v>
       </c>
-      <c r="G328" s="20">
-[...14 lines deleted...]
-      <c r="L328" s="67">
+      <c r="G328" s="37">
+        <v>0</v>
+      </c>
+      <c r="H328" s="38">
+        <v>87</v>
+      </c>
+      <c r="I328" s="39">
+        <v>14089.66141473005</v>
+      </c>
+      <c r="J328" s="40">
+        <v>265622.74506907229</v>
+      </c>
+      <c r="K328" s="40">
+        <v>0</v>
+      </c>
+      <c r="L328" s="40">
         <v>282.07948845879258</v>
       </c>
-      <c r="M328" s="68">
-[...17 lines deleted...]
-      <c r="S328" s="76">
+      <c r="M328" s="40">
+        <v>0</v>
+      </c>
+      <c r="N328" s="40">
+        <v>279985.56322781922</v>
+      </c>
+      <c r="O328" s="41">
+        <v>22.2</v>
+      </c>
+      <c r="P328" s="39">
+        <v>1394.991579447694</v>
+      </c>
+      <c r="Q328" s="40">
+        <v>23211.571831457521</v>
+      </c>
+      <c r="R328" s="55">
+        <v>0</v>
+      </c>
+      <c r="S328" s="40">
         <v>0.21354172658333551</v>
       </c>
-      <c r="T328" s="72">
-[...38 lines deleted...]
-      <c r="AG328" s="24">
+      <c r="T328" s="55">
+        <v>0</v>
+      </c>
+      <c r="U328" s="40">
+        <v>24606.773698358269</v>
+      </c>
+      <c r="V328" s="41">
+        <v>12.6</v>
+      </c>
+      <c r="W328" s="39">
+        <v>0</v>
+      </c>
+      <c r="X328" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y328" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z328" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA328" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB328" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC328" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD328" s="39">
+        <v>15484.652994177744</v>
+      </c>
+      <c r="AE328" s="40">
+        <v>288834.31690052978</v>
+      </c>
+      <c r="AF328" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG328" s="40">
         <v>282.29303018537593</v>
       </c>
-      <c r="AH328" s="24">
-[...6 lines deleted...]
-        <v>20.2</v>
+      <c r="AH328" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI328" s="40">
+        <v>304592.33692617749</v>
+      </c>
+      <c r="AJ328" s="41">
+        <v>20.9</v>
       </c>
     </row>
     <row r="329" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A329" s="26">
+      <c r="A329" s="53">
         <v>2510</v>
       </c>
-      <c r="B329" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C329" s="19">
+      <c r="B329" s="53" t="s">
+        <v>421</v>
+      </c>
+      <c r="C329" s="36">
         <v>4</v>
       </c>
-      <c r="D329" s="20">
-[...96 lines deleted...]
-        <v>49.9</v>
+      <c r="D329" s="37">
+        <v>92</v>
+      </c>
+      <c r="E329" s="37">
+        <v>0</v>
+      </c>
+      <c r="F329" s="37">
+        <v>49</v>
+      </c>
+      <c r="G329" s="37">
+        <v>0</v>
+      </c>
+      <c r="H329" s="38">
+        <v>145</v>
+      </c>
+      <c r="I329" s="39">
+        <v>427221.88013149478</v>
+      </c>
+      <c r="J329" s="40">
+        <v>485534.49170288432</v>
+      </c>
+      <c r="K329" s="40">
+        <v>0</v>
+      </c>
+      <c r="L329" s="40">
+        <v>337.76314835040682</v>
+      </c>
+      <c r="M329" s="40">
+        <v>0</v>
+      </c>
+      <c r="N329" s="40">
+        <v>913088.40381701174</v>
+      </c>
+      <c r="O329" s="41">
+        <v>51.5</v>
+      </c>
+      <c r="P329" s="39">
+        <v>44119.436237812683</v>
+      </c>
+      <c r="Q329" s="40">
+        <v>20137.30978070373</v>
+      </c>
+      <c r="R329" s="55">
+        <v>0</v>
+      </c>
+      <c r="S329" s="40">
+        <v>6.1365229129408356E-6</v>
+      </c>
+      <c r="T329" s="55">
+        <v>0</v>
+      </c>
+      <c r="U329" s="40">
+        <v>64256.737436857162</v>
+      </c>
+      <c r="V329" s="41">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="W329" s="39">
+        <v>0</v>
+      </c>
+      <c r="X329" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y329" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z329" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA329" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB329" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC329" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD329" s="39">
+        <v>471341.31636930746</v>
+      </c>
+      <c r="AE329" s="40">
+        <v>505671.80148358806</v>
+      </c>
+      <c r="AF329" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG329" s="40">
+        <v>337.76315448692975</v>
+      </c>
+      <c r="AH329" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI329" s="40">
+        <v>977345.14125386893</v>
+      </c>
+      <c r="AJ329" s="41">
+        <v>50.2</v>
       </c>
     </row>
     <row r="330" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A330" s="26">
+      <c r="A330" s="53">
         <v>2513</v>
       </c>
-      <c r="B330" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D330" s="20">
+      <c r="B330" s="53" t="s">
+        <v>422</v>
+      </c>
+      <c r="C330" s="36">
+        <v>0</v>
+      </c>
+      <c r="D330" s="37">
         <v>28</v>
       </c>
-      <c r="E330" s="20">
-[...2 lines deleted...]
-      <c r="F330" s="20">
+      <c r="E330" s="37">
+        <v>0</v>
+      </c>
+      <c r="F330" s="37">
         <v>53</v>
       </c>
-      <c r="G330" s="20">
-[...2 lines deleted...]
-      <c r="H330" s="21">
+      <c r="G330" s="37">
+        <v>0</v>
+      </c>
+      <c r="H330" s="38">
         <v>81</v>
       </c>
-      <c r="I330" s="66">
-[...8 lines deleted...]
-      <c r="L330" s="67">
+      <c r="I330" s="39">
+        <v>0</v>
+      </c>
+      <c r="J330" s="40">
+        <v>6956.4216053997798</v>
+      </c>
+      <c r="K330" s="40">
+        <v>0</v>
+      </c>
+      <c r="L330" s="40">
         <v>233.26632140998069</v>
       </c>
-      <c r="M330" s="68">
-[...5 lines deleted...]
-      <c r="O330" s="69">
+      <c r="M330" s="40">
+        <v>0</v>
+      </c>
+      <c r="N330" s="40">
+        <v>7189.6879268097609</v>
+      </c>
+      <c r="O330" s="41">
         <v>2.6</v>
       </c>
-      <c r="P330" s="70">
-[...2 lines deleted...]
-      <c r="Q330" s="24">
+      <c r="P330" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q330" s="40">
         <v>183.66544493483789</v>
       </c>
-      <c r="R330" s="71">
-[...8 lines deleted...]
-      <c r="U330" s="24">
+      <c r="R330" s="55">
+        <v>0</v>
+      </c>
+      <c r="S330" s="40">
+        <v>0</v>
+      </c>
+      <c r="T330" s="55">
+        <v>0</v>
+      </c>
+      <c r="U330" s="40">
         <v>183.66544493483789</v>
       </c>
-      <c r="V330" s="73">
+      <c r="V330" s="41">
         <v>1.2</v>
       </c>
-      <c r="W330" s="74">
-[...29 lines deleted...]
-      <c r="AG330" s="24">
+      <c r="W330" s="39">
+        <v>0</v>
+      </c>
+      <c r="X330" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y330" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z330" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA330" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB330" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC330" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD330" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE330" s="40">
+        <v>7140.0870503346177</v>
+      </c>
+      <c r="AF330" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG330" s="40">
         <v>233.26632140998069</v>
       </c>
-      <c r="AH330" s="24">
-[...5 lines deleted...]
-      <c r="AJ330" s="75">
+      <c r="AH330" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI330" s="40">
+        <v>7373.3533717445989</v>
+      </c>
+      <c r="AJ330" s="41">
         <v>2.5</v>
       </c>
     </row>
     <row r="331" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A331" s="26">
+      <c r="A331" s="53">
         <v>2514</v>
       </c>
-      <c r="B331" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D331" s="20">
+      <c r="B331" s="53" t="s">
+        <v>423</v>
+      </c>
+      <c r="C331" s="36">
+        <v>0</v>
+      </c>
+      <c r="D331" s="37">
         <v>27</v>
       </c>
-      <c r="E331" s="20">
-[...2 lines deleted...]
-      <c r="F331" s="20">
+      <c r="E331" s="37">
+        <v>0</v>
+      </c>
+      <c r="F331" s="37">
         <v>39</v>
       </c>
-      <c r="G331" s="20">
-[...2 lines deleted...]
-      <c r="H331" s="21">
+      <c r="G331" s="37">
+        <v>0</v>
+      </c>
+      <c r="H331" s="38">
         <v>66</v>
       </c>
-      <c r="I331" s="66">
-[...8 lines deleted...]
-      <c r="L331" s="67">
+      <c r="I331" s="39">
+        <v>0</v>
+      </c>
+      <c r="J331" s="40">
+        <v>3064.7307896001748</v>
+      </c>
+      <c r="K331" s="40">
+        <v>0</v>
+      </c>
+      <c r="L331" s="40">
         <v>168.79514787069019</v>
       </c>
-      <c r="M331" s="68">
-[...5 lines deleted...]
-      <c r="O331" s="69">
+      <c r="M331" s="40">
+        <v>0</v>
+      </c>
+      <c r="N331" s="40">
+        <v>3233.5259374708648</v>
+      </c>
+      <c r="O331" s="41">
         <v>1.8</v>
       </c>
-      <c r="P331" s="70">
-[...17 lines deleted...]
-      <c r="V331" s="73">
+      <c r="P331" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q331" s="40">
+        <v>68.033379508009233</v>
+      </c>
+      <c r="R331" s="55">
+        <v>0</v>
+      </c>
+      <c r="S331" s="40">
+        <v>0</v>
+      </c>
+      <c r="T331" s="55">
+        <v>0</v>
+      </c>
+      <c r="U331" s="40">
+        <v>68.033379508009233</v>
+      </c>
+      <c r="V331" s="41">
         <v>0.7</v>
       </c>
-      <c r="W331" s="74">
-[...17 lines deleted...]
-      <c r="AC331" s="69">
+      <c r="W331" s="39">
+        <v>0</v>
+      </c>
+      <c r="X331" s="40">
+        <v>12365.276733371191</v>
+      </c>
+      <c r="Y331" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z331" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA331" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB331" s="40">
+        <v>12365.276733371191</v>
+      </c>
+      <c r="AC331" s="44">
         <v>6.8</v>
       </c>
-      <c r="AD331" s="23">
-[...8 lines deleted...]
-      <c r="AG331" s="24">
+      <c r="AD331" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE331" s="40">
+        <v>15498.040902479375</v>
+      </c>
+      <c r="AF331" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG331" s="40">
         <v>168.79514787069019</v>
       </c>
-      <c r="AH331" s="24">
-[...5 lines deleted...]
-      <c r="AJ331" s="75">
+      <c r="AH331" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI331" s="40">
+        <v>15666.836050350066</v>
+      </c>
+      <c r="AJ331" s="41">
         <v>4.2</v>
       </c>
     </row>
     <row r="332" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A332" s="26">
+      <c r="A332" s="53">
         <v>2518</v>
       </c>
-      <c r="B332" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D332" s="20">
+      <c r="B332" s="53" t="s">
+        <v>424</v>
+      </c>
+      <c r="C332" s="36">
+        <v>0</v>
+      </c>
+      <c r="D332" s="37">
         <v>25</v>
       </c>
-      <c r="E332" s="20">
-[...29 lines deleted...]
-      <c r="O332" s="69">
+      <c r="E332" s="37">
+        <v>0</v>
+      </c>
+      <c r="F332" s="37">
+        <v>42</v>
+      </c>
+      <c r="G332" s="37">
+        <v>0</v>
+      </c>
+      <c r="H332" s="38">
+        <v>67</v>
+      </c>
+      <c r="I332" s="39">
+        <v>0</v>
+      </c>
+      <c r="J332" s="40">
+        <v>7436.6154925897217</v>
+      </c>
+      <c r="K332" s="40">
+        <v>0</v>
+      </c>
+      <c r="L332" s="40">
+        <v>186.41859725318969</v>
+      </c>
+      <c r="M332" s="40">
+        <v>0</v>
+      </c>
+      <c r="N332" s="40">
+        <v>7623.0340898429122</v>
+      </c>
+      <c r="O332" s="41">
         <v>3.2</v>
       </c>
-      <c r="P332" s="70">
-[...17 lines deleted...]
-      <c r="V332" s="73">
+      <c r="P332" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q332" s="40">
+        <v>218.02492160460579</v>
+      </c>
+      <c r="R332" s="55">
+        <v>0</v>
+      </c>
+      <c r="S332" s="40">
+        <v>0</v>
+      </c>
+      <c r="T332" s="55">
+        <v>0</v>
+      </c>
+      <c r="U332" s="40">
+        <v>218.02492160460579</v>
+      </c>
+      <c r="V332" s="41">
         <v>1.7</v>
       </c>
-      <c r="W332" s="74">
-[...38 lines deleted...]
-      <c r="AJ332" s="75">
+      <c r="W332" s="39">
+        <v>0</v>
+      </c>
+      <c r="X332" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y332" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z332" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA332" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB332" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC332" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD332" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE332" s="40">
+        <v>7654.6404141943276</v>
+      </c>
+      <c r="AF332" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG332" s="40">
+        <v>186.41859725318969</v>
+      </c>
+      <c r="AH332" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI332" s="40">
+        <v>7841.0590114475181</v>
+      </c>
+      <c r="AJ332" s="41">
         <v>3.1</v>
       </c>
     </row>
     <row r="333" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A333" s="26">
+      <c r="A333" s="53">
         <v>2521</v>
       </c>
-      <c r="B333" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F333" s="20">
+      <c r="B333" s="53" t="s">
+        <v>425</v>
+      </c>
+      <c r="C333" s="36">
+        <v>0</v>
+      </c>
+      <c r="D333" s="37">
+        <v>52</v>
+      </c>
+      <c r="E333" s="37">
+        <v>0</v>
+      </c>
+      <c r="F333" s="37">
         <v>61</v>
       </c>
-      <c r="G333" s="20">
-[...14 lines deleted...]
-      <c r="L333" s="67">
+      <c r="G333" s="37">
+        <v>0</v>
+      </c>
+      <c r="H333" s="38">
+        <v>113</v>
+      </c>
+      <c r="I333" s="39">
+        <v>0</v>
+      </c>
+      <c r="J333" s="40">
+        <v>42633.927083026763</v>
+      </c>
+      <c r="K333" s="40">
+        <v>0</v>
+      </c>
+      <c r="L333" s="40">
         <v>370.97821248015202</v>
       </c>
-      <c r="M333" s="68">
-[...59 lines deleted...]
-      <c r="AG333" s="24">
+      <c r="M333" s="40">
+        <v>0</v>
+      </c>
+      <c r="N333" s="40">
+        <v>43002.070781004397</v>
+      </c>
+      <c r="O333" s="41">
+        <v>5.4</v>
+      </c>
+      <c r="P333" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q333" s="40">
+        <v>678.19046122708232</v>
+      </c>
+      <c r="R333" s="55">
+        <v>0</v>
+      </c>
+      <c r="S333" s="40">
+        <v>0</v>
+      </c>
+      <c r="T333" s="55">
+        <v>0</v>
+      </c>
+      <c r="U333" s="40">
+        <v>678.19046122708232</v>
+      </c>
+      <c r="V333" s="41">
+        <v>3.2</v>
+      </c>
+      <c r="W333" s="39">
+        <v>0</v>
+      </c>
+      <c r="X333" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y333" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z333" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA333" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB333" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC333" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD333" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE333" s="40">
+        <v>43312.117544253844</v>
+      </c>
+      <c r="AF333" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG333" s="40">
         <v>370.97821248015202</v>
       </c>
-      <c r="AH333" s="24">
-[...6 lines deleted...]
-        <v>5.2</v>
+      <c r="AH333" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI333" s="40">
+        <v>43680.261242231478</v>
+      </c>
+      <c r="AJ333" s="41">
+        <v>5.4</v>
       </c>
     </row>
     <row r="334" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A334" s="26">
+      <c r="A334" s="53">
         <v>2523</v>
       </c>
-      <c r="B334" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C334" s="19">
+      <c r="B334" s="53" t="s">
+        <v>426</v>
+      </c>
+      <c r="C334" s="36">
         <v>2</v>
       </c>
-      <c r="D334" s="20">
-[...44 lines deleted...]
-      <c r="S334" s="77">
+      <c r="D334" s="37">
+        <v>41</v>
+      </c>
+      <c r="E334" s="37">
+        <v>0</v>
+      </c>
+      <c r="F334" s="37">
+        <v>67</v>
+      </c>
+      <c r="G334" s="37">
+        <v>0</v>
+      </c>
+      <c r="H334" s="38">
+        <v>110</v>
+      </c>
+      <c r="I334" s="39">
+        <v>98252.842044775054</v>
+      </c>
+      <c r="J334" s="40">
+        <v>555403.66543670429</v>
+      </c>
+      <c r="K334" s="40">
+        <v>0</v>
+      </c>
+      <c r="L334" s="40">
+        <v>409.1458587750617</v>
+      </c>
+      <c r="M334" s="40">
+        <v>0</v>
+      </c>
+      <c r="N334" s="40">
+        <v>654058.76179815503</v>
+      </c>
+      <c r="O334" s="41">
+        <v>41.4</v>
+      </c>
+      <c r="P334" s="39">
+        <v>7899.1893826599489</v>
+      </c>
+      <c r="Q334" s="40">
+        <v>33390.220879038527</v>
+      </c>
+      <c r="R334" s="55">
+        <v>0</v>
+      </c>
+      <c r="S334" s="40">
         <v>3.5364257791314607E-2</v>
       </c>
-      <c r="T334" s="72">
-[...5 lines deleted...]
-      <c r="V334" s="73">
+      <c r="T334" s="55">
+        <v>0</v>
+      </c>
+      <c r="U334" s="40">
+        <v>41289.351807212348</v>
+      </c>
+      <c r="V334" s="41">
         <v>36.4</v>
       </c>
-      <c r="W334" s="74">
-[...38 lines deleted...]
-      <c r="AJ334" s="75">
+      <c r="W334" s="39">
+        <v>0</v>
+      </c>
+      <c r="X334" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y334" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z334" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA334" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB334" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC334" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD334" s="39">
+        <v>106152.03142743501</v>
+      </c>
+      <c r="AE334" s="40">
+        <v>588793.88631574286</v>
+      </c>
+      <c r="AF334" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG334" s="40">
+        <v>409.18122303285298</v>
+      </c>
+      <c r="AH334" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI334" s="40">
+        <v>695348.11360536737</v>
+      </c>
+      <c r="AJ334" s="41">
         <v>41</v>
       </c>
     </row>
     <row r="335" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A335" s="26">
+      <c r="A335" s="53">
         <v>2560</v>
       </c>
-      <c r="B335" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D335" s="20">
+      <c r="B335" s="53" t="s">
+        <v>427</v>
+      </c>
+      <c r="C335" s="36">
+        <v>0</v>
+      </c>
+      <c r="D335" s="37">
         <v>18</v>
       </c>
-      <c r="E335" s="20">
-[...2 lines deleted...]
-      <c r="F335" s="20">
+      <c r="E335" s="37">
+        <v>0</v>
+      </c>
+      <c r="F335" s="37">
         <v>24</v>
       </c>
-      <c r="G335" s="20">
-[...2 lines deleted...]
-      <c r="H335" s="21">
+      <c r="G335" s="37">
+        <v>0</v>
+      </c>
+      <c r="H335" s="38">
         <v>42</v>
       </c>
-      <c r="I335" s="66">
-[...8 lines deleted...]
-      <c r="L335" s="67">
+      <c r="I335" s="39">
+        <v>0</v>
+      </c>
+      <c r="J335" s="40">
+        <v>2757.304544621888</v>
+      </c>
+      <c r="K335" s="40">
+        <v>0</v>
+      </c>
+      <c r="L335" s="40">
         <v>58.69659519766801</v>
       </c>
-      <c r="M335" s="68">
-[...5 lines deleted...]
-      <c r="O335" s="69">
+      <c r="M335" s="40">
+        <v>0</v>
+      </c>
+      <c r="N335" s="40">
+        <v>2816.0011398195552</v>
+      </c>
+      <c r="O335" s="41">
         <v>1.6</v>
       </c>
-      <c r="P335" s="70">
-[...17 lines deleted...]
-      <c r="V335" s="73">
+      <c r="P335" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q335" s="40">
+        <v>137.97410684333059</v>
+      </c>
+      <c r="R335" s="55">
+        <v>0</v>
+      </c>
+      <c r="S335" s="40">
+        <v>0</v>
+      </c>
+      <c r="T335" s="55">
+        <v>0</v>
+      </c>
+      <c r="U335" s="40">
+        <v>137.97410684333059</v>
+      </c>
+      <c r="V335" s="41">
         <v>1.4</v>
       </c>
-      <c r="W335" s="74">
-[...29 lines deleted...]
-      <c r="AG335" s="24">
+      <c r="W335" s="39">
+        <v>0</v>
+      </c>
+      <c r="X335" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y335" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z335" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA335" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB335" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC335" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD335" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE335" s="40">
+        <v>2895.2786514652184</v>
+      </c>
+      <c r="AF335" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG335" s="40">
         <v>58.69659519766801</v>
       </c>
-      <c r="AH335" s="24">
-[...5 lines deleted...]
-      <c r="AJ335" s="75">
+      <c r="AH335" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI335" s="40">
+        <v>2953.9752466628856</v>
+      </c>
+      <c r="AJ335" s="41">
         <v>1.6</v>
       </c>
     </row>
     <row r="336" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A336" s="26">
+      <c r="A336" s="53">
         <v>2580</v>
       </c>
-      <c r="B336" s="26" t="s">
-[...8 lines deleted...]
-      <c r="E336" s="20">
+      <c r="B336" s="53" t="s">
+        <v>428</v>
+      </c>
+      <c r="C336" s="36">
+        <v>0</v>
+      </c>
+      <c r="D336" s="37">
+        <v>48</v>
+      </c>
+      <c r="E336" s="37">
         <v>1</v>
       </c>
-      <c r="F336" s="20">
-[...68 lines deleted...]
-      <c r="AC336" s="69">
+      <c r="F336" s="37">
+        <v>69</v>
+      </c>
+      <c r="G336" s="37">
+        <v>0</v>
+      </c>
+      <c r="H336" s="38">
+        <v>118</v>
+      </c>
+      <c r="I336" s="39">
+        <v>0</v>
+      </c>
+      <c r="J336" s="40">
+        <v>7555.1348959966444</v>
+      </c>
+      <c r="K336" s="40">
+        <v>593.1605893235045</v>
+      </c>
+      <c r="L336" s="40">
+        <v>464.03019169148592</v>
+      </c>
+      <c r="M336" s="40">
+        <v>0</v>
+      </c>
+      <c r="N336" s="40">
+        <v>8612.2431683735504</v>
+      </c>
+      <c r="O336" s="41">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="P336" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q336" s="40">
+        <v>349.26074124884673</v>
+      </c>
+      <c r="R336" s="40">
+        <v>17.09734116899039</v>
+      </c>
+      <c r="S336" s="55">
+        <v>0</v>
+      </c>
+      <c r="T336" s="55">
+        <v>0</v>
+      </c>
+      <c r="U336" s="40">
+        <v>366.35808241783712</v>
+      </c>
+      <c r="V336" s="41">
+        <v>2.4</v>
+      </c>
+      <c r="W336" s="39">
+        <v>0</v>
+      </c>
+      <c r="X336" s="40">
+        <v>19720.806358383019</v>
+      </c>
+      <c r="Y336" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z336" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA336" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB336" s="40">
+        <v>19720.806358383019</v>
+      </c>
+      <c r="AC336" s="44">
         <v>7.3</v>
       </c>
-      <c r="AD336" s="23">
-[...18 lines deleted...]
-        <v>5.7</v>
+      <c r="AD336" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE336" s="40">
+        <v>27625.201995628511</v>
+      </c>
+      <c r="AF336" s="40">
+        <v>610.25793049249489</v>
+      </c>
+      <c r="AG336" s="40">
+        <v>464.03019169148592</v>
+      </c>
+      <c r="AH336" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI336" s="40">
+        <v>28699.407609174406</v>
+      </c>
+      <c r="AJ336" s="41">
+        <v>5.8</v>
       </c>
     </row>
     <row r="337" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A337" s="26">
+      <c r="A337" s="53">
         <v>2581</v>
       </c>
-      <c r="B337" s="26" t="s">
-[...11 lines deleted...]
-      <c r="F337" s="20">
+      <c r="B337" s="53" t="s">
+        <v>429</v>
+      </c>
+      <c r="C337" s="36">
+        <v>0</v>
+      </c>
+      <c r="D337" s="37">
+        <v>29</v>
+      </c>
+      <c r="E337" s="37">
+        <v>0</v>
+      </c>
+      <c r="F337" s="37">
         <v>31</v>
       </c>
-      <c r="G337" s="20">
-[...14 lines deleted...]
-      <c r="L337" s="67">
+      <c r="G337" s="37">
+        <v>0</v>
+      </c>
+      <c r="H337" s="38">
+        <v>60</v>
+      </c>
+      <c r="I337" s="39">
+        <v>0</v>
+      </c>
+      <c r="J337" s="40">
+        <v>4503.426789758877</v>
+      </c>
+      <c r="K337" s="40">
+        <v>0</v>
+      </c>
+      <c r="L337" s="40">
         <v>163.38184305482591</v>
       </c>
-      <c r="M337" s="68">
-[...5 lines deleted...]
-      <c r="O337" s="69">
+      <c r="M337" s="40">
+        <v>0</v>
+      </c>
+      <c r="N337" s="40">
+        <v>4666.8086328137042</v>
+      </c>
+      <c r="O337" s="41">
         <v>1.5</v>
       </c>
-      <c r="P337" s="70">
-[...17 lines deleted...]
-      <c r="V337" s="73">
+      <c r="P337" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q337" s="40">
+        <v>152.81023673853429</v>
+      </c>
+      <c r="R337" s="55">
+        <v>0</v>
+      </c>
+      <c r="S337" s="40">
+        <v>0</v>
+      </c>
+      <c r="T337" s="55">
+        <v>0</v>
+      </c>
+      <c r="U337" s="40">
+        <v>152.81023673853429</v>
+      </c>
+      <c r="V337" s="41">
         <v>0.9</v>
       </c>
-      <c r="W337" s="74">
-[...17 lines deleted...]
-      <c r="AC337" s="69">
+      <c r="W337" s="39">
+        <v>0</v>
+      </c>
+      <c r="X337" s="40">
+        <v>31512.961012892061</v>
+      </c>
+      <c r="Y337" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z337" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA337" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB337" s="40">
+        <v>31512.961012892061</v>
+      </c>
+      <c r="AC337" s="44">
         <v>22.6</v>
       </c>
-      <c r="AD337" s="23">
-[...8 lines deleted...]
-      <c r="AG337" s="24">
+      <c r="AD337" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE337" s="40">
+        <v>36169.19803938947</v>
+      </c>
+      <c r="AF337" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG337" s="40">
         <v>163.38184305482591</v>
       </c>
-      <c r="AH337" s="24">
-[...6 lines deleted...]
-        <v>7.7</v>
+      <c r="AH337" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI337" s="40">
+        <v>36332.579882444297</v>
+      </c>
+      <c r="AJ337" s="41">
+        <v>7.8</v>
       </c>
     </row>
     <row r="338" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A338" s="26">
+      <c r="A338" s="53">
         <v>2582</v>
       </c>
-      <c r="B338" s="26" t="s">
-[...5 lines deleted...]
-      <c r="D338" s="20">
+      <c r="B338" s="53" t="s">
+        <v>430</v>
+      </c>
+      <c r="C338" s="36">
+        <v>0</v>
+      </c>
+      <c r="D338" s="37">
         <v>47</v>
       </c>
-      <c r="E338" s="20">
-[...29 lines deleted...]
-      <c r="O338" s="69">
+      <c r="E338" s="37">
+        <v>0</v>
+      </c>
+      <c r="F338" s="37">
+        <v>73</v>
+      </c>
+      <c r="G338" s="37">
+        <v>0</v>
+      </c>
+      <c r="H338" s="38">
+        <v>120</v>
+      </c>
+      <c r="I338" s="39">
+        <v>0</v>
+      </c>
+      <c r="J338" s="40">
+        <v>11778.11555274123</v>
+      </c>
+      <c r="K338" s="40">
+        <v>0</v>
+      </c>
+      <c r="L338" s="40">
+        <v>455.98022155931261</v>
+      </c>
+      <c r="M338" s="40">
+        <v>0</v>
+      </c>
+      <c r="N338" s="40">
+        <v>12233.79390997375</v>
+      </c>
+      <c r="O338" s="41">
         <v>3</v>
       </c>
-      <c r="P338" s="70">
-[...17 lines deleted...]
-      <c r="V338" s="73">
+      <c r="P338" s="54">
+        <v>0</v>
+      </c>
+      <c r="Q338" s="40">
+        <v>403.50487877632042</v>
+      </c>
+      <c r="R338" s="55">
+        <v>0</v>
+      </c>
+      <c r="S338" s="40">
+        <v>0</v>
+      </c>
+      <c r="T338" s="55">
+        <v>0</v>
+      </c>
+      <c r="U338" s="40">
+        <v>403.50487976944328</v>
+      </c>
+      <c r="V338" s="41">
         <v>1.4</v>
       </c>
-      <c r="W338" s="74">
-[...38 lines deleted...]
-      <c r="AJ338" s="75">
+      <c r="W338" s="39">
+        <v>0</v>
+      </c>
+      <c r="X338" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y338" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z338" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA338" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB338" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC338" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD338" s="39">
+        <v>0</v>
+      </c>
+      <c r="AE338" s="40">
+        <v>12181.620431517551</v>
+      </c>
+      <c r="AF338" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG338" s="40">
+        <v>455.98022155931261</v>
+      </c>
+      <c r="AH338" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI338" s="40">
+        <v>12637.298789743194</v>
+      </c>
+      <c r="AJ338" s="41">
         <v>2.9</v>
       </c>
     </row>
     <row r="339" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A339" s="26">
+      <c r="A339" s="53">
         <v>2583</v>
       </c>
-      <c r="B339" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C339" s="19">
+      <c r="B339" s="53" t="s">
+        <v>431</v>
+      </c>
+      <c r="C339" s="36">
         <v>1</v>
       </c>
-      <c r="D339" s="20">
-[...5 lines deleted...]
-      <c r="F339" s="20">
+      <c r="D339" s="37">
+        <v>6</v>
+      </c>
+      <c r="E339" s="37">
+        <v>0</v>
+      </c>
+      <c r="F339" s="37">
         <v>22</v>
       </c>
-      <c r="G339" s="20">
-[...14 lines deleted...]
-      <c r="L339" s="67">
+      <c r="G339" s="37">
+        <v>0</v>
+      </c>
+      <c r="H339" s="38">
+        <v>29</v>
+      </c>
+      <c r="I339" s="39">
+        <v>816.59508714568653</v>
+      </c>
+      <c r="J339" s="40">
+        <v>583.00172282666608</v>
+      </c>
+      <c r="K339" s="40">
+        <v>0</v>
+      </c>
+      <c r="L339" s="40">
         <v>92.408460833530853</v>
       </c>
-      <c r="M339" s="68">
-[...26 lines deleted...]
-      <c r="V339" s="73">
+      <c r="M339" s="40">
+        <v>0</v>
+      </c>
+      <c r="N339" s="40">
+        <v>1492.0052708058829</v>
+      </c>
+      <c r="O339" s="41">
+        <v>1.6</v>
+      </c>
+      <c r="P339" s="39">
+        <v>1.900328112494897</v>
+      </c>
+      <c r="Q339" s="40">
+        <v>4.3008772471541166</v>
+      </c>
+      <c r="R339" s="55">
+        <v>0</v>
+      </c>
+      <c r="S339" s="55">
+        <v>0</v>
+      </c>
+      <c r="T339" s="55">
+        <v>0</v>
+      </c>
+      <c r="U339" s="40">
+        <v>6.2012053596490144</v>
+      </c>
+      <c r="V339" s="41">
         <v>0.2</v>
       </c>
-      <c r="W339" s="74">
-[...17 lines deleted...]
-      <c r="AC339" s="69">
+      <c r="W339" s="39">
+        <v>6611.9611137756801</v>
+      </c>
+      <c r="X339" s="40">
+        <v>1099.5792439030979</v>
+      </c>
+      <c r="Y339" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z339" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA339" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB339" s="40">
+        <v>7711.5377517254074</v>
+      </c>
+      <c r="AC339" s="44">
         <v>8.1999999999999993</v>
       </c>
-      <c r="AD339" s="23">
-[...8 lines deleted...]
-      <c r="AG339" s="24">
+      <c r="AD339" s="39">
+        <v>7430.4565290338614</v>
+      </c>
+      <c r="AE339" s="40">
+        <v>1686.8818439769182</v>
+      </c>
+      <c r="AF339" s="40">
+        <v>0</v>
+      </c>
+      <c r="AG339" s="40">
         <v>92.408460833530853</v>
       </c>
-      <c r="AH339" s="24">
-[...5 lines deleted...]
-      <c r="AJ339" s="75">
+      <c r="AH339" s="40">
+        <v>0</v>
+      </c>
+      <c r="AI339" s="40">
+        <v>9209.7442278909402</v>
+      </c>
+      <c r="AJ339" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="340" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A340" s="26">
+      <c r="A340" s="53">
         <v>2584</v>
       </c>
-      <c r="B340" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C340" s="19">
+      <c r="B340" s="53" t="s">
+        <v>432</v>
+      </c>
+      <c r="C340" s="36">
         <v>2</v>
       </c>
-      <c r="D340" s="20">
-[...5 lines deleted...]
-      <c r="F340" s="20">
+      <c r="D340" s="37">
+        <v>25</v>
+      </c>
+      <c r="E340" s="37">
+        <v>0</v>
+      </c>
+      <c r="F340" s="37">
         <v>17</v>
       </c>
-      <c r="G340" s="20">
-[...14 lines deleted...]
-      <c r="L340" s="67">
+      <c r="G340" s="37">
+        <v>0</v>
+      </c>
+      <c r="H340" s="38">
+        <v>44</v>
+      </c>
+      <c r="I340" s="39">
+        <v>9425.4963575273905</v>
+      </c>
+      <c r="J340" s="40">
+        <v>538438.67007761158</v>
+      </c>
+      <c r="K340" s="40">
+        <v>0</v>
+      </c>
+      <c r="L340" s="40">
         <v>102.737024949369</v>
       </c>
-      <c r="M340" s="68">
-[...26 lines deleted...]
-      <c r="V340" s="85">
+      <c r="M340" s="40">
+        <v>0</v>
+      </c>
+      <c r="N340" s="40">
+        <v>547966.9028830271</v>
+      </c>
+      <c r="O340" s="41">
+        <v>28.4</v>
+      </c>
+      <c r="P340" s="61">
+        <v>988.93877371197391</v>
+      </c>
+      <c r="Q340" s="58">
+        <v>21284.817102329602</v>
+      </c>
+      <c r="R340" s="59">
+        <v>0</v>
+      </c>
+      <c r="S340" s="59">
+        <v>0</v>
+      </c>
+      <c r="T340" s="59">
+        <v>0</v>
+      </c>
+      <c r="U340" s="58">
+        <v>22273.755831861159</v>
+      </c>
+      <c r="V340" s="60">
         <v>15.9</v>
       </c>
-      <c r="W340" s="74">
-[...29 lines deleted...]
-      <c r="AG340" s="82">
+      <c r="W340" s="39">
+        <v>0</v>
+      </c>
+      <c r="X340" s="40">
+        <v>0</v>
+      </c>
+      <c r="Y340" s="40">
+        <v>0</v>
+      </c>
+      <c r="Z340" s="40">
+        <v>0</v>
+      </c>
+      <c r="AA340" s="40">
+        <v>0</v>
+      </c>
+      <c r="AB340" s="40">
+        <v>0</v>
+      </c>
+      <c r="AC340" s="44">
+        <v>0</v>
+      </c>
+      <c r="AD340" s="61">
+        <v>10414.435131239365</v>
+      </c>
+      <c r="AE340" s="58">
+        <v>559723.48717994115</v>
+      </c>
+      <c r="AF340" s="58">
+        <v>0</v>
+      </c>
+      <c r="AG340" s="58">
         <v>102.737024949369</v>
       </c>
-      <c r="AH340" s="82">
-[...5 lines deleted...]
-      <c r="AJ340" s="87">
+      <c r="AH340" s="58">
+        <v>0</v>
+      </c>
+      <c r="AI340" s="58">
+        <v>570240.65871488827</v>
+      </c>
+      <c r="AJ340" s="60">
         <v>27.5</v>
       </c>
     </row>
     <row r="341" spans="1:36" x14ac:dyDescent="0.35">
-      <c r="A341" s="30"/>
-[...27 lines deleted...]
-      <c r="AC341" s="28"/>
+      <c r="A341" s="66"/>
+      <c r="B341" s="67"/>
+      <c r="C341" s="42"/>
+      <c r="D341" s="42"/>
+      <c r="E341" s="42"/>
+      <c r="F341" s="42"/>
+      <c r="G341" s="42"/>
+      <c r="H341" s="42"/>
+      <c r="I341" s="42"/>
+      <c r="J341" s="42"/>
+      <c r="K341" s="42"/>
+      <c r="L341" s="42"/>
+      <c r="M341" s="42"/>
+      <c r="N341" s="42"/>
+      <c r="O341" s="68"/>
+      <c r="P341" s="42"/>
+      <c r="Q341" s="42"/>
+      <c r="R341" s="42"/>
+      <c r="S341" s="42"/>
+      <c r="T341" s="42"/>
+      <c r="U341" s="42"/>
+      <c r="V341" s="68"/>
+      <c r="W341" s="42"/>
+      <c r="X341" s="42"/>
+      <c r="Y341" s="42"/>
+      <c r="Z341" s="42"/>
+      <c r="AA341" s="42"/>
+      <c r="AB341" s="42"/>
+      <c r="AC341" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:N6"/>
     <mergeCell ref="P6:U6"/>
     <mergeCell ref="W6:AB6"/>
     <mergeCell ref="AD6:AI6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>SkyddadNatur_Kommun_2024</vt:lpstr>
+      <vt:lpstr>Nationellt skydd 2025-12-31</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SCB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hedeklint Karin RM/MN-S</dc:creator>
+  <dc:creator>Hedeklint Karin ESA/MS/USB-S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>