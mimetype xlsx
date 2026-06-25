--- v0 (2026-05-04)
+++ v1 (2026-06-25)
@@ -14,61 +14,60 @@
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\NR\Offentlig Ekonomi\RS\Publiceringar\2026-04-28\Filer redo för publicering OE0107\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\NR\Offentlig Ekonomi\RS region\Arkiv\RS2024\Steg 2\Rikstotal\Revidering juni 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F144897-2BFD-423D-BFE9-8BC8834B6AC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="mH6j1igNpZybNFt3zkQocTzwhMBJ9cZinNsq3rbr6q2nj4k6HhutMPBY0jHbRtPdT9eedrNQkQQgx9rx/IH2VA==" workbookSaltValue="c6NIEKJWquO/mnnZoG7+rg==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34BFBA55-9C63-482A-8E4A-EDCF4E302D52}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8985" yWindow="915" windowWidth="17430" windowHeight="15225" tabRatio="799" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="34890" yWindow="300" windowWidth="24075" windowHeight="16305" tabRatio="799" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Information" sheetId="1" r:id="rId1"/>
     <sheet name="Resultaträkning" sheetId="21" r:id="rId2"/>
     <sheet name="Balansräkning" sheetId="20" r:id="rId3"/>
     <sheet name="1. Nettokostnader" sheetId="3" r:id="rId4"/>
     <sheet name="2. Drift.  intäkter" sheetId="4" r:id="rId5"/>
     <sheet name="3. Drift. kostnader" sheetId="5" r:id="rId6"/>
     <sheet name="4. Kapitaltj m.m." sheetId="6" r:id="rId7"/>
     <sheet name="5. Investeringar" sheetId="17" r:id="rId8"/>
     <sheet name="6. Spec intäkter" sheetId="8" r:id="rId9"/>
     <sheet name="7. Spec kostnader" sheetId="18" r:id="rId10"/>
     <sheet name="8. Motp förs." sheetId="10" r:id="rId11"/>
     <sheet name="9a. Motp köp" sheetId="11" r:id="rId12"/>
     <sheet name="9b. Motp bidrag" sheetId="12" r:id="rId13"/>
     <sheet name="10. Motp förs div" sheetId="19" r:id="rId14"/>
     <sheet name="Felkontroll" sheetId="16" state="hidden" r:id="rId15"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId16"/>
   </externalReferences>
   <definedNames>
     <definedName name="kom_1_jamf">'1. Nettokostnader'!$N$63</definedName>
     <definedName name="kom_1_minusbelopp">'1. Nettokostnader'!$N$4</definedName>
     <definedName name="kom_1_ovr">'1. Nettokostnader'!$N$32</definedName>
@@ -245,80 +244,79 @@
   <c r="C33" i="18"/>
   <c r="G33" i="18" s="1"/>
   <c r="G32" i="18"/>
   <c r="I32" i="18" s="1"/>
   <c r="I31" i="18"/>
   <c r="G31" i="18"/>
   <c r="G30" i="18"/>
   <c r="I30" i="18" s="1"/>
   <c r="G29" i="18"/>
   <c r="E29" i="18"/>
   <c r="I29" i="18" s="1"/>
   <c r="G28" i="18"/>
   <c r="I28" i="18" s="1"/>
   <c r="G27" i="18"/>
   <c r="I27" i="18" s="1"/>
   <c r="G26" i="18"/>
   <c r="I26" i="18" s="1"/>
   <c r="G25" i="18"/>
   <c r="I25" i="18" s="1"/>
   <c r="I24" i="18"/>
   <c r="I23" i="18"/>
   <c r="G22" i="18"/>
   <c r="E22" i="18"/>
   <c r="I22" i="18" s="1"/>
   <c r="G21" i="18"/>
-  <c r="I21" i="18" s="1"/>
   <c r="E21" i="18"/>
   <c r="G20" i="18"/>
   <c r="I20" i="18" s="1"/>
   <c r="I17" i="18"/>
   <c r="G17" i="18"/>
   <c r="G16" i="18"/>
   <c r="I16" i="18" s="1"/>
   <c r="G15" i="18"/>
   <c r="E15" i="18"/>
   <c r="I15" i="18" s="1"/>
   <c r="D14" i="18"/>
   <c r="C14" i="18"/>
   <c r="G12" i="18"/>
   <c r="I12" i="18" s="1"/>
   <c r="G11" i="18"/>
   <c r="I11" i="18" s="1"/>
   <c r="L10" i="18"/>
   <c r="J10" i="18"/>
   <c r="G10" i="18"/>
   <c r="I10" i="18" s="1"/>
   <c r="L9" i="18"/>
   <c r="G9" i="18"/>
   <c r="I9" i="18" s="1"/>
   <c r="L8" i="18"/>
   <c r="G8" i="18"/>
   <c r="I8" i="18" s="1"/>
-  <c r="I7" i="18"/>
   <c r="G7" i="18"/>
   <c r="E7" i="18"/>
+  <c r="I7" i="18" s="1"/>
   <c r="G6" i="18"/>
   <c r="I6" i="18" s="1"/>
   <c r="G5" i="18"/>
   <c r="E5" i="18"/>
   <c r="I5" i="18" s="1"/>
   <c r="D4" i="18"/>
   <c r="C4" i="18"/>
   <c r="G4" i="18" s="1"/>
   <c r="F3" i="18"/>
   <c r="C3" i="18"/>
   <c r="A2" i="18"/>
   <c r="D3" i="8"/>
   <c r="E4" i="8"/>
   <c r="E14" i="8"/>
   <c r="E16" i="8"/>
   <c r="E19" i="8"/>
   <c r="E20" i="8"/>
   <c r="E30" i="8"/>
   <c r="E32" i="8"/>
   <c r="C33" i="17"/>
   <c r="H24" i="17"/>
   <c r="G24" i="17"/>
   <c r="J23" i="17"/>
   <c r="J22" i="17"/>
   <c r="J21" i="17"/>
@@ -357,51 +355,52 @@
   <c r="E28" i="17" s="1"/>
   <c r="D4" i="17"/>
   <c r="D24" i="17" s="1"/>
   <c r="D28" i="17" s="1"/>
   <c r="C4" i="17"/>
   <c r="M37" i="11"/>
   <c r="M35" i="11"/>
   <c r="M32" i="11"/>
   <c r="M31" i="11"/>
   <c r="M29" i="11"/>
   <c r="M28" i="11"/>
   <c r="M27" i="11"/>
   <c r="M26" i="11"/>
   <c r="M23" i="11"/>
   <c r="M22" i="11"/>
   <c r="M21" i="11"/>
   <c r="M18" i="11"/>
   <c r="M17" i="11"/>
   <c r="M16" i="11"/>
   <c r="M14" i="11"/>
   <c r="M12" i="11"/>
   <c r="M11" i="11"/>
   <c r="M10" i="11"/>
   <c r="M9" i="11"/>
   <c r="M8" i="11"/>
-  <c r="M6" i="19" l="1"/>
+  <c r="I21" i="18" l="1"/>
+  <c r="M6" i="19"/>
   <c r="M7" i="19"/>
   <c r="M8" i="19"/>
   <c r="C49" i="18"/>
   <c r="G49" i="18" s="1"/>
   <c r="D49" i="18"/>
   <c r="I49" i="18"/>
   <c r="G14" i="18"/>
   <c r="C24" i="17"/>
   <c r="I23" i="17" s="1"/>
   <c r="J24" i="17"/>
   <c r="D29" i="17"/>
   <c r="D30" i="17"/>
   <c r="D31" i="17"/>
   <c r="D32" i="17"/>
   <c r="H12" i="8"/>
   <c r="C4" i="3" l="1"/>
   <c r="A2" i="8" l="1"/>
   <c r="F3" i="8"/>
   <c r="M7" i="11" l="1"/>
   <c r="B33" i="6" l="1"/>
   <c r="B32" i="6"/>
   <c r="I45" i="5" l="1"/>
   <c r="F45" i="5"/>
   <c r="E45" i="5"/>
   <c r="C45" i="5"/>
@@ -1460,51 +1459,51 @@
   <c r="H23" i="12" s="1"/>
   <c r="A5" i="16"/>
   <c r="C5" i="16" s="1"/>
   <c r="A4" i="16"/>
   <c r="C4" i="16" s="1"/>
   <c r="A7" i="16"/>
   <c r="C7" i="16" s="1"/>
   <c r="J38" i="4"/>
   <c r="L46" i="4" s="1"/>
   <c r="L41" i="5"/>
   <c r="O37" i="5"/>
   <c r="H32" i="8" l="1"/>
   <c r="J46" i="4"/>
   <c r="L45" i="5"/>
   <c r="L49" i="5"/>
   <c r="A8" i="16" s="1"/>
   <c r="C8" i="16" s="1"/>
   <c r="A6" i="16" l="1"/>
   <c r="C6" i="16" s="1"/>
   <c r="A10" i="16" l="1"/>
   <c r="C10" i="16" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="776">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1262" uniqueCount="774">
   <si>
     <t>Sluten primärvård</t>
   </si>
   <si>
     <t>Primärvårdsansluten hemsjukvård</t>
   </si>
   <si>
     <t>Specialiserad somatisk vård</t>
   </si>
   <si>
     <t>Specialiserad psykiatrisk vård</t>
   </si>
   <si>
     <t>Tandvård</t>
   </si>
   <si>
     <t>Allmäntandvård vuxna</t>
   </si>
   <si>
     <t>Ambulans- och sjuktransporter</t>
   </si>
   <si>
     <t>Social verksamhet</t>
   </si>
   <si>
@@ -3122,53 +3121,50 @@
   <si>
     <t>Jämförelsestörande intäkter enl. Steg 1</t>
   </si>
   <si>
     <t>Internt upparbetade (1012)</t>
   </si>
   <si>
     <t>Förvärvade (1022)</t>
   </si>
   <si>
     <t>Kommentarer minusbelopp</t>
   </si>
   <si>
     <t>RIKSTOTAL</t>
   </si>
   <si>
     <t>exkl. Region Gotland</t>
   </si>
   <si>
     <t>Regionernas finanser</t>
   </si>
   <si>
     <t>Räkenskapssammandrag 2024</t>
   </si>
   <si>
-    <t>Publiceringsdatum: 260428</t>
-[...1 lines deleted...]
-  <si>
     <t>Resultaträkning 2024, mnkr</t>
   </si>
   <si>
     <t>Rikstotal exkl Region Gotland</t>
   </si>
   <si>
     <t>R-BAS 2024</t>
   </si>
   <si>
     <t>Regionen</t>
   </si>
   <si>
     <t>Koncernen</t>
   </si>
   <si>
     <t xml:space="preserve">Verksamhetens intäkter </t>
   </si>
   <si>
     <t>30 - 39</t>
   </si>
   <si>
     <t xml:space="preserve">Verksamhetens  kostnader </t>
   </si>
   <si>
     <t>40 - 78</t>
@@ -3227,56 +3223,50 @@
   <si>
     <t>Därav Jämförelsestörande intäkter inom kontogrupperna 30-39</t>
   </si>
   <si>
     <t xml:space="preserve">Därav Jämförelsestörande kostnader inom kontogrupperna 40-78  </t>
   </si>
   <si>
     <t>Därav Jämförelsestörande av-/nedskrivningar inom kontogrupp 79</t>
   </si>
   <si>
     <t>Därav Jämförelsestörande finansiella intäkter inom kontogrupp 84</t>
   </si>
   <si>
     <t>Därav Jämförelsestörande finansiella kostnader inom kontogrupp 85</t>
   </si>
   <si>
     <t>Specificering av pensionskostnader</t>
   </si>
   <si>
     <t>Pensionsutbetalningar (exkl löneskatt) intjänade from 1998</t>
   </si>
   <si>
     <t>Pensionsutbetalningar (exkl löneskatt) intjänade tom 1997</t>
   </si>
   <si>
-    <t xml:space="preserve">Räntedel i årets pensionskostnad </t>
-[...4 lines deleted...]
-  <si>
     <t>Specificering av skatteintäkter</t>
   </si>
   <si>
     <t>Preliminära månatliga skatteinbetalningar</t>
   </si>
   <si>
     <t>Prognos för avräkningslikvid</t>
   </si>
   <si>
     <t>Justeringspost av skatteintäkter</t>
   </si>
   <si>
     <t>Summa</t>
   </si>
   <si>
     <t xml:space="preserve">Specificering av generellt statsbidrag o utjämning </t>
   </si>
   <si>
     <t>Inkomstutjämningsbidrag</t>
   </si>
   <si>
     <t>Strukturbidrag</t>
   </si>
   <si>
     <t>Införandebidrag</t>
@@ -3356,53 +3346,50 @@
   <si>
     <t>852, 855</t>
   </si>
   <si>
     <t>Förlust vid avyttring och värdering, finansiella anläggningstillgångar</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>Förlust vid avyttring och värdering, finansiella omsättningstillgångar</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>Realiserade valutakursförluster</t>
   </si>
   <si>
     <t>Orealiserade valutakursförluster</t>
   </si>
   <si>
     <t xml:space="preserve">Övriga finansiella kostnader </t>
   </si>
   <si>
-    <t>856, 859</t>
-[...1 lines deleted...]
-  <si>
     <t>Summa finansiella kostnader</t>
   </si>
   <si>
     <t>Balanskravsresultat</t>
   </si>
   <si>
     <t>Årets resultat enligt resultaträkningen</t>
   </si>
   <si>
     <t>- reducering av samtliga realisationsvinster</t>
   </si>
   <si>
     <t>+ justering för realisationsvinster enl. undantagsmöjlighet</t>
   </si>
   <si>
     <t>+ justering för realisationsförluster enl. undantagsmöjlighet</t>
   </si>
   <si>
     <t>+ orealiserade vinster och förluster i värdepapper</t>
   </si>
   <si>
     <t xml:space="preserve"> justering för återföring av orealiserade vinster och förluster i värdepapper</t>
   </si>
   <si>
     <t>= Årets resultat efter balanskravsjusteringar</t>
@@ -3806,80 +3793,79 @@
   <si>
     <t>23-29</t>
   </si>
   <si>
     <t>SUMMA SKULDER, AVSÄTTNINGAR OCH EGET KAPITAL</t>
   </si>
   <si>
     <t>Ansvarsförbindelser</t>
   </si>
   <si>
     <t>Pensionsförmåner intjänade före 1998</t>
   </si>
   <si>
     <t xml:space="preserve">  därav löneskatt</t>
   </si>
   <si>
     <t>Övriga ansvarsförbindelser</t>
   </si>
   <si>
     <t xml:space="preserve">  därav borgensåtaganden för lån</t>
   </si>
   <si>
     <t xml:space="preserve">      varav mot offentligt ägda bolag</t>
   </si>
   <si>
-    <t>20260428: På grund av ett tekniskt fel vid publiceringen i augusti 2025 har denna fil idag ompublicerats.</t>
+    <t xml:space="preserve">Finansiell del i årets pensionskostnad </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finansiell del i årets löneskattekostnad </t>
+  </si>
+  <si>
+    <t>Publiceringsdatum: 260616</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0\ _k_r;[Red]&quot;-&quot;#,##0\ _k_r"/>
     <numFmt numFmtId="168" formatCode="#,##0\ &quot;kr&quot;;[Red]&quot;-&quot;#,##0\ &quot;kr&quot;"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,###"/>
     <numFmt numFmtId="172" formatCode="#,##0;[Red]&quot;-&quot;#,##0"/>
     <numFmt numFmtId="173" formatCode=";;;"/>
   </numFmts>
-  <fonts count="78" x14ac:knownFonts="1">
+  <fonts count="74" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -4286,68 +4272,50 @@
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF00B050"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
-    <font>
-[...16 lines deleted...]
-    </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -6526,1931 +6494,1919 @@
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="22">
+  <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="172" fontId="37" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="172" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="862">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="4" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="4" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="43" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="115" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="105" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="126" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="127" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="128" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="129" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="40" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="77" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="89" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="123" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="101" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="4" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="21" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="77" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="73" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="117" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="95" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="24" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="94" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="101" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="117" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="77" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="101" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="21" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="117" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="116" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="89" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="95" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="130" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="121" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="96" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="121" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="102" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="96" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="2" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="120" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="118" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="110" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="28" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="42" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="5" fillId="5" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="123" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="132" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="56" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="117" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="132" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="27" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="133" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="121" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="86" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="66" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="5" borderId="30" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="166" fontId="3" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="45" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="51" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="131" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="43" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="52" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="72" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="69" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...48 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="2" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="2" fillId="5" borderId="0" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="5" borderId="0" xfId="9" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="22" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="8" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="112" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="25" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...52 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="131" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...33 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="7" borderId="121" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="5" borderId="30" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="46" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="51" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...95 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="34" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="33" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="23" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="21" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="3" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="20" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="25" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="3" fontId="25" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="24" fillId="5" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="9" fontId="9" fillId="5" borderId="0" xfId="9" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="8" fillId="5" borderId="0" xfId="9" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="9" fontId="5" fillId="5" borderId="24" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="50" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="48" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="47" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="54" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="51" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="52" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-    </xf>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="52" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="53" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="53" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="53" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="54" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="54" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="53" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="57" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="173" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="173" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="39" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="39" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="101" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="87" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="134" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="114" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="135" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="7" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="136" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="85" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="103" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="137" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="50" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="49" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="9" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="140" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="141" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="142" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="141" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="9" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="89" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="144" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="107" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="9" borderId="67" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="9" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="9" borderId="139" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="104" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="119" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="119" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="23" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="23" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="58" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="58" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="35" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="34" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="36" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="166" fontId="35" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="27" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="26" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="26" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="12" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="16" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="8" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="45" fillId="4" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="44" fillId="4" borderId="76" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="8" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="98" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="8" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="8" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="97" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="145" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="4" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="4" borderId="78" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="4" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="4" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="4" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="4" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="80" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="46" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="6" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="109" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="5" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="88" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="6" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="122" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="122" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="39" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="38" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="123" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="142" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="142" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="138" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="39" fillId="8" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="40" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="38" fillId="8" borderId="72" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="140" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="140" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="141" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="141" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="43" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="42" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="146" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="2" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="38" fillId="11" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="38" fillId="11" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="5" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="39" fillId="11" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="38" fillId="11" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="38" fillId="11" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="38" fillId="8" borderId="147" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="38" fillId="8" borderId="113" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="125" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="27" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="27" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="28" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="28" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="19" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="6" fillId="5" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="18" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="42" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="42" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="84" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="84" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="39" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="39" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="126" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="108" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="49" fontId="45" fillId="4" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="124" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="148" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="28" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="44" fillId="4" borderId="86" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="149" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="8" borderId="102" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="149" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="80" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="80" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="29" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="2" borderId="0" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="2" borderId="0" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="59" fillId="5" borderId="0" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="5" borderId="0" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="56" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="5" borderId="0" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="59" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="60" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="59" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="4" borderId="97" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="4" borderId="97" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="4" borderId="150" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="4" borderId="150" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="4" borderId="0" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="4" borderId="0" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="4" borderId="151" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="4" borderId="151" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="150" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="39" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="150" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="152" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="152" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="39" fillId="4" borderId="153" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="38" fillId="4" borderId="153" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="153" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="153" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="154" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="154" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="5" borderId="43" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="56" fillId="5" borderId="43" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="4" borderId="94" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="94" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="4" borderId="41" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="41" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="5" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="5" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="77" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="43" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="4" borderId="77" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="43" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="75" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="63" fillId="4" borderId="81" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="155" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="156" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="64" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="4" borderId="77" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="65" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="64" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="66" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="126" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="7" borderId="75" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="64" fillId="4" borderId="81" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="31" fillId="4" borderId="157" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="87" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="77" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="4" borderId="155" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="60" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="7" borderId="156" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="81" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="65" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="84" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="117" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="117" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="32" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="31" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="32" fillId="4" borderId="60" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="31" fillId="4" borderId="60" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="32" fillId="4" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="31" fillId="4" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="22" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="22" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="134" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="134" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="32" fillId="4" borderId="155" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="31" fillId="4" borderId="155" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="145" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="145" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="157" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="157" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="43" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="43" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="148" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="148" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="158" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="158" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="81" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="81" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="4" borderId="155" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="67" fillId="4" borderId="155" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="7" borderId="84" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="42" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="84" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="68" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="42" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="72" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="73" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="72" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="5" borderId="111" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="111" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="157" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="157" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="69" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="68" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="11" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="11" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="154" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="154" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="5" borderId="43" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="5" borderId="43" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="43" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="42" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="155" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="155" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="73" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="3" fontId="72" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="94" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="94" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="41" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="41" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="155" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="155" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="69" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="68" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="5" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="12" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" xfId="15" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="3" borderId="98" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="98" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="159" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="100" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="159" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="87" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="100" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="93" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="31" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="93" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="21" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="24" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="31" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="146" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="146" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="82" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="41" fillId="3" borderId="40" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="82" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="40" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="12" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="12" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="49" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="49" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="3" borderId="146" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="146" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="3" borderId="97" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="97" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="150" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="32" fillId="3" borderId="100" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="150" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="100" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="3" borderId="100" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="100" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="3" borderId="146" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="3" borderId="146" xfId="15" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="3" borderId="82" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="3" borderId="82" xfId="15" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="59" fillId="2" borderId="0" xfId="12" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="58" fillId="2" borderId="0" xfId="12" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="4" borderId="160" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="4" borderId="160" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="4" borderId="161" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="4" borderId="161" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="62" fillId="4" borderId="161" xfId="12" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="61" fillId="4" borderId="161" xfId="12" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="62" fillId="4" borderId="162" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="4" borderId="162" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="61" fillId="5" borderId="54" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="5" borderId="54" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="54" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="39" fillId="4" borderId="163" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="54" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="31" fillId="5" borderId="54" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="135" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="163" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="39" fillId="4" borderId="163" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="101" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="38" fillId="4" borderId="163" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="154" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="101" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="74" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="73" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="4" borderId="154" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="117" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="73" fillId="4" borderId="154" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="117" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="117" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="117" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="11" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="42" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="42" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="97" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="117" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="97" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="154" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="1" fontId="5" fillId="5" borderId="78" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="117" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="5" borderId="43" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="134" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="5" borderId="43" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="5" borderId="48" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="134" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="155" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="155" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="164" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="164" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="153" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="153" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="165" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="165" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="154" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="154" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="101" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="64" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="101" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="87" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="150" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="64" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="64" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="64" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="0" borderId="97" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="97" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="64" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="64" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="5" borderId="78" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="1" fontId="20" fillId="5" borderId="78" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="5" borderId="43" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="1" fontId="20" fillId="5" borderId="43" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="5" borderId="48" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="1" fontId="20" fillId="5" borderId="48" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="93" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="93" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="135" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="135" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="163" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="163" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="7" borderId="165" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="39" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="165" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="38" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="5" borderId="45" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="4" fillId="5" borderId="45" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="49" fontId="38" fillId="5" borderId="45" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="45" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="4" borderId="163" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="32" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="1" fontId="5" fillId="4" borderId="163" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="4" borderId="154" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="73" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="73" fillId="4" borderId="87" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="31" fillId="4" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="31" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="117" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="117" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="39" fillId="4" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="155" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="11" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="158" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="111" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="31" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="155" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="156" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="32" fillId="4" borderId="117" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="156" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="31" fillId="4" borderId="117" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="134" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="134" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="82" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="82" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="101" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="21" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="101" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="31" fillId="4" borderId="41" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="21" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="0" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="56" fillId="5" borderId="45" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="132" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="132" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="4" borderId="158" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="158" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="158" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="158" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="129" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="21" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="129" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="157" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="20" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="0" borderId="154" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="1" fontId="20" fillId="0" borderId="154" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="82" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="82" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="7" borderId="60" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="101" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="60" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="101" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="21" fillId="5" borderId="79" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="1" fontId="20" fillId="5" borderId="79" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="60" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="60" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="134" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="1" fontId="43" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="134" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="155" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="166" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="163" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="164" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="38" fillId="4" borderId="154" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="7" borderId="97" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="1" fontId="42" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="98" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="98" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="4" borderId="105" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="6" fillId="4" borderId="108" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="105" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="5" fillId="4" borderId="108" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="1" fontId="3" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="4" borderId="49" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="4" borderId="49" xfId="12" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="4" borderId="21" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="49" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="21" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="49" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="4" borderId="146" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="146" xfId="12" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="4" borderId="82" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="62" fillId="4" borderId="82" xfId="12" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="15" xfId="12" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="32" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="31" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="57" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="2" fontId="56" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="57" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="56" fillId="5" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="54" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="53" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="55" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="56" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="54" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" xfId="12" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="41" fillId="4" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="40" fillId="4" borderId="143" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="41" fillId="4" borderId="142" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="40" fillId="4" borderId="142" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="22">
-    <cellStyle name="%" xfId="19" xr:uid="{0FDBE393-9163-4B17-847C-664E815F2D4E}"/>
+  <cellStyles count="16">
     <cellStyle name="Comma [0]" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency [0]" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlänk" xfId="3" builtinId="8"/>
     <cellStyle name="Komma (0)" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Komma (0) 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 2 2" xfId="13" xr:uid="{283B1760-B822-4949-BA0E-E4D2050A7575}"/>
-    <cellStyle name="Normal 2 2 2" xfId="21" xr:uid="{B310B2A3-8970-4040-92D9-94F0DBCA02FB}"/>
-    <cellStyle name="Normal 2 3" xfId="17" xr:uid="{AB336A4B-6B4B-4FE5-B006-45C9A45B7C45}"/>
     <cellStyle name="Normal 3" xfId="12" xr:uid="{63FAE6B5-1243-480E-89FC-AD2B680923DA}"/>
     <cellStyle name="Normal 4" xfId="15" xr:uid="{74FE3B80-D0EE-480A-AE11-1FE5F1490EBA}"/>
-    <cellStyle name="Normal 4 2" xfId="18" xr:uid="{854A6C92-5C25-447B-A811-0EFAB42ABF9C}"/>
-    <cellStyle name="Normal 5" xfId="16" xr:uid="{ECD892BC-623A-4F71-A2BA-1047F47932BD}"/>
     <cellStyle name="Normal 6" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 6 2" xfId="14" xr:uid="{511E6611-1E8C-41FC-A2D9-F7E20B30D3D2}"/>
-    <cellStyle name="Normal 6 3" xfId="20" xr:uid="{BCD90B6B-640B-4609-BE81-B424C737C208}"/>
     <cellStyle name="Normal_Blankett 1" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Procent 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Tusental (0)_1999 (2)" xfId="10" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Valuta (0)_1999 (2)" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
   </cellStyles>
-  <dxfs count="125">
+  <dxfs count="116">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF8080"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="10"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="10"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="10"/>
@@ -8574,102 +8530,74 @@
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <font>
-[...5 lines deleted...]
-      </font>
       <fill>
-        <patternFill patternType="solid">
-          <bgColor indexed="29"/>
+        <patternFill>
+          <bgColor rgb="FFFF8080"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFF7C80"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="29"/>
-        </patternFill>
-[...26 lines deleted...]
-          <bgColor rgb="FFFF7C80"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
@@ -8700,109 +8628,81 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...19 lines deleted...]
-    <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFF8080"/>
-[...6 lines deleted...]
-          <bgColor rgb="FFFF0000"/>
+          <bgColor indexed="10"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF8080"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF8080"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF8080"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -8857,71 +8757,50 @@
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="29"/>
-        </patternFill>
-[...19 lines deleted...]
-          <bgColor rgb="FFFF7C80"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF7C80"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
@@ -9159,64 +9038,50 @@
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
-        </patternFill>
-[...12 lines deleted...]
-          <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <bgColor indexed="29"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
@@ -9519,99 +9384,92 @@
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor indexed="10"/>
+          <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFF0000"/>
+          <bgColor indexed="10"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <bgColor indexed="10"/>
-[...5 lines deleted...]
-        <patternFill>
           <bgColor indexed="10"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="22"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <color auto="1"/>
       </font>
       <fill>
@@ -9632,58 +9490,59 @@
   <colors>
     <mruColors>
       <color rgb="FFFF0000"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFF5050"/>
       <color rgb="FFFF7C80"/>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///P:\Prod\NR\Offentlig%20Ekonomi\RS%20region\Arkiv\RS2024\Steg%202\Rikstotal\Regionernas%20finanser%202024_20250829.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Prod/NR/Offentlig%20Ekonomi/RS%20region/Arkiv/RS2024/Steg%202/Rikstotal/Regionernas%20finanser%202024_20250829.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../Regionernas%20finanser%202024_20250829.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///P:\Prod\NR\Offentlig%20Ekonomi\RS%20region\Arkiv\RS2024\Steg%202\Rikstotal\Regionernas%20finanser%202024_20250829.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Prod/NR/Offentlig%20Ekonomi/RS%20region/Arkiv/RS2024/Steg%202/Rikstotal/Regionernas%20finanser%202024_20250829.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Information"/>
       <sheetName val="Resultaträkning"/>
       <sheetName val="Balansräkning"/>
       <sheetName val="1. Nettokostnader"/>
       <sheetName val="2. Drift.  intäkter"/>
       <sheetName val="3. Drift. kostnader"/>
       <sheetName val="4. Kapitaltj m.m."/>
       <sheetName val="5. Investeringar"/>
       <sheetName val="6. Spec intäkter"/>
       <sheetName val="7. Spec kostnader"/>
       <sheetName val="8. Motp förs."/>
       <sheetName val="9a. Motp köp"/>
       <sheetName val="9b. Motp bidrag"/>
       <sheetName val="10. Motp förs div"/>
       <sheetName val="Felkontroll"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3">
         <row r="39">
           <cell r="E39">
@@ -10119,3981 +9978,3961 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="A1:I87"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C32" sqref="C32"/>
+      <selection activeCell="A75" sqref="A75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="202" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="1.7109375" style="202" customWidth="1"/>
+    <col min="1" max="1" width="12.54296875" style="202" customWidth="1"/>
+    <col min="2" max="2" width="3.7265625" style="202" customWidth="1"/>
+    <col min="3" max="3" width="29.26953125" style="202" customWidth="1"/>
+    <col min="4" max="4" width="10.7265625" style="202" customWidth="1"/>
+    <col min="5" max="5" width="11.453125" style="202" customWidth="1"/>
+    <col min="6" max="7" width="9.26953125" style="202" customWidth="1"/>
+    <col min="8" max="8" width="1.7265625" style="202" customWidth="1"/>
     <col min="9" max="9" width="3" style="202" customWidth="1"/>
     <col min="10" max="16384" width="0" style="202" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="228" t="s">
         <v>543</v>
       </c>
       <c r="B1" s="229"/>
       <c r="C1" s="229"/>
       <c r="D1" s="229"/>
       <c r="E1" s="229"/>
       <c r="F1" s="228"/>
       <c r="G1" s="229"/>
       <c r="H1" s="229"/>
       <c r="I1" s="229"/>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="230" t="s">
         <v>544</v>
       </c>
       <c r="B2" s="229"/>
       <c r="C2" s="229"/>
       <c r="D2" s="229"/>
       <c r="E2" s="229"/>
       <c r="F2" s="229"/>
       <c r="G2" s="229"/>
       <c r="H2" s="229"/>
       <c r="I2" s="229"/>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" ht="13" x14ac:dyDescent="0.3">
       <c r="A3" s="231"/>
       <c r="B3" s="232"/>
       <c r="C3" s="232"/>
       <c r="D3" s="232"/>
       <c r="E3" s="232"/>
       <c r="F3" s="232"/>
       <c r="G3" s="229"/>
       <c r="H3" s="229"/>
       <c r="I3" s="229"/>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="232"/>
       <c r="C4" s="232"/>
       <c r="D4" s="232"/>
       <c r="E4" s="230"/>
       <c r="F4" s="232"/>
       <c r="G4" s="233"/>
       <c r="H4" s="229"/>
       <c r="I4" s="229"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" ht="13" x14ac:dyDescent="0.3">
       <c r="A5" s="234"/>
       <c r="B5" s="234"/>
       <c r="C5" s="234"/>
       <c r="D5" s="229"/>
       <c r="E5" s="229"/>
       <c r="F5" s="229"/>
       <c r="G5" s="229"/>
       <c r="H5" s="229"/>
       <c r="I5" s="229"/>
     </row>
-    <row r="6" spans="1:9" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:9" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="235"/>
       <c r="B6" s="236"/>
       <c r="C6" s="237"/>
       <c r="D6" s="238"/>
       <c r="E6" s="229"/>
       <c r="F6" s="229"/>
       <c r="G6" s="229"/>
       <c r="H6" s="229"/>
       <c r="I6" s="229"/>
     </row>
-    <row r="7" spans="1:9" s="241" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:9" s="241" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="843"/>
       <c r="B7" s="844"/>
       <c r="C7" s="845"/>
       <c r="D7" s="239"/>
       <c r="E7" s="240"/>
       <c r="F7" s="240"/>
       <c r="G7" s="240"/>
       <c r="H7" s="240"/>
       <c r="I7" s="240"/>
     </row>
-    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="242"/>
       <c r="B8" s="243"/>
       <c r="C8" s="243"/>
       <c r="D8" s="244"/>
       <c r="E8" s="229"/>
       <c r="F8" s="229"/>
       <c r="G8" s="229"/>
       <c r="H8" s="229"/>
       <c r="I8" s="229"/>
     </row>
-    <row r="9" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="846"/>
       <c r="B9" s="847"/>
       <c r="C9" s="847"/>
       <c r="D9" s="847"/>
       <c r="E9" s="229"/>
       <c r="F9" s="229"/>
       <c r="G9" s="229"/>
       <c r="H9" s="229"/>
       <c r="I9" s="229"/>
     </row>
-    <row r="10" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="245"/>
       <c r="B10" s="238"/>
       <c r="C10" s="238"/>
       <c r="D10" s="238"/>
       <c r="E10" s="229"/>
       <c r="F10" s="229"/>
       <c r="G10" s="229"/>
       <c r="H10" s="229"/>
       <c r="I10" s="229"/>
     </row>
-    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="245"/>
       <c r="B11" s="246"/>
       <c r="C11" s="247"/>
       <c r="D11" s="246"/>
       <c r="E11" s="229"/>
       <c r="F11" s="229"/>
       <c r="G11" s="229"/>
       <c r="H11" s="229"/>
       <c r="I11" s="229"/>
     </row>
-    <row r="12" spans="1:9" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" ht="4.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="230"/>
       <c r="B12" s="246"/>
       <c r="C12" s="246"/>
       <c r="D12" s="246"/>
       <c r="E12" s="229"/>
       <c r="F12" s="228"/>
       <c r="G12" s="248"/>
       <c r="H12" s="229"/>
       <c r="I12" s="229"/>
     </row>
-    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="230"/>
       <c r="B13" s="229"/>
       <c r="C13" s="249"/>
       <c r="D13" s="229"/>
       <c r="E13" s="229"/>
       <c r="F13" s="228"/>
       <c r="G13" s="248"/>
       <c r="H13" s="229"/>
       <c r="I13" s="229"/>
     </row>
-    <row r="14" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="230"/>
       <c r="B14" s="229"/>
       <c r="C14" s="229"/>
       <c r="D14" s="229"/>
       <c r="E14" s="229"/>
       <c r="F14" s="248"/>
       <c r="G14" s="248"/>
       <c r="H14" s="229"/>
       <c r="I14" s="229"/>
     </row>
-    <row r="15" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A15" s="250" t="s">
         <v>545</v>
       </c>
       <c r="B15" s="229"/>
       <c r="C15" s="249"/>
       <c r="D15" s="229"/>
       <c r="E15" s="229"/>
       <c r="F15" s="229"/>
       <c r="G15" s="229"/>
       <c r="H15" s="229"/>
       <c r="I15" s="229"/>
     </row>
-    <row r="16" spans="1:9" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:9" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="230"/>
       <c r="B16" s="229"/>
       <c r="C16" s="229"/>
       <c r="D16" s="229"/>
       <c r="E16" s="229"/>
       <c r="F16" s="229"/>
       <c r="G16" s="229"/>
       <c r="H16" s="229"/>
       <c r="I16" s="229"/>
     </row>
-    <row r="17" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A17" s="250" t="s">
         <v>546</v>
       </c>
       <c r="B17" s="229"/>
       <c r="C17" s="249"/>
       <c r="D17" s="229"/>
       <c r="E17" s="229"/>
       <c r="F17" s="229"/>
       <c r="G17" s="229"/>
       <c r="H17" s="229"/>
       <c r="I17" s="229"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18" s="229"/>
       <c r="B18" s="229"/>
       <c r="C18" s="229"/>
       <c r="D18" s="229"/>
       <c r="E18" s="229"/>
       <c r="F18" s="229"/>
       <c r="G18" s="229"/>
       <c r="H18" s="229"/>
       <c r="I18" s="229"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19" s="229"/>
       <c r="B19" s="229"/>
       <c r="C19" s="229"/>
       <c r="D19" s="229"/>
       <c r="E19" s="229"/>
       <c r="F19" s="229"/>
       <c r="G19" s="229"/>
       <c r="H19" s="229"/>
       <c r="I19" s="229"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20" s="229"/>
       <c r="B20" s="229"/>
       <c r="C20" s="229"/>
       <c r="D20" s="229"/>
       <c r="E20" s="229"/>
       <c r="F20" s="229"/>
       <c r="G20" s="229"/>
       <c r="H20" s="229"/>
       <c r="I20" s="229"/>
     </row>
-    <row r="21" spans="1:9" ht="19.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:9" ht="17" x14ac:dyDescent="0.35">
       <c r="A21" s="251"/>
       <c r="B21" s="229"/>
       <c r="C21" s="229"/>
       <c r="D21" s="251"/>
       <c r="E21" s="252"/>
       <c r="F21" s="252"/>
       <c r="G21" s="252"/>
       <c r="H21" s="229"/>
       <c r="I21" s="229"/>
     </row>
-    <row r="22" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="229"/>
       <c r="B22" s="840"/>
       <c r="C22" s="841"/>
       <c r="D22" s="230"/>
       <c r="E22" s="246"/>
       <c r="F22" s="246"/>
       <c r="G22" s="246"/>
       <c r="H22" s="229"/>
       <c r="I22" s="229"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" ht="13" x14ac:dyDescent="0.3">
       <c r="A23" s="230"/>
       <c r="B23" s="230"/>
       <c r="C23" s="230"/>
       <c r="D23" s="230"/>
       <c r="E23" s="246"/>
       <c r="F23" s="246"/>
       <c r="G23" s="246"/>
       <c r="H23" s="229"/>
       <c r="I23" s="229"/>
     </row>
-    <row r="24" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="229"/>
       <c r="B24" s="229"/>
       <c r="C24" s="229"/>
       <c r="D24" s="840"/>
       <c r="E24" s="842"/>
       <c r="F24" s="229"/>
       <c r="G24" s="246"/>
       <c r="H24" s="229"/>
       <c r="I24" s="229"/>
     </row>
-    <row r="25" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="229"/>
       <c r="B25" s="229"/>
       <c r="C25" s="229"/>
       <c r="D25" s="230"/>
       <c r="E25" s="246"/>
       <c r="F25" s="246"/>
       <c r="G25" s="246"/>
       <c r="H25" s="229"/>
       <c r="I25" s="229"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="229"/>
       <c r="B26" s="229"/>
       <c r="C26" s="229"/>
       <c r="D26" s="229"/>
       <c r="E26" s="229"/>
       <c r="F26" s="229"/>
       <c r="G26" s="229"/>
       <c r="H26" s="229"/>
       <c r="I26" s="229"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="229"/>
       <c r="B27" s="229"/>
       <c r="C27" s="229"/>
       <c r="D27" s="229"/>
       <c r="E27" s="229"/>
       <c r="F27" s="229"/>
       <c r="G27" s="229"/>
       <c r="H27" s="229"/>
       <c r="I27" s="229"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="229"/>
       <c r="B28" s="229"/>
       <c r="C28" s="229"/>
       <c r="D28" s="229"/>
       <c r="E28" s="229"/>
       <c r="F28" s="229"/>
       <c r="G28" s="229"/>
       <c r="H28" s="229"/>
       <c r="I28" s="229"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29" s="229"/>
       <c r="B29" s="229"/>
       <c r="C29" s="229"/>
       <c r="D29" s="229"/>
       <c r="E29" s="229"/>
       <c r="F29" s="229"/>
       <c r="G29" s="229"/>
       <c r="H29" s="229"/>
       <c r="I29" s="229"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30" s="229"/>
       <c r="B30" s="229"/>
       <c r="C30" s="229"/>
       <c r="D30" s="229"/>
       <c r="E30" s="229"/>
       <c r="F30" s="229"/>
       <c r="G30" s="229"/>
       <c r="H30" s="229"/>
       <c r="I30" s="229"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="253"/>
       <c r="B31" s="229"/>
       <c r="C31" s="229"/>
       <c r="D31" s="229"/>
       <c r="E31" s="229"/>
       <c r="F31" s="229"/>
       <c r="G31" s="229"/>
       <c r="H31" s="229"/>
       <c r="I31" s="229"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="229"/>
       <c r="B32" s="229"/>
       <c r="C32" s="229"/>
       <c r="D32" s="229"/>
       <c r="E32" s="229"/>
       <c r="F32" s="229"/>
       <c r="G32" s="229"/>
       <c r="H32" s="229"/>
       <c r="I32" s="229"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="229"/>
       <c r="B33" s="229"/>
       <c r="C33" s="229"/>
       <c r="D33" s="229"/>
       <c r="E33" s="229"/>
       <c r="F33" s="229"/>
       <c r="G33" s="229"/>
       <c r="H33" s="229"/>
       <c r="I33" s="229"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="229"/>
       <c r="B34" s="229"/>
       <c r="C34" s="229"/>
       <c r="D34" s="229"/>
       <c r="E34" s="229"/>
       <c r="F34" s="229"/>
       <c r="G34" s="229"/>
       <c r="H34" s="229"/>
       <c r="I34" s="229"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35" s="229" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="B35" s="229"/>
       <c r="C35" s="229"/>
       <c r="D35" s="229"/>
       <c r="E35" s="229"/>
       <c r="F35" s="229"/>
       <c r="G35" s="229"/>
       <c r="H35" s="229"/>
       <c r="I35" s="229"/>
     </row>
-    <row r="39" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A39" s="254"/>
       <c r="B39" s="255"/>
       <c r="C39" s="255"/>
       <c r="D39" s="255"/>
       <c r="E39" s="255"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
     </row>
-    <row r="43" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="I43" s="24"/>
     </row>
-    <row r="49" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A49" s="254"/>
       <c r="B49" s="24"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
     </row>
-    <row r="50" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A50" s="167"/>
       <c r="B50" s="24"/>
       <c r="C50" s="24"/>
       <c r="D50" s="24"/>
       <c r="E50" s="24"/>
       <c r="F50" s="24"/>
       <c r="G50" s="24"/>
       <c r="H50" s="24"/>
     </row>
-    <row r="51" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A51" s="167"/>
       <c r="B51" s="24"/>
       <c r="C51" s="24"/>
       <c r="D51" s="24"/>
       <c r="E51" s="24"/>
       <c r="F51" s="24"/>
       <c r="G51" s="24"/>
       <c r="H51" s="24"/>
     </row>
-    <row r="52" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A52" s="167"/>
       <c r="B52" s="24"/>
       <c r="C52" s="24"/>
       <c r="D52" s="24"/>
       <c r="E52" s="24"/>
       <c r="F52" s="24"/>
       <c r="G52" s="24"/>
       <c r="H52" s="24"/>
     </row>
-    <row r="53" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A53" s="167"/>
       <c r="B53" s="24"/>
       <c r="C53" s="24"/>
       <c r="D53" s="24"/>
       <c r="E53" s="24"/>
       <c r="F53" s="24"/>
       <c r="G53" s="24"/>
       <c r="H53" s="24"/>
       <c r="I53" s="24"/>
     </row>
-    <row r="54" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="B54" s="167"/>
       <c r="C54" s="167"/>
       <c r="D54" s="167"/>
       <c r="E54" s="167"/>
       <c r="F54" s="167"/>
       <c r="G54" s="167"/>
       <c r="H54" s="167"/>
       <c r="I54" s="24"/>
     </row>
-    <row r="55" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="I55" s="24"/>
     </row>
-    <row r="56" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="I56" s="24"/>
     </row>
-    <row r="57" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="I57" s="24"/>
     </row>
-    <row r="58" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="I58" s="167"/>
     </row>
-    <row r="59" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A59" s="254"/>
       <c r="B59" s="254"/>
       <c r="C59" s="254"/>
       <c r="D59" s="254"/>
       <c r="E59" s="254"/>
       <c r="F59" s="24"/>
       <c r="G59" s="24"/>
       <c r="H59" s="24"/>
     </row>
-    <row r="60" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="A60" s="167"/>
       <c r="B60" s="167"/>
       <c r="C60" s="167"/>
       <c r="D60" s="167"/>
       <c r="E60" s="167"/>
       <c r="F60" s="167"/>
       <c r="G60" s="167"/>
       <c r="H60" s="167"/>
     </row>
-    <row r="61" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="A61" s="167"/>
       <c r="B61" s="167"/>
       <c r="C61" s="167"/>
       <c r="D61" s="167"/>
       <c r="E61" s="167"/>
       <c r="F61" s="167"/>
       <c r="G61" s="167"/>
       <c r="H61" s="167"/>
     </row>
-    <row r="62" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A62" s="167"/>
       <c r="B62" s="254"/>
       <c r="C62" s="254"/>
       <c r="D62" s="254"/>
       <c r="E62" s="254"/>
       <c r="F62" s="24"/>
       <c r="G62" s="24"/>
       <c r="H62" s="24"/>
     </row>
-    <row r="63" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A63" s="167"/>
       <c r="B63" s="254"/>
       <c r="C63" s="254"/>
       <c r="D63" s="254"/>
       <c r="E63" s="254"/>
       <c r="F63" s="24"/>
       <c r="G63" s="24"/>
       <c r="H63" s="24"/>
       <c r="I63" s="24"/>
     </row>
-    <row r="64" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A64" s="167"/>
       <c r="B64" s="254"/>
       <c r="C64" s="254"/>
       <c r="D64" s="254"/>
       <c r="E64" s="254"/>
       <c r="F64" s="24"/>
       <c r="G64" s="24"/>
       <c r="H64" s="24"/>
       <c r="I64" s="167"/>
     </row>
-    <row r="65" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="B65" s="254"/>
       <c r="C65" s="254"/>
       <c r="D65" s="254"/>
       <c r="E65" s="254"/>
       <c r="F65" s="24"/>
       <c r="G65" s="24"/>
       <c r="H65" s="24"/>
       <c r="I65" s="167"/>
     </row>
-    <row r="66" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A66" s="167"/>
       <c r="B66" s="254"/>
       <c r="C66" s="254"/>
       <c r="D66" s="254"/>
       <c r="E66" s="254"/>
       <c r="F66" s="24"/>
       <c r="G66" s="24"/>
       <c r="H66" s="24"/>
       <c r="I66" s="24"/>
     </row>
-    <row r="67" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="B67" s="254"/>
       <c r="C67" s="254"/>
       <c r="D67" s="254"/>
       <c r="E67" s="254"/>
       <c r="F67" s="24"/>
       <c r="G67" s="24"/>
       <c r="H67" s="24"/>
       <c r="I67" s="24"/>
     </row>
-    <row r="68" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A68" s="167"/>
       <c r="I68" s="24"/>
     </row>
-    <row r="69" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="I69" s="24"/>
     </row>
-    <row r="70" spans="1:9" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A70" s="254"/>
       <c r="B70" s="254"/>
       <c r="C70" s="254"/>
       <c r="D70" s="24"/>
       <c r="E70" s="24"/>
       <c r="F70" s="24"/>
       <c r="G70" s="24"/>
       <c r="H70" s="24"/>
       <c r="I70" s="24"/>
     </row>
-    <row r="71" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="I71" s="24"/>
     </row>
-    <row r="73" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:9" ht="13" hidden="1" x14ac:dyDescent="0.3">
       <c r="A73" s="256"/>
     </row>
-    <row r="74" spans="1:9" ht="15" hidden="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:9" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A74" s="256"/>
       <c r="I74" s="24"/>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.2"/>
-[...6 lines deleted...]
-    <row r="87" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25"/>
+    <row r="81" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="EWXZWaQvCcwrsnpUQY9weqw/dJjTjWFJTFEfQhJ06bEV5O7KD/3ALWU5VauOqL9BaHcDyqeaMagOi0LspE2YBQ==" saltValue="kDEN19u37jxNJtR2MtYhwA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="4">
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="A9:D9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.66" right="0.51" top="0.63" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63AB5EBD-80F7-4147-8ACB-6D4A4C9B3E7F}">
   <dimension ref="A1:L76"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="11.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="13.140625" style="15" customWidth="1"/>
+    <col min="1" max="1" width="13.7265625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="65.26953125" style="15" customWidth="1"/>
+    <col min="3" max="4" width="13.1796875" style="15" customWidth="1"/>
     <col min="5" max="16383" width="0" style="15" hidden="1" customWidth="1"/>
-    <col min="16384" max="16384" width="0.7109375" style="15" customWidth="1"/>
+    <col min="16384" max="16384" width="0.7265625" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:12" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>330</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="516"/>
     </row>
-    <row r="2" spans="1:12" s="65" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:12" s="65" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="494" t="str">
         <f>"R-BAS "&amp;År-2000&amp;""</f>
         <v>R-BAS 24</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>145</v>
       </c>
       <c r="C2" s="517" t="s">
         <v>66</v>
       </c>
       <c r="D2" s="518" t="s">
         <v>66</v>
       </c>
       <c r="E2" s="65" t="s">
         <v>66</v>
       </c>
       <c r="F2" s="65" t="s">
         <v>66</v>
       </c>
       <c r="G2" s="65" t="s">
         <v>258</v>
       </c>
       <c r="H2" s="65" t="s">
         <v>263</v>
       </c>
       <c r="I2" s="65" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="3" spans="1:12" s="65" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12" s="65" customFormat="1" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="519"/>
       <c r="B3" s="520"/>
       <c r="C3" s="521">
         <f>År</f>
         <v>2024</v>
       </c>
       <c r="D3" s="522">
         <v>2023</v>
       </c>
       <c r="E3" s="65" t="s">
         <v>452</v>
       </c>
       <c r="F3" s="65">
         <f>År-1</f>
         <v>2023</v>
       </c>
       <c r="G3" s="65" t="s">
         <v>483</v>
       </c>
     </row>
-    <row r="4" spans="1:12" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="523" t="s">
         <v>182</v>
       </c>
       <c r="B4" s="524" t="s">
         <v>67</v>
       </c>
       <c r="C4" s="525">
         <f>SUM(C5,C7,C11,C12,C13)</f>
         <v>228868</v>
       </c>
       <c r="D4" s="526">
         <f>SUM(D5,D7,D11,D12,D13)</f>
         <v>215013</v>
       </c>
       <c r="F4" s="65">
         <v>215017</v>
       </c>
       <c r="G4" s="65">
         <f>IF(F4=0,"",(C4-F4)/F4)</f>
         <v>6.4418162284842595E-2</v>
       </c>
     </row>
-    <row r="5" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="527" t="s">
         <v>510</v>
       </c>
       <c r="B5" s="528" t="s">
         <v>394</v>
       </c>
       <c r="C5" s="529">
         <v>137834</v>
       </c>
       <c r="D5" s="530">
         <v>132616</v>
       </c>
       <c r="E5" s="15">
         <f>'[1]3. Drift. kostnader'!C37</f>
         <v>137537</v>
       </c>
       <c r="F5" s="15">
         <v>132616</v>
       </c>
       <c r="G5" s="15">
         <f t="shared" ref="G5:G46" si="0">IF(F5=0,"",(C5-F5)/F5)</f>
         <v>3.9346685166194127E-2</v>
       </c>
       <c r="I5" s="15" t="str">
         <f>IF(C6&gt;C5,"därav-rad &gt; huvudrad",
     IF(AND(C13=0, ABS(C5-E5)&gt;2.99),
         (ROUND(C5-E5, 0)) &amp; " mkr diff. mot kontogrupp 40,41,43(exkl.43x1) i flik 1 och 3- måste rättas!",
     IF(AND(C13&lt;&gt;0, ABS(C5+C13*0.685-E5)&gt;11.99),
         (ROUND(C5+C13*0.685-E5, 0)) &amp; " mkr diff. mot kontogrupp 40,41,43(exkl.43x1) i flik 1 och 3- måste rättas!",
     IF(AND(C5&lt;=50, F5&lt;50), "",
         IF(AND(G5&gt;-25%, G5&lt;25%), "", "Förändring")))))</f>
         <v>36 mkr diff. mot kontogrupp 40,41,43(exkl.43x1) i flik 1 och 3- måste rättas!</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" s="34" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="531" t="s">
         <v>68</v>
       </c>
       <c r="B6" s="532" t="s">
         <v>413</v>
       </c>
       <c r="C6" s="533">
         <v>2322</v>
       </c>
       <c r="D6" s="534">
         <v>2367</v>
       </c>
       <c r="F6" s="34">
         <v>2367</v>
       </c>
       <c r="G6" s="34">
         <f t="shared" si="0"/>
         <v>-1.9011406844106463E-2</v>
       </c>
       <c r="I6" s="34" t="str">
         <f>IF(AND(C6&lt;=50,F6&lt;50),"",IF(AND(G6&gt;-25%,G6&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="527" t="s">
         <v>505</v>
       </c>
       <c r="B7" s="528" t="s">
         <v>375</v>
       </c>
       <c r="C7" s="529">
         <v>36946</v>
       </c>
       <c r="D7" s="530">
         <v>30880</v>
       </c>
       <c r="E7" s="15">
         <f>'[1]3. Drift. kostnader'!D37+'[1]3. Drift. kostnader'!L40</f>
         <v>91340</v>
       </c>
       <c r="F7" s="15">
         <v>30880</v>
       </c>
       <c r="G7" s="15">
         <f t="shared" si="0"/>
         <v>0.19643782383419689</v>
       </c>
       <c r="I7" s="15" t="str">
         <f>IF(C7-C8-C9-C10&lt;-0.1,"summa därav-raderna &gt; huvudrad",
     IF(AND(C13=0, ABS(C7+C11+C12-E7)&gt;2.99),
         (ROUND(C7+C11+C12-E7, 0)) &amp; " mkr differens mot övriga personalkostnader i flik 1 och 3- måste rättas!",
     IF(AND(C13&lt;&gt;0, ABS(C7+C11+C12+C13*0.315-E7)&gt;11.99),
         (ROUND(C7+C11+C12+C13*0.315-E7, 0)) &amp; " mkr differens mot övriga personalkostnader i flik 1 och 3- måste rättas!",
     IF(AND(C7&lt;=50, F7&lt;50), "",
         IF(AND(G7&gt;-25%, G7&lt;25%), "", "Förändring")))))</f>
         <v>-45 mkr differens mot övriga personalkostnader i flik 1 och 3- måste rättas!</v>
       </c>
     </row>
-    <row r="8" spans="1:12" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="535" t="s">
         <v>506</v>
       </c>
       <c r="B8" s="532" t="s">
         <v>442</v>
       </c>
       <c r="C8" s="533">
         <v>10128</v>
       </c>
       <c r="D8" s="534">
         <v>9157</v>
       </c>
       <c r="F8" s="34">
         <v>9157</v>
       </c>
       <c r="G8" s="34">
         <f t="shared" si="0"/>
         <v>0.10603909577372501</v>
       </c>
       <c r="I8" s="34" t="str">
         <f>IF(AND(C8&lt;=50,F8&lt;50),"",IF(AND(G8&gt;-25%,G8&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
       <c r="L8" s="34" t="str">
         <f>IF(ABS(C8-H8)&lt;2,"",IF(ABS(C8-H8)&gt;1,"Varför skillnad mot bokslutet?"))</f>
         <v>Varför skillnad mot bokslutet?</v>
       </c>
     </row>
-    <row r="9" spans="1:12" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="535" t="s">
         <v>507</v>
       </c>
       <c r="B9" s="532" t="s">
         <v>412</v>
       </c>
       <c r="C9" s="533">
         <v>14232</v>
       </c>
       <c r="D9" s="534">
         <v>9874</v>
       </c>
       <c r="F9" s="34">
         <v>9874</v>
       </c>
       <c r="G9" s="34">
         <f t="shared" si="0"/>
         <v>0.4413611504962528</v>
       </c>
       <c r="I9" s="34" t="str">
         <f>IF(AND(C9&lt;=50,F9&lt;50),"",IF(AND(G9&gt;-25%,G9&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
       <c r="L9" s="34" t="str">
         <f>IF(ABS(C9-H9)&lt;2,"",IF(ABS(C9-H9)&gt;1,"Varför skillnad mot bokslutet?"))</f>
         <v>Varför skillnad mot bokslutet?</v>
       </c>
     </row>
-    <row r="10" spans="1:12" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="531" t="s">
         <v>140</v>
       </c>
       <c r="B10" s="532" t="s">
         <v>526</v>
       </c>
       <c r="C10" s="533">
         <v>11779</v>
       </c>
       <c r="D10" s="534">
         <v>10631</v>
       </c>
       <c r="F10" s="34">
         <v>10631</v>
       </c>
       <c r="G10" s="34">
         <f t="shared" si="0"/>
         <v>0.10798607844981657</v>
       </c>
       <c r="H10" s="34">
         <v>11737</v>
       </c>
       <c r="I10" s="34" t="str">
         <f>IF(AND(C10&lt;=50,F10&lt;50),"",IF(AND(G10&gt;-25%,G10&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
       <c r="J10" s="34" t="str">
         <f>IF(ABS(C10-H10)&gt;0.99,(ROUND(C10-H10,0))&amp;" mkr diff. mot pensionsutbet. i Steg 1 - måste rättas eller förklaras!","")</f>
         <v>42 mkr diff. mot pensionsutbet. i Steg 1 - måste rättas eller förklaras!</v>
       </c>
       <c r="L10" s="34" t="str">
         <f>IF(ABS(C10-H10)&lt;2,"",IF(ABS(C10-H10)&gt;1,"Varför skillnad mot bokslutet?"))</f>
         <v>Varför skillnad mot bokslutet?</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="527" t="s">
         <v>508</v>
       </c>
       <c r="B11" s="528" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="533">
         <v>51897</v>
       </c>
       <c r="D11" s="534">
         <v>48829</v>
       </c>
       <c r="F11" s="15">
         <v>48829</v>
       </c>
       <c r="G11" s="15">
         <f t="shared" si="0"/>
         <v>6.2831514059268054E-2</v>
       </c>
       <c r="I11" s="15" t="str">
         <f>IF(AND(C11&lt;=50,F11&lt;50),"",IF(AND(G11&gt;-25%,G11&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="531" t="s">
         <v>424</v>
       </c>
       <c r="B12" s="528" t="s">
         <v>70</v>
       </c>
       <c r="C12" s="533">
         <v>2572</v>
       </c>
       <c r="D12" s="534">
         <v>3048</v>
       </c>
       <c r="F12" s="15">
         <v>3048</v>
       </c>
       <c r="G12" s="15">
         <f t="shared" si="0"/>
         <v>-0.15616797900262466</v>
       </c>
       <c r="I12" s="15" t="str">
         <f>IF(AND(C12&lt;=50,F12&lt;50),"",IF(AND(G12&gt;-25%,G12&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="531" t="s">
         <v>504</v>
       </c>
       <c r="B13" s="528" t="s">
         <v>509</v>
       </c>
       <c r="C13" s="534">
         <v>-381</v>
       </c>
       <c r="D13" s="536">
         <v>-360</v>
       </c>
       <c r="F13" s="15">
         <v>-360</v>
       </c>
     </row>
-    <row r="14" spans="1:12" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="537" t="s">
         <v>72</v>
       </c>
       <c r="B14" s="528" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="538">
         <f>SUM(C15,C16,C20,C27,C29)</f>
         <v>224366</v>
       </c>
       <c r="D14" s="526">
         <f>SUM(D15,D16,D20,D27,D29)</f>
         <v>216634</v>
       </c>
       <c r="F14" s="65">
         <v>216635</v>
       </c>
       <c r="G14" s="65">
         <f t="shared" si="0"/>
         <v>3.5686754217924159E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="531" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="528" t="s">
         <v>73</v>
       </c>
       <c r="C15" s="533">
         <v>105310</v>
       </c>
       <c r="D15" s="534">
         <v>97461</v>
       </c>
       <c r="E15" s="15">
         <f>'[1]3. Drift. kostnader'!E37</f>
         <v>105310</v>
       </c>
       <c r="F15" s="15">
         <v>97461</v>
       </c>
       <c r="G15" s="15">
         <f t="shared" si="0"/>
         <v>8.0534778013769612E-2</v>
       </c>
       <c r="I15" s="15" t="str">
         <f>IF(OR(SUM(C15-E15)&gt;2.99,SUM(C15-E15)&lt;-2.99),(ROUND(C15-E15,0))&amp;" mkr differens mot kontogrupp 50-54 i flik 1 och 3- måste rättas!",IF(AND(C15&lt;=50,F15&lt;50),"",IF(AND(G15&gt;-25%,G15&lt;25%),"","Förändring")))</f>
         <v/>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="531" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="539" t="s">
         <v>489</v>
       </c>
       <c r="C16" s="529">
         <v>16180</v>
       </c>
       <c r="D16" s="530">
         <v>19006</v>
       </c>
       <c r="F16" s="15">
         <v>19006</v>
       </c>
       <c r="G16" s="15">
         <f t="shared" si="0"/>
         <v>-0.14868988740397768</v>
       </c>
       <c r="I16" s="15" t="str">
         <f>IF(C17&gt;C16,"därav-rad &gt; huvudrad",IF(AND(C16&lt;=50,F16&lt;50),"",IF(AND(G16&gt;-25%,G16&lt;25%),"","Förändring")))</f>
         <v/>
       </c>
     </row>
-    <row r="17" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="540" t="s">
         <v>224</v>
       </c>
       <c r="B17" s="532" t="s">
         <v>520</v>
       </c>
       <c r="C17" s="533">
         <v>222</v>
       </c>
       <c r="D17" s="534">
         <v>229</v>
       </c>
       <c r="F17" s="34">
         <v>229</v>
       </c>
       <c r="G17" s="34">
         <f t="shared" si="0"/>
         <v>-3.0567685589519649E-2</v>
       </c>
       <c r="I17" s="34" t="str">
         <f>IF(C18+C19 &gt; C17,"summa varav-raderna &gt; därav-rad","")</f>
         <v/>
       </c>
     </row>
-    <row r="18" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="540" t="s">
         <v>521</v>
       </c>
       <c r="B18" s="532" t="s">
         <v>523</v>
       </c>
       <c r="C18" s="533">
         <v>-35</v>
       </c>
       <c r="D18" s="534">
         <v>-14</v>
       </c>
       <c r="F18" s="34">
         <v>-14</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="540" t="s">
         <v>522</v>
       </c>
       <c r="B19" s="532" t="s">
         <v>524</v>
       </c>
       <c r="C19" s="533">
         <v>254</v>
       </c>
       <c r="D19" s="534">
         <v>241</v>
       </c>
       <c r="F19" s="34">
         <v>241</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="531" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="528" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="529">
         <v>62680</v>
       </c>
       <c r="D20" s="530">
         <v>59962</v>
       </c>
       <c r="F20" s="15">
         <v>59962</v>
       </c>
       <c r="G20" s="15">
         <f t="shared" si="0"/>
         <v>4.5328708181848504E-2</v>
       </c>
       <c r="I20" s="15" t="str">
         <f>IF(SUM(C20-C21-C22-C23-C24-C25)&lt;-0.1,"summa därav-raderna &gt; huvudrad",IF(AND(C20&lt;=50,F20&lt;50),"",IF(AND(G20&gt;-25%,G20&lt;25%),"","Förändring")))</f>
         <v/>
       </c>
     </row>
-    <row r="21" spans="1:9" s="34" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:9" s="34" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="531" t="s">
         <v>264</v>
       </c>
       <c r="B21" s="532" t="s">
         <v>439</v>
       </c>
       <c r="C21" s="533">
         <v>34620</v>
       </c>
       <c r="D21" s="534">
         <v>32515</v>
       </c>
       <c r="E21" s="34">
         <f>'[1]1. Nettokostnader'!E39</f>
         <v>34618</v>
       </c>
       <c r="F21" s="34">
         <v>32515</v>
       </c>
       <c r="G21" s="34">
         <f t="shared" si="0"/>
         <v>6.4739351068737502E-2</v>
       </c>
       <c r="I21" s="34" t="str">
         <f>IF(OR(SUM(C21-E21)&gt;2.99,SUM(C21-E21)&lt;-2.99),(ROUND(C21-E21,0))&amp;" mkr differens mot konto 5611,5612 och 5613 i flik 1 och 3- måste rättas!",IF(AND(C21&lt;=50,F21&lt;50),"",IF(AND(G21&gt;-25%,G21&lt;25%),"","Förändring")))</f>
         <v/>
       </c>
     </row>
-    <row r="22" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="66" t="s">
         <v>501</v>
       </c>
       <c r="B22" s="541" t="s">
         <v>438</v>
       </c>
       <c r="C22" s="533">
         <v>11778</v>
       </c>
       <c r="D22" s="534">
         <v>11745</v>
       </c>
       <c r="E22" s="34">
         <f>'[1]1. Nettokostnader'!F39</f>
         <v>11772</v>
       </c>
       <c r="F22" s="34">
         <v>11745</v>
       </c>
       <c r="G22" s="34">
         <f t="shared" si="0"/>
         <v>2.80970625798212E-3</v>
       </c>
       <c r="I22" s="34" t="str">
         <f>IF(OR(SUM(C22-E22)&gt;2.99,SUM(C22-E22)&lt;-2.99),(ROUND(C22-E22,0))&amp;" mkr differens mot konto 5615, 5619 i flik 1 och 3- måste rättas!",IF(AND(C22&lt;=50,F22&lt;50),"",IF(AND(G22&gt;-25%,G22&lt;25%),"","Förändring")))</f>
         <v>6 mkr differens mot konto 5615, 5619 i flik 1 och 3- måste rättas!</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="290" t="s">
         <v>479</v>
       </c>
       <c r="B23" s="541" t="s">
         <v>478</v>
       </c>
       <c r="C23" s="533">
         <v>856</v>
       </c>
       <c r="D23" s="534">
         <v>745</v>
       </c>
       <c r="F23" s="34">
         <v>745</v>
       </c>
       <c r="I23" s="34" t="str">
         <f>IF(AND(C23&lt;=50,F23&lt;50),"",IF(AND(G23&gt;-25%,G23&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="290" t="s">
         <v>480</v>
       </c>
       <c r="B24" s="541" t="s">
         <v>527</v>
       </c>
       <c r="C24" s="533">
         <v>239</v>
       </c>
       <c r="D24" s="534">
         <v>162</v>
       </c>
       <c r="F24" s="34">
         <v>162</v>
       </c>
       <c r="I24" s="34" t="str">
         <f>IF(AND(C24&lt;=50,F24&lt;50),"",IF(AND(G24&gt;-25%,G24&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="66" t="s">
         <v>225</v>
       </c>
       <c r="B25" s="542" t="s">
         <v>411</v>
       </c>
       <c r="C25" s="533">
         <v>14107</v>
       </c>
       <c r="D25" s="534">
         <v>13722</v>
       </c>
       <c r="F25" s="15">
         <v>13722</v>
       </c>
       <c r="G25" s="15">
         <f t="shared" si="0"/>
         <v>2.8057134528494388E-2</v>
       </c>
       <c r="I25" s="15" t="str">
         <f>IF(C26&gt;C25,"varav-rad &gt; därav-rad",IF(AND(C25&lt;=50,F25&lt;50),"",IF(AND(G25&gt;-25%,G25&lt;25%),"","Förändring")))</f>
         <v/>
       </c>
     </row>
-    <row r="26" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="543" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="544" t="s">
         <v>254</v>
       </c>
       <c r="C26" s="533">
         <v>900</v>
       </c>
       <c r="D26" s="534">
         <v>816</v>
       </c>
       <c r="F26" s="34">
         <v>816</v>
       </c>
       <c r="G26" s="34">
         <f t="shared" si="0"/>
         <v>0.10294117647058823</v>
       </c>
       <c r="I26" s="34" t="str">
         <f>IF(AND(C26&lt;=50,F26&lt;50),"",IF(AND(G26&gt;-25%,G26&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="543" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="545" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="529">
         <v>7633</v>
       </c>
       <c r="D27" s="530">
         <v>7207</v>
       </c>
       <c r="F27" s="15">
         <v>7207</v>
       </c>
       <c r="G27" s="15">
         <f t="shared" si="0"/>
         <v>5.9109199389482447E-2</v>
       </c>
       <c r="I27" s="15" t="str">
         <f>IF(C28&gt;C27,"därav-rad &gt; huvudrad",IF(AND(C27&lt;=50,F27&lt;50),"",IF(AND(G27&gt;-25%,G27&lt;25%),"","Förändring")))</f>
         <v/>
       </c>
     </row>
-    <row r="28" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:9" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="543" t="s">
         <v>80</v>
       </c>
       <c r="B28" s="544" t="s">
         <v>410</v>
       </c>
       <c r="C28" s="533">
         <v>1495</v>
       </c>
       <c r="D28" s="534">
         <v>1450</v>
       </c>
       <c r="F28" s="34">
         <v>1450</v>
       </c>
       <c r="G28" s="34">
         <f t="shared" si="0"/>
         <v>3.1034482758620689E-2</v>
       </c>
       <c r="I28" s="34" t="str">
         <f>IF(AND(C28&lt;=50,F28&lt;50),"",IF(AND(G28&gt;-25%,G28&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="543" t="s">
         <v>82</v>
       </c>
       <c r="B29" s="545" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="529">
         <v>32563</v>
       </c>
       <c r="D29" s="530">
         <v>32998</v>
       </c>
       <c r="E29" s="15">
         <f>'[1]3. Drift. kostnader'!F37</f>
         <v>32563</v>
       </c>
       <c r="F29" s="15">
         <v>32998</v>
       </c>
       <c r="G29" s="15">
         <f t="shared" si="0"/>
         <v>-1.3182617128310807E-2</v>
       </c>
       <c r="I29" s="15" t="str">
         <f>IF(C30&gt;C29,"därav-rad &gt; huvudrad",IF(OR(SUM(C29-E29)&gt;2.99,SUM(C29-E29)&lt;-2.99),(ROUND(C29-E29,0))&amp;" mkr differens mot kontogrupp 58 i flik 1 och 3- måste rättas!",IF(AND(C29&lt;=50,F29&lt;50),"",IF(AND(G29&gt;-25%,G29&lt;25%),"","Förändring"))))</f>
         <v/>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="392" t="s">
         <v>336</v>
       </c>
       <c r="B30" s="544" t="s">
         <v>441</v>
       </c>
       <c r="C30" s="534">
         <v>1183</v>
       </c>
       <c r="D30" s="536">
         <v>763</v>
       </c>
       <c r="F30" s="15">
         <v>763</v>
       </c>
       <c r="G30" s="15">
         <f t="shared" si="0"/>
         <v>0.55045871559633031</v>
       </c>
       <c r="I30" s="15" t="str">
         <f>IF(SUM(C31+C32)&gt;C30,"summa varav-raderna &gt; därav-rad",IF(AND(C30&lt;=50,F30&lt;50),"",IF(AND(G30&gt;-25%,G30&lt;25%),"","Förändring")))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="392" t="s">
         <v>337</v>
       </c>
       <c r="B31" s="544" t="s">
         <v>453</v>
       </c>
       <c r="C31" s="534">
         <v>735</v>
       </c>
       <c r="D31" s="536">
         <v>480</v>
       </c>
       <c r="F31" s="15">
         <v>480</v>
       </c>
       <c r="G31" s="15">
         <f t="shared" si="0"/>
         <v>0.53125</v>
       </c>
       <c r="I31" s="15" t="str">
         <f>IF(AND(C31&lt;=50,F31&lt;50),"",IF(AND(G31&gt;-25%,G31&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="392" t="s">
         <v>338</v>
       </c>
       <c r="B32" s="544" t="s">
         <v>454</v>
       </c>
       <c r="C32" s="534">
         <v>380</v>
       </c>
       <c r="D32" s="536">
         <v>228</v>
       </c>
       <c r="F32" s="15">
         <v>228</v>
       </c>
       <c r="G32" s="15">
         <f>IF(F32=0,"",(C32-F32)/F32)</f>
         <v>0.66666666666666663</v>
       </c>
       <c r="I32" s="15" t="str">
         <f>IF(AND(C32&lt;=50,F32&lt;50),"",IF(AND(G32&gt;-25%,G32&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="33" spans="1:10" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="546" t="s">
         <v>83</v>
       </c>
       <c r="B33" s="545" t="s">
         <v>528</v>
       </c>
       <c r="C33" s="547">
         <f>SUM(C34,C36,C37,C38,C39,C40,C44,C45,C46,C47,C48)</f>
         <v>65087</v>
       </c>
       <c r="D33" s="526">
         <f>SUM(D34,D36,D37,D38,D39,D40,D44,D45,D46,D47,D48)</f>
         <v>64218</v>
       </c>
       <c r="F33" s="65">
         <v>64221</v>
       </c>
       <c r="G33" s="65">
         <f t="shared" si="0"/>
         <v>1.3484685694710454E-2</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="543" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="545" t="s">
         <v>84</v>
       </c>
       <c r="C34" s="530">
         <v>12279</v>
       </c>
       <c r="D34" s="548">
         <v>12017</v>
       </c>
       <c r="F34" s="15">
         <v>12017</v>
       </c>
       <c r="G34" s="15">
         <f t="shared" si="0"/>
         <v>2.1802446534076723E-2</v>
       </c>
       <c r="I34" s="15" t="str">
         <f>IF(C35&gt;C34,"därav-rad &gt; huvudrad",IF(AND(C34&lt;=50,F34&lt;50),"",IF(AND(G34&gt;-25%,G34&lt;25%),"","Förändring")))</f>
         <v/>
       </c>
     </row>
-    <row r="35" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="543" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="544" t="s">
         <v>409</v>
       </c>
       <c r="C35" s="533">
         <v>2011</v>
       </c>
       <c r="D35" s="534">
         <v>2083</v>
       </c>
       <c r="F35" s="34">
         <v>2083</v>
       </c>
       <c r="G35" s="34">
         <f t="shared" si="0"/>
         <v>-3.456553048487758E-2</v>
       </c>
       <c r="I35" s="34" t="str">
         <f>IF(AND(C35&lt;=50,F35&lt;50),"",IF(AND(G35&gt;-25%,G35&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="543" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="545" t="s">
         <v>529</v>
       </c>
       <c r="C36" s="533">
         <v>2329</v>
       </c>
       <c r="D36" s="534">
         <v>2149</v>
       </c>
       <c r="F36" s="15">
         <v>2149</v>
       </c>
       <c r="G36" s="15">
         <f t="shared" si="0"/>
         <v>8.3759888320148912E-2</v>
       </c>
       <c r="I36" s="15" t="str">
         <f>IF(AND(C36&lt;=50,F36&lt;50),"",IF(AND(G36&gt;-25%,G36&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="549" t="s">
         <v>266</v>
       </c>
       <c r="B37" s="550" t="s">
         <v>267</v>
       </c>
       <c r="C37" s="533">
         <v>1863</v>
       </c>
       <c r="D37" s="534">
         <v>2008</v>
       </c>
       <c r="F37" s="15">
         <v>2008</v>
       </c>
       <c r="G37" s="15">
         <f t="shared" si="0"/>
         <v>-7.2211155378486061E-2</v>
       </c>
       <c r="I37" s="15" t="str">
         <f>IF(AND(C37&lt;=50,F37&lt;50),"",IF(AND(G37&gt;-25%,G37&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="543" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="545" t="s">
         <v>88</v>
       </c>
       <c r="C38" s="533">
         <v>4692</v>
       </c>
       <c r="D38" s="534">
         <v>4590</v>
       </c>
       <c r="F38" s="15">
         <v>4590</v>
       </c>
       <c r="G38" s="15">
         <f t="shared" si="0"/>
         <v>2.2222222222222223E-2</v>
       </c>
       <c r="I38" s="15" t="str">
         <f>IF(AND(C38&lt;=50,F38&lt;50),"",IF(AND(G38&gt;-25%,G38&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="543" t="s">
         <v>91</v>
       </c>
       <c r="B39" s="545" t="s">
         <v>90</v>
       </c>
       <c r="C39" s="533">
         <v>642</v>
       </c>
       <c r="D39" s="534">
         <v>751</v>
       </c>
       <c r="F39" s="15">
         <v>751</v>
       </c>
       <c r="G39" s="15">
         <f t="shared" si="0"/>
         <v>-0.14513981358189082</v>
       </c>
       <c r="I39" s="15" t="str">
         <f>IF(AND(C39&lt;=50,F39&lt;50),"",IF(AND(G39&gt;-25%,G39&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="543" t="s">
         <v>93</v>
       </c>
       <c r="B40" s="545" t="s">
         <v>92</v>
       </c>
       <c r="C40" s="529">
         <v>2382</v>
       </c>
       <c r="D40" s="530">
         <v>2444</v>
       </c>
       <c r="F40" s="15">
         <v>2444</v>
       </c>
       <c r="G40" s="15">
         <f t="shared" si="0"/>
         <v>-2.5368248772504091E-2</v>
       </c>
       <c r="I40" s="15" t="str">
         <f>IF(SUM(C41:C43)&gt;C40,"summa därav-raderna &gt; huvudrad",IF(AND(C40&lt;=50,F40&lt;50),"",IF(AND(G40&gt;-25%,G40&lt;25%),"","Förändring")))</f>
         <v/>
       </c>
     </row>
-    <row r="41" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="543" t="s">
         <v>94</v>
       </c>
       <c r="B41" s="544" t="s">
         <v>407</v>
       </c>
       <c r="C41" s="533">
         <v>1307</v>
       </c>
       <c r="D41" s="534">
         <v>1463</v>
       </c>
       <c r="F41" s="34">
         <v>1463</v>
       </c>
       <c r="G41" s="34">
         <f t="shared" si="0"/>
         <v>-0.10663021189336978</v>
       </c>
       <c r="I41" s="34" t="str">
         <f t="shared" ref="I41:I46" si="1">IF(AND(C41&lt;=50,F41&lt;50),"",IF(AND(G41&gt;-25%,G41&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="42" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="549" t="s">
         <v>255</v>
       </c>
       <c r="B42" s="544" t="s">
         <v>408</v>
       </c>
       <c r="C42" s="533">
         <v>502</v>
       </c>
       <c r="D42" s="534">
         <v>445</v>
       </c>
       <c r="F42" s="34">
         <v>445</v>
       </c>
       <c r="G42" s="34">
         <f>IF(F42=0,"",(C42-F42)/F42)</f>
         <v>0.12808988764044943</v>
       </c>
       <c r="I42" s="34" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="43" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="549" t="s">
         <v>434</v>
       </c>
       <c r="B43" s="544" t="s">
         <v>477</v>
       </c>
       <c r="C43" s="533">
         <v>2</v>
       </c>
       <c r="D43" s="534">
         <v>0</v>
       </c>
       <c r="F43" s="34">
         <v>0</v>
       </c>
       <c r="G43" s="34" t="str">
         <f>IF(F43=0,"",(C43-F43)/F43)</f>
         <v/>
       </c>
       <c r="I43" s="34" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="44" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="543" t="s">
         <v>475</v>
       </c>
       <c r="B44" s="550" t="s">
         <v>516</v>
       </c>
       <c r="C44" s="533">
         <v>50</v>
       </c>
       <c r="D44" s="534">
         <v>40</v>
       </c>
       <c r="F44" s="34">
         <v>40</v>
       </c>
       <c r="G44" s="34">
         <f t="shared" si="0"/>
         <v>0.25</v>
       </c>
       <c r="I44" s="34" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J44" s="34" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="543" t="s">
         <v>476</v>
       </c>
       <c r="B45" s="550" t="s">
         <v>517</v>
       </c>
       <c r="C45" s="533">
         <v>0</v>
       </c>
       <c r="D45" s="534">
         <v>0</v>
       </c>
       <c r="F45" s="34">
         <v>0</v>
       </c>
       <c r="G45" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I45" s="34" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="543" t="s">
         <v>95</v>
       </c>
       <c r="B46" s="545" t="s">
         <v>530</v>
       </c>
       <c r="C46" s="533">
         <v>210</v>
       </c>
       <c r="D46" s="534">
         <v>140</v>
       </c>
       <c r="F46" s="15">
         <v>140</v>
       </c>
       <c r="G46" s="15">
         <f t="shared" si="0"/>
         <v>0.5</v>
       </c>
       <c r="I46" s="15" t="str">
         <f t="shared" si="1"/>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="47" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="549" t="s">
         <v>488</v>
       </c>
       <c r="B47" s="545" t="s">
         <v>533</v>
       </c>
       <c r="C47" s="533">
         <v>15806</v>
       </c>
       <c r="D47" s="534">
         <v>14880</v>
       </c>
       <c r="E47" s="15">
         <f>'[1]3. Drift. kostnader'!I37</f>
         <v>16069</v>
       </c>
       <c r="F47" s="15">
         <v>14880</v>
       </c>
       <c r="G47" s="15">
         <f>IF(F47=0,"",(C47-F47)/F47)</f>
         <v>6.2231182795698926E-2</v>
       </c>
       <c r="H47" s="15">
         <v>15857</v>
       </c>
       <c r="I47" s="15" t="str">
         <f>IF(OR(SUM(C44:C47)-E47&gt;2.99,SUM(C44:C47)-E47&lt;-2.99),ROUND(SUM(C44:C47)-E47,0)&amp;" mkr differens mot kontogrupp 78+79 i flik 1 och 3 - måste rättas!",IF(AND(C47&lt;=50,F47&lt;50),"",IF(AND(G47&gt;-25%,G47&lt;25%),"","Förändring")))</f>
         <v>-3 mkr differens mot kontogrupp 78+79 i flik 1 och 3 - måste rättas!</v>
       </c>
       <c r="J47" s="15" t="str">
         <f>IF(ABS(C44+C45+C47-H47)&gt;0.99,(ROUND(C44+C45+C47-H47,0))&amp;" mkr diff. mot avskrivningar och nedskrivningar i Steg 1 - måste rättas eller förklaras!","")</f>
         <v>-1 mkr diff. mot avskrivningar och nedskrivningar i Steg 1 - måste rättas eller förklaras!</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="543" t="s">
         <v>252</v>
       </c>
       <c r="B48" s="545" t="s">
         <v>423</v>
       </c>
       <c r="C48" s="551">
         <v>24834</v>
       </c>
       <c r="D48" s="552">
         <v>25199</v>
       </c>
       <c r="F48" s="34">
         <v>25199</v>
       </c>
       <c r="G48" s="34">
         <f>IF(F48=0,"",(C48-F48)/F48)</f>
         <v>-1.4484701773879916E-2</v>
       </c>
       <c r="I48" s="34" t="str">
         <f>IF(AND(C48&lt;=50,F48&lt;50),"",IF(AND(G48&gt;-25%,G48&lt;25%),"","Förändring"))</f>
         <v/>
       </c>
     </row>
-    <row r="49" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="553" t="s">
         <v>138</v>
       </c>
       <c r="B49" s="554" t="s">
         <v>534</v>
       </c>
       <c r="C49" s="555">
         <f>SUM(C4,C14,C33)</f>
         <v>518321</v>
       </c>
       <c r="D49" s="556">
         <f>SUM(D4,D14,D33)</f>
         <v>495865</v>
       </c>
       <c r="E49" s="15">
         <f>'[1]3. Drift. kostnader'!L41</f>
         <v>518320</v>
       </c>
       <c r="F49" s="15">
         <v>495873</v>
       </c>
       <c r="G49" s="15">
         <f>IF(F49=0,"",(C49-F49)/F49)</f>
         <v>4.5269655738465295E-2</v>
       </c>
       <c r="I49" s="15" t="str">
         <f>IF(OR(SUM(C49-E49)&gt;2.99,SUM(C49-E49)&lt;-2.99),(ROUND(C49-E49,0))&amp;" mkr differens mot Verksamhetens kostnader i flik 1 och 3- måste rättas!","")</f>
         <v/>
       </c>
     </row>
-    <row r="50" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="A50" s="557"/>
     </row>
-    <row r="52" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B52" s="558" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="53" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B53" s="856"/>
       <c r="C53" s="857"/>
     </row>
-    <row r="54" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B54" s="858"/>
       <c r="C54" s="859"/>
     </row>
-    <row r="55" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B55" s="858"/>
       <c r="C55" s="859"/>
     </row>
-    <row r="56" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B56" s="858"/>
       <c r="C56" s="859"/>
     </row>
-    <row r="57" spans="1:9" hidden="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:9" hidden="1" x14ac:dyDescent="0.25">
       <c r="B57" s="860"/>
       <c r="C57" s="861"/>
     </row>
-    <row r="65" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
-[...10 lines deleted...]
-    <row r="76" s="15" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="15" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="15" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="15" customFormat="1" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gx24JPvm73F9Chaia4CN/Mo+eW61Y0TGaK7+qZhPTB12uhcMeRlzHZWYid7/s3dOSLWfy9KJ4n+235DY8I3/ig==" saltValue="+uiomy3CDs2V5NI7jwQmhg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B53:C57"/>
   </mergeCells>
-  <conditionalFormatting sqref="C6">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C5:D12 C15:D17">
     <cfRule type="cellIs" dxfId="31" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C6:D6">
+    <cfRule type="expression" dxfId="30" priority="12" stopIfTrue="1">
+      <formula>IF(AND(C$6&gt;C$5),SUM(C$5-C$6)&lt;-0.1)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C8:D10">
+    <cfRule type="expression" dxfId="29" priority="13" stopIfTrue="1">
+      <formula>IF(AND(SUM(C$8:C$10)&gt;C$7),SUM(C$7-C$8-C$9-C$10)&lt;-0.1)</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="C13:D13">
-    <cfRule type="expression" dxfId="30" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="28" priority="1" stopIfTrue="1">
       <formula>$C$13&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17:D17">
-    <cfRule type="expression" dxfId="29" priority="3" stopIfTrue="1">
+    <cfRule type="expression" dxfId="27" priority="3" stopIfTrue="1">
       <formula>IF(AND(C$17&gt;C$16),SUM(C$17-C$16)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C19:D19">
-    <cfRule type="expression" dxfId="28" priority="14" stopIfTrue="1">
+    <cfRule type="expression" dxfId="26" priority="14" stopIfTrue="1">
       <formula>IF(AND(C$17&gt;C$16),SUM(C$17-C$16)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C19:D32 C34:D48">
-    <cfRule type="cellIs" dxfId="27" priority="6" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="25" priority="6" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C21:D25">
+    <cfRule type="expression" dxfId="24" priority="15" stopIfTrue="1">
+      <formula>IF(AND(SUM(C$21:C$25)&gt;C$20),SUM(C$20-C$21-C$22-C$23-C$24-C$25)&lt;-0.1)</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="C26:D26">
-    <cfRule type="expression" dxfId="26" priority="10" stopIfTrue="1">
+    <cfRule type="expression" dxfId="23" priority="10" stopIfTrue="1">
       <formula>IF(AND(C26&gt;C25),SUM(C25-C26)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C28:D28">
-    <cfRule type="expression" dxfId="25" priority="7" stopIfTrue="1">
+    <cfRule type="expression" dxfId="22" priority="7" stopIfTrue="1">
       <formula>IF(AND(C$28&gt;C$27),SUM(C$27-C$28)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C30:D30">
-    <cfRule type="expression" dxfId="24" priority="4" stopIfTrue="1">
+    <cfRule type="expression" dxfId="21" priority="4" stopIfTrue="1">
       <formula>IF(AND(C$30&gt;C$29),SUM(C$29-C$30)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31:D32">
-    <cfRule type="expression" dxfId="23" priority="5" stopIfTrue="1">
+    <cfRule type="expression" dxfId="20" priority="5" stopIfTrue="1">
       <formula>IF(AND(SUM(C$31:C$32)&gt;C$30),"Sant","falskt")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C35:D35">
-    <cfRule type="expression" dxfId="22" priority="8" stopIfTrue="1">
+    <cfRule type="expression" dxfId="19" priority="8" stopIfTrue="1">
       <formula>IF(AND(C$35&gt;C$34),SUM(C$34-C$35)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C41:D43">
-    <cfRule type="expression" dxfId="21" priority="9" stopIfTrue="1">
+    <cfRule type="expression" dxfId="18" priority="9" stopIfTrue="1">
       <formula>IF(AND(SUM(C$41:C42)&gt;C$40),SUM(C$40-C$41-C$42)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C44:D45">
-    <cfRule type="expression" dxfId="20" priority="11" stopIfTrue="1">
+    <cfRule type="expression" dxfId="17" priority="11" stopIfTrue="1">
       <formula>IF(AND(SUM(C$44:C45)&gt;#REF!),SUM(#REF!-C$44-C$45)&lt;-0.1)</formula>
-    </cfRule>
-[...13 lines deleted...]
-      <formula>IF(AND(SUM(D$21:D$25)&gt;D$20),SUM(D$20-D$21-D$22-D$23-D$24-D$25)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal ska anges!" sqref="C4:D49" xr:uid="{DE09207B-243C-4D80-A371-F113CC2C6CFC}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Blad11"/>
   <dimension ref="A1:N65"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="202" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="12" width="11.7109375" style="202" customWidth="1"/>
+    <col min="1" max="1" width="10.7265625" style="202" customWidth="1"/>
+    <col min="2" max="2" width="46.7265625" style="202" customWidth="1"/>
+    <col min="3" max="12" width="11.7265625" style="202" customWidth="1"/>
     <col min="13" max="14" width="0" style="202" hidden="1" customWidth="1"/>
-    <col min="15" max="16384" width="58.42578125" style="202" hidden="1"/>
+    <col min="15" max="16384" width="58.453125" style="202" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:12" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>331</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
     </row>
-    <row r="2" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B2" s="257" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="559" t="s">
         <v>168</v>
       </c>
       <c r="D2" s="559"/>
       <c r="E2" s="560"/>
       <c r="F2" s="560"/>
       <c r="G2" s="560"/>
       <c r="H2" s="560"/>
       <c r="I2" s="560"/>
       <c r="J2" s="560"/>
       <c r="K2" s="560"/>
       <c r="L2" s="561"/>
     </row>
-    <row r="3" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="562"/>
       <c r="B3" s="322"/>
       <c r="C3" s="563" t="s">
         <v>99</v>
       </c>
       <c r="D3" s="323" t="s">
         <v>498</v>
       </c>
       <c r="E3" s="564" t="s">
         <v>499</v>
       </c>
       <c r="F3" s="565" t="s">
         <v>100</v>
       </c>
       <c r="G3" s="565" t="s">
         <v>146</v>
       </c>
       <c r="H3" s="565" t="s">
         <v>104</v>
       </c>
       <c r="I3" s="565" t="s">
         <v>101</v>
       </c>
       <c r="J3" s="565" t="s">
         <v>401</v>
       </c>
       <c r="K3" s="565" t="s">
         <v>376</v>
       </c>
       <c r="L3" s="323" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="562"/>
       <c r="B4" s="322"/>
       <c r="C4" s="262"/>
       <c r="D4" s="323"/>
       <c r="E4" s="323" t="s">
         <v>500</v>
       </c>
       <c r="F4" s="262" t="s">
         <v>130</v>
       </c>
       <c r="G4" s="262" t="s">
         <v>147</v>
       </c>
       <c r="H4" s="262" t="s">
         <v>154</v>
       </c>
       <c r="I4" s="262"/>
       <c r="J4" s="262" t="s">
         <v>400</v>
       </c>
       <c r="K4" s="262" t="s">
         <v>102</v>
       </c>
       <c r="L4" s="323"/>
     </row>
-    <row r="5" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="566"/>
       <c r="B5" s="330"/>
       <c r="C5" s="28"/>
       <c r="D5" s="567"/>
       <c r="E5" s="567" t="s">
         <v>177</v>
       </c>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28" t="s">
         <v>105</v>
       </c>
       <c r="I5" s="28"/>
       <c r="J5" s="28" t="s">
         <v>399</v>
       </c>
       <c r="K5" s="28"/>
       <c r="L5" s="568"/>
     </row>
-    <row r="6" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="77" t="s">
         <v>178</v>
       </c>
       <c r="B6" s="353" t="s">
         <v>340</v>
       </c>
       <c r="C6" s="389">
         <f>'2. Drift.  intäkter'!D7</f>
         <v>2006</v>
       </c>
       <c r="D6" s="389">
         <f>SUM(D7:D14)</f>
         <v>1518</v>
       </c>
       <c r="E6" s="389">
         <f t="shared" ref="E6:L6" si="0">SUM(E7:E14)</f>
         <v>3</v>
       </c>
       <c r="F6" s="389">
         <f t="shared" si="0"/>
         <v>31</v>
       </c>
       <c r="G6" s="389">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="H6" s="389">
         <f t="shared" si="0"/>
         <v>172</v>
       </c>
       <c r="I6" s="389">
         <f t="shared" si="0"/>
         <v>183</v>
       </c>
       <c r="J6" s="389">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
       <c r="K6" s="389">
         <f t="shared" si="0"/>
         <v>65</v>
       </c>
       <c r="L6" s="447">
         <f t="shared" si="0"/>
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="66" t="s">
         <v>280</v>
       </c>
       <c r="B7" s="344" t="s">
         <v>427</v>
       </c>
       <c r="C7" s="393">
         <v>1155</v>
       </c>
       <c r="D7" s="393">
         <v>935</v>
       </c>
       <c r="E7" s="393">
         <v>0</v>
       </c>
       <c r="F7" s="393">
         <v>0</v>
       </c>
       <c r="G7" s="393">
         <v>0</v>
       </c>
       <c r="H7" s="393">
         <v>65</v>
       </c>
       <c r="I7" s="393">
         <v>106</v>
       </c>
       <c r="J7" s="393">
         <v>1</v>
       </c>
       <c r="K7" s="393">
         <v>43</v>
       </c>
       <c r="L7" s="444">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="66" t="s">
         <v>226</v>
       </c>
       <c r="B8" s="344" t="s">
         <v>428</v>
       </c>
       <c r="C8" s="393">
         <v>274</v>
       </c>
       <c r="D8" s="393">
         <v>187</v>
       </c>
       <c r="E8" s="393">
         <v>0</v>
       </c>
       <c r="F8" s="393">
         <v>0</v>
       </c>
       <c r="G8" s="393">
         <v>0</v>
       </c>
       <c r="H8" s="393">
         <v>26</v>
       </c>
       <c r="I8" s="393">
         <v>49</v>
       </c>
       <c r="J8" s="393">
         <v>0</v>
       </c>
       <c r="K8" s="393">
         <v>8</v>
       </c>
       <c r="L8" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="66" t="s">
         <v>227</v>
       </c>
       <c r="B9" s="344" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="393">
         <v>23</v>
       </c>
       <c r="D9" s="393">
         <v>11</v>
       </c>
       <c r="E9" s="393">
         <v>0</v>
       </c>
       <c r="F9" s="393">
         <v>0</v>
       </c>
       <c r="G9" s="393">
         <v>0</v>
       </c>
       <c r="H9" s="393">
         <v>5</v>
       </c>
       <c r="I9" s="393">
         <v>4</v>
       </c>
       <c r="J9" s="393">
         <v>0</v>
       </c>
       <c r="K9" s="393">
         <v>2</v>
       </c>
       <c r="L9" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="66" t="s">
         <v>228</v>
       </c>
       <c r="B10" s="344" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="393">
         <v>91</v>
       </c>
       <c r="D10" s="393">
         <v>75</v>
       </c>
       <c r="E10" s="393">
         <v>0</v>
       </c>
       <c r="F10" s="393">
         <v>0</v>
       </c>
       <c r="G10" s="393">
         <v>0</v>
       </c>
       <c r="H10" s="393">
         <v>8</v>
       </c>
       <c r="I10" s="393">
         <v>4</v>
       </c>
       <c r="J10" s="393">
         <v>0</v>
       </c>
       <c r="K10" s="393">
         <v>2</v>
       </c>
       <c r="L10" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="344" t="s">
         <v>440</v>
       </c>
       <c r="C11" s="393">
         <v>218</v>
       </c>
       <c r="D11" s="393">
         <v>156</v>
       </c>
       <c r="E11" s="393">
         <v>0</v>
       </c>
       <c r="F11" s="393">
         <v>0</v>
       </c>
       <c r="G11" s="393">
         <v>1</v>
       </c>
       <c r="H11" s="393">
         <v>46</v>
       </c>
       <c r="I11" s="393">
         <v>9</v>
       </c>
       <c r="J11" s="393">
         <v>0</v>
       </c>
       <c r="K11" s="393">
         <v>4</v>
       </c>
       <c r="L11" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="66" t="s">
         <v>229</v>
       </c>
       <c r="B12" s="344" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="393">
         <v>50</v>
       </c>
       <c r="D12" s="393">
         <v>43</v>
       </c>
       <c r="E12" s="393">
         <v>0</v>
       </c>
       <c r="F12" s="393">
         <v>0</v>
       </c>
       <c r="G12" s="393">
         <v>0</v>
       </c>
       <c r="H12" s="393">
         <v>1</v>
       </c>
       <c r="I12" s="393">
         <v>2</v>
       </c>
       <c r="J12" s="393">
         <v>0</v>
       </c>
       <c r="K12" s="393">
         <v>3</v>
       </c>
       <c r="L12" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="66" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="344" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="393">
         <v>18</v>
       </c>
       <c r="D13" s="393">
         <v>0</v>
       </c>
       <c r="E13" s="393">
         <v>0</v>
       </c>
       <c r="F13" s="393">
         <v>16</v>
       </c>
       <c r="G13" s="393">
         <v>0</v>
       </c>
       <c r="H13" s="393">
         <v>0</v>
       </c>
       <c r="I13" s="393">
         <v>0</v>
       </c>
       <c r="J13" s="393">
         <v>0</v>
       </c>
       <c r="K13" s="393">
         <v>0</v>
       </c>
       <c r="L13" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="66" t="s">
         <v>230</v>
       </c>
       <c r="B14" s="344" t="s">
         <v>150</v>
       </c>
       <c r="C14" s="393">
         <v>164</v>
       </c>
       <c r="D14" s="393">
         <v>111</v>
       </c>
       <c r="E14" s="393">
         <v>3</v>
       </c>
       <c r="F14" s="393">
         <v>15</v>
       </c>
       <c r="G14" s="393">
         <v>0</v>
       </c>
       <c r="H14" s="393">
         <v>21</v>
       </c>
       <c r="I14" s="393">
         <v>9</v>
       </c>
       <c r="J14" s="393">
         <v>0</v>
       </c>
       <c r="K14" s="393">
         <v>3</v>
       </c>
       <c r="L14" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="77" t="s">
         <v>179</v>
       </c>
       <c r="B15" s="353" t="s">
         <v>341</v>
       </c>
       <c r="C15" s="390">
         <f>'2. Drift.  intäkter'!D9</f>
         <v>13416</v>
       </c>
       <c r="D15" s="390">
         <f>SUM(D16:D19)</f>
         <v>12223</v>
       </c>
       <c r="E15" s="390">
         <f t="shared" ref="E15:L15" si="1">SUM(E16:E19)</f>
         <v>25</v>
       </c>
       <c r="F15" s="390">
         <f t="shared" si="1"/>
         <v>95</v>
       </c>
       <c r="G15" s="390">
         <f t="shared" si="1"/>
         <v>21</v>
       </c>
       <c r="H15" s="390">
         <f t="shared" si="1"/>
         <v>110</v>
       </c>
       <c r="I15" s="390">
         <f t="shared" si="1"/>
         <v>583</v>
       </c>
       <c r="J15" s="390">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="K15" s="390">
         <f t="shared" si="1"/>
         <v>116</v>
       </c>
       <c r="L15" s="447">
         <f t="shared" si="1"/>
         <v>231</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="66" t="s">
         <v>183</v>
       </c>
       <c r="B16" s="344" t="s">
         <v>106</v>
       </c>
       <c r="C16" s="2">
         <v>3797</v>
       </c>
       <c r="D16" s="393">
         <v>3411</v>
       </c>
       <c r="E16" s="393">
         <v>4</v>
       </c>
       <c r="F16" s="393">
         <v>14</v>
       </c>
       <c r="G16" s="393">
         <v>21</v>
       </c>
       <c r="H16" s="393">
         <v>36</v>
       </c>
       <c r="I16" s="393">
         <v>203</v>
       </c>
       <c r="J16" s="393">
         <v>2</v>
       </c>
       <c r="K16" s="393">
         <v>54</v>
       </c>
       <c r="L16" s="444">
         <v>50</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="66" t="s">
         <v>184</v>
       </c>
       <c r="B17" s="344" t="s">
         <v>107</v>
       </c>
       <c r="C17" s="2">
         <v>421</v>
       </c>
       <c r="D17" s="393">
         <v>392</v>
       </c>
       <c r="E17" s="393">
         <v>2</v>
       </c>
       <c r="F17" s="393">
         <v>1</v>
       </c>
       <c r="G17" s="393">
         <v>0</v>
       </c>
       <c r="H17" s="393">
         <v>3</v>
       </c>
       <c r="I17" s="393">
         <v>21</v>
       </c>
       <c r="J17" s="393">
         <v>0</v>
       </c>
       <c r="K17" s="393">
         <v>1</v>
       </c>
       <c r="L17" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="66" t="s">
         <v>185</v>
       </c>
       <c r="B18" s="344" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="393">
         <v>75</v>
       </c>
       <c r="D18" s="393">
         <v>69</v>
       </c>
       <c r="E18" s="393">
         <v>0</v>
       </c>
       <c r="F18" s="393">
         <v>0</v>
       </c>
       <c r="G18" s="393">
         <v>0</v>
       </c>
       <c r="H18" s="393">
         <v>0</v>
       </c>
       <c r="I18" s="393">
         <v>2</v>
       </c>
       <c r="J18" s="393">
         <v>0</v>
       </c>
       <c r="K18" s="393">
         <v>1</v>
       </c>
       <c r="L18" s="444">
         <v>3</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="66" t="s">
         <v>186</v>
       </c>
       <c r="B19" s="344" t="s">
         <v>108</v>
       </c>
       <c r="C19" s="393">
         <v>9119</v>
       </c>
       <c r="D19" s="393">
         <v>8351</v>
       </c>
       <c r="E19" s="393">
         <v>19</v>
       </c>
       <c r="F19" s="393">
         <v>80</v>
       </c>
       <c r="G19" s="393">
         <v>0</v>
       </c>
       <c r="H19" s="393">
         <v>71</v>
       </c>
       <c r="I19" s="393">
         <v>357</v>
       </c>
       <c r="J19" s="393">
         <v>7</v>
       </c>
       <c r="K19" s="393">
         <v>60</v>
       </c>
       <c r="L19" s="444">
         <v>178</v>
       </c>
     </row>
-    <row r="20" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="77" t="s">
         <v>180</v>
       </c>
       <c r="B20" s="353" t="s">
         <v>342</v>
       </c>
       <c r="C20" s="390">
         <f>'2. Drift.  intäkter'!D11</f>
         <v>2346</v>
       </c>
       <c r="D20" s="390">
         <f>SUM(D21:D24)</f>
         <v>1982</v>
       </c>
       <c r="E20" s="390">
         <f t="shared" ref="E20:L20" si="2">SUM(E21:E24)</f>
         <v>5</v>
       </c>
       <c r="F20" s="390">
         <f t="shared" si="2"/>
         <v>40</v>
       </c>
       <c r="G20" s="390">
         <f t="shared" si="2"/>
         <v>37</v>
       </c>
       <c r="H20" s="390">
         <f t="shared" si="2"/>
         <v>36</v>
       </c>
       <c r="I20" s="390">
         <f t="shared" si="2"/>
         <v>52</v>
       </c>
       <c r="J20" s="390">
         <f t="shared" si="2"/>
         <v>1</v>
       </c>
       <c r="K20" s="390">
         <f t="shared" si="2"/>
         <v>182</v>
       </c>
       <c r="L20" s="447">
         <f t="shared" si="2"/>
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="66" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="344" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="2">
         <v>721</v>
       </c>
       <c r="D21" s="393">
         <v>541</v>
       </c>
       <c r="E21" s="393">
         <v>3</v>
       </c>
       <c r="F21" s="393">
         <v>8</v>
       </c>
       <c r="G21" s="393">
         <v>22</v>
       </c>
       <c r="H21" s="393">
         <v>19</v>
       </c>
       <c r="I21" s="393">
         <v>20</v>
       </c>
       <c r="J21" s="393">
         <v>1</v>
       </c>
       <c r="K21" s="393">
         <v>106</v>
       </c>
       <c r="L21" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="66" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="344" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="2">
         <v>7</v>
       </c>
       <c r="D22" s="393">
         <v>5</v>
       </c>
       <c r="E22" s="393">
         <v>0</v>
       </c>
       <c r="F22" s="393">
         <v>2</v>
       </c>
       <c r="G22" s="393">
         <v>0</v>
       </c>
       <c r="H22" s="393">
         <v>0</v>
       </c>
       <c r="I22" s="393">
         <v>0</v>
       </c>
       <c r="J22" s="393">
         <v>0</v>
       </c>
       <c r="K22" s="393">
         <v>0</v>
       </c>
       <c r="L22" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="66" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="344" t="s">
         <v>117</v>
       </c>
       <c r="C23" s="2">
         <v>2</v>
       </c>
       <c r="D23" s="393">
         <v>1</v>
       </c>
       <c r="E23" s="393">
         <v>0</v>
       </c>
       <c r="F23" s="393">
         <v>0</v>
       </c>
       <c r="G23" s="393">
         <v>0</v>
       </c>
       <c r="H23" s="393">
         <v>0</v>
       </c>
       <c r="I23" s="393">
         <v>0</v>
       </c>
       <c r="J23" s="393">
         <v>0</v>
       </c>
       <c r="K23" s="393">
         <v>0</v>
       </c>
       <c r="L23" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="66" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="344" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="393">
         <v>1611</v>
       </c>
       <c r="D24" s="393">
         <v>1435</v>
       </c>
       <c r="E24" s="393">
         <v>2</v>
       </c>
       <c r="F24" s="393">
         <v>30</v>
       </c>
       <c r="G24" s="393">
         <v>15</v>
       </c>
       <c r="H24" s="393">
         <v>17</v>
       </c>
       <c r="I24" s="393">
         <v>32</v>
       </c>
       <c r="J24" s="393">
         <v>0</v>
       </c>
       <c r="K24" s="393">
         <v>76</v>
       </c>
       <c r="L24" s="444">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="77" t="s">
         <v>181</v>
       </c>
       <c r="B25" s="353" t="s">
         <v>377</v>
       </c>
       <c r="C25" s="390">
         <f>'2. Drift.  intäkter'!D13</f>
         <v>1081</v>
       </c>
       <c r="D25" s="390">
         <f>SUM(D26,D27,D28,D29)</f>
         <v>16</v>
       </c>
       <c r="E25" s="390">
         <f t="shared" ref="E25:L25" si="3">SUM(E26,E27,E28,E29)</f>
         <v>0</v>
       </c>
       <c r="F25" s="390">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G25" s="390">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H25" s="390">
         <f t="shared" si="3"/>
         <v>4</v>
       </c>
       <c r="I25" s="390">
         <f t="shared" si="3"/>
         <v>1054</v>
       </c>
       <c r="J25" s="390">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="K25" s="390">
         <f t="shared" si="3"/>
         <v>5</v>
       </c>
       <c r="L25" s="447">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="66" t="s">
         <v>191</v>
       </c>
       <c r="B26" s="344" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="2">
         <v>614</v>
       </c>
       <c r="D26" s="393">
         <v>0</v>
       </c>
       <c r="E26" s="393">
         <v>0</v>
       </c>
       <c r="F26" s="393">
         <v>0</v>
       </c>
       <c r="G26" s="393">
         <v>0</v>
       </c>
       <c r="H26" s="393">
         <v>1</v>
       </c>
       <c r="I26" s="393">
         <v>612</v>
       </c>
       <c r="J26" s="393">
         <v>0</v>
       </c>
       <c r="K26" s="393">
         <v>0</v>
       </c>
       <c r="L26" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="66" t="s">
         <v>192</v>
       </c>
       <c r="B27" s="344" t="s">
         <v>537</v>
       </c>
       <c r="C27" s="2">
         <v>47</v>
       </c>
       <c r="D27" s="393">
         <v>1</v>
       </c>
       <c r="E27" s="393">
         <v>0</v>
       </c>
       <c r="F27" s="393">
         <v>0</v>
       </c>
       <c r="G27" s="393">
         <v>0</v>
       </c>
       <c r="H27" s="393">
         <v>0</v>
       </c>
       <c r="I27" s="393">
         <v>44</v>
       </c>
       <c r="J27" s="393">
         <v>0</v>
       </c>
       <c r="K27" s="393">
         <v>1</v>
       </c>
       <c r="L27" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="66" t="s">
         <v>193</v>
       </c>
       <c r="B28" s="344" t="s">
         <v>535</v>
       </c>
       <c r="C28" s="2">
         <v>193</v>
       </c>
       <c r="D28" s="393">
         <v>4</v>
       </c>
       <c r="E28" s="393">
         <v>0</v>
       </c>
       <c r="F28" s="393">
         <v>0</v>
       </c>
       <c r="G28" s="393">
         <v>0</v>
       </c>
       <c r="H28" s="393">
         <v>0</v>
       </c>
       <c r="I28" s="393">
         <v>187</v>
       </c>
       <c r="J28" s="393">
         <v>0</v>
       </c>
       <c r="K28" s="393">
         <v>2</v>
       </c>
       <c r="L28" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="66" t="s">
         <v>194</v>
       </c>
       <c r="B29" s="544" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="2">
         <v>227</v>
       </c>
       <c r="D29" s="393">
         <v>11</v>
       </c>
       <c r="E29" s="393">
         <v>0</v>
       </c>
       <c r="F29" s="393">
         <v>0</v>
       </c>
       <c r="G29" s="393">
         <v>0</v>
       </c>
       <c r="H29" s="393">
         <v>3</v>
       </c>
       <c r="I29" s="393">
         <v>211</v>
       </c>
       <c r="J29" s="393">
         <v>0</v>
       </c>
       <c r="K29" s="393">
         <v>2</v>
       </c>
       <c r="L29" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="77" t="s">
         <v>182</v>
       </c>
       <c r="B30" s="356" t="s">
         <v>344</v>
       </c>
       <c r="C30" s="390">
         <f>'2. Drift.  intäkter'!D14</f>
         <v>512</v>
       </c>
       <c r="D30" s="390">
         <f>SUM(D31:D37)</f>
         <v>197</v>
       </c>
       <c r="E30" s="390">
         <f>SUM(E31:E37)</f>
         <v>0</v>
       </c>
       <c r="F30" s="390">
         <f t="shared" ref="F30:L30" si="4">SUM(F31:F37)</f>
         <v>243</v>
       </c>
       <c r="G30" s="390">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="H30" s="390">
         <f t="shared" si="4"/>
         <v>10</v>
       </c>
       <c r="I30" s="390">
         <f t="shared" si="4"/>
         <v>37</v>
       </c>
       <c r="J30" s="390">
         <f t="shared" si="4"/>
         <v>1</v>
       </c>
       <c r="K30" s="390">
         <f t="shared" si="4"/>
         <v>14</v>
       </c>
       <c r="L30" s="447">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="66" t="s">
         <v>195</v>
       </c>
       <c r="B31" s="344" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="2">
         <v>163</v>
       </c>
       <c r="D31" s="413">
         <v>133</v>
       </c>
       <c r="E31" s="413">
         <v>0</v>
       </c>
       <c r="F31" s="413">
         <v>0</v>
       </c>
       <c r="G31" s="413">
         <v>0</v>
       </c>
       <c r="H31" s="413">
         <v>4</v>
       </c>
       <c r="I31" s="413">
         <v>18</v>
       </c>
       <c r="J31" s="413">
         <v>0</v>
       </c>
       <c r="K31" s="413">
         <v>3</v>
       </c>
       <c r="L31" s="444">
         <v>2</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="66" t="s">
         <v>196</v>
       </c>
       <c r="B32" s="344" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="2">
         <v>140</v>
       </c>
       <c r="D32" s="413">
         <v>0</v>
       </c>
       <c r="E32" s="413">
         <v>0</v>
       </c>
       <c r="F32" s="413">
         <v>134</v>
       </c>
       <c r="G32" s="413">
         <v>1</v>
       </c>
       <c r="H32" s="413">
         <v>0</v>
       </c>
       <c r="I32" s="413">
         <v>2</v>
       </c>
       <c r="J32" s="413">
         <v>0</v>
       </c>
       <c r="K32" s="413">
         <v>3</v>
       </c>
       <c r="L32" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="66" t="s">
         <v>197</v>
       </c>
       <c r="B33" s="344" t="s">
         <v>443</v>
       </c>
       <c r="C33" s="413">
         <v>113</v>
       </c>
       <c r="D33" s="413">
         <v>17</v>
       </c>
       <c r="E33" s="413">
         <v>0</v>
       </c>
       <c r="F33" s="413">
         <v>82</v>
       </c>
       <c r="G33" s="413">
         <v>0</v>
       </c>
       <c r="H33" s="413">
         <v>4</v>
       </c>
       <c r="I33" s="413">
         <v>7</v>
       </c>
       <c r="J33" s="413">
         <v>1</v>
       </c>
       <c r="K33" s="413">
         <v>0</v>
       </c>
       <c r="L33" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="66" t="s">
         <v>198</v>
       </c>
       <c r="B34" s="344" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="413">
         <v>40</v>
       </c>
       <c r="D34" s="413">
         <v>5</v>
       </c>
       <c r="E34" s="413">
         <v>0</v>
       </c>
       <c r="F34" s="413">
         <v>27</v>
       </c>
       <c r="G34" s="413">
         <v>0</v>
       </c>
       <c r="H34" s="413">
         <v>2</v>
       </c>
       <c r="I34" s="413">
         <v>0</v>
       </c>
       <c r="J34" s="413">
         <v>0</v>
       </c>
       <c r="K34" s="413">
         <v>6</v>
       </c>
       <c r="L34" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="66" t="s">
         <v>199</v>
       </c>
       <c r="B35" s="344" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="413">
         <v>4</v>
       </c>
       <c r="D35" s="413">
         <v>4</v>
       </c>
       <c r="E35" s="413">
         <v>0</v>
       </c>
       <c r="F35" s="413">
         <v>0</v>
       </c>
       <c r="G35" s="413">
         <v>0</v>
       </c>
       <c r="H35" s="413">
         <v>0</v>
       </c>
       <c r="I35" s="413">
         <v>0</v>
       </c>
       <c r="J35" s="413">
         <v>0</v>
       </c>
       <c r="K35" s="413">
         <v>0</v>
       </c>
       <c r="L35" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="66" t="s">
         <v>200</v>
       </c>
       <c r="B36" s="344" t="s">
         <v>157</v>
       </c>
       <c r="C36" s="413">
         <v>5</v>
       </c>
       <c r="D36" s="413">
         <v>4</v>
       </c>
       <c r="E36" s="413">
         <v>0</v>
       </c>
       <c r="F36" s="413">
         <v>0</v>
       </c>
       <c r="G36" s="413">
         <v>0</v>
       </c>
       <c r="H36" s="413">
         <v>0</v>
       </c>
       <c r="I36" s="413">
         <v>0</v>
       </c>
       <c r="J36" s="413">
         <v>0</v>
       </c>
       <c r="K36" s="413">
         <v>0</v>
       </c>
       <c r="L36" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="66" t="s">
         <v>201</v>
       </c>
       <c r="B37" s="344" t="s">
         <v>155</v>
       </c>
       <c r="C37" s="413">
         <v>48</v>
       </c>
       <c r="D37" s="413">
         <v>34</v>
       </c>
       <c r="E37" s="413">
         <v>0</v>
       </c>
       <c r="F37" s="413">
         <v>0</v>
       </c>
       <c r="G37" s="413">
         <v>0</v>
       </c>
       <c r="H37" s="413">
         <v>0</v>
       </c>
       <c r="I37" s="413">
         <v>10</v>
       </c>
       <c r="J37" s="413">
         <v>0</v>
       </c>
       <c r="K37" s="413">
         <v>2</v>
       </c>
       <c r="L37" s="444">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="111" t="s">
         <v>203</v>
       </c>
       <c r="B38" s="569" t="s">
         <v>447</v>
       </c>
       <c r="C38" s="570">
         <v>0</v>
       </c>
       <c r="D38" s="570">
         <v>0</v>
       </c>
       <c r="E38" s="570">
         <v>0</v>
       </c>
       <c r="F38" s="570">
         <v>0</v>
       </c>
       <c r="G38" s="570">
         <v>0</v>
       </c>
       <c r="H38" s="570">
         <v>0</v>
       </c>
       <c r="I38" s="570">
         <v>0</v>
       </c>
       <c r="J38" s="570">
         <v>0</v>
       </c>
       <c r="K38" s="570">
         <v>0</v>
       </c>
       <c r="L38" s="571">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="572" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="356" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="570">
         <v>700</v>
       </c>
       <c r="D39" s="570">
         <v>4</v>
       </c>
       <c r="E39" s="570">
         <v>0</v>
       </c>
       <c r="F39" s="570">
         <v>611</v>
       </c>
       <c r="G39" s="570">
         <v>3</v>
       </c>
       <c r="H39" s="570">
         <v>15</v>
       </c>
       <c r="I39" s="570">
         <v>42</v>
       </c>
       <c r="J39" s="570">
         <v>8</v>
       </c>
       <c r="K39" s="570">
         <v>20</v>
       </c>
       <c r="L39" s="571">
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="573" t="s">
         <v>151</v>
       </c>
       <c r="B40" s="353" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="570">
         <v>35</v>
       </c>
       <c r="D40" s="570">
         <v>2</v>
       </c>
       <c r="E40" s="570">
         <v>0</v>
       </c>
       <c r="F40" s="570">
         <v>10</v>
       </c>
       <c r="G40" s="570">
         <v>1</v>
       </c>
       <c r="H40" s="570">
         <v>6</v>
       </c>
       <c r="I40" s="570">
         <v>4</v>
       </c>
       <c r="J40" s="570">
         <v>6</v>
       </c>
       <c r="K40" s="570">
         <v>4</v>
       </c>
       <c r="L40" s="571">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="573" t="s">
         <v>152</v>
       </c>
       <c r="B41" s="353" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="570">
         <v>1670</v>
       </c>
       <c r="D41" s="570">
         <v>17</v>
       </c>
       <c r="E41" s="570">
         <v>31</v>
       </c>
       <c r="F41" s="570">
         <v>1550</v>
       </c>
       <c r="G41" s="570">
         <v>17</v>
       </c>
       <c r="H41" s="570">
         <v>47</v>
       </c>
       <c r="I41" s="570">
         <v>0</v>
       </c>
       <c r="J41" s="570">
         <v>1</v>
       </c>
       <c r="K41" s="570">
         <v>6</v>
       </c>
       <c r="L41" s="571">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="573" t="s">
         <v>153</v>
       </c>
       <c r="B42" s="353" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="570">
         <v>6</v>
       </c>
       <c r="D42" s="570">
         <v>1</v>
       </c>
       <c r="E42" s="570">
         <v>0</v>
       </c>
       <c r="F42" s="570">
         <v>3</v>
       </c>
       <c r="G42" s="570">
         <v>0</v>
       </c>
       <c r="H42" s="570">
         <v>0</v>
       </c>
       <c r="I42" s="570">
         <v>2</v>
       </c>
       <c r="J42" s="570">
         <v>0</v>
       </c>
       <c r="K42" s="570">
         <v>0</v>
       </c>
       <c r="L42" s="571">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="573" t="s">
         <v>218</v>
       </c>
       <c r="B43" s="574" t="s">
         <v>448</v>
       </c>
       <c r="C43" s="570">
         <v>0</v>
       </c>
       <c r="D43" s="570">
         <v>0</v>
       </c>
       <c r="E43" s="570">
         <v>0</v>
       </c>
       <c r="F43" s="570">
         <v>0</v>
       </c>
       <c r="G43" s="570">
         <v>0</v>
       </c>
       <c r="H43" s="570">
         <v>0</v>
       </c>
       <c r="I43" s="570">
         <v>0</v>
       </c>
       <c r="J43" s="570">
         <v>0</v>
       </c>
       <c r="K43" s="570">
         <v>0</v>
       </c>
       <c r="L43" s="571">
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="50" t="s">
         <v>170</v>
       </c>
       <c r="B44" s="356" t="s">
         <v>298</v>
       </c>
       <c r="C44" s="570">
         <v>604</v>
       </c>
       <c r="D44" s="575">
         <v>483</v>
       </c>
       <c r="E44" s="575">
         <v>3</v>
       </c>
       <c r="F44" s="575">
         <v>69</v>
       </c>
       <c r="G44" s="575">
         <v>0</v>
       </c>
       <c r="H44" s="575">
         <v>1</v>
       </c>
       <c r="I44" s="575">
         <v>31</v>
       </c>
       <c r="J44" s="575">
         <v>0</v>
       </c>
       <c r="K44" s="575">
         <v>5</v>
       </c>
       <c r="L44" s="576">
         <v>7</v>
       </c>
     </row>
-    <row r="45" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="50" t="s">
         <v>299</v>
       </c>
       <c r="B45" s="577" t="s">
         <v>290</v>
       </c>
       <c r="C45" s="570">
         <v>0</v>
       </c>
       <c r="D45" s="3">
         <v>0</v>
       </c>
       <c r="E45" s="3">
         <v>0</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>0</v>
       </c>
       <c r="H45" s="3">
         <v>0</v>
       </c>
       <c r="I45" s="3">
         <v>0</v>
       </c>
       <c r="J45" s="3">
         <v>0</v>
       </c>
       <c r="K45" s="3">
         <v>0</v>
       </c>
       <c r="L45" s="578">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="50" t="s">
         <v>120</v>
       </c>
       <c r="B46" s="330" t="s">
         <v>142</v>
       </c>
       <c r="C46" s="453">
         <f>'2. Drift.  intäkter'!D36</f>
         <v>22375</v>
       </c>
       <c r="D46" s="579">
         <f>SUM(D6,D15,D20,D25,D30,D38:D45)</f>
         <v>16443</v>
       </c>
       <c r="E46" s="579">
         <f t="shared" ref="E46:L46" si="5">SUM(E6,E15,E20,E25,E30,E38:E45)</f>
         <v>67</v>
       </c>
       <c r="F46" s="579">
         <f t="shared" si="5"/>
         <v>2652</v>
       </c>
       <c r="G46" s="579">
         <f t="shared" si="5"/>
         <v>81</v>
       </c>
       <c r="H46" s="579">
         <f t="shared" si="5"/>
         <v>401</v>
       </c>
       <c r="I46" s="579">
         <f t="shared" si="5"/>
         <v>1988</v>
       </c>
       <c r="J46" s="579">
         <f t="shared" si="5"/>
         <v>27</v>
       </c>
       <c r="K46" s="579">
         <f t="shared" si="5"/>
         <v>417</v>
       </c>
       <c r="L46" s="579">
         <f t="shared" si="5"/>
         <v>243</v>
       </c>
     </row>
-    <row r="47" spans="1:12" s="580" customFormat="1" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" s="580" customFormat="1" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="581" t="str">
         <f>"Fördelning "&amp;År&amp;""</f>
         <v>Fördelning 2024</v>
       </c>
       <c r="C47" s="582"/>
       <c r="D47" s="582">
         <f>IF($C$46=0,"",D46/$C$46)</f>
         <v>0.73488268156424585</v>
       </c>
       <c r="E47" s="582">
         <f>IF($C$46=0,"",E46/$C$46)</f>
         <v>2.9944134078212291E-3</v>
       </c>
       <c r="F47" s="582">
         <f t="shared" ref="F47:L47" si="6">IF($C$46=0,"",F46/$C$46)</f>
         <v>0.11852513966480446</v>
       </c>
       <c r="G47" s="582">
         <f t="shared" si="6"/>
         <v>3.6201117318435754E-3</v>
       </c>
       <c r="H47" s="582">
         <f t="shared" si="6"/>
         <v>1.7921787709497206E-2</v>
       </c>
       <c r="I47" s="582">
         <f t="shared" si="6"/>
         <v>8.8849162011173183E-2</v>
       </c>
       <c r="J47" s="582">
         <f t="shared" si="6"/>
         <v>1.2067039106145251E-3</v>
       </c>
       <c r="K47" s="582">
         <f t="shared" si="6"/>
         <v>1.863687150837989E-2</v>
       </c>
       <c r="L47" s="582">
         <f t="shared" si="6"/>
         <v>1.0860335195530726E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="A48" s="202" t="s">
         <v>311</v>
       </c>
       <c r="B48" s="202" t="str">
         <f>"Fördelning "&amp;År-1&amp;""</f>
         <v>Fördelning 2023</v>
       </c>
       <c r="D48" s="202">
         <v>13.69</v>
       </c>
       <c r="E48" s="202">
         <v>0.1</v>
       </c>
       <c r="F48" s="202">
         <v>2.72</v>
       </c>
       <c r="G48" s="202">
         <v>0.06</v>
       </c>
       <c r="H48" s="202">
         <v>0.54</v>
       </c>
       <c r="I48" s="202">
         <v>2.44</v>
       </c>
       <c r="J48" s="202">
         <v>0.02</v>
       </c>
       <c r="K48" s="202">
         <v>0.28000000000000003</v>
       </c>
       <c r="L48" s="202">
         <v>0.11</v>
       </c>
     </row>
-    <row r="49" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="A49" s="202" t="s">
         <v>321</v>
       </c>
       <c r="B49" s="202" t="str">
         <f>"Skillnad i fördelning "&amp;År-1&amp; - År&amp;""</f>
         <v>Skillnad i fördelning 2023-2024</v>
       </c>
       <c r="D49" s="202">
         <f>IF(D47="","",D47-D48)</f>
         <v>-12.955117318435754</v>
       </c>
       <c r="E49" s="202">
         <f t="shared" ref="E49:L49" si="7">IF(E47="","",E47-E48)</f>
         <v>-9.7005586592178783E-2</v>
       </c>
       <c r="F49" s="202">
         <f t="shared" si="7"/>
         <v>-2.6014748603351956</v>
       </c>
       <c r="G49" s="202">
         <f t="shared" si="7"/>
         <v>-5.6379888268156424E-2</v>
       </c>
       <c r="H49" s="202">
         <f t="shared" si="7"/>
         <v>-0.52207821229050277</v>
       </c>
       <c r="I49" s="202">
         <f t="shared" si="7"/>
         <v>-2.3511508379888268</v>
       </c>
       <c r="J49" s="202">
         <f t="shared" si="7"/>
         <v>-1.8793296089385476E-2</v>
       </c>
       <c r="K49" s="202">
         <f t="shared" si="7"/>
         <v>-0.26136312849162013</v>
       </c>
       <c r="L49" s="202">
         <f t="shared" si="7"/>
         <v>-9.9139664804469271E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="B52" s="202" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="65" x14ac:dyDescent="0.2"/>
+    <row r="65" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="vBqs6l9IbDM3Ssyd6n4txyBaMAMSI8xHSAz44hVD+SC3azEOub9Y/gDTJwkODn6/rxYTsw1/CpNxCSYWfjDDZg==" saltValue="O2yzXYsD1Bm/PYZ/Aux5ag==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C7:C14">
     <cfRule type="cellIs" dxfId="16" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16:G19">
     <cfRule type="cellIs" dxfId="15" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C21:G24">
     <cfRule type="cellIs" dxfId="14" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31:L45">
     <cfRule type="cellIs" dxfId="13" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7:L11 D12:G12 I12:L12 D13:L14 I16:L19 I21:L24 C26:L29">
     <cfRule type="cellIs" dxfId="12" priority="5" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
@@ -14106,176 +13945,176 @@
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.51181102362204722" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;9Statistiska centralbyrån
 Offentlig ekonomi
 701 89 Örebro&amp;R&amp;9&amp;D</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="58" max="13" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="96" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr codeName="Blad12"/>
   <dimension ref="A1:O64"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="202" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="12" width="11.7109375" style="202" customWidth="1"/>
+    <col min="1" max="1" width="10.7265625" style="202" customWidth="1"/>
+    <col min="2" max="2" width="46.7265625" style="202" customWidth="1"/>
+    <col min="3" max="12" width="11.7265625" style="202" customWidth="1"/>
     <col min="13" max="15" width="0" style="202" hidden="1" customWidth="1"/>
-    <col min="16" max="16384" width="26.85546875" style="202" hidden="1"/>
+    <col min="16" max="16384" width="26.81640625" style="202" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>332</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
     </row>
-    <row r="2" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>115</v>
       </c>
       <c r="B2" s="257" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="559" t="s">
         <v>165</v>
       </c>
       <c r="D2" s="559"/>
       <c r="E2" s="560"/>
       <c r="F2" s="560"/>
       <c r="G2" s="560"/>
       <c r="H2" s="560"/>
       <c r="I2" s="560"/>
       <c r="J2" s="560"/>
       <c r="K2" s="560"/>
       <c r="L2" s="561"/>
     </row>
-    <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="562"/>
       <c r="B3" s="322"/>
       <c r="C3" s="563" t="s">
         <v>99</v>
       </c>
       <c r="D3" s="323" t="s">
         <v>498</v>
       </c>
       <c r="E3" s="564" t="s">
         <v>499</v>
       </c>
       <c r="F3" s="565" t="s">
         <v>100</v>
       </c>
       <c r="G3" s="565" t="s">
         <v>146</v>
       </c>
       <c r="H3" s="565" t="s">
         <v>104</v>
       </c>
       <c r="I3" s="565" t="s">
         <v>101</v>
       </c>
       <c r="J3" s="565" t="s">
         <v>401</v>
       </c>
       <c r="K3" s="565" t="s">
         <v>376</v>
       </c>
       <c r="L3" s="323" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="562"/>
       <c r="B4" s="322"/>
       <c r="C4" s="583"/>
       <c r="D4" s="323"/>
       <c r="E4" s="323" t="s">
         <v>500</v>
       </c>
       <c r="F4" s="262" t="s">
         <v>130</v>
       </c>
       <c r="G4" s="262" t="s">
         <v>147</v>
       </c>
       <c r="H4" s="262" t="s">
         <v>154</v>
       </c>
       <c r="I4" s="262"/>
       <c r="J4" s="262" t="s">
         <v>402</v>
       </c>
       <c r="K4" s="262" t="s">
         <v>102</v>
       </c>
       <c r="L4" s="323"/>
     </row>
-    <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="584"/>
       <c r="B5" s="330"/>
       <c r="C5" s="28"/>
       <c r="D5" s="567"/>
       <c r="E5" s="567" t="s">
         <v>177</v>
       </c>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28" t="s">
         <v>105</v>
       </c>
       <c r="I5" s="28"/>
       <c r="J5" s="28" t="s">
         <v>399</v>
       </c>
       <c r="K5" s="28"/>
       <c r="L5" s="568"/>
     </row>
-    <row r="6" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="77" t="s">
         <v>178</v>
       </c>
       <c r="B6" s="353" t="s">
         <v>340</v>
       </c>
       <c r="C6" s="439">
         <f>'3. Drift. kostnader'!E8</f>
         <v>27517</v>
       </c>
       <c r="D6" s="439">
         <f>SUM(D7:D14)</f>
         <v>1540</v>
       </c>
       <c r="E6" s="389">
         <f t="shared" ref="E6:L6" si="0">SUM(E7:E14)</f>
         <v>318</v>
       </c>
       <c r="F6" s="389">
         <f t="shared" si="0"/>
         <v>246</v>
       </c>
       <c r="G6" s="389">
         <f t="shared" si="0"/>
         <v>5</v>
@@ -14283,387 +14122,387 @@
       <c r="H6" s="389">
         <f t="shared" si="0"/>
         <v>24846</v>
       </c>
       <c r="I6" s="389">
         <f t="shared" si="0"/>
         <v>147</v>
       </c>
       <c r="J6" s="389">
         <f t="shared" si="0"/>
         <v>409</v>
       </c>
       <c r="K6" s="389">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="L6" s="447">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M6" s="171" t="str">
         <f>IF(ABS(C6-SUM(C7:C14))&gt;2.99,(ROUND(C6-SUM(C7:C14),0))&amp;" mkr diff i kolumn C: därav-rader 010-090 &lt;&gt; totalrad 0","")</f>
         <v>-4 mkr diff i kolumn C: därav-rader 010-090 &lt;&gt; totalrad 0</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="66" t="s">
         <v>280</v>
       </c>
       <c r="B7" s="344" t="s">
         <v>427</v>
       </c>
       <c r="C7" s="2">
         <v>15515</v>
       </c>
       <c r="D7" s="442">
         <v>1015</v>
       </c>
       <c r="E7" s="393">
         <v>184</v>
       </c>
       <c r="F7" s="393">
         <v>22</v>
       </c>
       <c r="G7" s="393">
         <v>3</v>
       </c>
       <c r="H7" s="393">
         <v>13941</v>
       </c>
       <c r="I7" s="393">
         <v>91</v>
       </c>
       <c r="J7" s="393">
         <v>260</v>
       </c>
       <c r="K7" s="393">
         <v>1</v>
       </c>
       <c r="L7" s="444">
         <v>0</v>
       </c>
       <c r="M7" s="202" t="str">
         <f t="shared" ref="M7:M14" si="1">IF(ABS(C7-SUM(D7:L7))&gt;2.99,(ROUND(C7-SUM(D7:L7),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="66" t="s">
         <v>226</v>
       </c>
       <c r="B8" s="344" t="s">
         <v>428</v>
       </c>
       <c r="C8" s="2">
         <v>4214</v>
       </c>
       <c r="D8" s="442">
         <v>200</v>
       </c>
       <c r="E8" s="393">
         <v>48</v>
       </c>
       <c r="F8" s="393">
         <v>7</v>
       </c>
       <c r="G8" s="393">
         <v>1</v>
       </c>
       <c r="H8" s="393">
         <v>3861</v>
       </c>
       <c r="I8" s="393">
         <v>13</v>
       </c>
       <c r="J8" s="393">
         <v>81</v>
       </c>
       <c r="K8" s="393">
         <v>0</v>
       </c>
       <c r="L8" s="444">
         <v>0</v>
       </c>
       <c r="M8" s="202" t="str">
         <f t="shared" si="1"/>
         <v>3 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="66" t="s">
         <v>227</v>
       </c>
       <c r="B9" s="344" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="2">
         <v>848</v>
       </c>
       <c r="D9" s="442">
         <v>45</v>
       </c>
       <c r="E9" s="393">
         <v>13</v>
       </c>
       <c r="F9" s="393">
         <v>1</v>
       </c>
       <c r="G9" s="393">
         <v>0</v>
       </c>
       <c r="H9" s="393">
         <v>778</v>
       </c>
       <c r="I9" s="393">
         <v>5</v>
       </c>
       <c r="J9" s="393">
         <v>6</v>
       </c>
       <c r="K9" s="393">
         <v>0</v>
       </c>
       <c r="L9" s="444">
         <v>0</v>
       </c>
       <c r="M9" s="202" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="66" t="s">
         <v>228</v>
       </c>
       <c r="B10" s="344" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="2">
         <v>1295</v>
       </c>
       <c r="D10" s="442">
         <v>37</v>
       </c>
       <c r="E10" s="393">
         <v>13</v>
       </c>
       <c r="F10" s="393">
         <v>1</v>
       </c>
       <c r="G10" s="393">
         <v>0</v>
       </c>
       <c r="H10" s="393">
         <v>1211</v>
       </c>
       <c r="I10" s="393">
         <v>6</v>
       </c>
       <c r="J10" s="393">
         <v>23</v>
       </c>
       <c r="K10" s="393">
         <v>0</v>
       </c>
       <c r="L10" s="444">
         <v>0</v>
       </c>
       <c r="M10" s="202" t="str">
         <f t="shared" si="1"/>
         <v>4 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66" t="s">
         <v>281</v>
       </c>
       <c r="B11" s="344" t="s">
         <v>440</v>
       </c>
       <c r="C11" s="2">
         <v>3229</v>
       </c>
       <c r="D11" s="442">
         <v>109</v>
       </c>
       <c r="E11" s="393">
         <v>21</v>
       </c>
       <c r="F11" s="393">
         <v>11</v>
       </c>
       <c r="G11" s="393">
         <v>0</v>
       </c>
       <c r="H11" s="393">
         <v>3049</v>
       </c>
       <c r="I11" s="393">
         <v>15</v>
       </c>
       <c r="J11" s="393">
         <v>18</v>
       </c>
       <c r="K11" s="393">
         <v>1</v>
       </c>
       <c r="L11" s="444">
         <v>0</v>
       </c>
       <c r="M11" s="202" t="str">
         <f t="shared" si="1"/>
         <v>5 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="66" t="s">
         <v>229</v>
       </c>
       <c r="B12" s="120" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="2">
         <v>849</v>
       </c>
       <c r="D12" s="442">
         <v>31</v>
       </c>
       <c r="E12" s="393">
         <v>20</v>
       </c>
       <c r="F12" s="393">
         <v>181</v>
       </c>
       <c r="G12" s="393">
         <v>0</v>
       </c>
       <c r="H12" s="393">
         <v>606</v>
       </c>
       <c r="I12" s="393">
         <v>2</v>
       </c>
       <c r="J12" s="393">
         <v>9</v>
       </c>
       <c r="K12" s="393">
         <v>0</v>
       </c>
       <c r="L12" s="444">
         <v>0</v>
       </c>
       <c r="M12" s="202" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="66" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="344" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="442">
         <v>33</v>
       </c>
       <c r="D13" s="442">
         <v>0</v>
       </c>
       <c r="E13" s="393">
         <v>0</v>
       </c>
       <c r="F13" s="393">
         <v>16</v>
       </c>
       <c r="G13" s="393">
         <v>0</v>
       </c>
       <c r="H13" s="393">
         <v>11</v>
       </c>
       <c r="I13" s="393">
         <v>7</v>
       </c>
       <c r="J13" s="393">
         <v>0</v>
       </c>
       <c r="K13" s="393">
         <v>0</v>
       </c>
       <c r="L13" s="444">
         <v>0</v>
       </c>
       <c r="M13" s="202" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="66" t="s">
         <v>230</v>
       </c>
       <c r="B14" s="344" t="s">
         <v>150</v>
       </c>
       <c r="C14" s="2">
         <v>1538</v>
       </c>
       <c r="D14" s="442">
         <v>103</v>
       </c>
       <c r="E14" s="393">
         <v>19</v>
       </c>
       <c r="F14" s="393">
         <v>7</v>
       </c>
       <c r="G14" s="393">
         <v>1</v>
       </c>
       <c r="H14" s="393">
         <v>1389</v>
       </c>
       <c r="I14" s="393">
         <v>8</v>
       </c>
       <c r="J14" s="393">
         <v>12</v>
       </c>
       <c r="K14" s="393">
         <v>0</v>
       </c>
       <c r="L14" s="444">
         <v>0</v>
       </c>
       <c r="M14" s="202" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="15" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="77" t="s">
         <v>179</v>
       </c>
       <c r="B15" s="353" t="s">
         <v>341</v>
       </c>
       <c r="C15" s="447">
         <f>'3. Drift. kostnader'!E10</f>
         <v>45755</v>
       </c>
       <c r="D15" s="447">
         <f>SUM(D16:D19)</f>
         <v>12787</v>
       </c>
       <c r="E15" s="390">
         <f t="shared" ref="E15:L15" si="2">SUM(E16:E19)</f>
         <v>14911</v>
       </c>
       <c r="F15" s="390">
         <f t="shared" si="2"/>
         <v>175</v>
       </c>
       <c r="G15" s="390">
         <f t="shared" si="2"/>
         <v>39</v>
@@ -14671,219 +14510,219 @@
       <c r="H15" s="390">
         <f t="shared" si="2"/>
         <v>16005</v>
       </c>
       <c r="I15" s="390">
         <f t="shared" si="2"/>
         <v>225</v>
       </c>
       <c r="J15" s="390">
         <f t="shared" si="2"/>
         <v>1555</v>
       </c>
       <c r="K15" s="390">
         <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="L15" s="447">
         <f t="shared" si="2"/>
         <v>40</v>
       </c>
       <c r="M15" s="171" t="str">
         <f>IF(ABS(C15-SUM(C16:C19))&gt;2.99,(ROUND(C15-SUM(C16:C19),0))&amp;" mkr diff i kolumn C: därav-rader 110-180 &lt;&gt; totalrad 1","")</f>
         <v>8 mkr diff i kolumn C: därav-rader 110-180 &lt;&gt; totalrad 1</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="66" t="s">
         <v>183</v>
       </c>
       <c r="B16" s="344" t="s">
         <v>106</v>
       </c>
       <c r="C16" s="2">
         <v>18292</v>
       </c>
       <c r="D16" s="442">
         <v>3684</v>
       </c>
       <c r="E16" s="393">
         <v>6385</v>
       </c>
       <c r="F16" s="393">
         <v>67</v>
       </c>
       <c r="G16" s="393">
         <v>14</v>
       </c>
       <c r="H16" s="393">
         <v>7315</v>
       </c>
       <c r="I16" s="393">
         <v>131</v>
       </c>
       <c r="J16" s="393">
         <v>671</v>
       </c>
       <c r="K16" s="393">
         <v>2</v>
       </c>
       <c r="L16" s="444">
         <v>16</v>
       </c>
       <c r="M16" s="202" t="str">
         <f>IF(ABS(C16-SUM(D16:L16))&gt;2.99,(ROUND(C16-SUM(D16:L16),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v>7 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="66" t="s">
         <v>184</v>
       </c>
       <c r="B17" s="344" t="s">
         <v>107</v>
       </c>
       <c r="C17" s="2">
         <v>1406</v>
       </c>
       <c r="D17" s="442">
         <v>367</v>
       </c>
       <c r="E17" s="393">
         <v>0</v>
       </c>
       <c r="F17" s="393">
         <v>4</v>
       </c>
       <c r="G17" s="393">
         <v>1</v>
       </c>
       <c r="H17" s="393">
         <v>1010</v>
       </c>
       <c r="I17" s="393">
         <v>17</v>
       </c>
       <c r="J17" s="393">
         <v>4</v>
       </c>
       <c r="K17" s="393">
         <v>0</v>
       </c>
       <c r="L17" s="444">
         <v>4</v>
       </c>
       <c r="M17" s="202" t="str">
         <f>IF(ABS(C17-SUM(D17:L17))&gt;2.99,(ROUND(C17-SUM(D17:L17),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="66" t="s">
         <v>185</v>
       </c>
       <c r="B18" s="344" t="s">
         <v>116</v>
       </c>
       <c r="C18" s="2">
         <v>950</v>
       </c>
       <c r="D18" s="442">
         <v>47</v>
       </c>
       <c r="E18" s="393">
         <v>503</v>
       </c>
       <c r="F18" s="393">
         <v>4</v>
       </c>
       <c r="G18" s="393">
         <v>0</v>
       </c>
       <c r="H18" s="393">
         <v>344</v>
       </c>
       <c r="I18" s="393">
         <v>0</v>
       </c>
       <c r="J18" s="393">
         <v>51</v>
       </c>
       <c r="K18" s="393">
         <v>0</v>
       </c>
       <c r="L18" s="444">
         <v>0</v>
       </c>
       <c r="M18" s="202" t="str">
         <f>IF(ABS(C18-SUM(D18:L18))&gt;2.99,(ROUND(C18-SUM(D18:L18),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="66" t="s">
         <v>186</v>
       </c>
       <c r="B19" s="344" t="s">
         <v>108</v>
       </c>
       <c r="C19" s="442">
         <v>25099</v>
       </c>
       <c r="D19" s="442">
         <v>8689</v>
       </c>
       <c r="E19" s="393">
         <v>8023</v>
       </c>
       <c r="F19" s="393">
         <v>100</v>
       </c>
       <c r="G19" s="393">
         <v>24</v>
       </c>
       <c r="H19" s="393">
         <v>7336</v>
       </c>
       <c r="I19" s="393">
         <v>77</v>
       </c>
       <c r="J19" s="393">
         <v>829</v>
       </c>
       <c r="K19" s="393">
         <v>2</v>
       </c>
       <c r="L19" s="444">
         <v>20</v>
       </c>
       <c r="M19" s="202" t="str">
         <f>IF(ABS(C19-SUM(D19:L19))&gt;2.99,(ROUND(C19-SUM(D19:L19),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="20" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="77" t="s">
         <v>180</v>
       </c>
       <c r="B20" s="353" t="s">
         <v>342</v>
       </c>
       <c r="C20" s="447">
         <f>'3. Drift. kostnader'!E12</f>
         <v>5311</v>
       </c>
       <c r="D20" s="447">
         <f>SUM(D21:D24)</f>
         <v>2167</v>
       </c>
       <c r="E20" s="390">
         <f t="shared" ref="E20:L20" si="3">SUM(E21:E24)</f>
         <v>6</v>
       </c>
       <c r="F20" s="390">
         <f t="shared" si="3"/>
         <v>28</v>
       </c>
       <c r="G20" s="390">
         <f t="shared" si="3"/>
         <v>4</v>
@@ -14891,219 +14730,219 @@
       <c r="H20" s="390">
         <f t="shared" si="3"/>
         <v>3002</v>
       </c>
       <c r="I20" s="390">
         <f t="shared" si="3"/>
         <v>42</v>
       </c>
       <c r="J20" s="390">
         <f t="shared" si="3"/>
         <v>48</v>
       </c>
       <c r="K20" s="390">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L20" s="447">
         <f t="shared" si="3"/>
         <v>7</v>
       </c>
       <c r="M20" s="171" t="str">
         <f>IF(ABS(C20-SUM(C21:C24))&gt;2.99,(ROUND(C20-SUM(C21:C24),0))&amp;" mkr diff i kolumn C: därav-rader 210-280 &lt;&gt; totalrad 2","")</f>
         <v/>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="66" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="344" t="s">
         <v>109</v>
       </c>
       <c r="C21" s="2">
         <v>3335</v>
       </c>
       <c r="D21" s="442">
         <v>1028</v>
       </c>
       <c r="E21" s="393">
         <v>3</v>
       </c>
       <c r="F21" s="393">
         <v>13</v>
       </c>
       <c r="G21" s="393">
         <v>3</v>
       </c>
       <c r="H21" s="393">
         <v>2218</v>
       </c>
       <c r="I21" s="393">
         <v>28</v>
       </c>
       <c r="J21" s="393">
         <v>35</v>
       </c>
       <c r="K21" s="393">
         <v>0</v>
       </c>
       <c r="L21" s="444">
         <v>4</v>
       </c>
       <c r="M21" s="202" t="str">
         <f>IF(ABS(C21-SUM(D21:L21))&gt;2.99,(ROUND(C21-SUM(D21:L21),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v>3 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="66" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="344" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="2">
         <v>32</v>
       </c>
       <c r="D22" s="442">
         <v>10</v>
       </c>
       <c r="E22" s="393">
         <v>0</v>
       </c>
       <c r="F22" s="393">
         <v>0</v>
       </c>
       <c r="G22" s="393">
         <v>0</v>
       </c>
       <c r="H22" s="393">
         <v>20</v>
       </c>
       <c r="I22" s="393">
         <v>0</v>
       </c>
       <c r="J22" s="393">
         <v>0</v>
       </c>
       <c r="K22" s="393">
         <v>0</v>
       </c>
       <c r="L22" s="444">
         <v>0</v>
       </c>
       <c r="M22" s="202" t="str">
         <f>IF(ABS(C22-SUM(D22:L22))&gt;2.99,(ROUND(C22-SUM(D22:L22),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="66" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="344" t="s">
         <v>117</v>
       </c>
       <c r="C23" s="2">
         <v>0</v>
       </c>
       <c r="D23" s="442">
         <v>0</v>
       </c>
       <c r="E23" s="393">
         <v>0</v>
       </c>
       <c r="F23" s="393">
         <v>0</v>
       </c>
       <c r="G23" s="393">
         <v>0</v>
       </c>
       <c r="H23" s="393">
         <v>0</v>
       </c>
       <c r="I23" s="393">
         <v>0</v>
       </c>
       <c r="J23" s="393">
         <v>0</v>
       </c>
       <c r="K23" s="393">
         <v>0</v>
       </c>
       <c r="L23" s="444">
         <v>0</v>
       </c>
       <c r="M23" s="202" t="str">
         <f>IF(ABS(C23-SUM(D23:L23))&gt;2.99,(ROUND(C23-SUM(D23:L23),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="66" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="344" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="442">
         <v>1943</v>
       </c>
       <c r="D24" s="442">
         <v>1129</v>
       </c>
       <c r="E24" s="393">
         <v>3</v>
       </c>
       <c r="F24" s="393">
         <v>15</v>
       </c>
       <c r="G24" s="393">
         <v>1</v>
       </c>
       <c r="H24" s="393">
         <v>764</v>
       </c>
       <c r="I24" s="393">
         <v>14</v>
       </c>
       <c r="J24" s="393">
         <v>13</v>
       </c>
       <c r="K24" s="393">
         <v>0</v>
       </c>
       <c r="L24" s="444">
         <v>3</v>
       </c>
       <c r="M24" s="202" t="str">
         <f>IF(ABS(C24-SUM(D24:L24))&gt;2.99,(ROUND(C24-SUM(D24:L24),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="25" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="77" t="s">
         <v>181</v>
       </c>
       <c r="B25" s="353" t="s">
         <v>377</v>
       </c>
       <c r="C25" s="447">
         <f>'3. Drift. kostnader'!E14</f>
         <v>3966</v>
       </c>
       <c r="D25" s="447">
         <f>SUM(D26:D29)</f>
         <v>24</v>
       </c>
       <c r="E25" s="390">
         <f t="shared" ref="E25:L25" si="4">SUM(E26:E29)</f>
         <v>2069</v>
       </c>
       <c r="F25" s="390">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="G25" s="390">
         <f t="shared" si="4"/>
         <v>0</v>
@@ -15111,219 +14950,219 @@
       <c r="H25" s="390">
         <f t="shared" si="4"/>
         <v>1805</v>
       </c>
       <c r="I25" s="390">
         <f t="shared" si="4"/>
         <v>56</v>
       </c>
       <c r="J25" s="390">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="K25" s="390">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L25" s="447">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M25" s="171" t="str">
         <f>IF(ABS(C25-SUM(C26:C29))&gt;2.99,(ROUND(C25-SUM(C26:C29),0))&amp;" mkr diff i kolumn C: därav-rader 310-340 &lt;&gt; totalrad 3","")</f>
         <v>3 mkr diff i kolumn C: därav-rader 310-340 &lt;&gt; totalrad 3</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="66" t="s">
         <v>191</v>
       </c>
       <c r="B26" s="344" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="2">
         <v>167</v>
       </c>
       <c r="D26" s="442">
         <v>8</v>
       </c>
       <c r="E26" s="393">
         <v>27</v>
       </c>
       <c r="F26" s="393">
         <v>0</v>
       </c>
       <c r="G26" s="393">
         <v>0</v>
       </c>
       <c r="H26" s="393">
         <v>132</v>
       </c>
       <c r="I26" s="393">
         <v>0</v>
       </c>
       <c r="J26" s="393">
         <v>0</v>
       </c>
       <c r="K26" s="393">
         <v>0</v>
       </c>
       <c r="L26" s="444">
         <v>0</v>
       </c>
       <c r="M26" s="202" t="str">
         <f>IF(ABS(C26-SUM(D26:L26))&gt;2.99,(ROUND(C26-SUM(D26:L26),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="66" t="s">
         <v>192</v>
       </c>
       <c r="B27" s="344" t="s">
         <v>537</v>
       </c>
       <c r="C27" s="2">
         <v>780</v>
       </c>
       <c r="D27" s="442">
         <v>1</v>
       </c>
       <c r="E27" s="393">
         <v>299</v>
       </c>
       <c r="F27" s="393">
         <v>0</v>
       </c>
       <c r="G27" s="393">
         <v>0</v>
       </c>
       <c r="H27" s="393">
         <v>467</v>
       </c>
       <c r="I27" s="393">
         <v>10</v>
       </c>
       <c r="J27" s="393">
         <v>0</v>
       </c>
       <c r="K27" s="393">
         <v>0</v>
       </c>
       <c r="L27" s="444">
         <v>0</v>
       </c>
       <c r="M27" s="202" t="str">
         <f>IF(ABS(C27-SUM(D27:L27))&gt;2.99,(ROUND(C27-SUM(D27:L27),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v>3 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="66" t="s">
         <v>193</v>
       </c>
       <c r="B28" s="344" t="s">
         <v>535</v>
       </c>
       <c r="C28" s="2">
         <v>1908</v>
       </c>
       <c r="D28" s="442">
         <v>6</v>
       </c>
       <c r="E28" s="393">
         <v>1176</v>
       </c>
       <c r="F28" s="393">
         <v>0</v>
       </c>
       <c r="G28" s="393">
         <v>0</v>
       </c>
       <c r="H28" s="393">
         <v>697</v>
       </c>
       <c r="I28" s="393">
         <v>25</v>
       </c>
       <c r="J28" s="393">
         <v>0</v>
       </c>
       <c r="K28" s="393">
         <v>0</v>
       </c>
       <c r="L28" s="444">
         <v>0</v>
       </c>
       <c r="M28" s="202" t="str">
         <f>IF(ABS(C28-SUM(D28:L28))&gt;2.99,(ROUND(C28-SUM(D28:L28),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v>4 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="66" t="s">
         <v>194</v>
       </c>
       <c r="B29" s="344" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="2">
         <v>1108</v>
       </c>
       <c r="D29" s="442">
         <v>9</v>
       </c>
       <c r="E29" s="393">
         <v>567</v>
       </c>
       <c r="F29" s="393">
         <v>0</v>
       </c>
       <c r="G29" s="393">
         <v>0</v>
       </c>
       <c r="H29" s="393">
         <v>509</v>
       </c>
       <c r="I29" s="393">
         <v>21</v>
       </c>
       <c r="J29" s="393">
         <v>0</v>
       </c>
       <c r="K29" s="393">
         <v>0</v>
       </c>
       <c r="L29" s="444">
         <v>0</v>
       </c>
       <c r="M29" s="202" t="str">
         <f>IF(ABS(C29-SUM(D29:L29))&gt;2.99,(ROUND(C29-SUM(D29:L29),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="30" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="50" t="s">
         <v>182</v>
       </c>
       <c r="B30" s="356" t="s">
         <v>344</v>
       </c>
       <c r="C30" s="447">
         <f>'3. Drift. kostnader'!E15</f>
         <v>1829</v>
       </c>
       <c r="D30" s="447">
         <f>SUM(D31:D37)</f>
         <v>139</v>
       </c>
       <c r="E30" s="390">
         <f t="shared" ref="E30:L30" si="5">SUM(E31:E37)</f>
         <v>10</v>
       </c>
       <c r="F30" s="390">
         <f t="shared" si="5"/>
         <v>15</v>
       </c>
       <c r="G30" s="390">
         <f t="shared" si="5"/>
         <v>17</v>
@@ -15331,859 +15170,858 @@
       <c r="H30" s="390">
         <f t="shared" si="5"/>
         <v>1549</v>
       </c>
       <c r="I30" s="390">
         <f t="shared" si="5"/>
         <v>66</v>
       </c>
       <c r="J30" s="390">
         <f t="shared" si="5"/>
         <v>25</v>
       </c>
       <c r="K30" s="390">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L30" s="447">
         <f t="shared" si="5"/>
         <v>3</v>
       </c>
       <c r="M30" s="171" t="str">
         <f>IF(ABS(C30-SUM(C31:C37))&gt;2.99,(ROUND(C30-SUM(C31:C37),0))&amp;" mkr diff i kolumn C: därav-rader 410-490 &lt;&gt; totalrad 4","")</f>
         <v>3 mkr diff i kolumn C: därav-rader 410-490 &lt;&gt; totalrad 4</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="66" t="s">
         <v>195</v>
       </c>
       <c r="B31" s="344" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="2">
         <v>116</v>
       </c>
       <c r="D31" s="450">
         <v>89</v>
       </c>
       <c r="E31" s="413">
         <v>0</v>
       </c>
       <c r="F31" s="413">
         <v>9</v>
       </c>
       <c r="G31" s="413">
         <v>4</v>
       </c>
       <c r="H31" s="413">
         <v>6</v>
       </c>
       <c r="I31" s="413">
         <v>6</v>
       </c>
       <c r="J31" s="413">
         <v>0</v>
       </c>
       <c r="K31" s="413">
         <v>0</v>
       </c>
       <c r="L31" s="444">
         <v>1</v>
       </c>
       <c r="M31" s="202" t="str">
         <f t="shared" ref="M31:M45" si="6">IF(ABS(C31-SUM(D31:L31))&gt;2.99,(ROUND(C31-SUM(D31:L31),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="66" t="s">
         <v>196</v>
       </c>
       <c r="B32" s="344" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="2">
         <v>240</v>
       </c>
       <c r="D32" s="450">
         <v>0</v>
       </c>
       <c r="E32" s="413">
         <v>0</v>
       </c>
       <c r="F32" s="413">
         <v>0</v>
       </c>
       <c r="G32" s="413">
         <v>0</v>
       </c>
       <c r="H32" s="413">
         <v>240</v>
       </c>
       <c r="I32" s="413">
         <v>0</v>
       </c>
       <c r="J32" s="413">
         <v>0</v>
       </c>
       <c r="K32" s="413">
         <v>0</v>
       </c>
       <c r="L32" s="444">
         <v>0</v>
       </c>
       <c r="M32" s="202" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="66" t="s">
         <v>197</v>
       </c>
       <c r="B33" s="344" t="s">
         <v>443</v>
       </c>
       <c r="C33" s="413">
         <v>1080</v>
       </c>
       <c r="D33" s="450">
         <v>11</v>
       </c>
       <c r="E33" s="413">
         <v>0</v>
       </c>
       <c r="F33" s="413">
         <v>0</v>
       </c>
       <c r="G33" s="413">
         <v>0</v>
       </c>
       <c r="H33" s="413">
         <v>1056</v>
       </c>
       <c r="I33" s="413">
         <v>0</v>
       </c>
       <c r="J33" s="413">
         <v>12</v>
       </c>
       <c r="K33" s="413">
         <v>0</v>
       </c>
       <c r="L33" s="444">
         <v>0</v>
       </c>
       <c r="M33" s="202" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="66" t="s">
         <v>198</v>
       </c>
       <c r="B34" s="344" t="s">
         <v>7</v>
       </c>
       <c r="C34" s="413">
         <v>12</v>
       </c>
       <c r="D34" s="450">
         <v>0</v>
       </c>
       <c r="E34" s="413">
         <v>0</v>
       </c>
       <c r="F34" s="413">
         <v>0</v>
       </c>
       <c r="G34" s="413">
         <v>0</v>
       </c>
       <c r="H34" s="413">
         <v>8</v>
       </c>
       <c r="I34" s="413">
         <v>4</v>
       </c>
       <c r="J34" s="413">
         <v>0</v>
       </c>
       <c r="K34" s="413">
         <v>0</v>
       </c>
       <c r="L34" s="444">
         <v>0</v>
       </c>
       <c r="M34" s="202" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="66" t="s">
         <v>199</v>
       </c>
       <c r="B35" s="344" t="s">
         <v>112</v>
       </c>
       <c r="C35" s="413">
         <v>148</v>
       </c>
       <c r="D35" s="450">
         <v>0</v>
       </c>
       <c r="E35" s="413">
         <v>0</v>
       </c>
       <c r="F35" s="413">
         <v>1</v>
       </c>
       <c r="G35" s="413">
         <v>0</v>
       </c>
       <c r="H35" s="413">
         <v>144</v>
       </c>
       <c r="I35" s="413">
         <v>0</v>
       </c>
       <c r="J35" s="413">
         <v>3</v>
       </c>
       <c r="K35" s="413">
         <v>0</v>
       </c>
       <c r="L35" s="444">
         <v>0</v>
       </c>
       <c r="M35" s="202" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="66" t="s">
         <v>200</v>
       </c>
       <c r="B36" s="344" t="s">
         <v>157</v>
       </c>
       <c r="C36" s="413">
         <v>78</v>
       </c>
       <c r="D36" s="450">
         <v>19</v>
       </c>
       <c r="E36" s="413">
         <v>7</v>
       </c>
       <c r="F36" s="413">
         <v>0</v>
       </c>
       <c r="G36" s="413">
         <v>0</v>
       </c>
       <c r="H36" s="413">
         <v>13</v>
       </c>
       <c r="I36" s="413">
         <v>38</v>
       </c>
       <c r="J36" s="413">
         <v>0</v>
       </c>
       <c r="K36" s="413">
         <v>0</v>
       </c>
       <c r="L36" s="444">
         <v>1</v>
       </c>
       <c r="M36" s="202" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="66" t="s">
         <v>201</v>
       </c>
       <c r="B37" s="344" t="s">
         <v>155</v>
       </c>
       <c r="C37" s="413">
         <v>152</v>
       </c>
       <c r="D37" s="450">
         <v>20</v>
       </c>
       <c r="E37" s="413">
         <v>3</v>
       </c>
       <c r="F37" s="413">
         <v>5</v>
       </c>
       <c r="G37" s="413">
         <v>13</v>
       </c>
       <c r="H37" s="413">
         <v>82</v>
       </c>
       <c r="I37" s="413">
         <v>18</v>
       </c>
       <c r="J37" s="413">
         <v>10</v>
       </c>
       <c r="K37" s="413">
         <v>0</v>
       </c>
       <c r="L37" s="444">
         <v>1</v>
       </c>
       <c r="M37" s="202" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="38" spans="1:13" s="171" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:13" s="171" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="111" t="s">
         <v>203</v>
       </c>
       <c r="B38" s="585" t="s">
         <v>447</v>
       </c>
       <c r="C38" s="570">
         <v>0</v>
       </c>
       <c r="D38" s="586">
         <v>0</v>
       </c>
       <c r="E38" s="570">
         <v>0</v>
       </c>
       <c r="F38" s="570">
         <v>0</v>
       </c>
       <c r="G38" s="570">
         <v>0</v>
       </c>
       <c r="H38" s="570">
         <v>0</v>
       </c>
       <c r="I38" s="570">
         <v>0</v>
       </c>
       <c r="J38" s="570">
         <v>0</v>
       </c>
       <c r="K38" s="570">
         <v>0</v>
       </c>
       <c r="L38" s="571">
         <v>0</v>
       </c>
       <c r="M38" s="171" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="39" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="572" t="s">
         <v>72</v>
       </c>
       <c r="B39" s="356" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="570">
         <v>157</v>
       </c>
       <c r="D39" s="586">
         <v>1</v>
       </c>
       <c r="E39" s="570">
         <v>0</v>
       </c>
       <c r="F39" s="570">
         <v>22</v>
       </c>
       <c r="G39" s="570">
         <v>0</v>
       </c>
       <c r="H39" s="570">
         <v>47</v>
       </c>
       <c r="I39" s="570">
         <v>3</v>
       </c>
       <c r="J39" s="570">
         <v>83</v>
       </c>
       <c r="K39" s="570">
         <v>1</v>
       </c>
       <c r="L39" s="571">
         <v>0</v>
       </c>
       <c r="M39" s="171" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="40" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="573" t="s">
         <v>151</v>
       </c>
       <c r="B40" s="353" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="570">
         <v>36</v>
       </c>
       <c r="D40" s="586">
         <v>0</v>
       </c>
       <c r="E40" s="570">
         <v>0</v>
       </c>
       <c r="F40" s="570">
         <v>2</v>
       </c>
       <c r="G40" s="570">
         <v>0</v>
       </c>
       <c r="H40" s="570">
         <v>21</v>
       </c>
       <c r="I40" s="570">
         <v>0</v>
       </c>
       <c r="J40" s="570">
         <v>12</v>
       </c>
       <c r="K40" s="570">
         <v>0</v>
       </c>
       <c r="L40" s="571">
         <v>0</v>
       </c>
       <c r="M40" s="171" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="41" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="573" t="s">
         <v>152</v>
       </c>
       <c r="B41" s="353" t="s">
         <v>13</v>
       </c>
       <c r="C41" s="570">
         <v>19549</v>
       </c>
       <c r="D41" s="586">
         <v>319</v>
       </c>
       <c r="E41" s="570">
         <v>1339</v>
       </c>
       <c r="F41">
         <v>10</v>
       </c>
       <c r="G41" s="570">
         <v>0</v>
       </c>
       <c r="H41" s="570">
         <v>17834</v>
       </c>
       <c r="I41" s="570">
         <v>11</v>
       </c>
       <c r="J41" s="570">
         <v>0</v>
       </c>
       <c r="K41" s="570">
         <v>33</v>
       </c>
       <c r="L41" s="571">
         <v>6</v>
       </c>
       <c r="M41" s="171" t="str">
         <f t="shared" si="6"/>
         <v>-3 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="42" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="573" t="s">
         <v>153</v>
       </c>
       <c r="B42" s="353" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="570">
         <v>52</v>
       </c>
       <c r="D42" s="586">
         <v>3</v>
       </c>
       <c r="E42" s="570">
         <v>0</v>
       </c>
       <c r="F42" s="570">
         <v>8</v>
       </c>
       <c r="G42" s="570">
         <v>0</v>
       </c>
       <c r="H42" s="570">
         <v>39</v>
       </c>
       <c r="I42" s="570">
         <v>0</v>
       </c>
       <c r="J42" s="570">
         <v>0</v>
       </c>
       <c r="K42" s="570">
         <v>0</v>
       </c>
       <c r="L42" s="571">
         <v>0</v>
       </c>
       <c r="M42" s="171" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="43" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="573" t="s">
         <v>218</v>
       </c>
       <c r="B43" s="353" t="s">
         <v>448</v>
       </c>
       <c r="C43" s="570">
         <v>0</v>
       </c>
       <c r="D43" s="586">
         <v>0</v>
       </c>
       <c r="E43" s="570">
         <v>0</v>
       </c>
       <c r="F43" s="570">
         <v>0</v>
       </c>
       <c r="G43" s="570">
         <v>0</v>
       </c>
       <c r="H43" s="570">
         <v>0</v>
       </c>
       <c r="I43" s="570">
         <v>0</v>
       </c>
       <c r="J43" s="570">
         <v>0</v>
       </c>
       <c r="K43" s="570">
         <v>0</v>
       </c>
       <c r="L43" s="571">
         <v>0</v>
       </c>
       <c r="M43" s="171" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="44" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="50" t="s">
         <v>170</v>
       </c>
       <c r="B44" s="356" t="s">
         <v>298</v>
       </c>
       <c r="C44" s="570">
         <v>1140</v>
       </c>
       <c r="D44" s="587">
         <v>48</v>
       </c>
       <c r="E44" s="575">
         <v>172</v>
       </c>
       <c r="F44" s="575">
         <v>7</v>
       </c>
       <c r="G44" s="575">
         <v>64</v>
       </c>
       <c r="H44" s="575">
         <v>598</v>
       </c>
       <c r="I44" s="575">
         <v>206</v>
       </c>
       <c r="J44" s="575">
         <v>10</v>
       </c>
       <c r="K44" s="575">
         <v>14</v>
       </c>
       <c r="L44" s="576">
         <v>9</v>
       </c>
       <c r="M44" s="171" t="str">
         <f t="shared" si="6"/>
         <v>12 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="45" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="50" t="s">
         <v>299</v>
       </c>
       <c r="B45" s="577" t="s">
         <v>290</v>
       </c>
       <c r="C45" s="588">
         <v>0</v>
       </c>
       <c r="D45" s="4">
         <v>0</v>
       </c>
       <c r="E45" s="3">
         <v>0</v>
       </c>
       <c r="F45" s="3">
         <v>0</v>
       </c>
       <c r="G45" s="3">
         <v>0</v>
       </c>
       <c r="H45" s="3">
         <v>0</v>
       </c>
       <c r="I45" s="3">
         <v>0</v>
       </c>
       <c r="J45" s="3">
         <v>0</v>
       </c>
       <c r="K45" s="3">
         <v>0</v>
       </c>
       <c r="L45" s="578">
         <v>0</v>
       </c>
       <c r="M45" s="171" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
     </row>
-    <row r="46" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="50" t="s">
         <v>120</v>
       </c>
       <c r="B46" s="330" t="s">
         <v>142</v>
       </c>
       <c r="C46" s="579">
         <f>'3. Drift. kostnader'!E37</f>
         <v>105310</v>
       </c>
       <c r="D46" s="589">
         <f>SUM(D6,D15,D20,D25,D30,D38:D45)</f>
         <v>17028</v>
       </c>
       <c r="E46" s="589">
         <f t="shared" ref="E46:L46" si="7">SUM(E6,E15,E20,E25,E30,E38:E45)</f>
         <v>18825</v>
       </c>
       <c r="F46" s="589">
         <f t="shared" si="7"/>
         <v>513</v>
       </c>
       <c r="G46" s="589">
         <f t="shared" si="7"/>
         <v>129</v>
       </c>
       <c r="H46" s="589">
         <f t="shared" si="7"/>
         <v>65746</v>
       </c>
       <c r="I46" s="589">
         <f t="shared" si="7"/>
         <v>756</v>
       </c>
       <c r="J46" s="589">
         <f t="shared" si="7"/>
         <v>2142</v>
       </c>
       <c r="K46" s="589">
         <f t="shared" si="7"/>
         <v>54</v>
       </c>
       <c r="L46" s="589">
         <f t="shared" si="7"/>
         <v>65</v>
       </c>
     </row>
-    <row r="47" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
       <c r="B47" s="202" t="str">
         <f>"Fördelning "&amp;År&amp;""</f>
         <v>Fördelning 2024</v>
       </c>
       <c r="D47" s="202">
         <f>IF($C$46=0,"",D46/$C$46)</f>
         <v>0.16169404614946348</v>
       </c>
       <c r="E47" s="202">
         <f t="shared" ref="E47:L47" si="8">IF($C$46=0,"",E46/$C$46)</f>
         <v>0.17875795271104358</v>
       </c>
       <c r="F47" s="202">
         <f t="shared" si="8"/>
         <v>4.8713322571455704E-3</v>
       </c>
       <c r="G47" s="202">
         <f t="shared" si="8"/>
         <v>1.2249548950716931E-3</v>
       </c>
       <c r="H47" s="202">
         <f t="shared" si="8"/>
         <v>0.62430918241382583</v>
       </c>
       <c r="I47" s="202">
         <f t="shared" si="8"/>
         <v>7.1788054315829455E-3</v>
       </c>
       <c r="J47" s="202">
         <f t="shared" si="8"/>
         <v>2.0339948722818347E-2</v>
       </c>
       <c r="K47" s="202">
         <f t="shared" si="8"/>
         <v>5.1277181654163896E-4</v>
       </c>
       <c r="L47" s="202">
         <f t="shared" si="8"/>
         <v>6.172253347260469E-4</v>
       </c>
     </row>
-    <row r="48" spans="1:13" hidden="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:13" hidden="1" x14ac:dyDescent="0.25">
       <c r="A48" s="202" t="s">
         <v>312</v>
       </c>
       <c r="B48" s="202" t="str">
         <f>"Fördelning "&amp;År-1&amp;""</f>
         <v>Fördelning 2023</v>
       </c>
       <c r="D48" s="202">
         <v>6.45</v>
       </c>
       <c r="E48" s="202">
         <v>1.1399999999999999</v>
       </c>
       <c r="F48" s="202">
         <v>0.1</v>
       </c>
       <c r="G48" s="202">
         <v>0.02</v>
       </c>
       <c r="H48" s="202">
         <v>11.93</v>
       </c>
       <c r="I48" s="202">
         <v>0.14000000000000001</v>
       </c>
       <c r="J48" s="202">
         <v>0.15</v>
       </c>
       <c r="K48" s="202">
         <v>0</v>
       </c>
       <c r="L48" s="202">
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="A49" s="202" t="s">
         <v>322</v>
       </c>
       <c r="B49" s="202" t="str">
         <f>"Skillnad i fördelning "&amp;År-1&amp; - År&amp;""</f>
         <v>Skillnad i fördelning 2023-2024</v>
       </c>
       <c r="D49" s="202">
         <f>IF(D47="","",D47-D48)</f>
         <v>-6.2883059538505366</v>
       </c>
       <c r="E49" s="202">
         <f>IF(E47="","",E47-E48)</f>
         <v>-0.96124204728895635</v>
       </c>
       <c r="F49" s="202">
         <f t="shared" ref="F49:L49" si="9">IF(F47="","",F47-F48)</f>
         <v>-9.5128667742854431E-2</v>
       </c>
       <c r="G49" s="202">
         <f t="shared" si="9"/>
         <v>-1.8775045104928306E-2</v>
       </c>
       <c r="H49" s="202">
         <f t="shared" si="9"/>
         <v>-11.305690817586173</v>
       </c>
       <c r="I49" s="202">
         <f t="shared" si="9"/>
         <v>-0.13282119456841707</v>
       </c>
       <c r="J49" s="202">
         <f t="shared" si="9"/>
         <v>-0.12966005127718164</v>
       </c>
       <c r="K49" s="202">
         <f t="shared" si="9"/>
         <v>5.1277181654163896E-4</v>
       </c>
       <c r="L49" s="202">
         <f t="shared" si="9"/>
         <v>6.172253347260469E-4</v>
       </c>
     </row>
-    <row r="52" spans="1:12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="B52" s="202" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="64" spans="1:12" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:12" ht="12.65" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KVLv8UkUyqNx2ErhkOJ0q/N3V3iWJ6oqX9g/n3oXaHjS+XQW2pufJ3H5sp5CfB48S7TdVp0QJJz577hLOXqYVg==" saltValue="sjMJtRKO+T3r6+reMZX0nQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C21:C23">
     <cfRule type="cellIs" dxfId="11" priority="6" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C24">
     <cfRule type="cellIs" dxfId="10" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31:C45">
     <cfRule type="cellIs" dxfId="9" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:L14">
     <cfRule type="cellIs" dxfId="8" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16:L19">
     <cfRule type="cellIs" dxfId="7" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
@@ -16195,4645 +16033,4644 @@
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!" sqref="C35 D6:L46 C7:C12 C14 C16:C18 C21:C23 C26:C29 C31:C32 C37" xr:uid="{00000000-0002-0000-0900-000000000000}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.75" bottom="0.19685039370078741" header="0.35433070866141736" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;9Statistiska centtralbyrån
 Offentlig ekonomi
 701 89 Örebro&amp;R&amp;9&amp;D</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr codeName="Blad13"/>
   <dimension ref="A1:N39"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.6" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.65" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="202" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="12" width="11.7109375" style="202" customWidth="1"/>
+    <col min="1" max="1" width="10.7265625" style="202" customWidth="1"/>
+    <col min="2" max="2" width="46.7265625" style="202" customWidth="1"/>
+    <col min="3" max="12" width="11.7265625" style="202" customWidth="1"/>
     <col min="13" max="14" width="0" style="202" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="14" style="202" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>333</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
     </row>
-    <row r="2" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="494" t="s">
         <v>115</v>
       </c>
       <c r="B2" s="317" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="559" t="s">
         <v>134</v>
       </c>
       <c r="D2" s="559"/>
       <c r="E2" s="560"/>
       <c r="F2" s="560"/>
       <c r="G2" s="560"/>
       <c r="H2" s="560"/>
       <c r="I2" s="560"/>
       <c r="J2" s="560"/>
       <c r="K2" s="560"/>
       <c r="L2" s="561"/>
     </row>
-    <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="562"/>
       <c r="B3" s="322"/>
       <c r="C3" s="563" t="s">
         <v>99</v>
       </c>
       <c r="D3" s="323" t="s">
         <v>498</v>
       </c>
       <c r="E3" s="564" t="s">
         <v>499</v>
       </c>
       <c r="F3" s="565" t="s">
         <v>100</v>
       </c>
       <c r="G3" s="565" t="s">
         <v>146</v>
       </c>
       <c r="H3" s="565" t="s">
         <v>104</v>
       </c>
       <c r="I3" s="565" t="s">
         <v>101</v>
       </c>
       <c r="J3" s="565" t="s">
         <v>401</v>
       </c>
       <c r="K3" s="565" t="s">
         <v>376</v>
       </c>
       <c r="L3" s="323" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="562"/>
       <c r="B4" s="322"/>
       <c r="C4" s="262" t="s">
         <v>262</v>
       </c>
       <c r="D4" s="323"/>
       <c r="E4" s="323" t="s">
         <v>500</v>
       </c>
       <c r="F4" s="262" t="s">
         <v>130</v>
       </c>
       <c r="G4" s="262" t="s">
         <v>147</v>
       </c>
       <c r="H4" s="262" t="s">
         <v>154</v>
       </c>
       <c r="I4" s="262"/>
       <c r="J4" s="262" t="s">
         <v>400</v>
       </c>
       <c r="K4" s="262" t="s">
         <v>102</v>
       </c>
       <c r="L4" s="323"/>
     </row>
-    <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="562"/>
       <c r="B5" s="330"/>
       <c r="C5" s="590"/>
       <c r="D5" s="567"/>
       <c r="E5" s="567" t="s">
         <v>148</v>
       </c>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28" t="s">
         <v>105</v>
       </c>
       <c r="I5" s="28"/>
       <c r="J5" s="28" t="s">
         <v>399</v>
       </c>
       <c r="K5" s="28"/>
       <c r="L5" s="568"/>
     </row>
-    <row r="6" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="338" t="s">
         <v>231</v>
       </c>
       <c r="B6" s="338" t="s">
         <v>358</v>
       </c>
       <c r="C6" s="439">
         <f>C7+C8+C9+C10+C11</f>
         <v>2545</v>
       </c>
       <c r="D6" s="439">
         <f>SUM(D7:D11)</f>
         <v>249</v>
       </c>
       <c r="E6" s="439">
         <f t="shared" ref="E6:L6" si="0">SUM(E7:E11)</f>
         <v>320</v>
       </c>
       <c r="F6" s="389">
         <f t="shared" si="0"/>
         <v>241</v>
       </c>
       <c r="G6" s="389">
         <f t="shared" si="0"/>
         <v>361</v>
       </c>
       <c r="H6" s="389">
         <f t="shared" si="0"/>
         <v>468</v>
       </c>
       <c r="I6" s="389">
         <f t="shared" si="0"/>
         <v>400</v>
       </c>
       <c r="J6" s="389">
         <f t="shared" si="0"/>
         <v>378</v>
       </c>
       <c r="K6" s="389">
         <f t="shared" si="0"/>
         <v>93</v>
       </c>
       <c r="L6" s="591">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="66" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="344" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="442">
         <f>'3. Drift. kostnader'!F8</f>
         <v>388</v>
       </c>
       <c r="D7" s="442">
         <v>16</v>
       </c>
       <c r="E7" s="393">
         <v>2</v>
       </c>
       <c r="F7" s="393">
         <v>30</v>
       </c>
       <c r="G7" s="393">
         <v>72</v>
       </c>
       <c r="H7" s="393">
         <v>193</v>
       </c>
       <c r="I7" s="393">
         <v>0</v>
       </c>
       <c r="J7" s="393">
         <v>63</v>
       </c>
       <c r="K7" s="393">
         <v>2</v>
       </c>
       <c r="L7" s="592">
         <v>8</v>
       </c>
       <c r="M7" s="202" t="str">
         <f>IF(ABS(C7-SUM(D7:L7))&gt;2.99,(ROUND(C7-SUM(D7:L7),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="66" t="s">
         <v>179</v>
       </c>
       <c r="B8" s="344" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="442">
         <f>'3. Drift. kostnader'!F10</f>
         <v>476</v>
       </c>
       <c r="D8" s="442">
         <v>38</v>
       </c>
       <c r="E8" s="393">
         <v>190</v>
       </c>
       <c r="F8" s="393">
         <v>14</v>
       </c>
       <c r="G8" s="393">
         <v>114</v>
       </c>
       <c r="H8" s="393">
         <v>84</v>
       </c>
       <c r="I8" s="393">
         <v>12</v>
       </c>
       <c r="J8" s="393">
         <v>7</v>
       </c>
       <c r="K8" s="393">
         <v>13</v>
       </c>
       <c r="L8" s="592">
         <v>0</v>
       </c>
       <c r="M8" s="202" t="str">
         <f>IF(ABS(C8-SUM(D8:L8))&gt;2.99,(ROUND(C8-SUM(D8:L8),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v>4 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="66" t="s">
         <v>180</v>
       </c>
       <c r="B9" s="344" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="442">
         <f>'3. Drift. kostnader'!F12</f>
         <v>68</v>
       </c>
       <c r="D9" s="442">
         <v>31</v>
       </c>
       <c r="E9" s="393">
         <v>2</v>
       </c>
       <c r="F9" s="393">
         <v>5</v>
       </c>
       <c r="G9" s="393">
         <v>5</v>
       </c>
       <c r="H9" s="393">
         <v>8</v>
       </c>
       <c r="I9" s="393">
         <v>4</v>
       </c>
       <c r="J9" s="393">
         <v>10</v>
       </c>
       <c r="K9" s="393">
         <v>1</v>
       </c>
       <c r="L9" s="592">
         <v>0</v>
       </c>
       <c r="M9" s="202" t="str">
         <f>IF(ABS(C9-SUM(D9:L9))&gt;2.99,(ROUND(C9-SUM(D9:L9),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="66" t="s">
         <v>181</v>
       </c>
       <c r="B10" s="344" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="442">
         <f>'3. Drift. kostnader'!F14</f>
         <v>56</v>
       </c>
       <c r="D10" s="442">
         <v>0</v>
       </c>
       <c r="E10" s="393">
         <v>3</v>
       </c>
       <c r="F10" s="393">
         <v>0</v>
       </c>
       <c r="G10" s="393">
         <v>0</v>
       </c>
       <c r="H10" s="393">
         <v>0</v>
       </c>
       <c r="I10" s="393">
         <v>6</v>
       </c>
       <c r="J10" s="393">
         <v>26</v>
       </c>
       <c r="K10" s="393">
         <v>20</v>
       </c>
       <c r="L10" s="592">
         <v>0</v>
       </c>
       <c r="M10" s="202" t="str">
         <f>IF(ABS(C10-SUM(D10:L10))&gt;2.99,(ROUND(C10-SUM(D10:L10),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66" t="s">
         <v>182</v>
       </c>
       <c r="B11" s="544" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="442">
         <f>'3. Drift. kostnader'!F15</f>
         <v>1557</v>
       </c>
       <c r="D11" s="442">
         <v>164</v>
       </c>
       <c r="E11" s="393">
         <v>123</v>
       </c>
       <c r="F11" s="393">
         <v>192</v>
       </c>
       <c r="G11" s="393">
         <v>170</v>
       </c>
       <c r="H11" s="393">
         <v>183</v>
       </c>
       <c r="I11" s="393">
         <v>378</v>
       </c>
       <c r="J11" s="393">
         <v>272</v>
       </c>
       <c r="K11" s="393">
         <v>57</v>
       </c>
       <c r="L11" s="592">
         <v>6</v>
       </c>
       <c r="M11" s="202" t="str">
         <f>IF(ABS(C11-SUM(D11:L11))&gt;2.99,(ROUND(C11-SUM(D11:L11),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v>12 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="50" t="s">
         <v>232</v>
       </c>
       <c r="B12" s="353" t="s">
         <v>135</v>
       </c>
       <c r="C12" s="447">
         <f>C13+C14+C15+C16</f>
         <v>26641</v>
       </c>
       <c r="D12" s="447">
         <f>SUM(D13:D16)</f>
         <v>70</v>
       </c>
       <c r="E12" s="390">
         <f t="shared" ref="E12:L12" si="1">SUM(E13:E16)</f>
         <v>21160</v>
       </c>
       <c r="F12" s="390">
         <f t="shared" si="1"/>
         <v>470</v>
       </c>
       <c r="G12" s="390">
         <f t="shared" si="1"/>
         <v>250</v>
       </c>
       <c r="H12" s="390">
         <f t="shared" si="1"/>
         <v>1932</v>
       </c>
       <c r="I12" s="390">
         <f t="shared" si="1"/>
         <v>414</v>
       </c>
       <c r="J12" s="390">
         <f t="shared" si="1"/>
         <v>2320</v>
       </c>
       <c r="K12" s="390">
         <f t="shared" si="1"/>
         <v>16</v>
       </c>
       <c r="L12" s="591">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="119" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="344" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="442">
         <f>'3. Drift. kostnader'!F21</f>
         <v>229</v>
       </c>
       <c r="D13" s="442">
         <v>0</v>
       </c>
       <c r="E13" s="393">
         <v>0</v>
       </c>
       <c r="F13" s="393">
         <v>0</v>
       </c>
       <c r="G13" s="393">
         <v>0</v>
       </c>
       <c r="H13" s="393">
         <v>22</v>
       </c>
       <c r="I13" s="393">
         <v>7</v>
       </c>
       <c r="J13" s="393">
         <v>199</v>
       </c>
       <c r="K13" s="393">
         <v>3</v>
       </c>
       <c r="L13" s="592">
         <v>0</v>
       </c>
       <c r="M13" s="202" t="str">
         <f t="shared" ref="M13:M19" si="2">IF(ABS(C13-SUM(D13:L13))&gt;2.99,(ROUND(C13-SUM(D13:L13),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="66" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="344" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="442">
         <f>'3. Drift. kostnader'!F25</f>
         <v>4438</v>
       </c>
       <c r="D14" s="442">
         <v>9</v>
       </c>
       <c r="E14" s="393">
         <v>1491</v>
       </c>
       <c r="F14" s="393">
         <v>385</v>
       </c>
       <c r="G14" s="393">
         <v>33</v>
       </c>
       <c r="H14" s="393">
         <v>665</v>
       </c>
       <c r="I14" s="393">
         <v>75</v>
       </c>
       <c r="J14" s="393">
         <v>1769</v>
       </c>
       <c r="K14" s="393">
         <v>12</v>
       </c>
       <c r="L14" s="592">
         <v>0</v>
       </c>
       <c r="M14" s="202" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="66" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="344" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="442">
         <f>'3. Drift. kostnader'!F26</f>
         <v>20443</v>
       </c>
       <c r="D15" s="442">
         <v>0</v>
       </c>
       <c r="E15" s="393">
         <v>19417</v>
       </c>
       <c r="F15" s="393">
         <v>45</v>
       </c>
       <c r="G15" s="393">
         <v>205</v>
       </c>
       <c r="H15" s="393">
         <v>473</v>
       </c>
       <c r="I15" s="393">
         <v>264</v>
       </c>
       <c r="J15" s="393">
         <v>38</v>
       </c>
       <c r="K15" s="393">
         <v>0</v>
       </c>
       <c r="L15" s="592">
         <v>0</v>
       </c>
       <c r="M15" s="202" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="66" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="344" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="442">
         <f>'3. Drift. kostnader'!F29</f>
         <v>1531</v>
       </c>
       <c r="D16" s="442">
         <v>61</v>
       </c>
       <c r="E16" s="393">
         <v>252</v>
       </c>
       <c r="F16" s="393">
         <v>40</v>
       </c>
       <c r="G16" s="393">
         <v>12</v>
       </c>
       <c r="H16" s="393">
         <v>772</v>
       </c>
       <c r="I16" s="393">
         <v>68</v>
       </c>
       <c r="J16" s="393">
         <v>314</v>
       </c>
       <c r="K16" s="393">
         <v>1</v>
       </c>
       <c r="L16" s="592">
         <v>3</v>
       </c>
       <c r="M16" s="202" t="str">
         <f t="shared" si="2"/>
         <v>8 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="17" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="50" t="s">
         <v>162</v>
       </c>
       <c r="B17" s="356" t="s">
         <v>161</v>
       </c>
       <c r="C17" s="442">
         <f>'3. Drift. kostnader'!F19+'3. Drift. kostnader'!F31</f>
         <v>465</v>
       </c>
       <c r="D17" s="442">
         <v>0</v>
       </c>
       <c r="E17" s="393">
         <v>0</v>
       </c>
       <c r="F17" s="393">
         <v>7</v>
       </c>
       <c r="G17" s="393">
         <v>25</v>
       </c>
       <c r="H17" s="393">
         <v>38</v>
       </c>
       <c r="I17" s="393">
         <v>0</v>
       </c>
       <c r="J17" s="393">
         <v>392</v>
       </c>
       <c r="K17" s="393">
         <v>0</v>
       </c>
       <c r="L17" s="592">
         <v>0</v>
       </c>
       <c r="M17" s="171" t="str">
         <f t="shared" si="2"/>
         <v>3 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="18" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="50" t="s">
         <v>170</v>
       </c>
       <c r="B18" s="356" t="s">
         <v>298</v>
       </c>
       <c r="C18" s="442">
         <f>'3. Drift. kostnader'!F32</f>
         <v>2913</v>
       </c>
       <c r="D18" s="442">
         <v>60</v>
       </c>
       <c r="E18" s="393">
         <v>224</v>
       </c>
       <c r="F18" s="393">
         <v>62</v>
       </c>
       <c r="G18" s="393">
         <v>2158</v>
       </c>
       <c r="H18" s="393">
         <v>342</v>
       </c>
       <c r="I18" s="393">
         <v>27</v>
       </c>
       <c r="J18" s="393">
         <v>47</v>
       </c>
       <c r="K18" s="393">
         <v>1</v>
       </c>
       <c r="L18" s="593">
         <v>0</v>
       </c>
       <c r="M18" s="171" t="str">
         <f t="shared" si="2"/>
         <v>-8 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="19" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="594" t="s">
         <v>299</v>
       </c>
       <c r="B19" s="577" t="s">
         <v>290</v>
       </c>
       <c r="C19" s="450">
         <f>'3. Drift. kostnader'!F36</f>
         <v>0</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
       <c r="E19" s="5">
         <v>0</v>
       </c>
       <c r="F19" s="5">
         <v>0</v>
       </c>
       <c r="G19" s="5">
         <v>0</v>
       </c>
       <c r="H19" s="5">
         <v>0</v>
       </c>
       <c r="I19" s="5">
         <v>0</v>
       </c>
       <c r="J19" s="5">
         <v>0</v>
       </c>
       <c r="K19" s="5">
         <v>0</v>
       </c>
       <c r="L19" s="595">
         <v>0</v>
       </c>
       <c r="M19" s="171" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
     </row>
-    <row r="20" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13" s="171" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="596" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="330" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="453">
         <f>'3. Drift. kostnader'!F37</f>
         <v>32564</v>
       </c>
       <c r="D20" s="589">
         <f>SUM(D6,D12,D17:D19)</f>
         <v>379</v>
       </c>
       <c r="E20" s="589">
         <f t="shared" ref="E20:L20" si="3">SUM(E6,E12,E17:E19)</f>
         <v>21704</v>
       </c>
       <c r="F20" s="589">
         <f t="shared" si="3"/>
         <v>780</v>
       </c>
       <c r="G20" s="589">
         <f t="shared" si="3"/>
         <v>2794</v>
       </c>
       <c r="H20" s="589">
         <f t="shared" si="3"/>
         <v>2780</v>
       </c>
       <c r="I20" s="589">
         <f t="shared" si="3"/>
         <v>841</v>
       </c>
       <c r="J20" s="589">
         <f t="shared" si="3"/>
         <v>3137</v>
       </c>
       <c r="K20" s="589">
         <f t="shared" si="3"/>
         <v>110</v>
       </c>
       <c r="L20" s="589">
         <f t="shared" si="3"/>
         <v>17</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B21" s="202" t="str">
         <f>"Fördelning "&amp;År&amp;""</f>
         <v>Fördelning 2024</v>
       </c>
       <c r="D21" s="202">
         <f t="shared" ref="D21:L21" si="4">IF($C$20=0,"",D20/$C$20)</f>
         <v>1.1638619334234124E-2</v>
       </c>
       <c r="E21" s="202">
         <f t="shared" si="4"/>
         <v>0.66650288662326496</v>
       </c>
       <c r="F21" s="202">
         <f t="shared" si="4"/>
         <v>2.3952831347500307E-2</v>
       </c>
       <c r="G21" s="202">
         <f t="shared" si="4"/>
         <v>8.580027023707161E-2</v>
       </c>
       <c r="H21" s="202">
         <f t="shared" si="4"/>
         <v>8.537034762314212E-2</v>
       </c>
       <c r="I21" s="202">
         <f t="shared" si="4"/>
         <v>2.5826065593907384E-2</v>
       </c>
       <c r="J21" s="202">
         <f t="shared" si="4"/>
         <v>9.633337427834418E-2</v>
       </c>
       <c r="K21" s="202">
         <f t="shared" si="4"/>
         <v>3.3779633951602998E-3</v>
       </c>
       <c r="L21" s="202">
         <f t="shared" si="4"/>
         <v>5.220488883429554E-4</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="202" t="s">
         <v>313</v>
       </c>
       <c r="B22" s="202" t="str">
         <f>"Fördelning "&amp;År-1&amp;""</f>
         <v>Fördelning 2023</v>
       </c>
       <c r="D22" s="202">
         <v>0.82</v>
       </c>
       <c r="E22" s="202">
         <v>5.52</v>
       </c>
       <c r="F22" s="202">
         <v>1.01</v>
       </c>
       <c r="G22" s="202">
         <v>1.22</v>
       </c>
       <c r="H22" s="202">
         <v>3.86</v>
       </c>
       <c r="I22" s="202">
         <v>0.73</v>
       </c>
       <c r="J22" s="202">
         <v>6.57</v>
       </c>
       <c r="K22" s="202">
         <v>0.23</v>
       </c>
       <c r="L22" s="202">
         <v>0.04</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="202" t="s">
         <v>323</v>
       </c>
       <c r="B23" s="202" t="str">
         <f>"Skillnad i fördelning "&amp;År-1&amp; - År&amp;""</f>
         <v>Skillnad i fördelning 2023-2024</v>
       </c>
       <c r="D23" s="202">
         <f>IF(D21="","",D21-D22)</f>
         <v>-0.80836138066576579</v>
       </c>
       <c r="E23" s="202">
         <f t="shared" ref="E23:L23" si="5">IF(E21="","",E21-E22)</f>
         <v>-4.8534971133767346</v>
       </c>
       <c r="F23" s="202">
         <f t="shared" si="5"/>
         <v>-0.98604716865249975</v>
       </c>
       <c r="G23" s="202">
         <f t="shared" si="5"/>
         <v>-1.1341997297629283</v>
       </c>
       <c r="H23" s="202">
         <f t="shared" si="5"/>
         <v>-3.7746296523768579</v>
       </c>
       <c r="I23" s="202">
         <f t="shared" si="5"/>
         <v>-0.70417393440609255</v>
       </c>
       <c r="J23" s="202">
         <f t="shared" si="5"/>
         <v>-6.4736666257216564</v>
       </c>
       <c r="K23" s="202">
         <f t="shared" si="5"/>
         <v>-0.22662203660483971</v>
       </c>
       <c r="L23" s="202">
         <f t="shared" si="5"/>
         <v>-3.9477951111657042E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B26" s="202" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="12.75" hidden="1" x14ac:dyDescent="0.2"/>
-[...11 lines deleted...]
-    <row r="39" ht="12.6" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:13" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="12.65" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="YgBFv+1/GSdPEWKmp/S8MLe6usNgqj+6KL6g0RSSvUP4a/1EOa3YkQFj1Bc/9fBoQYD8o2Q1FBCcjsXXY0Lt4Q==" saltValue="rK5AUHsi/xn5K78g6qPiKQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C7:C11">
     <cfRule type="cellIs" dxfId="5" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C13:L19">
     <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7:L8 D9:I9 K9:L9 D10:L11">
     <cfRule type="cellIs" dxfId="3" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!" sqref="D6:L20" xr:uid="{00000000-0002-0000-0A00-000000000000}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.2" right="0.2" top="0.84" bottom="0.35" header="0.35" footer="0.2"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;9Statistiska centralbyrån
 Offentlig ekonomi
 701 89 Örebro&amp;R&amp;9&amp;D</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446B0B4C-2A0D-41AC-8107-57D939EE1A08}">
   <dimension ref="A1:P35"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.6" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.65" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="202" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="25.28515625" style="202" hidden="1"/>
+    <col min="1" max="1" width="10.7265625" style="202" customWidth="1"/>
+    <col min="2" max="2" width="46.7265625" style="202" customWidth="1"/>
+    <col min="3" max="12" width="11.7265625" style="202" customWidth="1"/>
+    <col min="13" max="16384" width="25.26953125" style="202" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:16" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>395</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
     </row>
-    <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="257" t="str">
         <f>"R-BAS "&amp;År-2000&amp;""</f>
         <v>R-BAS 24</v>
       </c>
       <c r="B2" s="257"/>
       <c r="C2" s="597" t="s">
         <v>99</v>
       </c>
       <c r="D2" s="559"/>
       <c r="E2" s="560"/>
       <c r="F2" s="560"/>
       <c r="G2" s="560"/>
       <c r="H2" s="560"/>
       <c r="I2" s="560"/>
       <c r="J2" s="560"/>
       <c r="K2" s="560"/>
       <c r="L2" s="561"/>
     </row>
-    <row r="3" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="598"/>
       <c r="B3" s="322"/>
       <c r="C3" s="262" t="s">
         <v>261</v>
       </c>
       <c r="D3" s="323" t="s">
         <v>498</v>
       </c>
       <c r="E3" s="564" t="s">
         <v>499</v>
       </c>
       <c r="F3" s="565" t="s">
         <v>100</v>
       </c>
       <c r="G3" s="565" t="s">
         <v>146</v>
       </c>
       <c r="H3" s="565" t="s">
         <v>104</v>
       </c>
       <c r="I3" s="565" t="s">
         <v>101</v>
       </c>
       <c r="J3" s="565" t="s">
         <v>401</v>
       </c>
       <c r="K3" s="565" t="s">
         <v>376</v>
       </c>
       <c r="L3" s="323" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="562"/>
       <c r="B4" s="322"/>
       <c r="C4" s="599"/>
       <c r="D4" s="323"/>
       <c r="E4" s="323" t="s">
         <v>500</v>
       </c>
       <c r="F4" s="262" t="s">
         <v>130</v>
       </c>
       <c r="G4" s="262" t="s">
         <v>147</v>
       </c>
       <c r="H4" s="262" t="s">
         <v>154</v>
       </c>
       <c r="I4" s="262"/>
       <c r="J4" s="262" t="s">
         <v>402</v>
       </c>
       <c r="K4" s="262" t="s">
         <v>102</v>
       </c>
       <c r="L4" s="323"/>
     </row>
-    <row r="5" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="562"/>
       <c r="B5" s="330"/>
       <c r="C5" s="600"/>
       <c r="D5" s="567"/>
       <c r="E5" s="567" t="s">
         <v>177</v>
       </c>
       <c r="F5" s="28"/>
       <c r="G5" s="28"/>
       <c r="H5" s="28" t="s">
         <v>105</v>
       </c>
       <c r="I5" s="28"/>
       <c r="J5" s="28" t="s">
         <v>399</v>
       </c>
       <c r="K5" s="28"/>
       <c r="L5" s="568"/>
     </row>
-    <row r="6" spans="1:16" s="580" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16" s="580" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="601" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="602" t="s">
         <v>51</v>
       </c>
       <c r="C6" s="603">
         <f>'[1]2. Drift.  intäkter'!E36</f>
         <v>15587</v>
       </c>
       <c r="D6" s="604">
         <v>2596</v>
       </c>
       <c r="E6" s="456">
         <v>4742</v>
       </c>
       <c r="F6" s="456">
         <v>1492</v>
       </c>
       <c r="G6" s="456">
         <v>44</v>
       </c>
       <c r="H6" s="456">
         <v>4892</v>
       </c>
       <c r="I6" s="456">
         <v>1085</v>
       </c>
       <c r="J6" s="456">
         <v>140</v>
       </c>
       <c r="K6" s="456">
         <v>483</v>
       </c>
       <c r="L6" s="592">
         <v>115</v>
       </c>
       <c r="M6" s="580" t="str">
         <f>IF(ABS(C6-SUM(D6:L6))&gt;2.99,(ROUND(C6-SUM(D6:L6),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="605" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="602" t="s">
         <v>378</v>
       </c>
       <c r="C7" s="606">
         <f>'[1]2. Drift.  intäkter'!G36</f>
         <v>27960</v>
       </c>
       <c r="D7" s="442">
         <v>502</v>
       </c>
       <c r="E7" s="393">
         <v>28</v>
       </c>
       <c r="F7" s="393">
         <v>946</v>
       </c>
       <c r="G7" s="393">
         <v>332</v>
       </c>
       <c r="H7" s="393">
         <v>1579</v>
       </c>
       <c r="I7" s="393">
         <v>23892</v>
       </c>
       <c r="J7" s="393">
         <v>476</v>
       </c>
       <c r="K7" s="393">
         <v>20</v>
       </c>
       <c r="L7" s="393">
         <v>183</v>
       </c>
       <c r="M7" s="241" t="str">
         <f>IF(ABS(C7-SUM(D7:L7))&gt;2.99,(ROUND(C7-SUM(D7:L7),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v/>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="605" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="607" t="s">
         <v>490</v>
       </c>
       <c r="C8" s="608">
         <f>'[1]7. Spec kostnader'!C16</f>
         <v>16180</v>
       </c>
       <c r="D8" s="282">
         <v>1571</v>
       </c>
       <c r="E8" s="393">
         <v>983</v>
       </c>
       <c r="F8" s="393">
         <v>167</v>
       </c>
       <c r="G8" s="393">
         <v>359</v>
       </c>
       <c r="H8" s="393">
         <v>12209</v>
       </c>
       <c r="I8" s="393">
         <v>353</v>
       </c>
       <c r="J8" s="393">
         <v>77</v>
       </c>
       <c r="K8" s="393">
         <v>10</v>
       </c>
       <c r="L8" s="393">
         <v>448</v>
       </c>
       <c r="M8" s="609" t="str">
         <f>IF(ABS(C8-SUM(D8:L8))&gt;2.99,(ROUND(C8-SUM(D8:L8),0))&amp;" mkr diff.mellan kol C och kol D-L, måste elimineras!","")</f>
         <v>3 mkr diff.mellan kol C och kol D-L, måste elimineras!</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="610" t="s">
         <v>249</v>
       </c>
       <c r="B9" s="611" t="s">
         <v>396</v>
       </c>
       <c r="C9" s="612">
         <f>SUM(D9:L9)</f>
         <v>5036</v>
       </c>
       <c r="D9" s="613">
         <v>15</v>
       </c>
       <c r="E9" s="469">
         <v>1</v>
       </c>
       <c r="F9" s="469">
         <v>3</v>
       </c>
       <c r="G9" s="469">
         <v>4</v>
       </c>
       <c r="H9" s="469">
         <v>4937</v>
       </c>
       <c r="I9" s="469">
         <v>54</v>
       </c>
       <c r="J9" s="469">
         <v>0</v>
       </c>
       <c r="K9" s="469">
         <v>0</v>
       </c>
       <c r="L9" s="614">
         <v>22</v>
       </c>
       <c r="M9" s="609"/>
       <c r="N9" s="580"/>
       <c r="P9" s="202" t="str">
         <f>IF(O9&gt;O8,"Observera att däravbelopp större än huvudbelopp","")</f>
         <v/>
       </c>
     </row>
-    <row r="10" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="615"/>
       <c r="B10" s="15"/>
       <c r="C10" s="168"/>
       <c r="D10" s="168"/>
       <c r="E10" s="168"/>
       <c r="F10" s="168"/>
       <c r="G10" s="168"/>
       <c r="H10" s="168"/>
       <c r="I10" s="168"/>
       <c r="J10" s="168"/>
       <c r="K10" s="168"/>
       <c r="L10" s="73"/>
       <c r="M10" s="609"/>
       <c r="N10" s="580"/>
     </row>
-    <row r="11" spans="1:16" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:16" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A11" s="202" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:16" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A12" s="202" t="s">
         <v>404</v>
       </c>
       <c r="B12" s="202" t="str">
         <f>"Försäljning av tjänster ("&amp;År-1&amp;")"</f>
         <v>Försäljning av tjänster (2023)</v>
       </c>
       <c r="C12" s="202">
         <v>14844</v>
       </c>
       <c r="D12" s="202">
         <v>2505</v>
       </c>
       <c r="E12" s="202">
         <v>4258</v>
       </c>
       <c r="F12" s="202">
         <v>1412</v>
       </c>
       <c r="G12" s="202">
         <v>50</v>
       </c>
       <c r="H12" s="202">
         <v>4818</v>
       </c>
       <c r="I12" s="202">
         <v>1087</v>
       </c>
       <c r="J12" s="202">
         <v>142</v>
       </c>
       <c r="K12" s="202">
         <v>467</v>
       </c>
       <c r="L12" s="202">
         <v>101</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:16" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A13" s="202" t="s">
         <v>315</v>
       </c>
       <c r="B13" s="202" t="str">
         <f>"Erhållna bidrag ("&amp;År-1&amp;")"</f>
         <v>Erhållna bidrag (2023)</v>
       </c>
       <c r="C13" s="202">
         <v>32147</v>
       </c>
       <c r="D13" s="202">
         <v>500</v>
       </c>
       <c r="E13" s="202">
         <v>29</v>
       </c>
       <c r="F13" s="202">
         <v>816</v>
       </c>
       <c r="G13" s="202">
         <v>318</v>
       </c>
       <c r="H13" s="202">
         <v>2527</v>
       </c>
       <c r="I13" s="202">
         <v>27355</v>
       </c>
       <c r="J13" s="202">
         <v>392</v>
       </c>
       <c r="K13" s="202">
         <v>7</v>
       </c>
       <c r="L13" s="202">
         <v>204</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:16" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A14" s="202" t="s">
         <v>316</v>
       </c>
       <c r="B14" s="202" t="str">
         <f>"Verksamhetsanknutna tjänster ("&amp;År-1&amp;")"</f>
         <v>Verksamhetsanknutna tjänster (2023)</v>
       </c>
       <c r="C14" s="202">
         <v>19006</v>
       </c>
       <c r="D14" s="202">
         <v>1493</v>
       </c>
       <c r="E14" s="202">
         <v>663</v>
       </c>
       <c r="F14" s="202">
         <v>184</v>
       </c>
       <c r="G14" s="202">
         <v>240</v>
       </c>
       <c r="H14" s="202">
         <v>15535</v>
       </c>
       <c r="I14" s="202">
         <v>363</v>
       </c>
       <c r="J14" s="202">
         <v>67</v>
       </c>
       <c r="K14" s="202">
         <v>8</v>
       </c>
       <c r="L14" s="202">
         <v>452</v>
       </c>
     </row>
-    <row r="15" spans="1:16" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:16" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A15" s="202" t="s">
         <v>317</v>
       </c>
       <c r="B15" s="202" t="str">
         <f>"   därav inhyrd personal  ("&amp;År-1&amp;")"</f>
         <v xml:space="preserve">   därav inhyrd personal  (2023)</v>
       </c>
       <c r="C15" s="202">
         <v>8024</v>
       </c>
       <c r="D15" s="202">
         <v>13</v>
       </c>
       <c r="E15" s="202">
         <v>4</v>
       </c>
       <c r="F15" s="202">
         <v>4</v>
       </c>
       <c r="G15" s="202">
         <v>0</v>
       </c>
       <c r="H15" s="202">
         <v>7930</v>
       </c>
       <c r="I15" s="202">
         <v>43</v>
       </c>
       <c r="J15" s="202">
         <v>0</v>
       </c>
       <c r="K15" s="202">
         <v>0</v>
       </c>
       <c r="L15" s="202">
         <v>30</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:16" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A16" s="202" t="s">
         <v>405</v>
       </c>
       <c r="B16" s="202" t="str">
         <f>"Försäljning av tjänster (förändring "&amp;År-1&amp;-År&amp;")"</f>
         <v>Försäljning av tjänster (förändring 2023-2024)</v>
       </c>
       <c r="C16" s="202">
         <f>C6-C12</f>
         <v>743</v>
       </c>
       <c r="D16" s="202">
         <f t="shared" ref="D16:L16" si="0">D6-D12</f>
         <v>91</v>
       </c>
       <c r="E16" s="202">
         <f t="shared" si="0"/>
         <v>484</v>
       </c>
       <c r="F16" s="202">
         <f t="shared" si="0"/>
         <v>80</v>
       </c>
       <c r="G16" s="202">
         <f t="shared" si="0"/>
         <v>-6</v>
       </c>
       <c r="H16" s="202">
         <f t="shared" si="0"/>
         <v>74</v>
       </c>
       <c r="I16" s="202">
         <f t="shared" si="0"/>
         <v>-2</v>
       </c>
       <c r="J16" s="202">
         <f t="shared" si="0"/>
         <v>-2</v>
       </c>
       <c r="K16" s="202">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="L16" s="202">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="202" t="s">
         <v>406</v>
       </c>
       <c r="B17" s="202" t="str">
         <f>"Erhållna bidrag (förändring "&amp;År-1&amp;-År&amp;")"</f>
         <v>Erhållna bidrag (förändring 2023-2024)</v>
       </c>
       <c r="C17" s="202">
         <f t="shared" ref="C17:L19" si="1">C7-C13</f>
         <v>-4187</v>
       </c>
       <c r="D17" s="202">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="E17" s="202">
         <f t="shared" si="1"/>
         <v>-1</v>
       </c>
       <c r="F17" s="202">
         <f t="shared" si="1"/>
         <v>130</v>
       </c>
       <c r="G17" s="202">
         <f t="shared" si="1"/>
         <v>14</v>
       </c>
       <c r="H17" s="202">
         <f t="shared" si="1"/>
         <v>-948</v>
       </c>
       <c r="I17" s="202">
         <f t="shared" si="1"/>
         <v>-3463</v>
       </c>
       <c r="J17" s="202">
         <f t="shared" si="1"/>
         <v>84</v>
       </c>
       <c r="K17" s="202">
         <f t="shared" si="1"/>
         <v>13</v>
       </c>
       <c r="L17" s="202">
         <f t="shared" si="1"/>
         <v>-21</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A18" s="202" t="s">
         <v>319</v>
       </c>
       <c r="B18" s="202" t="str">
         <f>"Verksamhetsanknutna tjänster (förändring "&amp;År-1&amp;-År&amp;")"</f>
         <v>Verksamhetsanknutna tjänster (förändring 2023-2024)</v>
       </c>
       <c r="C18" s="202">
         <f>C8-C14</f>
         <v>-2826</v>
       </c>
       <c r="D18" s="202">
         <f t="shared" si="1"/>
         <v>78</v>
       </c>
       <c r="E18" s="202">
         <f t="shared" si="1"/>
         <v>320</v>
       </c>
       <c r="F18" s="202">
         <f t="shared" si="1"/>
         <v>-17</v>
       </c>
       <c r="G18" s="202">
         <f t="shared" si="1"/>
         <v>119</v>
       </c>
       <c r="H18" s="202">
         <f t="shared" si="1"/>
         <v>-3326</v>
       </c>
       <c r="I18" s="202">
         <f t="shared" si="1"/>
         <v>-10</v>
       </c>
       <c r="J18" s="202">
         <f t="shared" si="1"/>
         <v>10</v>
       </c>
       <c r="K18" s="202">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="L18" s="202">
         <f t="shared" si="1"/>
         <v>-4</v>
       </c>
     </row>
-    <row r="19" spans="1:12" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="202" t="s">
         <v>320</v>
       </c>
       <c r="B19" s="202" t="str">
         <f>"   därav inhyrd personal (förändring "&amp;År-1&amp;-År&amp;")"</f>
         <v xml:space="preserve">   därav inhyrd personal (förändring 2023-2024)</v>
       </c>
       <c r="C19" s="202">
         <f t="shared" si="1"/>
         <v>-2988</v>
       </c>
       <c r="D19" s="202">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="E19" s="202">
         <f t="shared" si="1"/>
         <v>-3</v>
       </c>
       <c r="F19" s="202">
         <f t="shared" si="1"/>
         <v>-1</v>
       </c>
       <c r="G19" s="202">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="H19" s="202">
         <f t="shared" si="1"/>
         <v>-2993</v>
       </c>
       <c r="I19" s="202">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="J19" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K19" s="202">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L19" s="202">
         <f t="shared" si="1"/>
         <v>-8</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="12.75" hidden="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:12" ht="12.75" hidden="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25">
       <c r="B22" s="202" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="12.75" hidden="1" x14ac:dyDescent="0.2"/>
-[...11 lines deleted...]
-    <row r="35" s="202" customFormat="1" ht="12.75" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:12" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="202" customFormat="1" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="202" customFormat="1" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="202" customFormat="1" ht="12.5" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="u8x1gZ9UQdgHMnAwIAXWWr31qYdCyseX7ccuCnoC/XLhIbmUh+FjAqAHuGVaNZx30ZpL4R8bcNPIvZxvUDsHcQ==" saltValue="bUR7riPbYkHaDmyZrQm2sQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="A6:A8">
     <cfRule type="cellIs" dxfId="2" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D6:L8">
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D9:L9">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>IF(AND(D9&gt;D8),"sant","falskt")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!" sqref="D6:L10 C10" xr:uid="{B7DAC7D0-7D82-4084-9872-1BD3577EC1C9}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" customWidth="1"/>
-    <col min="2" max="2" width="19.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.453125" customWidth="1"/>
+    <col min="2" max="2" width="19.54296875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="12">
         <f>'1. Nettokostnader'!H67</f>
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>461</v>
       </c>
       <c r="C1">
         <f>IF(AND(A1&lt;&gt;"",D1=0,E1=0), A1,"")</f>
         <v>0</v>
       </c>
       <c r="D1">
         <f>kom_1_jamf</f>
         <v>0</v>
       </c>
       <c r="E1">
         <f>kom_1_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="12">
         <f>'1. Nettokostnader'!H68</f>
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>461</v>
       </c>
       <c r="C2">
         <f>IF(AND(A2&lt;&gt;"",D2=0,E2=0), A2,"")</f>
         <v>0</v>
       </c>
       <c r="D2">
         <f>kom_1_jamf</f>
         <v>0</v>
       </c>
       <c r="E2">
         <f>kom_1_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="12">
         <f>'1. Nettokostnader'!H69</f>
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>462</v>
       </c>
       <c r="C3">
         <f t="shared" ref="C3:C10" si="0">IF(AND(A3&lt;&gt;"",D3=0,E3=0), A3,"")</f>
         <v>0</v>
       </c>
       <c r="D3">
         <f>kom_1_jamf</f>
         <v>0</v>
       </c>
       <c r="E3">
         <f>kom_1_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4">
         <f>'1. Nettokostnader'!H70</f>
         <v>0</v>
       </c>
       <c r="B4" t="s">
         <v>463</v>
       </c>
       <c r="C4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D4">
         <f>kom_1_jamf</f>
         <v>0</v>
       </c>
       <c r="E4">
         <f>kom_1_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5">
         <f>'1. Nettokostnader'!E64</f>
         <v>0</v>
       </c>
       <c r="B5" t="s">
         <v>464</v>
       </c>
       <c r="C5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D5">
         <f>kom_1_jamf</f>
         <v>0</v>
       </c>
       <c r="E5">
         <f>kom_1_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="str">
         <f>'2. Drift.  intäkter'!L46</f>
         <v>-4140 mkr diff.mellan Verksamhetens intäkter här och Verksamhetens intäkter enl. Steg 1 - måste rättas!</v>
       </c>
       <c r="B6" t="s">
         <v>465</v>
       </c>
       <c r="C6" t="str">
         <f t="shared" si="0"/>
         <v>-4140 mkr diff.mellan Verksamhetens intäkter här och Verksamhetens intäkter enl. Steg 1 - måste rättas!</v>
       </c>
       <c r="D6">
         <f>kom_2_jamf</f>
         <v>0</v>
       </c>
       <c r="E6">
         <f>kom_2_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="12" t="str">
         <f>'2. Drift.  intäkter'!L43</f>
         <v>-2 mkr diff.mellan summan kol C och Patientavgifter i flik 6 -  måste rättas!</v>
       </c>
       <c r="B7" t="s">
         <v>466</v>
       </c>
       <c r="C7" t="str">
         <f t="shared" si="0"/>
         <v>-2 mkr diff.mellan summan kol C och Patientavgifter i flik 6 -  måste rättas!</v>
       </c>
       <c r="D7">
         <f>kom_2_jamf</f>
         <v>0</v>
       </c>
       <c r="E7">
         <f>kom_2_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="e">
         <f>'3. Drift. kostnader'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="B8" t="s">
         <v>467</v>
       </c>
       <c r="C8" t="e">
         <f t="shared" si="0"/>
         <v>#REF!</v>
       </c>
       <c r="D8">
         <f>kom_2_jamf</f>
         <v>0</v>
       </c>
       <c r="E8">
         <f>kom_2_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="e">
         <f>'3. Drift. kostnader'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="B9" t="s">
         <v>468</v>
       </c>
       <c r="C9" t="e">
         <f t="shared" si="0"/>
         <v>#REF!</v>
       </c>
       <c r="D9">
         <f>kom_2_jamf</f>
         <v>0</v>
       </c>
       <c r="E9">
         <f>kom_2_reg</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="B10" t="s">
         <v>469</v>
       </c>
       <c r="C10" t="e">
         <f t="shared" si="0"/>
         <v>#REF!</v>
       </c>
       <c r="D10" t="e">
         <f>kom_5</f>
         <v>#REF!</v>
       </c>
       <c r="E10" t="e">
         <f>kom_5</f>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="0Jq11A17CCwqg8zgj4MP0qFNPkTZYpDeIF2OFBIaKb8aQHCUY7eVGLtMUozKWP6LKDg9OqvjuUUyLWb1FPZl/w==" saltValue="lZPad3VFlLMr5OvEyQVoGw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4529CEDC-811E-410F-8541-4471FB7FE3D5}">
   <dimension ref="A1:S105"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.42578125" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="53.85546875" style="618" customWidth="1"/>
-    <col min="2" max="2" width="14.5703125" style="618" customWidth="1"/>
+    <col min="1" max="1" width="53.81640625" style="618" customWidth="1"/>
+    <col min="2" max="2" width="14.54296875" style="618" customWidth="1"/>
     <col min="3" max="3" width="12" style="618" customWidth="1"/>
-    <col min="4" max="4" width="12.42578125" style="618" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="10.42578125" style="618"/>
+    <col min="4" max="4" width="12.453125" style="618" customWidth="1"/>
+    <col min="5" max="5" width="8.54296875" style="618" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" style="618" customWidth="1"/>
+    <col min="7" max="7" width="18.54296875" style="618" customWidth="1"/>
+    <col min="8" max="8" width="10.453125" style="618"/>
+    <col min="9" max="9" width="16.54296875" style="618" customWidth="1"/>
+    <col min="10" max="16384" width="10.453125" style="618"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="20" x14ac:dyDescent="0.4">
       <c r="A1" s="616" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="B1" s="616"/>
       <c r="C1" s="616"/>
       <c r="D1" s="616"/>
       <c r="E1" s="617"/>
     </row>
-    <row r="2" spans="1:7" s="624" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" s="624" customFormat="1" ht="13" x14ac:dyDescent="0.3">
       <c r="A2" s="619"/>
       <c r="B2" s="619"/>
       <c r="C2" s="620"/>
       <c r="D2" s="619"/>
       <c r="E2" s="621"/>
       <c r="F2" s="622"/>
       <c r="G2" s="623"/>
     </row>
-    <row r="3" spans="1:7" s="624" customFormat="1" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:7" s="624" customFormat="1" ht="20" x14ac:dyDescent="0.4">
       <c r="A3" s="625" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B3" s="626"/>
       <c r="C3" s="627"/>
       <c r="D3" s="628"/>
       <c r="E3" s="621"/>
       <c r="F3" s="622"/>
       <c r="G3" s="623"/>
     </row>
-    <row r="4" spans="1:7" s="631" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" s="631" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" s="629"/>
       <c r="B4" s="621"/>
       <c r="C4" s="630"/>
       <c r="D4" s="621"/>
       <c r="E4" s="621"/>
       <c r="F4" s="618"/>
       <c r="G4" s="618"/>
     </row>
-    <row r="5" spans="1:7" s="631" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" s="631" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="632"/>
       <c r="B5" s="633" t="s">
+        <v>549</v>
+      </c>
+      <c r="C5" s="634" t="s">
         <v>550</v>
       </c>
-      <c r="C5" s="634" t="s">
+      <c r="D5" s="635" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E5" s="629"/>
       <c r="F5" s="636"/>
       <c r="G5" s="618"/>
     </row>
-    <row r="6" spans="1:7" s="623" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" s="623" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="637" t="s">
+        <v>552</v>
+      </c>
+      <c r="B6" s="638" t="s">
         <v>553</v>
-      </c>
-[...1 lines deleted...]
-        <v>554</v>
       </c>
       <c r="C6" s="639">
         <v>87350</v>
       </c>
       <c r="D6" s="640">
         <v>108448</v>
       </c>
       <c r="E6" s="641" t="s">
         <v>139</v>
       </c>
       <c r="F6" s="618"/>
       <c r="G6" s="618"/>
     </row>
-    <row r="7" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="642" t="s">
+        <v>554</v>
+      </c>
+      <c r="B7" s="643" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="C7" s="639">
         <v>-502469</v>
       </c>
       <c r="D7" s="640">
         <v>-516022</v>
       </c>
       <c r="E7" s="641" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="F7" s="618"/>
       <c r="G7" s="618"/>
     </row>
-    <row r="8" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="642" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="B8" s="643">
         <v>79</v>
       </c>
       <c r="C8" s="639">
         <v>-15857</v>
       </c>
       <c r="D8" s="640">
         <v>-20956</v>
       </c>
       <c r="E8" s="641">
         <v>77</v>
       </c>
       <c r="F8" s="644"/>
       <c r="G8" s="618"/>
     </row>
-    <row r="9" spans="1:7" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A9" s="645" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="B9" s="646"/>
       <c r="C9" s="647">
         <v>-430976</v>
       </c>
       <c r="D9" s="126">
         <v>-428530</v>
       </c>
       <c r="E9" s="641" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="642" t="s">
         <v>560</v>
-      </c>
-[...3 lines deleted...]
-        <v>561</v>
       </c>
       <c r="B10" s="643">
         <v>80</v>
       </c>
       <c r="C10" s="639">
         <v>333325</v>
       </c>
       <c r="D10" s="640">
         <v>333325</v>
       </c>
       <c r="E10" s="641">
         <v>80</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A11" s="642" t="s">
+        <v>561</v>
+      </c>
+      <c r="B11" s="643" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="C11" s="639">
         <v>94919</v>
       </c>
       <c r="D11" s="640">
         <v>95162</v>
       </c>
       <c r="E11" s="641" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="645" t="s">
         <v>564</v>
-      </c>
-[...3 lines deleted...]
-        <v>565</v>
       </c>
       <c r="B12" s="643"/>
       <c r="C12" s="647">
         <v>-2732</v>
       </c>
       <c r="D12" s="126">
         <v>-43</v>
       </c>
       <c r="E12" s="641">
         <v>84</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A13" s="642" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="B13" s="643">
         <v>84</v>
       </c>
       <c r="C13" s="639">
         <v>15023</v>
       </c>
       <c r="D13" s="640">
         <v>13607</v>
       </c>
       <c r="E13" s="641">
         <v>85</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A14" s="642" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="B14" s="643">
         <v>85</v>
       </c>
       <c r="C14" s="639">
         <v>-21912</v>
       </c>
       <c r="D14" s="640">
         <v>-22869</v>
       </c>
       <c r="E14" s="641" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="645" t="s">
         <v>568</v>
-      </c>
-[...3 lines deleted...]
-        <v>569</v>
       </c>
       <c r="B15" s="643"/>
       <c r="C15" s="647">
         <v>-9621</v>
       </c>
       <c r="D15" s="126">
         <v>-9305</v>
       </c>
       <c r="E15" s="641">
         <v>87</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A16" s="642" t="s">
+        <v>569</v>
+      </c>
+      <c r="B16" s="643" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="C16" s="639">
         <v>0</v>
       </c>
       <c r="D16" s="640">
         <v>0</v>
       </c>
       <c r="E16" s="641">
         <v>88</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="648" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="B17" s="649">
         <v>89</v>
       </c>
       <c r="C17" s="650">
         <v>-9621</v>
       </c>
       <c r="D17" s="651">
         <v>-9305</v>
       </c>
       <c r="E17" s="652"/>
       <c r="F17" s="653"/>
       <c r="G17" s="653"/>
     </row>
-    <row r="18" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="652"/>
       <c r="B18" s="654"/>
       <c r="C18" s="655"/>
       <c r="D18" s="655"/>
       <c r="E18" s="652"/>
       <c r="F18" s="618"/>
       <c r="G18" s="618"/>
     </row>
-    <row r="19" spans="1:7" s="623" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" s="623" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A19" s="656" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="B19" s="657"/>
       <c r="C19" s="658"/>
       <c r="D19" s="655"/>
       <c r="E19" s="652"/>
       <c r="F19" s="618"/>
       <c r="G19" s="618"/>
     </row>
-    <row r="20" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="659" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="B20" s="660" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="C20" s="661">
         <v>263</v>
       </c>
       <c r="D20" s="655"/>
       <c r="E20" s="652"/>
       <c r="F20" s="618"/>
       <c r="G20" s="618"/>
     </row>
-    <row r="21" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="662" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="B21" s="643" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="C21" s="640">
         <v>362</v>
       </c>
       <c r="D21" s="655"/>
       <c r="E21" s="652"/>
       <c r="F21" s="618"/>
       <c r="G21" s="618"/>
     </row>
-    <row r="22" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="662" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B22" s="643">
         <v>79</v>
       </c>
       <c r="C22" s="640">
         <v>0</v>
       </c>
       <c r="D22" s="655"/>
       <c r="E22" s="652"/>
       <c r="F22" s="618"/>
       <c r="G22" s="618"/>
     </row>
-    <row r="23" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="662" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="B23" s="663">
         <v>84</v>
       </c>
       <c r="C23" s="640">
         <v>2239</v>
       </c>
       <c r="D23" s="655"/>
       <c r="E23" s="652"/>
       <c r="F23" s="618"/>
       <c r="G23" s="618"/>
     </row>
-    <row r="24" spans="1:7" s="623" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" s="623" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="664" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="B24" s="649">
         <v>85</v>
       </c>
       <c r="C24" s="665">
         <v>221</v>
       </c>
       <c r="D24" s="666"/>
       <c r="E24" s="652"/>
       <c r="F24" s="618"/>
       <c r="G24" s="618"/>
     </row>
-    <row r="25" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D25" s="667"/>
       <c r="E25" s="652">
         <v>442</v>
       </c>
       <c r="F25" s="618"/>
       <c r="G25" s="618"/>
     </row>
-    <row r="26" spans="1:7" s="623" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" s="623" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A26" s="668" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B26" s="669"/>
       <c r="E26" s="652">
         <v>445</v>
       </c>
       <c r="F26" s="618"/>
       <c r="G26" s="618"/>
     </row>
-    <row r="27" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="670" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="B27" s="671">
         <v>445</v>
       </c>
       <c r="C27" s="661">
         <v>-4149</v>
       </c>
       <c r="D27" s="667"/>
       <c r="E27" s="652">
         <v>8591</v>
       </c>
       <c r="F27" s="618"/>
       <c r="G27" s="618"/>
     </row>
-    <row r="28" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="670" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="B28" s="672">
         <v>446</v>
       </c>
       <c r="C28" s="640">
         <v>-7631</v>
       </c>
       <c r="E28" s="652">
         <v>8592</v>
       </c>
       <c r="F28" s="618"/>
       <c r="G28" s="618"/>
     </row>
-    <row r="29" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="670" t="s">
-        <v>582</v>
+        <v>771</v>
       </c>
       <c r="B29" s="673">
-        <v>8591</v>
+        <v>8541</v>
       </c>
       <c r="C29" s="640">
         <v>-14791</v>
       </c>
       <c r="D29" s="674">
         <v>-16025</v>
       </c>
       <c r="E29" s="652"/>
       <c r="F29" s="618"/>
       <c r="G29" s="618"/>
     </row>
-    <row r="30" spans="1:7" s="623" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" s="623" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="675" t="s">
-        <v>583</v>
+        <v>772</v>
       </c>
       <c r="B30" s="676">
-        <v>8592</v>
+        <v>8542</v>
       </c>
       <c r="C30" s="665">
         <v>-3588</v>
       </c>
       <c r="D30" s="677">
         <v>-3892</v>
       </c>
       <c r="E30" s="652"/>
       <c r="F30" s="618"/>
       <c r="G30" s="618"/>
     </row>
-    <row r="31" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="652"/>
       <c r="B31" s="621"/>
       <c r="C31" s="667"/>
       <c r="D31" s="655"/>
       <c r="E31" s="652">
         <v>801</v>
       </c>
       <c r="F31" s="618"/>
       <c r="G31" s="618"/>
     </row>
-    <row r="32" spans="1:7" s="623" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" s="623" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" s="678" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="D32" s="655"/>
       <c r="E32" s="652">
         <v>802</v>
       </c>
       <c r="F32" s="618"/>
       <c r="G32" s="618"/>
     </row>
-    <row r="33" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="659" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="B33" s="679">
         <v>801</v>
       </c>
       <c r="C33" s="661">
         <v>333599</v>
       </c>
       <c r="D33" s="655"/>
       <c r="E33" s="652"/>
       <c r="F33" s="618"/>
       <c r="G33" s="618"/>
     </row>
-    <row r="34" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="662" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B34" s="680">
         <v>802</v>
       </c>
       <c r="C34" s="640">
         <v>1125</v>
       </c>
       <c r="D34" s="681"/>
       <c r="E34" s="652"/>
       <c r="F34" s="618"/>
       <c r="G34" s="618"/>
     </row>
-    <row r="35" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="682" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B35" s="683">
         <v>803</v>
       </c>
       <c r="C35" s="640">
         <v>-1399</v>
       </c>
       <c r="D35" s="684"/>
       <c r="E35" s="652"/>
       <c r="F35" s="618"/>
       <c r="G35" s="618"/>
     </row>
-    <row r="36" spans="1:8" s="623" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:8" s="623" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="685" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B36" s="686"/>
       <c r="C36" s="687">
         <v>333325</v>
       </c>
       <c r="D36" s="681"/>
       <c r="E36" s="652"/>
       <c r="F36" s="653"/>
       <c r="G36" s="618"/>
     </row>
-    <row r="37" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="652"/>
       <c r="B37" s="688"/>
       <c r="C37" s="684"/>
       <c r="D37" s="655"/>
       <c r="E37" s="652"/>
       <c r="F37" s="618"/>
       <c r="G37" s="618"/>
     </row>
-    <row r="38" spans="1:8" s="623" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" s="623" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A38" s="678" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D38" s="655"/>
       <c r="E38" s="652"/>
       <c r="F38" s="618"/>
       <c r="G38" s="618"/>
     </row>
-    <row r="39" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="659" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="B39" s="679">
         <v>821</v>
       </c>
       <c r="C39" s="661">
         <v>43482</v>
       </c>
       <c r="D39" s="655"/>
       <c r="E39" s="652"/>
       <c r="F39" s="618"/>
       <c r="G39" s="618"/>
     </row>
-    <row r="40" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="662" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="B40" s="680">
         <v>822</v>
       </c>
       <c r="C40" s="689">
         <v>459</v>
       </c>
       <c r="D40" s="655"/>
       <c r="E40" s="652"/>
       <c r="F40" s="690"/>
       <c r="G40" s="690"/>
       <c r="H40" s="691"/>
     </row>
-    <row r="41" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:8" s="623" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="662" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B41" s="680">
         <v>823</v>
       </c>
       <c r="C41" s="689">
         <v>0</v>
       </c>
       <c r="D41" s="655"/>
       <c r="E41" s="652"/>
       <c r="F41" s="690"/>
       <c r="G41" s="690"/>
       <c r="H41" s="691"/>
     </row>
-    <row r="42" spans="1:8" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:8" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A42" s="662" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="B42" s="680">
         <v>824</v>
       </c>
       <c r="C42" s="689">
         <v>7408</v>
       </c>
       <c r="D42" s="655"/>
       <c r="E42" s="652"/>
       <c r="F42" s="692"/>
       <c r="G42" s="692"/>
       <c r="H42" s="691"/>
     </row>
-    <row r="43" spans="1:8" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:8" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A43" s="662" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B43" s="680">
         <v>825</v>
       </c>
       <c r="C43" s="689">
         <v>4421</v>
       </c>
       <c r="D43" s="655"/>
       <c r="E43" s="652"/>
       <c r="F43" s="692"/>
       <c r="G43" s="692"/>
       <c r="H43" s="691"/>
     </row>
-    <row r="44" spans="1:8" s="623" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:8" s="623" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="662" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B44" s="680">
         <v>828</v>
       </c>
       <c r="C44" s="689">
         <v>38154</v>
       </c>
       <c r="D44" s="655"/>
       <c r="E44" s="652"/>
       <c r="F44" s="848"/>
       <c r="G44" s="848"/>
       <c r="H44" s="691"/>
     </row>
-    <row r="45" spans="1:8" s="623" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:8" s="623" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="662" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B45" s="680">
         <v>829</v>
       </c>
       <c r="C45" s="689">
         <v>8828</v>
       </c>
       <c r="D45" s="655"/>
       <c r="E45" s="652"/>
       <c r="F45" s="848"/>
       <c r="G45" s="848"/>
       <c r="H45" s="691"/>
     </row>
-    <row r="46" spans="1:8" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:8" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A46" s="662" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="B46" s="680">
         <v>831</v>
       </c>
       <c r="C46" s="640">
         <v>-3188</v>
       </c>
       <c r="D46" s="655"/>
       <c r="E46" s="652"/>
       <c r="F46" s="691"/>
       <c r="G46" s="691"/>
       <c r="H46" s="691"/>
     </row>
-    <row r="47" spans="1:8" s="623" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:8" s="623" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="662" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B47" s="680">
         <v>834</v>
       </c>
       <c r="C47" s="640">
         <v>0</v>
       </c>
       <c r="D47" s="681"/>
       <c r="E47" s="652"/>
     </row>
-    <row r="48" spans="1:8" s="623" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:8" s="623" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="682" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B48" s="683">
         <v>835</v>
       </c>
       <c r="C48" s="640">
         <v>-4645</v>
       </c>
       <c r="D48" s="693"/>
       <c r="E48" s="652"/>
     </row>
-    <row r="49" spans="1:19" s="623" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:19" s="623" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="685" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B49" s="686"/>
       <c r="C49" s="687">
         <v>94919</v>
       </c>
       <c r="E49" s="652"/>
       <c r="F49" s="693"/>
     </row>
-    <row r="50" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A50" s="694"/>
       <c r="E50" s="652" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:19" s="623" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19" s="623" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A51" s="678" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="B51" s="695"/>
       <c r="C51" s="666"/>
       <c r="E51" s="652" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:19" s="697" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19" s="697" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A52" s="659" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B52" s="696" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C52" s="661">
         <v>733</v>
       </c>
       <c r="D52" s="661">
         <v>589</v>
       </c>
       <c r="E52" s="652"/>
       <c r="I52" s="623"/>
       <c r="J52" s="623"/>
       <c r="K52" s="623"/>
       <c r="L52" s="623"/>
       <c r="M52" s="623"/>
       <c r="N52" s="623"/>
       <c r="O52" s="623"/>
       <c r="P52" s="623"/>
       <c r="Q52" s="623"/>
       <c r="R52" s="623"/>
       <c r="S52" s="623"/>
     </row>
-    <row r="53" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A53" s="662" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="B53" s="698" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="C53" s="689">
         <v>2683</v>
       </c>
       <c r="D53" s="661">
         <v>1389</v>
       </c>
       <c r="E53" s="652"/>
     </row>
-    <row r="54" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A54" s="662" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B54" s="698" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="C54" s="689">
         <v>8</v>
       </c>
       <c r="D54" s="661">
         <v>2</v>
       </c>
       <c r="E54" s="652"/>
     </row>
-    <row r="55" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A55" s="662" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="B55" s="698" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="C55" s="689">
         <v>8800</v>
       </c>
       <c r="D55" s="699">
         <v>12317</v>
       </c>
       <c r="E55" s="641"/>
     </row>
-    <row r="56" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A56" s="662" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B56" s="698">
         <v>8481</v>
       </c>
       <c r="C56" s="689">
         <v>579</v>
       </c>
       <c r="D56" s="700"/>
       <c r="E56" s="641"/>
     </row>
-    <row r="57" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A57" s="662" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="B57" s="698">
         <v>8482</v>
       </c>
       <c r="C57" s="689">
         <v>435</v>
       </c>
       <c r="D57" s="701"/>
       <c r="E57" s="641"/>
     </row>
-    <row r="58" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A58" s="662" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="B58" s="698">
         <v>849</v>
       </c>
       <c r="C58" s="689">
         <v>1785</v>
       </c>
       <c r="D58" s="701"/>
       <c r="E58" s="641"/>
     </row>
-    <row r="59" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A59" s="662" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="B59" s="698" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C59" s="689">
         <v>24</v>
       </c>
       <c r="D59" s="701"/>
       <c r="E59" s="641"/>
       <c r="F59" s="691"/>
     </row>
-    <row r="60" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A60" s="662" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B60" s="698" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C60" s="689">
         <v>0</v>
       </c>
       <c r="D60" s="702"/>
       <c r="E60" s="652"/>
     </row>
-    <row r="61" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A61" s="685" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B61" s="703"/>
       <c r="C61" s="687">
         <v>15023</v>
       </c>
       <c r="E61" s="652"/>
       <c r="F61" s="704"/>
     </row>
-    <row r="62" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A62" s="705" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B62" s="706" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="C62" s="640">
         <v>-2852</v>
       </c>
       <c r="D62" s="661">
         <v>-2464</v>
       </c>
       <c r="E62" s="652"/>
     </row>
-    <row r="63" spans="1:19" s="697" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:19" s="697" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A63" s="662" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B63" s="698" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C63" s="640">
         <v>-262</v>
       </c>
       <c r="D63" s="661">
         <v>-42</v>
       </c>
       <c r="E63" s="652"/>
       <c r="I63" s="623"/>
       <c r="J63" s="623"/>
       <c r="K63" s="623"/>
       <c r="L63" s="623"/>
       <c r="M63" s="623"/>
       <c r="N63" s="623"/>
       <c r="O63" s="623"/>
       <c r="P63" s="623"/>
       <c r="Q63" s="623"/>
       <c r="R63" s="623"/>
       <c r="S63" s="623"/>
     </row>
-    <row r="64" spans="1:19" s="697" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:19" s="697" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A64" s="662" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B64" s="698" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="C64" s="640">
         <v>-245</v>
       </c>
       <c r="D64" s="677">
         <v>-246</v>
       </c>
       <c r="E64" s="652"/>
       <c r="J64" s="623"/>
       <c r="K64" s="623"/>
       <c r="L64" s="623"/>
       <c r="M64" s="623"/>
       <c r="N64" s="623"/>
       <c r="O64" s="623"/>
       <c r="P64" s="623"/>
       <c r="Q64" s="623"/>
       <c r="R64" s="623"/>
       <c r="S64" s="623"/>
     </row>
-    <row r="65" spans="1:19" s="697" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:19" s="697" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A65" s="662" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="B65" s="698">
         <v>8581</v>
       </c>
       <c r="C65" s="640">
         <v>-12</v>
       </c>
       <c r="D65" s="684"/>
       <c r="E65" s="652"/>
       <c r="J65" s="623"/>
       <c r="K65" s="623"/>
       <c r="L65" s="623"/>
       <c r="M65" s="623"/>
       <c r="N65" s="623"/>
       <c r="O65" s="623"/>
       <c r="P65" s="623"/>
       <c r="Q65" s="623"/>
       <c r="R65" s="623"/>
       <c r="S65" s="623"/>
     </row>
-    <row r="66" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A66" s="662" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B66" s="698">
         <v>8582</v>
       </c>
       <c r="C66" s="640">
         <v>-3</v>
       </c>
       <c r="D66" s="684"/>
       <c r="E66" s="652"/>
       <c r="F66" s="691"/>
     </row>
-    <row r="67" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A67" s="662" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>621</v>
+      </c>
+      <c r="B67" s="698">
+        <v>859</v>
       </c>
       <c r="C67" s="640">
         <v>-18538</v>
       </c>
       <c r="D67" s="693"/>
       <c r="E67" s="652"/>
     </row>
-    <row r="68" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A68" s="685" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="B68" s="707"/>
       <c r="C68" s="687">
         <v>-21912</v>
       </c>
       <c r="E68" s="652"/>
       <c r="F68" s="704"/>
     </row>
-    <row r="69" spans="1:19" s="623" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:19" s="623" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="708"/>
       <c r="B69" s="688"/>
       <c r="C69" s="684"/>
       <c r="D69" s="684"/>
       <c r="E69" s="652"/>
       <c r="F69" s="631"/>
     </row>
-    <row r="70" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A70" s="708"/>
       <c r="B70" s="688"/>
       <c r="C70" s="667"/>
       <c r="D70" s="667"/>
       <c r="E70" s="652"/>
       <c r="F70" s="709"/>
     </row>
-    <row r="71" spans="1:19" s="623" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:19" s="623" customFormat="1" ht="15.5" x14ac:dyDescent="0.25">
       <c r="A71" s="710" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="D71" s="667"/>
       <c r="E71" s="652"/>
       <c r="F71" s="709"/>
     </row>
-    <row r="72" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A72" s="711" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="B72" s="712"/>
       <c r="C72" s="713">
         <v>-9621</v>
       </c>
       <c r="D72" s="667"/>
       <c r="E72" s="652"/>
       <c r="F72" s="709"/>
     </row>
-    <row r="73" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A73" s="714" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="B73" s="715"/>
       <c r="C73" s="640">
         <v>-63</v>
       </c>
       <c r="D73" s="667"/>
       <c r="E73" s="652"/>
       <c r="F73" s="709"/>
     </row>
-    <row r="74" spans="1:19" s="623" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:19" s="623" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="714" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="B74" s="715"/>
       <c r="C74" s="640">
         <v>14</v>
       </c>
       <c r="D74" s="667"/>
       <c r="E74" s="652"/>
       <c r="F74" s="709"/>
     </row>
-    <row r="75" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A75" s="714" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="B75" s="716"/>
       <c r="C75" s="640">
         <v>3</v>
       </c>
       <c r="D75" s="667"/>
       <c r="E75" s="652"/>
       <c r="F75" s="709"/>
     </row>
-    <row r="76" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A76" s="714" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="B76" s="717"/>
       <c r="C76" s="718">
         <v>-9140</v>
       </c>
       <c r="D76" s="667"/>
       <c r="E76" s="641"/>
       <c r="F76" s="709"/>
     </row>
-    <row r="77" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A77" s="714" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B77" s="715"/>
       <c r="C77" s="640">
         <v>1943</v>
       </c>
       <c r="D77" s="667"/>
       <c r="E77" s="652"/>
       <c r="F77" s="709"/>
     </row>
-    <row r="78" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A78" s="719" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B78" s="720"/>
       <c r="C78" s="687">
         <v>-16864</v>
       </c>
       <c r="D78" s="667"/>
       <c r="E78" s="652"/>
       <c r="F78" s="704"/>
     </row>
-    <row r="79" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A79" s="714" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B79" s="721"/>
       <c r="C79" s="640">
         <v>0</v>
       </c>
       <c r="D79" s="722"/>
       <c r="E79" s="652"/>
       <c r="F79" s="704"/>
     </row>
-    <row r="80" spans="1:19" s="623" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:19" s="623" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="A80" s="714" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="B80" s="721"/>
       <c r="C80" s="640">
         <v>0</v>
       </c>
       <c r="D80" s="667"/>
       <c r="E80" s="652"/>
       <c r="F80" s="704"/>
     </row>
-    <row r="81" spans="1:16" s="623" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:16" s="623" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="723" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="B81" s="716"/>
       <c r="C81" s="640">
         <v>2338</v>
       </c>
       <c r="D81" s="667"/>
       <c r="E81" s="652"/>
       <c r="F81" s="709"/>
     </row>
-    <row r="82" spans="1:16" s="623" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:16" s="623" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="724" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B82" s="720"/>
       <c r="C82" s="713">
         <v>-14526</v>
       </c>
       <c r="D82" s="667"/>
       <c r="E82" s="641"/>
       <c r="F82" s="704"/>
     </row>
-    <row r="83" spans="1:16" s="623" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:16" s="623" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="725" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B83" s="726"/>
       <c r="C83" s="726"/>
       <c r="D83" s="667"/>
       <c r="E83" s="641"/>
       <c r="F83" s="709"/>
     </row>
-    <row r="84" spans="1:16" ht="24" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:16" ht="23" x14ac:dyDescent="0.25">
       <c r="A84" s="727" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B84" s="721"/>
       <c r="C84" s="640">
         <v>-8824</v>
       </c>
       <c r="D84" s="667"/>
       <c r="E84" s="641"/>
       <c r="F84" s="709"/>
       <c r="G84" s="623"/>
       <c r="H84" s="623"/>
       <c r="I84" s="623"/>
       <c r="J84" s="623"/>
       <c r="K84" s="623"/>
       <c r="L84" s="623"/>
       <c r="M84" s="623"/>
       <c r="N84" s="623"/>
       <c r="O84" s="623"/>
       <c r="P84" s="623"/>
     </row>
-    <row r="85" spans="1:16" ht="24" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:16" ht="23" x14ac:dyDescent="0.25">
       <c r="A85" s="727" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="B85" s="721"/>
       <c r="C85" s="640">
         <v>39</v>
       </c>
       <c r="D85" s="667"/>
       <c r="E85" s="641"/>
       <c r="F85" s="709"/>
       <c r="G85" s="623"/>
       <c r="H85" s="623"/>
       <c r="I85" s="623"/>
       <c r="J85" s="623"/>
       <c r="K85" s="623"/>
       <c r="L85" s="623"/>
       <c r="M85" s="623"/>
       <c r="N85" s="623"/>
       <c r="O85" s="623"/>
       <c r="P85" s="623"/>
     </row>
-    <row r="86" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="728" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="B86" s="721"/>
       <c r="C86" s="713">
         <v>-5771</v>
       </c>
       <c r="F86" s="653"/>
       <c r="G86" s="623"/>
       <c r="H86" s="623"/>
       <c r="I86" s="623"/>
       <c r="J86" s="623"/>
       <c r="K86" s="623"/>
       <c r="L86" s="623"/>
       <c r="M86" s="623"/>
       <c r="N86" s="623"/>
       <c r="O86" s="623"/>
       <c r="P86" s="623"/>
     </row>
-    <row r="87" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A87" s="728" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="B87" s="721"/>
-      <c r="C87" s="640"/>
+      <c r="C87" s="721"/>
       <c r="F87" s="653"/>
       <c r="G87" s="623"/>
       <c r="H87" s="623"/>
       <c r="I87" s="623"/>
       <c r="J87" s="623"/>
       <c r="K87" s="623"/>
       <c r="L87" s="623"/>
       <c r="M87" s="623"/>
       <c r="N87" s="623"/>
       <c r="O87" s="623"/>
       <c r="P87" s="623"/>
     </row>
-    <row r="88" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A88" s="727" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="B88" s="721"/>
       <c r="C88" s="640">
         <v>-3286</v>
       </c>
       <c r="F88" s="653"/>
       <c r="G88" s="623"/>
       <c r="H88" s="623"/>
       <c r="I88" s="623"/>
       <c r="J88" s="623"/>
       <c r="K88" s="623"/>
       <c r="L88" s="623"/>
       <c r="M88" s="623"/>
       <c r="N88" s="623"/>
       <c r="O88" s="623"/>
       <c r="P88" s="623"/>
     </row>
-    <row r="89" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="729" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="B89" s="730"/>
       <c r="C89" s="651">
         <v>-9057</v>
       </c>
     </row>
-    <row r="90" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
-[...11 lines deleted...]
-    <row r="105" s="618" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="90" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25"/>
+    <row r="92" spans="1:16" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" spans="1:16" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" spans="1:16" ht="27.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="618" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="618" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="618" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="618" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="618" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="618" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="618" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="618" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="lNgs+GGX2weg9607RNdRbrJc4r11mSXjHCRXJur1DgKuTANRi6JqQZvz+vCFeDXowwTx9CTVRIwUCd8xdQl4yg==" saltValue="FBnreudTMHjclT5XauAzmA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="F44:G45"/>
   </mergeCells>
   <conditionalFormatting sqref="F43">
-    <cfRule type="expression" dxfId="124" priority="2" stopIfTrue="1">
+    <cfRule type="expression" dxfId="115" priority="2" stopIfTrue="1">
       <formula>ABS(C44+C45-#REF!)&gt;0.99</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F44:G45">
-    <cfRule type="expression" dxfId="123" priority="1">
+    <cfRule type="expression" dxfId="114" priority="1">
       <formula>G42&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G43">
-    <cfRule type="expression" dxfId="122" priority="3" stopIfTrue="1">
+    <cfRule type="expression" dxfId="113" priority="3" stopIfTrue="1">
       <formula>ABS(C44+C45-#REF!)&gt;0.99</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Beloppet ska vara i 1000 tal kronor" sqref="L52:M58 M62:N65" xr:uid="{14016E7C-AA66-4FE1-B7A7-774EA4C40A75}">
       <formula1>99999999</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CAFD56B-ABD1-49FB-AC25-76760FC2FB3A}">
   <dimension ref="A1:E98"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C40" sqref="C40"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="49.5703125" style="618" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="10.85546875" style="618" customWidth="1"/>
+    <col min="1" max="1" width="49.54296875" style="618" customWidth="1"/>
+    <col min="2" max="2" width="10.54296875" style="839" customWidth="1"/>
+    <col min="3" max="3" width="10.54296875" style="838" customWidth="1"/>
+    <col min="4" max="4" width="10.81640625" style="618" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="616" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="B1" s="616"/>
       <c r="C1" s="731"/>
       <c r="D1" s="616"/>
     </row>
-    <row r="2" spans="1:4" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:4" ht="20.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A2" s="732" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="B2" s="733"/>
       <c r="C2" s="734"/>
       <c r="D2" s="735"/>
     </row>
-    <row r="3" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="736"/>
       <c r="B3" s="737"/>
       <c r="C3" s="738"/>
       <c r="D3" s="737"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="739" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="B4" s="740" t="s">
+        <v>549</v>
+      </c>
+      <c r="C4" s="741" t="s">
         <v>550</v>
       </c>
-      <c r="C4" s="741" t="s">
+      <c r="D4" s="742" t="s">
         <v>551</v>
       </c>
-      <c r="D4" s="742" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="743" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="B5" s="744"/>
       <c r="C5" s="745"/>
       <c r="D5" s="746"/>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="747" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="B6" s="748">
         <v>10</v>
       </c>
       <c r="C6" s="647">
         <v>3980</v>
       </c>
       <c r="D6" s="713">
         <v>4471</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="747" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="B7" s="748">
         <v>11</v>
       </c>
       <c r="C7" s="647">
         <v>179434</v>
       </c>
       <c r="D7" s="687">
         <v>255874</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="749" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B8" s="750">
         <v>113</v>
       </c>
       <c r="C8" s="751">
         <v>3396</v>
       </c>
       <c r="D8" s="752"/>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="747" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="B9" s="748">
         <v>12</v>
       </c>
       <c r="C9" s="647">
         <v>48244</v>
       </c>
       <c r="D9" s="753">
         <v>77361</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="749" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="B10" s="750" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="C10" s="751">
         <v>1449</v>
       </c>
       <c r="D10" s="752"/>
     </row>
-    <row r="11" spans="1:4" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="747" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="B11" s="748" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="C11" s="647">
         <v>64090</v>
       </c>
       <c r="D11" s="753">
         <v>9728</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="749" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="B12" s="750">
         <v>131</v>
       </c>
       <c r="C12" s="751">
         <v>13464</v>
       </c>
       <c r="D12" s="754"/>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="755" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="B13" s="750" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="C13" s="751">
         <v>10550</v>
       </c>
       <c r="D13" s="756"/>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="755" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="B14" s="750">
         <v>132</v>
       </c>
       <c r="C14" s="751">
         <v>3</v>
       </c>
       <c r="D14" s="756"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="749" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="B15" s="750">
         <v>137</v>
       </c>
       <c r="C15" s="751">
         <v>50623</v>
       </c>
       <c r="D15" s="756"/>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="755" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="B16" s="750" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="C16" s="751">
         <v>49097</v>
       </c>
       <c r="D16" s="757"/>
     </row>
-    <row r="17" spans="1:4" ht="24" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4" ht="23" x14ac:dyDescent="0.25">
       <c r="A17" s="758" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="B17" s="759" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="C17" s="647">
         <v>295748</v>
       </c>
       <c r="D17" s="753">
         <v>347434</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="760" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="B18" s="761" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C18" s="762">
         <v>3908</v>
       </c>
       <c r="D18" s="763">
         <v>3908</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="764" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="B19" s="765"/>
       <c r="C19" s="766"/>
       <c r="D19" s="766"/>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="747" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="B20" s="748" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C20" s="647">
         <v>3123</v>
       </c>
       <c r="D20" s="713">
         <v>3551</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" s="767" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="B21" s="748" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
       <c r="C21" s="647">
         <v>8098</v>
       </c>
       <c r="D21" s="687">
         <v>8993</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" s="768" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B22" s="750" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="C22" s="640">
         <v>400</v>
       </c>
       <c r="D22" s="769"/>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="767" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
       <c r="B23" s="748" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="C23" s="647">
         <v>26877</v>
       </c>
       <c r="D23" s="753">
         <v>14551</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="770" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="B24" s="750" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
       <c r="C24" s="640">
         <v>8680</v>
       </c>
       <c r="D24" s="771"/>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="770" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="B25" s="750" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="C25" s="640">
         <v>13942</v>
       </c>
       <c r="D25" s="772"/>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="768" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="B26" s="680" t="s">
-        <v>682</v>
+        <v>678</v>
       </c>
       <c r="C26" s="640">
         <v>1914</v>
       </c>
       <c r="D26" s="773"/>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="767" t="s">
-        <v>683</v>
+        <v>679</v>
       </c>
       <c r="B27" s="748" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="C27" s="647">
         <v>17324</v>
       </c>
       <c r="D27" s="753">
         <v>17395</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" s="768" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="B28" s="680" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="C28" s="640">
         <v>3121</v>
       </c>
       <c r="D28" s="769"/>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" s="747" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="B29" s="774" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="C29" s="647">
         <v>52299</v>
       </c>
       <c r="D29" s="713">
         <v>40939</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" s="767" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="B30" s="748" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="C30" s="647">
         <v>134436</v>
       </c>
       <c r="D30" s="687">
         <v>134316</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" s="770" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="B31" s="750" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="C31" s="640">
         <v>97589</v>
       </c>
       <c r="D31" s="771"/>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" s="768" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="B32" s="750" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="C32" s="640">
         <v>35298</v>
       </c>
       <c r="D32" s="772"/>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="768" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="B33" s="750" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="C33" s="640">
         <v>0</v>
       </c>
       <c r="D33" s="773"/>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="767" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="B34" s="748" t="s">
-        <v>697</v>
+        <v>693</v>
       </c>
       <c r="C34" s="647">
         <v>14980</v>
       </c>
       <c r="D34" s="713">
         <v>18290</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="758" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="B35" s="759" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="C35" s="647">
         <v>204838</v>
       </c>
       <c r="D35" s="126">
         <v>197096</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="775" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="B36" s="776" t="s">
-        <v>701</v>
+        <v>697</v>
       </c>
       <c r="C36" s="777">
         <v>504494</v>
       </c>
       <c r="D36" s="753">
         <v>548438</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="778"/>
       <c r="B37" s="779"/>
       <c r="C37" s="780"/>
       <c r="D37" s="780"/>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="739" t="s">
-        <v>702</v>
+        <v>698</v>
       </c>
       <c r="B38" s="740" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="C38" s="781"/>
       <c r="D38" s="782"/>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="764" t="s">
-        <v>703</v>
+        <v>699</v>
       </c>
       <c r="B39" s="783"/>
       <c r="C39" s="784"/>
       <c r="D39" s="785"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="670" t="s">
-        <v>704</v>
+        <v>700</v>
       </c>
       <c r="B40" s="786"/>
       <c r="C40" s="787">
-        <v>96051</v>
+        <v>105806</v>
       </c>
       <c r="D40" s="751">
-        <v>98017</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+        <v>107468</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="670" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B41" s="786"/>
       <c r="C41" s="788">
         <v>0</v>
       </c>
       <c r="D41" s="751">
         <v>0</v>
       </c>
       <c r="E41" s="722"/>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="670" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="B42" s="786"/>
       <c r="C42" s="788">
         <v>12262</v>
       </c>
       <c r="D42" s="751">
         <v>12262</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="670" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="B43" s="786"/>
       <c r="C43" s="788">
         <v>-134</v>
       </c>
       <c r="D43" s="751">
         <v>-146</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="670" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="B44" s="786" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="C44" s="788">
         <v>-9621</v>
       </c>
       <c r="D44" s="751">
         <v>-9305</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="789" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="B45" s="790">
         <v>20</v>
       </c>
       <c r="C45" s="647">
         <v>96051</v>
       </c>
       <c r="D45" s="116">
         <v>98017</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="670" t="s">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B46" s="791"/>
       <c r="C46" s="792"/>
       <c r="D46" s="793"/>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="670" t="s">
-        <v>706</v>
+        <v>702</v>
       </c>
       <c r="B47" s="794">
         <v>20</v>
       </c>
       <c r="C47" s="795">
         <v>9924</v>
       </c>
       <c r="D47" s="796">
         <v>9924</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="764" t="s">
-        <v>711</v>
+        <v>707</v>
       </c>
       <c r="B48" s="783" t="s">
-        <v>712</v>
+        <v>708</v>
       </c>
       <c r="C48" s="647">
         <v>222948</v>
       </c>
       <c r="D48" s="126">
         <v>237321</v>
       </c>
     </row>
-    <row r="49" spans="1:4" ht="24" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:4" ht="23" x14ac:dyDescent="0.25">
       <c r="A49" s="797" t="s">
-        <v>713</v>
+        <v>709</v>
       </c>
       <c r="B49" s="786" t="s">
-        <v>714</v>
+        <v>710</v>
       </c>
       <c r="C49" s="788">
         <v>215486</v>
       </c>
       <c r="D49" s="751">
         <v>229123</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" s="798" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="B50" s="799" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="C50" s="788">
         <v>6244</v>
       </c>
       <c r="D50" s="751">
         <v>6244</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" s="764" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="B51" s="783" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="C51" s="647">
         <v>74339</v>
       </c>
       <c r="D51" s="126">
         <v>108244</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="800" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="B52" s="801" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="C52" s="788">
         <v>29172</v>
       </c>
       <c r="D52" s="751">
         <v>29172</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" s="670" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="B53" s="698" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="C53" s="788">
         <v>3156</v>
       </c>
       <c r="D53" s="751">
         <v>32823</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="749" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="B54" s="802">
         <v>2322</v>
       </c>
       <c r="C54" s="788">
         <v>600</v>
       </c>
       <c r="D54" s="803">
         <v>5066</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" s="749" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="B55" s="643" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="C55" s="751">
         <v>0</v>
       </c>
       <c r="D55" s="804"/>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" s="749" t="s">
-        <v>726</v>
+        <v>722</v>
       </c>
       <c r="B56" s="643" t="s">
-        <v>727</v>
+        <v>723</v>
       </c>
       <c r="C56" s="788">
         <v>29658</v>
       </c>
       <c r="D56" s="699">
         <v>31307</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" s="749" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="B57" s="643" t="s">
-        <v>729</v>
+        <v>725</v>
       </c>
       <c r="C57" s="751">
         <v>0</v>
       </c>
       <c r="D57" s="658"/>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" s="749" t="s">
-        <v>730</v>
+        <v>726</v>
       </c>
       <c r="B58" s="643" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="C58" s="751">
         <v>157</v>
       </c>
       <c r="D58" s="804"/>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" s="805" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="B59" s="806" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
       <c r="C59" s="807">
         <v>7009</v>
       </c>
       <c r="D59" s="665">
         <v>8909</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" s="808" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="B60" s="809" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="C60" s="713">
         <v>64335</v>
       </c>
       <c r="D60" s="667"/>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" s="749" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
       <c r="B61" s="643" t="s">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="C61" s="751">
         <v>26926</v>
       </c>
       <c r="D61" s="810"/>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" s="670" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="B62" s="698" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="C62" s="751">
         <v>2455</v>
       </c>
       <c r="D62" s="810"/>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" s="670" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="B63" s="698">
         <v>26</v>
       </c>
       <c r="C63" s="751">
         <v>263</v>
       </c>
       <c r="D63" s="810"/>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" s="670" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="B64" s="698">
         <v>265</v>
       </c>
       <c r="C64" s="751">
         <v>252</v>
       </c>
       <c r="D64" s="810"/>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" s="749" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="B65" s="643" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C65" s="751">
         <v>371</v>
       </c>
       <c r="D65" s="810"/>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" s="749" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="B66" s="643" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="C66" s="751">
         <v>18470</v>
       </c>
       <c r="D66" s="810"/>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" s="749" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="B67" s="643" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="C67" s="751">
         <v>15286</v>
       </c>
       <c r="D67" s="773"/>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" s="670" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="B68" s="698">
         <v>285</v>
       </c>
       <c r="C68" s="751">
         <v>2752</v>
       </c>
       <c r="D68" s="811">
         <v>3404</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" s="749" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="B69" s="643" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
       <c r="C69" s="751">
         <v>4746</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" s="758" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="B70" s="812" t="s">
-        <v>751</v>
+        <v>747</v>
       </c>
       <c r="C70" s="813">
         <v>26339</v>
       </c>
       <c r="D70" s="753">
         <v>11608</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" s="814" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="B71" s="638" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="C71" s="661">
         <v>940</v>
       </c>
       <c r="D71" s="815"/>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" s="747" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="B72" s="646" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="C72" s="126">
         <v>46821</v>
       </c>
       <c r="D72" s="816"/>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" s="749" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="B73" s="643" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="C73" s="817">
         <v>9125</v>
       </c>
       <c r="D73" s="772"/>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" s="670" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="B74" s="698">
         <v>293</v>
       </c>
       <c r="C74" s="817">
         <v>10283</v>
       </c>
       <c r="D74" s="772"/>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" s="670" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="B75" s="698">
         <v>2931</v>
       </c>
       <c r="C75" s="817">
         <v>5888</v>
       </c>
       <c r="D75" s="772"/>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" s="670" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="B76" s="698">
         <v>2933</v>
       </c>
       <c r="C76" s="817">
         <v>2538</v>
       </c>
       <c r="D76" s="772"/>
     </row>
-    <row r="77" spans="1:4" ht="24" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" s="749" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="B77" s="643" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="C77" s="817">
         <v>6259</v>
       </c>
       <c r="D77" s="772"/>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" s="670" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="B78" s="698">
         <v>298</v>
       </c>
       <c r="C78" s="817">
         <v>172</v>
       </c>
       <c r="D78" s="773"/>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" s="818" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="B79" s="819" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="C79" s="820">
         <v>111156</v>
       </c>
       <c r="D79" s="753">
         <v>104856</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" s="739" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="B80" s="821" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="C80" s="792">
         <v>185495</v>
       </c>
       <c r="D80" s="793">
         <v>213100</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" s="822" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="B81" s="823"/>
       <c r="C81" s="824">
         <v>504494</v>
       </c>
       <c r="D81" s="753">
         <v>548438</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" s="688"/>
       <c r="B82" s="621"/>
       <c r="C82" s="825"/>
       <c r="D82" s="825"/>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" s="623"/>
       <c r="B83" s="621"/>
       <c r="C83" s="825"/>
       <c r="D83" s="825"/>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" s="826" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="B84" s="827"/>
       <c r="C84" s="828"/>
       <c r="D84" s="829"/>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" s="830" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="B85" s="831"/>
       <c r="C85" s="116">
         <v>127930</v>
       </c>
       <c r="D85" s="832"/>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" s="833" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="B86" s="831"/>
       <c r="C86" s="640">
         <v>25100</v>
       </c>
       <c r="D86" s="829"/>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" s="830" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="B87" s="831"/>
       <c r="C87" s="126">
         <v>46971</v>
       </c>
       <c r="D87" s="832"/>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" s="833" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="B88" s="831"/>
       <c r="C88" s="640">
         <v>10624</v>
       </c>
       <c r="D88" s="829"/>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" s="834" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="B89" s="835"/>
       <c r="C89" s="836">
         <v>7566</v>
       </c>
       <c r="D89" s="829"/>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" s="623"/>
       <c r="B90" s="837"/>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" s="623"/>
       <c r="B91" s="837"/>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" s="623"/>
       <c r="B92" s="837"/>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" s="623"/>
       <c r="B93" s="837"/>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" s="623"/>
       <c r="B94" s="837"/>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" s="623"/>
       <c r="B95" s="837"/>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" s="623"/>
       <c r="B96" s="837"/>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A97" s="623"/>
       <c r="B97" s="837"/>
     </row>
-    <row r="98" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A98" s="623"/>
       <c r="B98" s="837"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HHO6VCU5/lhrtX5qhQczx86gtre/wdIfflD5I2/F4Eb3or6tiQeuveOEH4/5gdxgWu+uAPIPQA+JwMQGo33vwA==" saltValue="t4Hc1613DNTS/31Tt2cySA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Blad4"/>
   <dimension ref="A1:XFC1065"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.28515625" style="115" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="16384" max="16384" width="1.140625" style="15" customWidth="1"/>
+    <col min="1" max="1" width="8.26953125" style="115" customWidth="1"/>
+    <col min="2" max="2" width="48.7265625" style="15" customWidth="1"/>
+    <col min="3" max="3" width="14.81640625" style="15" customWidth="1"/>
+    <col min="4" max="4" width="14.81640625" style="165" customWidth="1"/>
+    <col min="5" max="6" width="14.81640625" style="15" customWidth="1"/>
+    <col min="7" max="7" width="3.54296875" style="15" customWidth="1"/>
+    <col min="8" max="8" width="14.81640625" style="166" customWidth="1"/>
+    <col min="9" max="9" width="14.81640625" style="15" customWidth="1"/>
+    <col min="10" max="10" width="3.26953125" style="15" customWidth="1"/>
+    <col min="11" max="11" width="14.81640625" style="224" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="15" customWidth="1"/>
+    <col min="13" max="13" width="8.1796875" style="15" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.453125" style="15" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="12.1796875" style="15" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="10.1796875" style="15" hidden="1" customWidth="1"/>
+    <col min="17" max="16383" width="28.26953125" style="15" hidden="1"/>
+    <col min="16384" max="16384" width="1.1796875" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:23" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>324</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
     </row>
-    <row r="2" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="16" t="s">
         <v>380</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="18" t="s">
         <v>445</v>
       </c>
       <c r="D2" s="19"/>
       <c r="E2" s="20" t="s">
         <v>169</v>
       </c>
       <c r="F2" s="21"/>
       <c r="H2" s="22" t="s">
         <v>446</v>
       </c>
       <c r="I2" s="23"/>
       <c r="J2" s="24"/>
       <c r="K2" s="22" t="s">
         <v>446</v>
       </c>
       <c r="L2" s="23"/>
       <c r="O2" s="15" t="str">
         <f>"Folkmängd   "&amp;År&amp;""</f>
         <v>Folkmängd   2024</v>
       </c>
       <c r="P2" s="15">
         <v>10526739</v>
       </c>
     </row>
-    <row r="3" spans="1:23" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="25" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="27"/>
       <c r="D3" s="28"/>
       <c r="E3" s="27"/>
       <c r="F3" s="29"/>
       <c r="G3" s="15"/>
       <c r="H3" s="30" t="s">
         <v>270</v>
       </c>
       <c r="I3" s="31"/>
       <c r="J3" s="32"/>
       <c r="K3" s="33" t="s">
         <v>270</v>
       </c>
       <c r="L3" s="31"/>
       <c r="N3" s="34" t="s">
         <v>542</v>
       </c>
       <c r="O3" s="34" t="str">
         <f>"Folkmängd   "&amp;År-1&amp;""</f>
         <v>Folkmängd   2023</v>
       </c>
       <c r="P3" s="34">
         <v>10490678</v>
       </c>
     </row>
-    <row r="4" spans="1:23" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="26"/>
       <c r="C4" s="35">
         <f>År</f>
         <v>2024</v>
       </c>
       <c r="D4" s="35">
         <f>År-1</f>
         <v>2023</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>172</v>
       </c>
       <c r="F4" s="37" t="s">
         <v>173</v>
       </c>
       <c r="G4" s="15"/>
       <c r="H4" s="38">
         <f>År</f>
         <v>2024</v>
       </c>
       <c r="I4" s="39">
         <f>År-1</f>
         <v>2023</v>
       </c>
       <c r="J4" s="32"/>
       <c r="K4" s="38">
         <f>År</f>
         <v>2024</v>
       </c>
       <c r="L4" s="39">
         <f>År-1</f>
         <v>2023</v>
       </c>
       <c r="M4" s="34" t="s">
         <v>271</v>
       </c>
       <c r="O4" s="34" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="5" spans="1:23" s="34" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" s="34" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="40"/>
       <c r="B5" s="41"/>
       <c r="C5" s="42"/>
       <c r="D5" s="43"/>
       <c r="E5" s="44" t="s">
         <v>335</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>502</v>
       </c>
       <c r="G5" s="46"/>
       <c r="H5" s="40"/>
       <c r="I5" s="47"/>
       <c r="J5" s="48"/>
       <c r="K5" s="49" t="s">
         <v>334</v>
       </c>
       <c r="L5" s="47" t="s">
         <v>334</v>
       </c>
       <c r="M5" s="34" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="6" spans="1:23" s="34" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:23" s="34" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="50" t="s">
         <v>231</v>
       </c>
       <c r="B6" s="51" t="s">
         <v>358</v>
       </c>
       <c r="C6" s="52">
         <f>C7+C16+C21+C26+C31+C41</f>
         <v>383329</v>
       </c>
       <c r="D6" s="52">
         <v>358806</v>
       </c>
       <c r="E6" s="53">
         <f>E7+E16+E21+E26+E31</f>
         <v>34618</v>
       </c>
       <c r="F6" s="54">
         <f>F7+F16+F21+F26+F31</f>
         <v>11772</v>
       </c>
       <c r="G6" s="46"/>
       <c r="H6" s="55">
         <f>H7+H16+H21+H26+H31+H41</f>
         <v>346979</v>
       </c>
       <c r="I6" s="54">
         <v>326301</v>
       </c>
       <c r="J6" s="48"/>
       <c r="K6" s="56">
         <f>H6*1000000/$P$2</f>
         <v>32961.679775664619</v>
       </c>
       <c r="L6" s="54">
         <f>I6*1000000/$P$3</f>
         <v>31103.900052980371</v>
       </c>
       <c r="M6" s="34">
         <f>IF(L6=0,"0%",(K6-L6)/L6)</f>
         <v>5.9728192269131099E-2</v>
       </c>
       <c r="P6" s="57"/>
       <c r="W6" s="34">
         <f>IF(ABS(M6)&gt;8%,H6-I6,1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="50" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="58" t="s">
         <v>340</v>
       </c>
       <c r="C7" s="59">
         <f>SUM(C8:C15)</f>
         <v>77088</v>
       </c>
       <c r="D7" s="59">
         <v>74691</v>
       </c>
       <c r="E7" s="60">
         <f>SUM(E8:E15)</f>
         <v>12395</v>
       </c>
       <c r="F7" s="61">
         <f>SUM(F8:F15)</f>
         <v>605</v>
       </c>
       <c r="G7" s="62"/>
       <c r="H7" s="63">
         <f>SUM(H8:H15)</f>
         <v>64693</v>
@@ -20841,51 +20678,51 @@
       <c r="I7" s="61">
         <v>63315</v>
       </c>
       <c r="J7" s="62"/>
       <c r="K7" s="64">
         <f>H7*1000000/$P$2</f>
         <v>6145.5879166378118</v>
       </c>
       <c r="L7" s="61">
         <f>I7*1000000/$P$3</f>
         <v>6035.3582485326497</v>
       </c>
       <c r="M7" s="65">
         <f t="shared" ref="M7:M38" si="0">IF(L7=0,"0%",(K7-L7)/L7)</f>
         <v>1.8263980954562515E-2</v>
       </c>
       <c r="N7" s="65" t="s">
         <v>275</v>
       </c>
       <c r="P7" s="57"/>
       <c r="W7" s="65">
         <f t="shared" ref="W7:W15" si="1">IF(ABS(M7)&gt;8%,H7-I7,1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="66" t="s">
         <v>280</v>
       </c>
       <c r="B8" s="67" t="s">
         <v>265</v>
       </c>
       <c r="C8" s="68">
         <v>44880</v>
       </c>
       <c r="D8" s="68">
         <v>43093</v>
       </c>
       <c r="E8" s="69">
         <v>10299</v>
       </c>
       <c r="F8" s="70">
         <v>311</v>
       </c>
       <c r="G8" s="71"/>
       <c r="H8" s="72">
         <f>C8-E8</f>
         <v>34581</v>
       </c>
       <c r="I8" s="70">
         <v>33957</v>
@@ -20894,51 +20731,51 @@
       <c r="K8" s="74">
         <f t="shared" ref="K8:K15" si="2">H8*1000000/$P$2</f>
         <v>3285.062924045139</v>
       </c>
       <c r="L8" s="70">
         <f t="shared" ref="L8:L15" si="3">I8*1000000/$P$3</f>
         <v>3236.8737273224856</v>
       </c>
       <c r="M8" s="15">
         <f t="shared" si="0"/>
         <v>1.4887573869776833E-2</v>
       </c>
       <c r="O8" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W8)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W8)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W8)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W8)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W8)&gt;10),"Förändring",(IF(K8=0,"",IF(L8=0,"",(K8-L8)/L8))))))))))))</f>
         <v>1.4887573869776833E-2</v>
       </c>
       <c r="P8" s="57" t="str">
         <f>IF((E8+F8&gt;C8),"Däravbelopp större än summan","")</f>
         <v/>
       </c>
       <c r="W8" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="66" t="s">
         <v>226</v>
       </c>
       <c r="B9" s="67" t="s">
         <v>282</v>
       </c>
       <c r="C9" s="68">
         <v>11785</v>
       </c>
       <c r="D9" s="68">
         <v>11742</v>
       </c>
       <c r="E9" s="69">
         <v>958</v>
       </c>
       <c r="F9" s="70">
         <v>96</v>
       </c>
       <c r="G9" s="71"/>
       <c r="H9" s="72">
         <f>C9-E9</f>
         <v>10827</v>
       </c>
       <c r="I9" s="70">
         <v>10612</v>
@@ -20947,51 +20784,51 @@
       <c r="K9" s="74">
         <f t="shared" si="2"/>
         <v>1028.5236482067239</v>
       </c>
       <c r="L9" s="70">
         <f t="shared" si="3"/>
         <v>1011.5647434798781</v>
       </c>
       <c r="M9" s="15">
         <f t="shared" si="0"/>
         <v>1.6765021553149049E-2</v>
       </c>
       <c r="O9" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W9)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W9)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W9)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W9)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W9)&gt;10),"Förändring",(IF(K9=0,"",IF(L9=0,"",(K9-L9)/L9))))))))))))</f>
         <v>1.6765021553149049E-2</v>
       </c>
       <c r="P9" s="57" t="str">
         <f t="shared" ref="P9:P38" si="4">IF((E9+F9&gt;C9),"Däravbelopp större än summan","")</f>
         <v/>
       </c>
       <c r="W9" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="66" t="s">
         <v>227</v>
       </c>
       <c r="B10" s="67" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="68">
         <v>2931</v>
       </c>
       <c r="D10" s="68">
         <v>2818</v>
       </c>
       <c r="E10" s="69">
         <v>146</v>
       </c>
       <c r="F10" s="75">
         <v>20</v>
       </c>
       <c r="G10" s="71"/>
       <c r="H10" s="72">
         <f t="shared" ref="H10:H15" si="5">C10-E10</f>
         <v>2785</v>
       </c>
       <c r="I10" s="75">
         <v>2688</v>
@@ -21000,51 +20837,51 @@
       <c r="K10" s="74">
         <f t="shared" si="2"/>
         <v>264.56436318977796</v>
       </c>
       <c r="L10" s="75">
         <f t="shared" si="3"/>
         <v>256.22748119806937</v>
       </c>
       <c r="M10" s="15">
         <f t="shared" si="0"/>
         <v>3.2537032923740154E-2</v>
       </c>
       <c r="O10" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W10)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W10)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W10)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W10)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W10)&gt;10),"Förändring",(IF(K10=0,"",IF(L10=0,"",(K10-L10)/L10))))))))))))</f>
         <v>3.2537032923740154E-2</v>
       </c>
       <c r="P10" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W10" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66" t="s">
         <v>228</v>
       </c>
       <c r="B11" s="67" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="68">
         <v>3970</v>
       </c>
       <c r="D11" s="68">
         <v>3708</v>
       </c>
       <c r="E11" s="69">
         <v>322</v>
       </c>
       <c r="F11" s="75">
         <v>70</v>
       </c>
       <c r="G11" s="71"/>
       <c r="H11" s="72">
         <f t="shared" si="5"/>
         <v>3648</v>
       </c>
       <c r="I11" s="75">
         <v>3331</v>
@@ -21053,51 +20890,51 @@
       <c r="K11" s="76">
         <f t="shared" si="2"/>
         <v>346.54606711537161</v>
       </c>
       <c r="L11" s="75">
         <f t="shared" si="3"/>
         <v>317.51999251144684</v>
       </c>
       <c r="M11" s="15">
         <f t="shared" si="0"/>
         <v>9.1414951147929233E-2</v>
       </c>
       <c r="O11" s="15" t="str">
         <f>IF(AND(2000000&lt;$P$2,ABS($W11)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W11)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W11)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W11)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W11)&gt;10),"Förändring",(IF(K11=0,"",IF(L11=0,"",(K11-L11)/L11))))))))))))</f>
         <v>Förändring</v>
       </c>
       <c r="P11" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W11" s="15">
         <f t="shared" si="1"/>
         <v>317</v>
       </c>
     </row>
-    <row r="12" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="66" t="s">
         <v>281</v>
       </c>
       <c r="B12" s="67" t="s">
         <v>440</v>
       </c>
       <c r="C12" s="68">
         <v>6177</v>
       </c>
       <c r="D12" s="68">
         <v>6054</v>
       </c>
       <c r="E12" s="69">
         <v>255</v>
       </c>
       <c r="F12" s="75">
         <v>18</v>
       </c>
       <c r="G12" s="71"/>
       <c r="H12" s="72">
         <f t="shared" si="5"/>
         <v>5922</v>
       </c>
       <c r="I12" s="75">
         <v>5819</v>
@@ -21106,51 +20943,51 @@
       <c r="K12" s="74">
         <f t="shared" si="2"/>
         <v>562.56738197840752</v>
       </c>
       <c r="L12" s="75">
         <f t="shared" si="3"/>
         <v>554.68292897751701</v>
       </c>
       <c r="M12" s="15">
         <f t="shared" si="0"/>
         <v>1.4214342264732106E-2</v>
       </c>
       <c r="O12" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W12)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W12)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W12)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W12)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W12)&gt;10),"Förändring",(IF(K12=0,"",IF(L12=0,"",(K12-L12)/L12))))))))))))</f>
         <v>1.4214342264732106E-2</v>
       </c>
       <c r="P12" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W12" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="66" t="s">
         <v>229</v>
       </c>
       <c r="B13" s="67" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="68">
         <v>1694</v>
       </c>
       <c r="D13" s="68">
         <v>1595</v>
       </c>
       <c r="E13" s="69">
         <v>181</v>
       </c>
       <c r="F13" s="70">
         <v>10</v>
       </c>
       <c r="G13" s="71"/>
       <c r="H13" s="72">
         <f t="shared" si="5"/>
         <v>1513</v>
       </c>
       <c r="I13" s="70">
         <v>1442</v>
@@ -21159,100 +20996,100 @@
       <c r="K13" s="74">
         <f t="shared" si="2"/>
         <v>143.72922136665494</v>
       </c>
       <c r="L13" s="70">
         <f t="shared" si="3"/>
         <v>137.45536751771431</v>
       </c>
       <c r="M13" s="15">
         <f t="shared" si="0"/>
         <v>4.5642843653465194E-2</v>
       </c>
       <c r="O13" s="15" t="str">
         <f>IF(L13=0,"",IF(((K13-L13)/L13)&gt;0.05,"Förändring",""))</f>
         <v/>
       </c>
       <c r="P13" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W13" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="66" t="s">
         <v>141</v>
       </c>
       <c r="B14" s="67" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="68">
         <v>404</v>
       </c>
       <c r="D14" s="68">
         <v>381</v>
       </c>
       <c r="E14" s="69">
         <v>0</v>
       </c>
       <c r="F14" s="70">
         <v>2</v>
       </c>
       <c r="G14" s="71"/>
       <c r="H14" s="72">
         <f t="shared" si="5"/>
         <v>404</v>
       </c>
       <c r="I14" s="70">
         <v>380</v>
       </c>
       <c r="J14" s="73"/>
       <c r="K14" s="76">
         <f t="shared" si="2"/>
         <v>38.378456994136549</v>
       </c>
       <c r="L14" s="70">
         <f t="shared" si="3"/>
         <v>36.222634990798497</v>
       </c>
       <c r="M14" s="15">
         <f t="shared" si="0"/>
         <v>5.9515880164037978E-2</v>
       </c>
       <c r="P14" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W14" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="66" t="s">
         <v>230</v>
       </c>
       <c r="B15" s="67" t="s">
         <v>150</v>
       </c>
       <c r="C15" s="68">
         <v>5247</v>
       </c>
       <c r="D15" s="68">
         <v>5300</v>
       </c>
       <c r="E15" s="69">
         <v>234</v>
       </c>
       <c r="F15" s="70">
         <v>78</v>
       </c>
       <c r="G15" s="71"/>
       <c r="H15" s="72">
         <f t="shared" si="5"/>
         <v>5013</v>
       </c>
       <c r="I15" s="70">
         <v>5086</v>
@@ -21265,51 +21102,51 @@
       <c r="L15" s="70">
         <f t="shared" si="3"/>
         <v>484.81137253473992</v>
       </c>
       <c r="M15" s="15">
         <f t="shared" si="0"/>
         <v>-1.7729614609079077E-2</v>
       </c>
       <c r="N15" s="15" t="str">
         <f>IF(C15="","",IF(ABS(C15/C7)&gt;0.08,"Vad ingår på rad 090? Kommentera",""))</f>
         <v/>
       </c>
       <c r="O15" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W15)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W15)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W15)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W15)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W15)&gt;10),"Förändring",(IF(K15=0,"",IF(L15=0,"",(K15-L15)/L15))))))))))))</f>
         <v>-1.7729614609079077E-2</v>
       </c>
       <c r="P15" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W15" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="77" t="s">
         <v>179</v>
       </c>
       <c r="B16" s="78" t="s">
         <v>341</v>
       </c>
       <c r="C16" s="79">
         <f>SUM(C17:C20)</f>
         <v>231789</v>
       </c>
       <c r="D16" s="79">
         <v>213909</v>
       </c>
       <c r="E16" s="80">
         <f>SUM(E17:E20)</f>
         <v>19852</v>
       </c>
       <c r="F16" s="61">
         <f>SUM(F17:F20)</f>
         <v>10705</v>
       </c>
       <c r="G16" s="62"/>
       <c r="H16" s="81">
         <f>SUM(H17:H20)</f>
         <v>211937</v>
@@ -21317,51 +21154,51 @@
       <c r="I16" s="61">
         <v>194971</v>
       </c>
       <c r="J16" s="62"/>
       <c r="K16" s="82">
         <f t="shared" ref="K16:K38" si="6">H16*1000000/$P$2</f>
         <v>20133.205544471086</v>
       </c>
       <c r="L16" s="61">
         <f t="shared" ref="L16:L38" si="7">I16*1000000/$P$3</f>
         <v>18585.166754713089</v>
       </c>
       <c r="M16" s="65">
         <f t="shared" si="0"/>
         <v>8.3294318000424888E-2</v>
       </c>
       <c r="N16" s="65" t="s">
         <v>276</v>
       </c>
       <c r="P16" s="57"/>
       <c r="W16" s="65">
         <f t="shared" ref="W16:W38" si="8">IF(ABS(M16)&gt;8%,H16-I16,1)</f>
         <v>16966</v>
       </c>
     </row>
-    <row r="17" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="66" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="67" t="s">
         <v>106</v>
       </c>
       <c r="C17" s="83">
         <v>97405</v>
       </c>
       <c r="D17" s="83">
         <v>86387</v>
       </c>
       <c r="E17" s="84">
         <v>14785</v>
       </c>
       <c r="F17" s="85">
         <v>5428</v>
       </c>
       <c r="G17" s="86"/>
       <c r="H17" s="72">
         <f t="shared" ref="H17:H38" si="9">C17-E17</f>
         <v>82620</v>
       </c>
       <c r="I17" s="85">
         <v>73145</v>
@@ -21370,51 +21207,51 @@
       <c r="K17" s="72">
         <f t="shared" si="6"/>
         <v>7848.5844476622815</v>
       </c>
       <c r="L17" s="85">
         <f t="shared" si="7"/>
         <v>6972.3806221104105</v>
       </c>
       <c r="M17" s="15">
         <f t="shared" si="0"/>
         <v>0.12566781319615627</v>
       </c>
       <c r="O17" s="15" t="str">
         <f>IF(AND(2000000&lt;$P$2,ABS($W17)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W17)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W17)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W17)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W17)&gt;10),"Förändring",(IF(K17=0,"",IF(L17=0,"",(K17-L17)/L17))))))))))))</f>
         <v>Förändring</v>
       </c>
       <c r="P17" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W17" s="15">
         <f t="shared" si="8"/>
         <v>9475</v>
       </c>
     </row>
-    <row r="18" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="66" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="67" t="s">
         <v>107</v>
       </c>
       <c r="C18" s="83">
         <v>14637</v>
       </c>
       <c r="D18" s="83">
         <v>13636</v>
       </c>
       <c r="E18" s="84">
         <v>512</v>
       </c>
       <c r="F18" s="85">
         <v>1745</v>
       </c>
       <c r="G18" s="86"/>
       <c r="H18" s="87">
         <f t="shared" si="9"/>
         <v>14125</v>
       </c>
       <c r="I18" s="85">
         <v>13098</v>
@@ -21423,51 +21260,51 @@
       <c r="K18" s="72">
         <f t="shared" si="6"/>
         <v>1341.821052084601</v>
       </c>
       <c r="L18" s="85">
         <f t="shared" si="7"/>
         <v>1248.5370344986281</v>
       </c>
       <c r="M18" s="15">
         <f>IF(L18=0,"0%",(K18-L18)/L18)</f>
         <v>7.4714658042508653E-2</v>
       </c>
       <c r="O18" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W18)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W18)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W18)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W18)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W18)&gt;10),"Förändring",(IF(K18=0,"",IF(L18=0,"",(K18-L18)/L18))))))))))))</f>
         <v>7.4714658042508653E-2</v>
       </c>
       <c r="P18" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W18" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="66" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="67" t="s">
         <v>116</v>
       </c>
       <c r="C19" s="88">
         <v>3515</v>
       </c>
       <c r="D19" s="88">
         <v>3159</v>
       </c>
       <c r="E19" s="84">
         <v>183</v>
       </c>
       <c r="F19" s="85">
         <v>142</v>
       </c>
       <c r="G19" s="86"/>
       <c r="H19" s="72">
         <f t="shared" si="9"/>
         <v>3332</v>
       </c>
       <c r="I19" s="85">
         <v>2959</v>
@@ -21476,51 +21313,51 @@
       <c r="K19" s="87">
         <f t="shared" si="6"/>
         <v>316.52727402094797</v>
       </c>
       <c r="L19" s="85">
         <f t="shared" si="7"/>
         <v>282.05993930992832</v>
       </c>
       <c r="M19" s="15">
         <f t="shared" si="0"/>
         <v>0.12219861776665432</v>
       </c>
       <c r="O19" s="15" t="str">
         <f>IF(L19=0,"",IF(((K19-L19)/L19)&gt;0.05,"Förändring",""))</f>
         <v>Förändring</v>
       </c>
       <c r="P19" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W19" s="15">
         <f t="shared" si="8"/>
         <v>373</v>
       </c>
     </row>
-    <row r="20" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="66" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="67" t="s">
         <v>108</v>
       </c>
       <c r="C20" s="83">
         <v>116232</v>
       </c>
       <c r="D20" s="83">
         <v>110727</v>
       </c>
       <c r="E20" s="84">
         <v>4372</v>
       </c>
       <c r="F20" s="85">
         <v>3390</v>
       </c>
       <c r="G20" s="86"/>
       <c r="H20" s="72">
         <f t="shared" si="9"/>
         <v>111860</v>
       </c>
       <c r="I20" s="85">
         <v>105769</v>
@@ -21529,51 +21366,51 @@
       <c r="K20" s="72">
         <f t="shared" si="6"/>
         <v>10626.272770703254</v>
       </c>
       <c r="L20" s="85">
         <f t="shared" si="7"/>
         <v>10082.189158794121</v>
       </c>
       <c r="M20" s="15">
         <f t="shared" si="0"/>
         <v>5.3964828802538334E-2</v>
       </c>
       <c r="O20" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W20)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W20)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W20)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W20)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W20)&gt;10),"Förändring",(IF(K20=0,"",IF(L20=0,"",(K20-L20)/L20))))))))))))</f>
         <v>5.3964828802538334E-2</v>
       </c>
       <c r="P20" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W20" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="77" t="s">
         <v>180</v>
       </c>
       <c r="B21" s="78" t="s">
         <v>342</v>
       </c>
       <c r="C21" s="89">
         <f>SUM(C22:C25)</f>
         <v>33713</v>
       </c>
       <c r="D21" s="89">
         <v>31999</v>
       </c>
       <c r="E21" s="80">
         <f>SUM(E22:E25)</f>
         <v>2100</v>
       </c>
       <c r="F21" s="61">
         <f>SUM(F22:F25)</f>
         <v>377</v>
       </c>
       <c r="G21" s="62"/>
       <c r="H21" s="90">
         <f>SUM(H22:H25)</f>
         <v>31613</v>
@@ -21581,51 +21418,51 @@
       <c r="I21" s="61">
         <v>30051</v>
       </c>
       <c r="J21" s="62"/>
       <c r="K21" s="64">
         <f t="shared" si="6"/>
         <v>3003.1142597911853</v>
       </c>
       <c r="L21" s="61">
         <f t="shared" si="7"/>
         <v>2864.5431687065411</v>
       </c>
       <c r="M21" s="65">
         <f t="shared" si="0"/>
         <v>4.8374586425665472E-2</v>
       </c>
       <c r="N21" s="65" t="s">
         <v>277</v>
       </c>
       <c r="P21" s="57"/>
       <c r="W21" s="65">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="66" t="s">
         <v>187</v>
       </c>
       <c r="B22" s="67" t="s">
         <v>109</v>
       </c>
       <c r="C22" s="91">
         <v>20103</v>
       </c>
       <c r="D22" s="91">
         <v>19065</v>
       </c>
       <c r="E22" s="92">
         <v>1749</v>
       </c>
       <c r="F22" s="75">
         <v>253</v>
       </c>
       <c r="G22" s="71"/>
       <c r="H22" s="87">
         <f t="shared" si="9"/>
         <v>18354</v>
       </c>
       <c r="I22" s="75">
         <v>17446</v>
@@ -21634,51 +21471,51 @@
       <c r="K22" s="76">
         <f t="shared" si="6"/>
         <v>1743.5599001742135</v>
       </c>
       <c r="L22" s="75">
         <f t="shared" si="7"/>
         <v>1663.0002369722911</v>
       </c>
       <c r="M22" s="15">
         <f t="shared" si="0"/>
         <v>4.84423642347711E-2</v>
       </c>
       <c r="O22" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W22)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W22)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W22)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W22)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W22)&gt;10),"Förändring",(IF(K22=0,"",IF(L22=0,"",(K22-L22)/L22))))))))))))</f>
         <v>4.84423642347711E-2</v>
       </c>
       <c r="P22" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W22" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="66" t="s">
         <v>188</v>
       </c>
       <c r="B23" s="67" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="93">
         <v>464</v>
       </c>
       <c r="D23" s="93">
         <v>428</v>
       </c>
       <c r="E23" s="92">
         <v>11</v>
       </c>
       <c r="F23" s="94">
         <v>4</v>
       </c>
       <c r="G23" s="71"/>
       <c r="H23" s="87">
         <f t="shared" si="9"/>
         <v>453</v>
       </c>
       <c r="I23" s="94">
         <v>416</v>
@@ -21687,51 +21524,51 @@
       <c r="K23" s="76">
         <f t="shared" si="6"/>
         <v>43.033269847385789</v>
       </c>
       <c r="L23" s="94">
         <f t="shared" si="7"/>
         <v>39.654253042558352</v>
       </c>
       <c r="M23" s="15">
         <f>IF(L23=0,"0%",(K23-L23)/L23)</f>
         <v>8.5211964557772801E-2</v>
       </c>
       <c r="O23" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W23)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W23)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W23)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W23)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W23)&gt;10),"Förändring",(IF(K23=0,"",IF(L23=0,"",(K23-L23)/L23))))))))))))</f>
         <v>8.5211964557772801E-2</v>
       </c>
       <c r="P23" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W23" s="15">
         <f t="shared" si="8"/>
         <v>37</v>
       </c>
     </row>
-    <row r="24" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="66" t="s">
         <v>189</v>
       </c>
       <c r="B24" s="95" t="s">
         <v>117</v>
       </c>
       <c r="C24" s="88">
         <v>166</v>
       </c>
       <c r="D24" s="88">
         <v>126</v>
       </c>
       <c r="E24" s="84">
         <v>1</v>
       </c>
       <c r="F24" s="94">
         <v>0</v>
       </c>
       <c r="G24" s="71"/>
       <c r="H24" s="72">
         <f t="shared" si="9"/>
         <v>165</v>
       </c>
       <c r="I24" s="94">
         <v>125</v>
@@ -21740,100 +21577,100 @@
       <c r="K24" s="76">
         <f t="shared" si="6"/>
         <v>15.674369811961711</v>
       </c>
       <c r="L24" s="94">
         <f t="shared" si="7"/>
         <v>11.915340457499505</v>
       </c>
       <c r="M24" s="15">
         <f t="shared" si="0"/>
         <v>0.31547813240168687</v>
       </c>
       <c r="O24" s="15" t="str">
         <f>IF(L24=0,"",IF(((K24-L24)/L24)&gt;0.05,"Förändring",""))</f>
         <v>Förändring</v>
       </c>
       <c r="P24" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W24" s="15">
         <f t="shared" si="8"/>
         <v>40</v>
       </c>
     </row>
-    <row r="25" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="66" t="s">
         <v>190</v>
       </c>
       <c r="B25" s="96" t="s">
         <v>111</v>
       </c>
       <c r="C25" s="83">
         <v>12980</v>
       </c>
       <c r="D25" s="83">
         <v>12380</v>
       </c>
       <c r="E25" s="84">
         <v>339</v>
       </c>
       <c r="F25" s="94">
         <v>120</v>
       </c>
       <c r="G25" s="71"/>
       <c r="H25" s="87">
         <f t="shared" si="9"/>
         <v>12641</v>
       </c>
       <c r="I25" s="94">
         <v>12064</v>
       </c>
       <c r="J25" s="73"/>
       <c r="K25" s="76">
         <f t="shared" si="6"/>
         <v>1200.8467199576241</v>
       </c>
       <c r="L25" s="94">
         <f t="shared" si="7"/>
         <v>1149.9733382341924</v>
       </c>
       <c r="M25" s="15">
         <f t="shared" si="0"/>
         <v>4.4238748875299029E-2</v>
       </c>
       <c r="P25" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W25" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="77" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="78" t="s">
         <v>343</v>
       </c>
       <c r="C26" s="79">
         <f>SUM(C27:C30)</f>
         <v>9245</v>
       </c>
       <c r="D26" s="79">
         <v>8650</v>
       </c>
       <c r="E26" s="80">
         <f>SUM(E27:E30)</f>
         <v>41</v>
       </c>
       <c r="F26" s="97">
         <f>SUM(F27:F30)</f>
         <v>27</v>
       </c>
       <c r="G26" s="62"/>
       <c r="H26" s="90">
         <f>SUM(H27:H30)</f>
         <v>9204</v>
@@ -21841,51 +21678,51 @@
       <c r="I26" s="97">
         <v>8618</v>
       </c>
       <c r="J26" s="62"/>
       <c r="K26" s="64">
         <f t="shared" si="6"/>
         <v>874.34484696542779</v>
       </c>
       <c r="L26" s="97">
         <f t="shared" si="7"/>
         <v>821.49123250184596</v>
       </c>
       <c r="M26" s="65">
         <f t="shared" si="0"/>
         <v>6.4338622705219284E-2</v>
       </c>
       <c r="N26" s="65" t="s">
         <v>278</v>
       </c>
       <c r="P26" s="57"/>
       <c r="W26" s="65">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="66" t="s">
         <v>191</v>
       </c>
       <c r="B27" s="67" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="88">
         <v>547</v>
       </c>
       <c r="D27" s="88">
         <v>505</v>
       </c>
       <c r="E27" s="84">
         <v>16</v>
       </c>
       <c r="F27" s="94">
         <v>17</v>
       </c>
       <c r="G27" s="71"/>
       <c r="H27" s="76">
         <f t="shared" si="9"/>
         <v>531</v>
       </c>
       <c r="I27" s="94">
         <v>488</v>
@@ -21894,51 +21731,51 @@
       <c r="K27" s="76">
         <f t="shared" si="6"/>
         <v>50.442971940313143</v>
       </c>
       <c r="L27" s="94">
         <f t="shared" si="7"/>
         <v>46.51748914607807</v>
       </c>
       <c r="M27" s="15">
         <f t="shared" si="0"/>
         <v>8.4387245878812314E-2</v>
       </c>
       <c r="O27" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W27)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W27)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W27)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W27)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W27)&gt;10),"Förändring",(IF(K27=0,"",IF(L27=0,"",(K27-L27)/L27))))))))))))</f>
         <v>8.4387245878812314E-2</v>
       </c>
       <c r="P27" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W27" s="15">
         <f t="shared" si="8"/>
         <v>43</v>
       </c>
     </row>
-    <row r="28" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="66" t="s">
         <v>192</v>
       </c>
       <c r="B28" s="67" t="s">
         <v>536</v>
       </c>
       <c r="C28" s="83">
         <v>1573</v>
       </c>
       <c r="D28" s="83">
         <v>1485</v>
       </c>
       <c r="E28" s="84">
         <v>4</v>
       </c>
       <c r="F28" s="75">
         <v>1</v>
       </c>
       <c r="G28" s="71"/>
       <c r="H28" s="76">
         <f t="shared" si="9"/>
         <v>1569</v>
       </c>
       <c r="I28" s="75">
         <v>1484</v>
@@ -21947,51 +21784,51 @@
       <c r="K28" s="76">
         <f t="shared" si="6"/>
         <v>149.04900748465408</v>
       </c>
       <c r="L28" s="75">
         <f t="shared" si="7"/>
         <v>141.45892191143415</v>
       </c>
       <c r="M28" s="15">
         <f t="shared" si="0"/>
         <v>5.3655757237935163E-2</v>
       </c>
       <c r="O28" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W28)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W28)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W28)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W28)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W28)&gt;10),"Förändring",(IF(K28=0,"",IF(L28=0,"",(K28-L28)/L28))))))))))))</f>
         <v>5.3655757237935163E-2</v>
       </c>
       <c r="P28" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W28" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="66" t="s">
         <v>193</v>
       </c>
       <c r="B29" s="67" t="s">
         <v>531</v>
       </c>
       <c r="C29" s="83">
         <v>4190</v>
       </c>
       <c r="D29" s="83">
         <v>3919</v>
       </c>
       <c r="E29" s="92">
         <v>12</v>
       </c>
       <c r="F29" s="94">
         <v>6</v>
       </c>
       <c r="G29" s="71"/>
       <c r="H29" s="74">
         <f t="shared" si="9"/>
         <v>4178</v>
       </c>
       <c r="I29" s="94">
         <v>3911</v>
@@ -22000,51 +21837,51 @@
       <c r="K29" s="76">
         <f t="shared" si="6"/>
         <v>396.89404287500622</v>
       </c>
       <c r="L29" s="94">
         <f t="shared" si="7"/>
         <v>372.80717223424455</v>
       </c>
       <c r="M29" s="15">
         <f t="shared" si="0"/>
         <v>6.4609461498308457E-2</v>
       </c>
       <c r="O29" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W29)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W29)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W29)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W29)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W29)&gt;10),"Förändring",(IF(K29=0,"",IF(L29=0,"",(K29-L29)/L29))))))))))))</f>
         <v>6.4609461498308457E-2</v>
       </c>
       <c r="P29" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W29" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="66" t="s">
         <v>194</v>
       </c>
       <c r="B30" s="67" t="s">
         <v>171</v>
       </c>
       <c r="C30" s="88">
         <v>2935</v>
       </c>
       <c r="D30" s="88">
         <v>2741</v>
       </c>
       <c r="E30" s="92">
         <v>9</v>
       </c>
       <c r="F30" s="75">
         <v>3</v>
       </c>
       <c r="G30" s="71"/>
       <c r="H30" s="74">
         <f t="shared" si="9"/>
         <v>2926</v>
       </c>
       <c r="I30" s="75">
         <v>2735</v>
@@ -22053,51 +21890,51 @@
       <c r="K30" s="76">
         <f t="shared" si="6"/>
         <v>277.9588246654543</v>
       </c>
       <c r="L30" s="75">
         <f t="shared" si="7"/>
         <v>260.70764921008919</v>
       </c>
       <c r="M30" s="15">
         <f t="shared" si="0"/>
         <v>6.6170576535187861E-2</v>
       </c>
       <c r="O30" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W30)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W30)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W30)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W30)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W30)&gt;10),"Förändring",(IF(K30=0,"",IF(L30=0,"",(K30-L30)/L30))))))))))))</f>
         <v>6.6170576535187861E-2</v>
       </c>
       <c r="P30" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W30" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="77" t="s">
         <v>182</v>
       </c>
       <c r="B31" s="78" t="s">
         <v>344</v>
       </c>
       <c r="C31" s="59">
         <f>SUM(C32:C38)</f>
         <v>29762</v>
       </c>
       <c r="D31" s="59">
         <v>28030</v>
       </c>
       <c r="E31" s="80">
         <f>SUM(E32:E38)</f>
         <v>230</v>
       </c>
       <c r="F31" s="61">
         <f>SUM(F32:F38)</f>
         <v>58</v>
       </c>
       <c r="G31" s="62"/>
       <c r="H31" s="81">
         <f>SUM(H32:H38)</f>
         <v>29532</v>
@@ -22105,51 +21942,51 @@
       <c r="I31" s="61">
         <v>27819</v>
       </c>
       <c r="J31" s="62"/>
       <c r="K31" s="64">
         <f t="shared" si="6"/>
         <v>2805.4272077991104</v>
       </c>
       <c r="L31" s="61">
         <f t="shared" si="7"/>
         <v>2651.7828494974301</v>
       </c>
       <c r="M31" s="65">
         <f t="shared" si="0"/>
         <v>5.7940022626965564E-2</v>
       </c>
       <c r="N31" s="65" t="s">
         <v>279</v>
       </c>
       <c r="P31" s="57"/>
       <c r="W31" s="65">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="32" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="66" t="s">
         <v>195</v>
       </c>
       <c r="B32" s="67" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="83">
         <v>9352</v>
       </c>
       <c r="D32" s="83">
         <v>8900</v>
       </c>
       <c r="E32" s="84">
         <v>2</v>
       </c>
       <c r="F32" s="94">
         <v>12</v>
       </c>
       <c r="G32" s="71"/>
       <c r="H32" s="72">
         <f t="shared" si="9"/>
         <v>9350</v>
       </c>
       <c r="I32" s="94">
         <v>8897</v>
@@ -22158,51 +21995,51 @@
       <c r="K32" s="76">
         <f t="shared" si="6"/>
         <v>888.21428934449693</v>
       </c>
       <c r="L32" s="94">
         <f t="shared" si="7"/>
         <v>848.08627240298483</v>
       </c>
       <c r="M32" s="15">
         <f>IF(L32=0,"0%",(K32-L32)/L32)</f>
         <v>4.7315960943233482E-2</v>
       </c>
       <c r="O32" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W32)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W32)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W32)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W32)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W32)&gt;10),"Förändring",(IF(K32=0,"",IF(L32=0,"",(K32-L32)/L32))))))))))))</f>
         <v>4.7315960943233482E-2</v>
       </c>
       <c r="P32" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W32" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="66" t="s">
         <v>196</v>
       </c>
       <c r="B33" s="67" t="s">
         <v>118</v>
       </c>
       <c r="C33" s="88">
         <v>3380</v>
       </c>
       <c r="D33" s="88">
         <v>3162</v>
       </c>
       <c r="E33" s="92">
         <v>0</v>
       </c>
       <c r="F33" s="75">
         <v>0</v>
       </c>
       <c r="G33" s="71"/>
       <c r="H33" s="72">
         <f t="shared" si="9"/>
         <v>3380</v>
       </c>
       <c r="I33" s="75">
         <v>3162</v>
@@ -22211,149 +22048,149 @@
       <c r="K33" s="74">
         <f t="shared" si="6"/>
         <v>321.08709069351869</v>
       </c>
       <c r="L33" s="75">
         <f t="shared" si="7"/>
         <v>301.4104522129075</v>
       </c>
       <c r="M33" s="15">
         <f t="shared" si="0"/>
         <v>6.5281871733871358E-2</v>
       </c>
       <c r="O33" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W33)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W33)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W33)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W33)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W33)&gt;10),"Förändring",(IF(K33=0,"",IF(L33=0,"",(K33-L33)/L33))))))))))))</f>
         <v>6.5281871733871358E-2</v>
       </c>
       <c r="P33" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W33" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="66" t="s">
         <v>197</v>
       </c>
       <c r="B34" s="67" t="s">
         <v>443</v>
       </c>
       <c r="C34" s="88">
         <v>8450</v>
       </c>
       <c r="D34" s="88">
         <v>7951</v>
       </c>
       <c r="E34" s="84">
         <v>102</v>
       </c>
       <c r="F34" s="94">
         <v>0</v>
       </c>
       <c r="G34" s="71"/>
       <c r="H34" s="72">
         <f t="shared" si="9"/>
         <v>8348</v>
       </c>
       <c r="I34" s="94">
         <v>7858</v>
       </c>
       <c r="J34" s="73"/>
       <c r="K34" s="76">
         <f t="shared" si="6"/>
         <v>793.02811630458393</v>
       </c>
       <c r="L34" s="94">
         <f t="shared" si="7"/>
         <v>749.04596252024896</v>
       </c>
       <c r="M34" s="15">
         <f t="shared" si="0"/>
         <v>5.8717563387368235E-2</v>
       </c>
       <c r="P34" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W34" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="66" t="s">
         <v>198</v>
       </c>
       <c r="B35" s="67" t="s">
         <v>7</v>
       </c>
       <c r="C35" s="83">
         <v>644</v>
       </c>
       <c r="D35" s="83">
         <v>632</v>
       </c>
       <c r="E35" s="84">
         <v>0</v>
       </c>
       <c r="F35" s="94">
         <v>0</v>
       </c>
       <c r="G35" s="71"/>
       <c r="H35" s="87">
         <f t="shared" si="9"/>
         <v>644</v>
       </c>
       <c r="I35" s="94">
         <v>632</v>
       </c>
       <c r="J35" s="73"/>
       <c r="K35" s="76">
         <f t="shared" si="6"/>
         <v>61.177540356989944</v>
       </c>
       <c r="L35" s="94">
         <f t="shared" si="7"/>
         <v>60.243961353117498</v>
       </c>
       <c r="M35" s="15">
         <f t="shared" si="0"/>
         <v>1.5496640375295219E-2</v>
       </c>
       <c r="P35" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W35" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="66" t="s">
         <v>199</v>
       </c>
       <c r="B36" s="67" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="88">
         <v>1183</v>
       </c>
       <c r="D36" s="88">
         <v>1125</v>
       </c>
       <c r="E36" s="92">
         <v>0</v>
       </c>
       <c r="F36" s="75">
         <v>4</v>
       </c>
       <c r="G36" s="71"/>
       <c r="H36" s="72">
         <f t="shared" si="9"/>
         <v>1183</v>
       </c>
       <c r="I36" s="75">
         <v>1125</v>
@@ -22362,100 +22199,100 @@
       <c r="K36" s="76">
         <f t="shared" si="6"/>
         <v>112.38048174273153</v>
       </c>
       <c r="L36" s="75">
         <f t="shared" si="7"/>
         <v>107.23806411749555</v>
       </c>
       <c r="M36" s="15">
         <f t="shared" si="0"/>
         <v>4.7953286620333622E-2</v>
       </c>
       <c r="O36" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W36)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W36)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W36)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W36)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W36)&gt;10),"Förändring",(IF(K36=0,"",IF(L36=0,"",(K36-L36)/L36))))))))))))</f>
         <v>4.7953286620333622E-2</v>
       </c>
       <c r="P36" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W36" s="15">
         <f t="shared" si="8"/>
         <v>1</v>
       </c>
     </row>
-    <row r="37" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="66" t="s">
         <v>200</v>
       </c>
       <c r="B37" s="67" t="s">
         <v>157</v>
       </c>
       <c r="C37" s="88">
         <v>4115</v>
       </c>
       <c r="D37" s="88">
         <v>3357</v>
       </c>
       <c r="E37" s="84">
         <v>1</v>
       </c>
       <c r="F37" s="75">
         <v>8</v>
       </c>
       <c r="G37" s="71"/>
       <c r="H37" s="87">
         <f t="shared" si="9"/>
         <v>4114</v>
       </c>
       <c r="I37" s="75">
         <v>3356</v>
       </c>
       <c r="J37" s="73"/>
       <c r="K37" s="76">
         <f t="shared" si="6"/>
         <v>390.81428731157865</v>
       </c>
       <c r="L37" s="75">
         <f t="shared" si="7"/>
         <v>319.90306060294671</v>
       </c>
       <c r="M37" s="15">
         <f t="shared" si="0"/>
         <v>0.22166473360704933</v>
       </c>
       <c r="P37" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W37" s="15">
         <f t="shared" si="8"/>
         <v>758</v>
       </c>
     </row>
-    <row r="38" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="66" t="s">
         <v>201</v>
       </c>
       <c r="B38" s="67" t="s">
         <v>155</v>
       </c>
       <c r="C38" s="98">
         <v>2638</v>
       </c>
       <c r="D38" s="98">
         <v>2903</v>
       </c>
       <c r="E38" s="84">
         <v>125</v>
       </c>
       <c r="F38" s="94">
         <v>34</v>
       </c>
       <c r="G38" s="71"/>
       <c r="H38" s="99">
         <f t="shared" si="9"/>
         <v>2513</v>
       </c>
       <c r="I38" s="100">
         <v>2789</v>
@@ -22468,13836 +22305,13830 @@
       <c r="L38" s="100">
         <f t="shared" si="7"/>
         <v>265.85507628772899</v>
       </c>
       <c r="M38" s="15">
         <f t="shared" si="0"/>
         <v>-0.10204685432884632</v>
       </c>
       <c r="N38" s="15" t="str">
         <f>IF(C38="","",IF(ABS(C38/C31)&gt;0.1,"Vad ingår på rad 490? Kommentera",""))</f>
         <v/>
       </c>
       <c r="O38" s="15" t="str">
         <f>IF(AND(2000000&lt;$P$2,ABS($W38)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W38)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W38)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W38)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W38)&gt;10),"Förändring",(IF(K38=0,"",IF(L38=0,"",(K38-L38)/L38))))))))))))</f>
         <v>Förändring</v>
       </c>
       <c r="P38" s="57" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="W38" s="15">
         <f t="shared" si="8"/>
         <v>-276</v>
       </c>
     </row>
-    <row r="39" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="77" t="s">
         <v>202</v>
       </c>
       <c r="B39" s="58" t="s">
         <v>384</v>
       </c>
       <c r="D39" s="15"/>
       <c r="E39" s="102">
         <f>E6</f>
         <v>34618</v>
       </c>
       <c r="F39" s="103">
         <f>F6</f>
         <v>11772</v>
       </c>
       <c r="G39" s="104"/>
       <c r="H39" s="15"/>
       <c r="J39" s="104"/>
       <c r="K39" s="15"/>
       <c r="M39" s="15" t="str">
         <f>IF(L39=0,"",(K39-L39)/L39)</f>
         <v/>
       </c>
       <c r="P39" s="57"/>
     </row>
-    <row r="40" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="105"/>
       <c r="B40" s="67"/>
       <c r="D40" s="15"/>
       <c r="G40" s="104"/>
       <c r="H40" s="15"/>
       <c r="J40" s="104"/>
       <c r="K40" s="15"/>
       <c r="M40" s="15" t="str">
         <f>IF(L40=0,"",(K40-L40)/L40)</f>
         <v/>
       </c>
       <c r="P40" s="57"/>
     </row>
-    <row r="41" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:23" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="106" t="s">
         <v>203</v>
       </c>
       <c r="B41" s="107" t="s">
         <v>447</v>
       </c>
       <c r="C41" s="108">
         <v>1732</v>
       </c>
       <c r="D41" s="109">
         <v>1527</v>
       </c>
       <c r="G41" s="104"/>
       <c r="H41" s="15"/>
       <c r="J41" s="104"/>
       <c r="K41" s="108">
         <f>H41*1000000/$P$2</f>
         <v>0</v>
       </c>
       <c r="L41" s="110">
         <f>I41*1000000/$P$3</f>
         <v>0</v>
       </c>
       <c r="M41" s="15" t="str">
         <f>IF(L41=0,"",(K41-L41)/L41)</f>
         <v/>
       </c>
       <c r="P41" s="57"/>
       <c r="W41" s="15" t="e">
         <f>IF(ABS(M41)&gt;8%,H41-I41,1)</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="42" spans="1:23" s="65" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:23" s="65" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="111" t="s">
         <v>232</v>
       </c>
       <c r="B42" s="112" t="s">
         <v>135</v>
       </c>
       <c r="C42" s="64">
         <f>C43+C48+C52+C56+C62</f>
         <v>41898</v>
       </c>
       <c r="D42" s="113">
         <v>39107</v>
       </c>
       <c r="E42" s="10"/>
       <c r="F42" s="114"/>
       <c r="G42" s="115"/>
       <c r="H42" s="115"/>
       <c r="I42" s="115"/>
       <c r="K42" s="82">
         <f t="shared" ref="K42:K47" si="10">C42*1000000/$P$2</f>
         <v>3980.1499780701315</v>
       </c>
       <c r="L42" s="116">
         <f t="shared" ref="L42:L47" si="11">D42*1000000/$P$3</f>
         <v>3727.7857541714652</v>
       </c>
       <c r="M42" s="65">
         <f>IF(L42=0,"0%",(K42-L42)/L42)</f>
         <v>6.7698156637962845E-2</v>
       </c>
       <c r="P42" s="57"/>
       <c r="W42" s="65">
         <f t="shared" ref="W42:W47" si="12">IF(ABS(M42)&gt;8%,C42-D42,1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:23" s="65" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:23" s="65" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="50" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="117" t="s">
         <v>272</v>
       </c>
       <c r="C43" s="64">
         <f>SUM(C44:C47)</f>
         <v>1511</v>
       </c>
       <c r="D43" s="113">
         <v>1448</v>
       </c>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="118"/>
       <c r="J43" s="118"/>
       <c r="K43" s="82">
         <f t="shared" si="10"/>
         <v>143.53922900529784</v>
       </c>
       <c r="L43" s="116">
         <f t="shared" si="11"/>
         <v>138.02730385967428</v>
       </c>
       <c r="M43" s="65">
         <f t="shared" ref="M43:M66" si="13">IF(L43=0,"0%",(K43-L43)/L43)</f>
         <v>3.9933585540635308E-2</v>
       </c>
       <c r="N43" s="65" t="s">
         <v>274</v>
       </c>
       <c r="P43" s="57"/>
       <c r="W43" s="65">
         <f t="shared" si="12"/>
         <v>1</v>
       </c>
     </row>
-    <row r="44" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="119" t="s">
         <v>204</v>
       </c>
       <c r="B44" s="120" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="121">
         <v>1084</v>
       </c>
       <c r="D44" s="122">
         <v>1036</v>
       </c>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="118"/>
       <c r="J44" s="118"/>
       <c r="K44" s="76">
         <f t="shared" si="10"/>
         <v>102.9758598555545</v>
       </c>
       <c r="L44" s="123">
         <f t="shared" si="11"/>
         <v>98.754341711755899</v>
       </c>
       <c r="M44" s="65">
         <f t="shared" si="13"/>
         <v>4.2747671349178437E-2</v>
       </c>
       <c r="P44" s="57"/>
       <c r="W44" s="65">
         <f t="shared" si="12"/>
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="66" t="s">
         <v>205</v>
       </c>
       <c r="B45" s="120" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="121">
         <v>95</v>
       </c>
       <c r="D45" s="122">
         <v>93</v>
       </c>
       <c r="H45" s="15"/>
       <c r="I45" s="118"/>
       <c r="J45" s="118"/>
       <c r="K45" s="76">
         <f t="shared" si="10"/>
         <v>9.0246371644628027</v>
       </c>
       <c r="L45" s="123">
         <f t="shared" si="11"/>
         <v>8.8650133003796316</v>
       </c>
       <c r="M45" s="65">
         <f t="shared" si="13"/>
         <v>1.8006049023788315E-2</v>
       </c>
       <c r="N45" s="65"/>
       <c r="O45" s="65"/>
       <c r="P45" s="57"/>
       <c r="W45" s="15">
         <f t="shared" si="12"/>
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="66" t="s">
         <v>206</v>
       </c>
       <c r="B46" s="120" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="121">
         <v>247</v>
       </c>
       <c r="D46" s="122">
         <v>242</v>
       </c>
       <c r="H46" s="15"/>
       <c r="I46" s="118"/>
       <c r="J46" s="118"/>
       <c r="K46" s="76">
         <f t="shared" si="10"/>
         <v>23.464056627603288</v>
       </c>
       <c r="L46" s="123">
         <f t="shared" si="11"/>
         <v>23.068099125719044</v>
       </c>
       <c r="M46" s="15">
         <f t="shared" si="13"/>
         <v>1.7164721710545425E-2</v>
       </c>
       <c r="P46" s="57"/>
       <c r="W46" s="15">
         <f t="shared" si="12"/>
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="66" t="s">
         <v>207</v>
       </c>
       <c r="B47" s="120" t="s">
         <v>458</v>
       </c>
       <c r="C47" s="121">
         <v>85</v>
       </c>
       <c r="D47" s="122">
         <v>77</v>
       </c>
       <c r="H47" s="15"/>
       <c r="I47" s="118"/>
       <c r="J47" s="118"/>
       <c r="K47" s="74">
         <f t="shared" si="10"/>
         <v>8.0746753576772452</v>
       </c>
       <c r="L47" s="123">
         <f t="shared" si="11"/>
         <v>7.3398497218196956</v>
       </c>
       <c r="M47" s="15">
         <f>IF(L47=0,"0%",(K47-L47)/L47)</f>
         <v>0.10011453418086762</v>
       </c>
       <c r="O47" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W47)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W47)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W47)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W47)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W47)&gt;10),"Förändring",(IF(K47=0,"",IF(L47=0,"",(K47-L47)/L47))))))))))))</f>
         <v>0.10011453418086762</v>
       </c>
       <c r="P47" s="57"/>
       <c r="W47" s="15">
         <f t="shared" si="12"/>
         <v>8</v>
       </c>
     </row>
-    <row r="48" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="77" t="s">
         <v>151</v>
       </c>
       <c r="B48" s="124" t="s">
         <v>435</v>
       </c>
       <c r="C48" s="125">
         <f>SUM(C49:C51)</f>
         <v>4356</v>
       </c>
       <c r="D48" s="113">
         <v>3839</v>
       </c>
       <c r="H48" s="15"/>
       <c r="J48" s="65"/>
       <c r="K48" s="82">
         <f>C48*1000000/$P$2</f>
         <v>413.80336303578912</v>
       </c>
       <c r="L48" s="126">
         <f>D48*1000000/$P$3</f>
         <v>365.94393613072481</v>
       </c>
       <c r="M48" s="15">
         <f t="shared" si="13"/>
         <v>0.13078349490116339</v>
       </c>
       <c r="P48" s="57"/>
       <c r="W48" s="15">
         <f>IF(ABS(M48)&gt;8%,C48-D48,1)</f>
         <v>517</v>
       </c>
     </row>
-    <row r="49" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="66" t="s">
         <v>208</v>
       </c>
       <c r="B49" s="120" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="121">
         <v>2069</v>
       </c>
       <c r="D49" s="122">
         <v>1707</v>
       </c>
       <c r="E49" s="15"/>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15"/>
       <c r="I49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="76">
         <f>C49*1000000/$P$2</f>
         <v>196.54709782393198</v>
       </c>
       <c r="L49" s="123">
         <f>D49*1000000/$P$3</f>
         <v>162.71588928761324</v>
       </c>
       <c r="M49" s="15">
         <f t="shared" si="13"/>
         <v>0.20791582607227371</v>
       </c>
       <c r="N49" s="15"/>
       <c r="O49" s="15" t="str">
         <f>IF(AND(2000000&lt;$P$2,ABS($W49)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W49)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W49)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W49)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W49)&gt;10),"Förändring",(IF(K49=0,"",IF(L49=0,"",(K49-L49)/L49))))))))))))</f>
         <v>Förändring</v>
       </c>
       <c r="P49" s="57"/>
       <c r="W49" s="65">
         <f>IF(ABS(M49)&gt;8%,C49-D49,1)</f>
         <v>362</v>
       </c>
     </row>
-    <row r="50" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="66" t="s">
         <v>209</v>
       </c>
       <c r="B50" s="120" t="s">
         <v>481</v>
       </c>
       <c r="C50" s="121">
         <v>870</v>
       </c>
       <c r="D50" s="122">
         <v>719</v>
       </c>
       <c r="H50" s="15"/>
       <c r="K50" s="76">
         <f>C50*1000000/$P$2</f>
         <v>82.646677190343567</v>
       </c>
       <c r="L50" s="123">
         <f>D50*1000000/$P$3</f>
         <v>68.53703831153716</v>
       </c>
       <c r="M50" s="65">
         <f t="shared" si="13"/>
         <v>0.20586881526264122</v>
       </c>
       <c r="N50" s="65"/>
       <c r="O50" s="65" t="str">
         <f>IF(AND(2000000&lt;$P$2,ABS($W50)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W50)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W50)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W50)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W50)&gt;10),"Förändring",(IF(K50=0,"",IF(L50=0,"",(K50-L50)/L50))))))))))))</f>
         <v>Förändring</v>
       </c>
       <c r="P50" s="57"/>
       <c r="W50" s="15">
         <f>IF(ABS(M50)&gt;8%,C50-D50,1)</f>
         <v>151</v>
       </c>
     </row>
-    <row r="51" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="66" t="s">
         <v>210</v>
       </c>
       <c r="B51" s="120" t="s">
         <v>514</v>
       </c>
       <c r="C51" s="121">
         <v>1417</v>
       </c>
       <c r="D51" s="122">
         <v>1413</v>
       </c>
       <c r="H51" s="15"/>
       <c r="K51" s="76">
         <f>C51*1000000/$P$2</f>
         <v>134.60958802151359</v>
       </c>
       <c r="L51" s="123">
         <f>D51*1000000/$P$3</f>
         <v>134.69100853157443</v>
       </c>
       <c r="M51" s="15">
         <f t="shared" si="13"/>
         <v>-6.0449848099363606E-4</v>
       </c>
       <c r="N51" s="15" t="str">
         <f>IF(C51="","",IF(ABS(C51/C48)&gt;0.1,"Vad ingår på rad 690? Kommentera",""))</f>
         <v>Vad ingår på rad 690? Kommentera</v>
       </c>
       <c r="O51" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W51)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W51)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W51)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W51)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W51)&gt;10),"Förändring",(IF(K51=0,"",IF(L51=0,"",(K51-L51)/L51))))))))))))</f>
         <v>-6.0449848099363606E-4</v>
       </c>
       <c r="P51" s="57"/>
       <c r="W51" s="15">
         <f>IF(ABS(M51)&gt;8%,C51-D51,1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="52" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="77" t="s">
         <v>152</v>
       </c>
       <c r="B52" s="124" t="s">
         <v>436</v>
       </c>
       <c r="C52" s="125">
         <f>SUM(C53+C55)</f>
         <v>33345</v>
       </c>
       <c r="D52" s="113">
         <v>31263</v>
       </c>
       <c r="H52" s="15"/>
       <c r="J52" s="65"/>
       <c r="K52" s="127">
         <f t="shared" ref="K52:K61" si="14">C52*1000000/$P$2</f>
         <v>3167.6476447264436</v>
       </c>
       <c r="L52" s="128">
         <f>D52*1000000/$P$3</f>
         <v>2980.0743097824566</v>
       </c>
       <c r="M52" s="15">
         <f t="shared" si="13"/>
         <v>6.2942502583997556E-2</v>
       </c>
       <c r="P52" s="57"/>
       <c r="W52" s="15">
         <f t="shared" ref="W52:W61" si="15">IF(ABS(M52)&gt;8%,C52-D52,1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="53" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="66" t="s">
         <v>211</v>
       </c>
       <c r="B53" s="120" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="121">
         <v>32742</v>
       </c>
       <c r="D53" s="122">
         <v>30890</v>
       </c>
       <c r="E53" s="15"/>
       <c r="F53" s="15"/>
       <c r="G53" s="15"/>
       <c r="H53" s="15"/>
       <c r="I53" s="15"/>
       <c r="J53" s="15"/>
       <c r="K53" s="74">
         <f>C53*1000000/$P$2</f>
         <v>3110.3649477772747</v>
       </c>
       <c r="L53" s="129">
         <f t="shared" ref="L53:L61" si="16">D53*1000000/$P$3</f>
         <v>2944.5189338572777</v>
       </c>
       <c r="M53" s="15">
         <f t="shared" si="13"/>
         <v>5.6323636439566394E-2</v>
       </c>
       <c r="N53" s="15"/>
       <c r="O53" s="15"/>
       <c r="P53" s="57"/>
       <c r="W53" s="65">
         <f t="shared" si="15"/>
         <v>1</v>
       </c>
     </row>
-    <row r="54" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="66" t="s">
         <v>432</v>
       </c>
       <c r="B54" s="120" t="s">
         <v>431</v>
       </c>
       <c r="C54" s="121">
         <v>1077</v>
       </c>
       <c r="D54" s="122">
         <v>964</v>
       </c>
       <c r="E54" s="15"/>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="76">
         <f>C54*1000000/$P$2</f>
         <v>102.31088659080461</v>
       </c>
       <c r="L54" s="123">
         <f t="shared" si="16"/>
         <v>91.891105608236188</v>
       </c>
       <c r="M54" s="15">
         <f>IF(L54=0,"0%",(K54-L54)/L54)</f>
         <v>0.11339270447992632</v>
       </c>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="57"/>
       <c r="W54" s="65">
         <f t="shared" si="15"/>
         <v>113</v>
       </c>
     </row>
-    <row r="55" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="66" t="s">
         <v>212</v>
       </c>
       <c r="B55" s="120" t="s">
         <v>15</v>
       </c>
       <c r="C55" s="121">
         <v>603</v>
       </c>
       <c r="D55" s="122">
         <v>373</v>
       </c>
       <c r="E55" s="65"/>
       <c r="F55" s="65"/>
       <c r="G55" s="65"/>
       <c r="H55" s="65"/>
       <c r="I55" s="65"/>
       <c r="K55" s="76">
         <f t="shared" si="14"/>
         <v>57.282696949169157</v>
       </c>
       <c r="L55" s="123">
         <f t="shared" si="16"/>
         <v>35.555375925178524</v>
       </c>
       <c r="M55" s="65">
         <f t="shared" si="13"/>
         <v>0.61108399105982847</v>
       </c>
       <c r="N55" s="65"/>
       <c r="O55" s="65" t="str">
         <f>IF(AND(2000000&lt;$P$2,ABS($W55)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W55)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W55)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W55)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W55)&gt;10),"Förändring",(IF(K55=0,"",IF(L55=0,"",(K55-L55)/L55))))))))))))</f>
         <v>Förändring</v>
       </c>
       <c r="P55" s="57"/>
       <c r="W55" s="15">
         <f t="shared" si="15"/>
         <v>230</v>
       </c>
     </row>
-    <row r="56" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="77" t="s">
         <v>153</v>
       </c>
       <c r="B56" s="124" t="s">
         <v>383</v>
       </c>
       <c r="C56" s="125">
         <f>SUM(C57:C61)</f>
         <v>2258</v>
       </c>
       <c r="D56" s="113">
         <v>2185</v>
       </c>
       <c r="H56" s="15"/>
       <c r="J56" s="65"/>
       <c r="K56" s="127">
         <f t="shared" si="14"/>
         <v>214.50137597217903</v>
       </c>
       <c r="L56" s="116">
         <f t="shared" si="16"/>
         <v>208.28015119709136</v>
       </c>
       <c r="M56" s="15">
         <f t="shared" si="13"/>
         <v>2.9869503835728714E-2</v>
       </c>
       <c r="P56" s="57"/>
       <c r="W56" s="15">
         <f t="shared" si="15"/>
         <v>1</v>
       </c>
     </row>
-    <row r="57" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="66" t="s">
         <v>213</v>
       </c>
       <c r="B57" s="120" t="s">
         <v>17</v>
       </c>
       <c r="C57" s="130">
         <v>961</v>
       </c>
       <c r="D57" s="131">
         <v>854</v>
       </c>
       <c r="E57" s="15"/>
       <c r="F57" s="15"/>
       <c r="G57" s="15"/>
       <c r="H57" s="15"/>
       <c r="I57" s="15"/>
       <c r="J57" s="15"/>
       <c r="K57" s="74">
         <f t="shared" si="14"/>
         <v>91.291329632092143</v>
       </c>
       <c r="L57" s="123">
         <f t="shared" si="16"/>
         <v>81.405606005636628</v>
       </c>
       <c r="M57" s="15">
         <f t="shared" si="13"/>
         <v>0.1214378727893877</v>
       </c>
       <c r="N57" s="15"/>
       <c r="O57" s="15" t="str">
         <f>IF(AND(2000000&lt;$P$2,ABS($W57)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W57)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W57)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W57)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W57)&gt;10),"Förändring",(IF(K57=0,"",IF(L57=0,"",(K57-L57)/L57))))))))))))</f>
         <v>Förändring</v>
       </c>
       <c r="P57" s="57"/>
       <c r="W57" s="65">
         <f t="shared" si="15"/>
         <v>107</v>
       </c>
     </row>
-    <row r="58" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="66" t="s">
         <v>214</v>
       </c>
       <c r="B58" s="120" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="121">
         <v>73</v>
       </c>
       <c r="D58" s="122">
         <v>84</v>
       </c>
       <c r="H58" s="15"/>
       <c r="K58" s="76">
         <f t="shared" si="14"/>
         <v>6.9347211895345744</v>
       </c>
       <c r="L58" s="123">
         <f t="shared" si="16"/>
         <v>8.0071087874396678</v>
       </c>
       <c r="M58" s="65">
         <f t="shared" si="13"/>
         <v>-0.13392944024780726</v>
       </c>
       <c r="N58" s="65"/>
       <c r="O58" s="65">
         <f>IF(AND(2000000&lt;$P$2,ABS($W58)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W58)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W58)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W58)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W58)&gt;10),"Förändring",(IF(K58=0,"",IF(L58=0,"",(K58-L58)/L58))))))))))))</f>
         <v>-0.13392944024780726</v>
       </c>
       <c r="P58" s="57"/>
       <c r="W58" s="15">
         <f t="shared" si="15"/>
         <v>-11</v>
       </c>
     </row>
-    <row r="59" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="66" t="s">
         <v>215</v>
       </c>
       <c r="B59" s="120" t="s">
         <v>113</v>
       </c>
       <c r="C59" s="121">
         <v>87</v>
       </c>
       <c r="D59" s="122">
         <v>73</v>
       </c>
       <c r="H59" s="15"/>
       <c r="K59" s="76">
         <f t="shared" si="14"/>
         <v>8.2646677190343567</v>
       </c>
       <c r="L59" s="123">
         <f t="shared" si="16"/>
         <v>6.9585588271797114</v>
       </c>
       <c r="M59" s="15">
         <f t="shared" si="13"/>
         <v>0.1876981892792316</v>
       </c>
       <c r="O59" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W59)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W59)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W59)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W59)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W59)&gt;10),"Förändring",(IF(K59=0,"",IF(L59=0,"",(K59-L59)/L59))))))))))))</f>
         <v>0.1876981892792316</v>
       </c>
       <c r="P59" s="57"/>
       <c r="W59" s="15">
         <f t="shared" si="15"/>
         <v>14</v>
       </c>
     </row>
-    <row r="60" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="66" t="s">
         <v>216</v>
       </c>
       <c r="B60" s="120" t="s">
         <v>158</v>
       </c>
       <c r="C60" s="121">
         <v>201</v>
       </c>
       <c r="D60" s="122">
         <v>188</v>
       </c>
       <c r="H60" s="15"/>
       <c r="K60" s="76">
         <f t="shared" si="14"/>
         <v>19.094232316389718</v>
       </c>
       <c r="L60" s="123">
         <f t="shared" si="16"/>
         <v>17.920672048079258</v>
       </c>
       <c r="M60" s="15">
         <f t="shared" si="13"/>
         <v>6.5486398342758725E-2</v>
       </c>
       <c r="P60" s="57"/>
       <c r="W60" s="15">
         <f t="shared" si="15"/>
         <v>1</v>
       </c>
     </row>
-    <row r="61" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="66" t="s">
         <v>217</v>
       </c>
       <c r="B61" s="132" t="s">
         <v>459</v>
       </c>
       <c r="C61" s="133">
         <v>936</v>
       </c>
       <c r="D61" s="134">
         <v>986</v>
       </c>
       <c r="H61" s="15"/>
       <c r="K61" s="76">
         <f t="shared" si="14"/>
         <v>88.916425115128249</v>
       </c>
       <c r="L61" s="123">
         <f t="shared" si="16"/>
         <v>93.988205528756097</v>
       </c>
       <c r="M61" s="15">
         <f t="shared" si="13"/>
         <v>-5.3961881547745005E-2</v>
       </c>
       <c r="N61" s="15" t="str">
         <f>IF(C61="","",IF(ABS(C61/C56)&gt;0.1,"Vad ingår på rad 890? Kommentera",""))</f>
         <v>Vad ingår på rad 890? Kommentera</v>
       </c>
       <c r="O61" s="15">
         <f>IF(AND(2000000&lt;$P$2,ABS($W61)&gt;100),"Förändring",(IF(AND(1000000&lt;$P$2,$P$2&lt;2000000,ABS($W61)&gt;70),"Förändring",(IF(AND(330000&lt;$P$2,$P$2&lt;1000000,ABS($W61)&gt;50),"Förändring",(IF(AND(200000&lt;$P$2,$P$2&lt;330000,ABS($W61)&gt;30),"Förändring",(IF(AND($P$2&lt;200000,ABS($W61)&gt;10),"Förändring",(IF(K61=0,"",IF(L61=0,"",(K61-L61)/L61))))))))))))</f>
         <v>-5.3961881547745005E-2</v>
       </c>
       <c r="P61" s="57"/>
       <c r="W61" s="15">
         <f t="shared" si="15"/>
         <v>1</v>
       </c>
     </row>
-    <row r="62" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="77" t="s">
         <v>218</v>
       </c>
       <c r="B62" s="124" t="s">
         <v>448</v>
       </c>
       <c r="C62" s="82">
         <v>428</v>
       </c>
       <c r="D62" s="135">
         <v>372</v>
       </c>
       <c r="E62" s="65"/>
       <c r="F62" s="65"/>
       <c r="G62" s="65"/>
       <c r="H62" s="65"/>
       <c r="I62" s="65"/>
       <c r="J62" s="65"/>
       <c r="K62" s="82">
         <f>C62*1000000/$P$2</f>
         <v>40.658365330421887</v>
       </c>
       <c r="L62" s="116">
         <f>D62*1000000/$P$3</f>
         <v>35.460053201518527</v>
       </c>
       <c r="M62" s="15">
         <f t="shared" si="13"/>
         <v>0.14659628679521411</v>
       </c>
       <c r="N62" s="15" t="s">
         <v>295</v>
       </c>
       <c r="P62" s="57"/>
       <c r="W62" s="15">
         <f>IF(ABS(M62)&gt;8%,C62-D62,1)</f>
         <v>56</v>
       </c>
     </row>
-    <row r="63" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="77"/>
       <c r="B63" s="124"/>
       <c r="C63" s="130"/>
       <c r="D63" s="131"/>
       <c r="E63" s="65"/>
       <c r="F63" s="65"/>
       <c r="G63" s="65"/>
       <c r="H63" s="65"/>
       <c r="I63" s="65"/>
       <c r="J63" s="65"/>
       <c r="K63" s="136"/>
       <c r="L63" s="123"/>
       <c r="P63" s="57"/>
     </row>
-    <row r="64" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="77" t="s">
         <v>299</v>
       </c>
       <c r="B64" s="137" t="s">
         <v>290</v>
       </c>
       <c r="C64" s="64">
         <v>340</v>
       </c>
       <c r="D64" s="113">
         <v>-100</v>
       </c>
       <c r="E64" s="138"/>
       <c r="F64" s="65"/>
       <c r="G64" s="65"/>
       <c r="H64" s="65"/>
       <c r="I64" s="65"/>
       <c r="J64" s="65"/>
       <c r="K64" s="139">
         <f>C64*1000000/$P$2</f>
         <v>32.298701430708981</v>
       </c>
       <c r="L64" s="116">
         <f>D64*1000000/$P$3</f>
         <v>-9.5322723659996047</v>
       </c>
       <c r="M64" s="15">
         <f t="shared" si="13"/>
         <v>-4.3883527652770722</v>
       </c>
       <c r="P64" s="57"/>
       <c r="W64" s="15">
         <f>IF(ABS(M64)&gt;8%,C64-D64,1)</f>
         <v>440</v>
       </c>
     </row>
-    <row r="65" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="140"/>
       <c r="B65" s="141"/>
       <c r="C65" s="130"/>
       <c r="D65" s="131"/>
       <c r="E65" s="65"/>
       <c r="F65" s="65"/>
       <c r="G65" s="65"/>
       <c r="H65" s="65"/>
       <c r="I65" s="65"/>
       <c r="J65" s="65"/>
       <c r="K65" s="74"/>
       <c r="L65" s="123"/>
       <c r="P65" s="57"/>
     </row>
-    <row r="66" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:23" s="65" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="142" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C66" s="143">
         <f>C7+C16+C21+C26+C31+C41+C43+C48+C52+C56+C62+C64</f>
         <v>425567</v>
       </c>
       <c r="D66" s="144">
         <v>397813</v>
       </c>
       <c r="K66" s="143">
         <f>C66*1000000/$P$2</f>
         <v>40427.239622830966</v>
       </c>
       <c r="L66" s="145">
         <f>D66*1000000/$P$3</f>
         <v>37920.618667354007</v>
       </c>
       <c r="M66" s="65">
         <f t="shared" si="13"/>
         <v>6.6101794843208037E-2</v>
       </c>
       <c r="P66" s="57"/>
       <c r="W66" s="65">
         <f>IF(ABS(M66)&gt;8%,C66-D66,1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="67" spans="1:23" s="65" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:23" s="65" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="146"/>
       <c r="C67" s="147"/>
       <c r="D67" s="148"/>
       <c r="E67" s="10"/>
       <c r="F67" s="15"/>
       <c r="G67" s="118"/>
       <c r="K67" s="15"/>
     </row>
-    <row r="68" spans="1:23" s="65" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:23" s="65" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="149" t="s">
         <v>233</v>
       </c>
       <c r="B68" s="150" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="151">
         <v>4016</v>
       </c>
       <c r="D68" s="152"/>
       <c r="E68" s="15"/>
       <c r="F68" s="10"/>
       <c r="G68" s="15"/>
       <c r="I68" s="15"/>
     </row>
-    <row r="69" spans="1:23" s="65" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:23" s="65" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="149" t="s">
         <v>236</v>
       </c>
       <c r="B69" s="153" t="s">
         <v>163</v>
       </c>
       <c r="C69" s="154">
         <v>9430</v>
       </c>
       <c r="D69" s="152"/>
       <c r="E69" s="155"/>
       <c r="F69" s="10"/>
       <c r="G69" s="15"/>
       <c r="H69" s="15"/>
       <c r="I69" s="15"/>
       <c r="J69" s="15"/>
     </row>
-    <row r="70" spans="1:23" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:23" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="149" t="s">
         <v>237</v>
       </c>
       <c r="B70" s="156" t="s">
         <v>174</v>
       </c>
       <c r="C70" s="157">
         <f>C66+C69-C68</f>
         <v>430981</v>
       </c>
       <c r="D70" s="152"/>
       <c r="E70" s="155"/>
       <c r="F70" s="10"/>
       <c r="H70" s="15"/>
       <c r="K70" s="15"/>
       <c r="M70" s="65"/>
       <c r="N70" s="65"/>
       <c r="O70" s="65"/>
       <c r="P70" s="65"/>
     </row>
-    <row r="71" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:23" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="158"/>
       <c r="B71" s="159"/>
       <c r="C71" s="160"/>
       <c r="D71" s="160"/>
       <c r="F71" s="46"/>
       <c r="G71" s="155"/>
       <c r="H71" s="15"/>
       <c r="K71" s="15"/>
     </row>
-    <row r="72" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="161"/>
       <c r="D72" s="162"/>
       <c r="E72" s="163"/>
       <c r="G72" s="46"/>
       <c r="H72" s="46"/>
       <c r="K72" s="15"/>
     </row>
-    <row r="73" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="161"/>
       <c r="D73" s="162"/>
       <c r="E73" s="163"/>
       <c r="H73" s="46"/>
       <c r="K73" s="15"/>
     </row>
-    <row r="74" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D74" s="162"/>
       <c r="H74" s="15"/>
       <c r="K74" s="15"/>
     </row>
-    <row r="75" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D75" s="162"/>
       <c r="H75" s="15"/>
       <c r="K75" s="15"/>
     </row>
-    <row r="76" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D76" s="162"/>
       <c r="H76" s="164"/>
       <c r="K76" s="15"/>
     </row>
-    <row r="77" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B77" s="65"/>
       <c r="E77" s="65"/>
       <c r="H77" s="164"/>
       <c r="K77" s="15"/>
     </row>
-    <row r="78" spans="1:23" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:23" ht="16.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K78" s="15"/>
     </row>
-    <row r="79" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K79" s="15"/>
     </row>
-    <row r="80" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:23" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K80" s="15"/>
     </row>
-    <row r="81" spans="1:39" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:39" ht="14.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K81" s="15"/>
     </row>
-    <row r="82" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K82" s="15"/>
     </row>
-    <row r="83" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K83" s="15"/>
     </row>
-    <row r="84" spans="1:39" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:39" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K84" s="15"/>
     </row>
-    <row r="85" spans="1:39" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:39" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H85" s="164"/>
       <c r="K85" s="15"/>
     </row>
-    <row r="86" spans="1:39" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:39" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B86" s="167"/>
       <c r="H86" s="168"/>
       <c r="K86" s="15"/>
     </row>
-    <row r="87" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="169"/>
       <c r="B87" s="167"/>
       <c r="C87" s="167"/>
       <c r="D87" s="170"/>
       <c r="E87" s="167"/>
       <c r="F87" s="167"/>
       <c r="H87" s="168"/>
       <c r="K87" s="15"/>
     </row>
-    <row r="88" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="169"/>
       <c r="B88" s="167"/>
       <c r="C88" s="167"/>
       <c r="D88" s="170"/>
       <c r="E88" s="167"/>
       <c r="F88" s="167"/>
       <c r="G88" s="167"/>
       <c r="H88" s="168"/>
       <c r="K88" s="15"/>
     </row>
-    <row r="89" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="169"/>
       <c r="B89" s="171"/>
       <c r="C89" s="167"/>
       <c r="D89" s="170"/>
       <c r="E89" s="167"/>
       <c r="F89" s="167"/>
       <c r="G89" s="167"/>
       <c r="H89" s="168"/>
       <c r="K89" s="15"/>
     </row>
-    <row r="90" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="169"/>
       <c r="B90" s="172"/>
       <c r="C90" s="167"/>
       <c r="D90" s="170"/>
       <c r="E90" s="167"/>
       <c r="F90" s="167"/>
       <c r="G90" s="167"/>
       <c r="H90" s="173"/>
       <c r="I90" s="174"/>
       <c r="K90" s="15"/>
     </row>
-    <row r="91" spans="1:39" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:39" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="175"/>
       <c r="B91" s="176"/>
       <c r="C91" s="173"/>
       <c r="D91" s="177"/>
       <c r="E91" s="178"/>
       <c r="F91" s="173"/>
       <c r="G91" s="167"/>
       <c r="H91" s="179"/>
       <c r="I91" s="180"/>
       <c r="J91" s="174"/>
       <c r="K91" s="181"/>
       <c r="L91" s="182"/>
     </row>
-    <row r="92" spans="1:39" s="188" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:39" s="188" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="175"/>
       <c r="B92" s="172"/>
       <c r="C92" s="179"/>
       <c r="D92" s="179"/>
       <c r="E92" s="183"/>
       <c r="F92" s="179"/>
       <c r="G92" s="173"/>
       <c r="H92" s="184"/>
       <c r="I92" s="184"/>
       <c r="J92" s="180"/>
       <c r="K92" s="185"/>
       <c r="L92" s="180"/>
       <c r="M92" s="15"/>
       <c r="N92" s="15"/>
       <c r="O92" s="15"/>
       <c r="P92" s="15"/>
       <c r="Q92" s="182"/>
       <c r="R92" s="182"/>
       <c r="S92" s="167"/>
       <c r="T92" s="167"/>
       <c r="U92" s="186"/>
       <c r="V92" s="167"/>
       <c r="W92" s="167"/>
       <c r="X92" s="168"/>
       <c r="Y92" s="187"/>
       <c r="Z92" s="15"/>
       <c r="AA92" s="15"/>
       <c r="AB92" s="15"/>
       <c r="AC92" s="46"/>
       <c r="AD92" s="15"/>
       <c r="AE92" s="15"/>
       <c r="AF92" s="15"/>
       <c r="AG92" s="15"/>
       <c r="AH92" s="15"/>
       <c r="AI92" s="15"/>
       <c r="AJ92" s="15"/>
       <c r="AK92" s="15"/>
       <c r="AL92" s="15"/>
       <c r="AM92" s="15"/>
     </row>
-    <row r="93" spans="1:39" s="188" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:39" s="188" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="189"/>
       <c r="B93" s="172"/>
       <c r="C93" s="184"/>
       <c r="D93" s="190"/>
       <c r="E93" s="184"/>
       <c r="F93" s="184"/>
       <c r="G93" s="179"/>
       <c r="H93" s="184"/>
       <c r="I93" s="184"/>
       <c r="J93" s="184"/>
       <c r="K93" s="184"/>
       <c r="L93" s="184"/>
       <c r="M93" s="182"/>
       <c r="N93" s="182"/>
       <c r="O93" s="182"/>
       <c r="P93" s="182"/>
       <c r="Q93" s="180"/>
       <c r="R93" s="180"/>
       <c r="S93" s="167"/>
       <c r="T93" s="191"/>
       <c r="U93" s="192"/>
       <c r="V93" s="191"/>
       <c r="W93" s="191"/>
       <c r="X93" s="193"/>
       <c r="Y93" s="194"/>
       <c r="AB93" s="195"/>
       <c r="AC93" s="195"/>
       <c r="AE93" s="196"/>
     </row>
-    <row r="94" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="189"/>
       <c r="B94" s="172"/>
       <c r="C94" s="184"/>
       <c r="D94" s="190"/>
       <c r="E94" s="184"/>
       <c r="F94" s="184"/>
       <c r="G94" s="184"/>
       <c r="H94" s="184"/>
       <c r="I94" s="184"/>
       <c r="J94" s="184"/>
       <c r="K94" s="184"/>
       <c r="L94" s="184"/>
       <c r="M94" s="180"/>
       <c r="N94" s="180"/>
       <c r="O94" s="180"/>
       <c r="P94" s="180"/>
       <c r="Q94" s="184"/>
       <c r="R94" s="184"/>
       <c r="S94" s="191"/>
       <c r="T94" s="197"/>
       <c r="U94" s="198"/>
       <c r="V94" s="197"/>
       <c r="W94" s="197"/>
       <c r="X94" s="197"/>
       <c r="Y94" s="195"/>
       <c r="Z94" s="195"/>
       <c r="AA94" s="195"/>
       <c r="AB94" s="188"/>
       <c r="AC94" s="188"/>
       <c r="AD94" s="195"/>
       <c r="AE94" s="195"/>
       <c r="AF94" s="195"/>
       <c r="AG94" s="195"/>
       <c r="AH94" s="195"/>
       <c r="AI94" s="195"/>
       <c r="AJ94" s="195"/>
       <c r="AK94" s="195"/>
       <c r="AL94" s="195"/>
       <c r="AM94" s="195"/>
     </row>
-    <row r="95" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="189"/>
       <c r="B95" s="172"/>
       <c r="C95" s="184"/>
       <c r="D95" s="190"/>
       <c r="E95" s="184"/>
       <c r="F95" s="184"/>
       <c r="G95" s="184"/>
       <c r="H95" s="184"/>
       <c r="I95" s="184"/>
       <c r="J95" s="184"/>
       <c r="K95" s="184"/>
       <c r="L95" s="184"/>
       <c r="M95" s="184"/>
       <c r="N95" s="184"/>
       <c r="O95" s="184"/>
       <c r="P95" s="184"/>
       <c r="Q95" s="184"/>
       <c r="R95" s="184"/>
       <c r="S95" s="167"/>
       <c r="T95" s="199"/>
       <c r="U95" s="199"/>
       <c r="V95" s="199"/>
       <c r="W95" s="199"/>
       <c r="X95" s="199"/>
       <c r="Y95" s="199"/>
       <c r="Z95" s="199"/>
       <c r="AA95" s="199"/>
       <c r="AB95" s="199"/>
       <c r="AC95" s="199"/>
       <c r="AD95" s="199"/>
       <c r="AE95" s="199"/>
       <c r="AF95" s="199"/>
       <c r="AG95" s="199"/>
       <c r="AH95" s="199"/>
       <c r="AI95" s="199"/>
       <c r="AJ95" s="199"/>
       <c r="AK95" s="199"/>
       <c r="AL95" s="199"/>
       <c r="AM95" s="199"/>
     </row>
-    <row r="96" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="189"/>
       <c r="B96" s="172"/>
       <c r="C96" s="184"/>
       <c r="D96" s="190"/>
       <c r="E96" s="184"/>
       <c r="F96" s="184"/>
       <c r="G96" s="184"/>
       <c r="H96" s="184"/>
       <c r="I96" s="184"/>
       <c r="J96" s="184"/>
       <c r="K96" s="184"/>
       <c r="L96" s="184"/>
       <c r="M96" s="184"/>
       <c r="N96" s="184"/>
       <c r="O96" s="184"/>
       <c r="P96" s="184"/>
       <c r="Q96" s="184"/>
       <c r="R96" s="184"/>
       <c r="S96" s="167"/>
       <c r="T96" s="199"/>
       <c r="U96" s="199"/>
       <c r="V96" s="199"/>
       <c r="W96" s="199"/>
       <c r="X96" s="199"/>
       <c r="Y96" s="199"/>
       <c r="Z96" s="199"/>
       <c r="AA96" s="199"/>
       <c r="AB96" s="199"/>
       <c r="AC96" s="199"/>
       <c r="AD96" s="199"/>
       <c r="AE96" s="199"/>
       <c r="AF96" s="199"/>
       <c r="AG96" s="199"/>
       <c r="AH96" s="199"/>
       <c r="AI96" s="199"/>
       <c r="AJ96" s="199"/>
       <c r="AK96" s="199"/>
       <c r="AL96" s="199"/>
       <c r="AM96" s="199"/>
     </row>
-    <row r="97" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="189"/>
       <c r="B97" s="172"/>
       <c r="C97" s="184"/>
       <c r="D97" s="190"/>
       <c r="E97" s="184"/>
       <c r="F97" s="184"/>
       <c r="G97" s="184"/>
       <c r="H97" s="184"/>
       <c r="I97" s="184"/>
       <c r="J97" s="184"/>
       <c r="K97" s="184"/>
       <c r="L97" s="184"/>
       <c r="M97" s="184"/>
       <c r="N97" s="184"/>
       <c r="O97" s="184"/>
       <c r="P97" s="184"/>
       <c r="Q97" s="184"/>
       <c r="R97" s="184"/>
       <c r="S97" s="167"/>
       <c r="T97" s="199"/>
       <c r="U97" s="199"/>
       <c r="V97" s="199"/>
       <c r="W97" s="199"/>
       <c r="X97" s="199"/>
       <c r="Y97" s="199"/>
       <c r="Z97" s="199"/>
       <c r="AA97" s="199"/>
       <c r="AB97" s="199"/>
       <c r="AC97" s="199"/>
       <c r="AD97" s="199"/>
       <c r="AE97" s="199"/>
       <c r="AF97" s="199"/>
       <c r="AG97" s="199"/>
       <c r="AH97" s="199"/>
       <c r="AI97" s="199"/>
       <c r="AJ97" s="199"/>
       <c r="AK97" s="199"/>
       <c r="AL97" s="199"/>
       <c r="AM97" s="199"/>
     </row>
-    <row r="98" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="189"/>
       <c r="B98" s="172"/>
       <c r="C98" s="184"/>
       <c r="D98" s="190"/>
       <c r="E98" s="184"/>
       <c r="F98" s="184"/>
       <c r="G98" s="184"/>
       <c r="H98" s="184"/>
       <c r="I98" s="184"/>
       <c r="J98" s="184"/>
       <c r="K98" s="184"/>
       <c r="L98" s="184"/>
       <c r="M98" s="184"/>
       <c r="N98" s="184"/>
       <c r="O98" s="184"/>
       <c r="P98" s="184"/>
       <c r="Q98" s="184"/>
       <c r="R98" s="184"/>
       <c r="S98" s="167"/>
       <c r="T98" s="199"/>
       <c r="U98" s="199"/>
       <c r="V98" s="199"/>
       <c r="W98" s="199"/>
       <c r="X98" s="199"/>
       <c r="Y98" s="199"/>
       <c r="Z98" s="199"/>
       <c r="AA98" s="199"/>
       <c r="AB98" s="199"/>
       <c r="AC98" s="199"/>
       <c r="AD98" s="199"/>
       <c r="AE98" s="199"/>
       <c r="AF98" s="199"/>
       <c r="AG98" s="199"/>
       <c r="AH98" s="199"/>
       <c r="AI98" s="199"/>
       <c r="AJ98" s="199"/>
       <c r="AK98" s="199"/>
       <c r="AL98" s="199"/>
       <c r="AM98" s="199"/>
     </row>
-    <row r="99" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="189"/>
       <c r="B99" s="172"/>
       <c r="C99" s="184"/>
       <c r="D99" s="190"/>
       <c r="E99" s="184"/>
       <c r="F99" s="184"/>
       <c r="G99" s="184"/>
       <c r="H99" s="184"/>
       <c r="I99" s="184"/>
       <c r="J99" s="184"/>
       <c r="K99" s="184"/>
       <c r="L99" s="184"/>
       <c r="M99" s="184"/>
       <c r="N99" s="184"/>
       <c r="O99" s="184"/>
       <c r="P99" s="184"/>
       <c r="Q99" s="184"/>
       <c r="R99" s="184"/>
       <c r="S99" s="167"/>
       <c r="T99" s="199"/>
       <c r="U99" s="199"/>
       <c r="V99" s="199"/>
       <c r="W99" s="199"/>
       <c r="X99" s="199"/>
       <c r="Y99" s="199"/>
       <c r="Z99" s="199"/>
       <c r="AA99" s="199"/>
       <c r="AB99" s="199"/>
       <c r="AC99" s="199"/>
       <c r="AD99" s="199"/>
       <c r="AE99" s="199"/>
       <c r="AF99" s="199"/>
       <c r="AG99" s="199"/>
       <c r="AH99" s="199"/>
       <c r="AI99" s="199"/>
       <c r="AJ99" s="199"/>
       <c r="AK99" s="199"/>
       <c r="AL99" s="199"/>
       <c r="AM99" s="199"/>
     </row>
-    <row r="100" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="189"/>
       <c r="B100" s="172"/>
       <c r="C100" s="184"/>
       <c r="D100" s="190"/>
       <c r="E100" s="184"/>
       <c r="F100" s="184"/>
       <c r="G100" s="184"/>
       <c r="H100" s="184"/>
       <c r="I100" s="184"/>
       <c r="J100" s="184"/>
       <c r="K100" s="184"/>
       <c r="L100" s="184"/>
       <c r="M100" s="184"/>
       <c r="N100" s="184"/>
       <c r="O100" s="184"/>
       <c r="P100" s="184"/>
       <c r="Q100" s="184"/>
       <c r="R100" s="184"/>
       <c r="S100" s="167"/>
       <c r="T100" s="199"/>
       <c r="U100" s="199"/>
       <c r="V100" s="199"/>
       <c r="W100" s="199"/>
       <c r="X100" s="199"/>
       <c r="Y100" s="199"/>
       <c r="Z100" s="199"/>
       <c r="AA100" s="199"/>
       <c r="AB100" s="199"/>
       <c r="AC100" s="199"/>
       <c r="AD100" s="199"/>
       <c r="AE100" s="199"/>
       <c r="AF100" s="199"/>
       <c r="AG100" s="199"/>
       <c r="AH100" s="199"/>
       <c r="AI100" s="199"/>
       <c r="AJ100" s="199"/>
       <c r="AK100" s="199"/>
       <c r="AL100" s="199"/>
       <c r="AM100" s="199"/>
     </row>
-    <row r="101" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="189"/>
       <c r="B101" s="172"/>
       <c r="C101" s="184"/>
       <c r="D101" s="190"/>
       <c r="E101" s="184"/>
       <c r="F101" s="184"/>
       <c r="G101" s="184"/>
       <c r="H101" s="184"/>
       <c r="I101" s="184"/>
       <c r="J101" s="184"/>
       <c r="K101" s="184"/>
       <c r="L101" s="184"/>
       <c r="M101" s="184"/>
       <c r="N101" s="184"/>
       <c r="O101" s="184"/>
       <c r="P101" s="184"/>
       <c r="Q101" s="184"/>
       <c r="R101" s="184"/>
       <c r="S101" s="167"/>
       <c r="T101" s="199"/>
       <c r="U101" s="199"/>
       <c r="V101" s="199"/>
       <c r="W101" s="199"/>
       <c r="X101" s="199"/>
       <c r="Y101" s="199"/>
       <c r="Z101" s="199"/>
       <c r="AA101" s="199"/>
       <c r="AB101" s="199"/>
       <c r="AC101" s="199"/>
       <c r="AD101" s="199"/>
       <c r="AE101" s="199"/>
       <c r="AF101" s="199"/>
       <c r="AG101" s="199"/>
       <c r="AH101" s="199"/>
       <c r="AI101" s="199"/>
       <c r="AJ101" s="199"/>
       <c r="AK101" s="199"/>
       <c r="AL101" s="199"/>
       <c r="AM101" s="199"/>
     </row>
-    <row r="102" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="189"/>
       <c r="B102" s="172"/>
       <c r="C102" s="184"/>
       <c r="D102" s="190"/>
       <c r="E102" s="184"/>
       <c r="F102" s="184"/>
       <c r="G102" s="184"/>
       <c r="H102" s="184"/>
       <c r="I102" s="184"/>
       <c r="J102" s="184"/>
       <c r="K102" s="184"/>
       <c r="L102" s="184"/>
       <c r="M102" s="184"/>
       <c r="N102" s="184"/>
       <c r="O102" s="184"/>
       <c r="P102" s="184"/>
       <c r="Q102" s="184"/>
       <c r="R102" s="184"/>
       <c r="S102" s="167"/>
       <c r="T102" s="199"/>
       <c r="U102" s="199"/>
       <c r="V102" s="199"/>
       <c r="W102" s="199"/>
       <c r="X102" s="199"/>
       <c r="Y102" s="199"/>
       <c r="Z102" s="199"/>
       <c r="AA102" s="199"/>
       <c r="AB102" s="199"/>
       <c r="AC102" s="199"/>
       <c r="AD102" s="199"/>
       <c r="AE102" s="199"/>
       <c r="AF102" s="199"/>
       <c r="AG102" s="199"/>
       <c r="AH102" s="199"/>
       <c r="AI102" s="199"/>
       <c r="AJ102" s="199"/>
       <c r="AK102" s="199"/>
       <c r="AL102" s="199"/>
       <c r="AM102" s="199"/>
     </row>
-    <row r="103" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="189"/>
       <c r="B103" s="172"/>
       <c r="C103" s="184"/>
       <c r="D103" s="190"/>
       <c r="E103" s="184"/>
       <c r="F103" s="184"/>
       <c r="G103" s="184"/>
       <c r="H103" s="184"/>
       <c r="I103" s="184"/>
       <c r="J103" s="184"/>
       <c r="K103" s="184"/>
       <c r="L103" s="184"/>
       <c r="M103" s="184"/>
       <c r="N103" s="184"/>
       <c r="O103" s="184"/>
       <c r="P103" s="184"/>
       <c r="Q103" s="184"/>
       <c r="R103" s="184"/>
       <c r="S103" s="167"/>
       <c r="T103" s="199"/>
       <c r="U103" s="199"/>
       <c r="V103" s="199"/>
       <c r="W103" s="199"/>
       <c r="X103" s="199"/>
       <c r="Y103" s="199"/>
       <c r="Z103" s="199"/>
       <c r="AA103" s="199"/>
       <c r="AB103" s="199"/>
       <c r="AC103" s="199"/>
       <c r="AD103" s="199"/>
       <c r="AE103" s="199"/>
       <c r="AF103" s="199"/>
       <c r="AG103" s="199"/>
       <c r="AH103" s="199"/>
       <c r="AI103" s="199"/>
       <c r="AJ103" s="199"/>
       <c r="AK103" s="199"/>
       <c r="AL103" s="199"/>
       <c r="AM103" s="199"/>
     </row>
-    <row r="104" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A104" s="189"/>
       <c r="B104" s="172"/>
       <c r="C104" s="184"/>
       <c r="D104" s="190"/>
       <c r="E104" s="184"/>
       <c r="F104" s="184"/>
       <c r="G104" s="184"/>
       <c r="H104" s="184"/>
       <c r="I104" s="184"/>
       <c r="J104" s="184"/>
       <c r="K104" s="184"/>
       <c r="L104" s="184"/>
       <c r="M104" s="184"/>
       <c r="N104" s="184"/>
       <c r="O104" s="184"/>
       <c r="P104" s="184"/>
       <c r="Q104" s="184"/>
       <c r="R104" s="184"/>
       <c r="S104" s="167"/>
       <c r="T104" s="199"/>
       <c r="U104" s="199"/>
       <c r="V104" s="199"/>
       <c r="W104" s="199"/>
       <c r="X104" s="199"/>
       <c r="Y104" s="199"/>
       <c r="Z104" s="199"/>
       <c r="AA104" s="199"/>
       <c r="AB104" s="199"/>
       <c r="AC104" s="199"/>
       <c r="AD104" s="199"/>
       <c r="AE104" s="199"/>
       <c r="AF104" s="199"/>
       <c r="AG104" s="199"/>
       <c r="AH104" s="199"/>
       <c r="AI104" s="199"/>
       <c r="AJ104" s="199"/>
       <c r="AK104" s="199"/>
       <c r="AL104" s="199"/>
       <c r="AM104" s="199"/>
     </row>
-    <row r="105" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A105" s="189"/>
       <c r="B105" s="172"/>
       <c r="C105" s="184"/>
       <c r="D105" s="190"/>
       <c r="E105" s="184"/>
       <c r="F105" s="184"/>
       <c r="G105" s="184"/>
       <c r="H105" s="184"/>
       <c r="I105" s="184"/>
       <c r="J105" s="184"/>
       <c r="K105" s="184"/>
       <c r="L105" s="184"/>
       <c r="M105" s="184"/>
       <c r="N105" s="184"/>
       <c r="O105" s="184"/>
       <c r="P105" s="184"/>
       <c r="Q105" s="184"/>
       <c r="R105" s="184"/>
       <c r="S105" s="167"/>
       <c r="T105" s="199"/>
       <c r="U105" s="199"/>
       <c r="V105" s="199"/>
       <c r="W105" s="199"/>
       <c r="X105" s="199"/>
       <c r="Y105" s="199"/>
       <c r="Z105" s="199"/>
       <c r="AA105" s="199"/>
       <c r="AB105" s="199"/>
       <c r="AC105" s="199"/>
       <c r="AD105" s="199"/>
       <c r="AE105" s="199"/>
       <c r="AF105" s="199"/>
       <c r="AG105" s="199"/>
       <c r="AH105" s="199"/>
       <c r="AI105" s="199"/>
       <c r="AJ105" s="199"/>
       <c r="AK105" s="199"/>
       <c r="AL105" s="199"/>
       <c r="AM105" s="199"/>
     </row>
-    <row r="106" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A106" s="189"/>
       <c r="B106" s="172"/>
       <c r="C106" s="184"/>
       <c r="D106" s="190"/>
       <c r="E106" s="184"/>
       <c r="F106" s="184"/>
       <c r="G106" s="184"/>
       <c r="H106" s="184"/>
       <c r="I106" s="184"/>
       <c r="J106" s="184"/>
       <c r="K106" s="184"/>
       <c r="L106" s="184"/>
       <c r="M106" s="184"/>
       <c r="N106" s="184"/>
       <c r="O106" s="184"/>
       <c r="P106" s="184"/>
       <c r="Q106" s="184"/>
       <c r="R106" s="184"/>
       <c r="S106" s="167"/>
       <c r="T106" s="199"/>
       <c r="U106" s="199"/>
       <c r="V106" s="199"/>
       <c r="W106" s="199"/>
       <c r="X106" s="199"/>
       <c r="Y106" s="199"/>
       <c r="Z106" s="199"/>
       <c r="AA106" s="199"/>
       <c r="AB106" s="199"/>
       <c r="AC106" s="199"/>
       <c r="AD106" s="199"/>
       <c r="AE106" s="199"/>
       <c r="AF106" s="199"/>
       <c r="AG106" s="199"/>
       <c r="AH106" s="199"/>
       <c r="AI106" s="199"/>
       <c r="AJ106" s="199"/>
       <c r="AK106" s="199"/>
       <c r="AL106" s="199"/>
       <c r="AM106" s="199"/>
     </row>
-    <row r="107" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="189"/>
       <c r="B107" s="172"/>
       <c r="C107" s="184"/>
       <c r="D107" s="190"/>
       <c r="E107" s="184"/>
       <c r="F107" s="184"/>
       <c r="G107" s="184"/>
       <c r="H107" s="184"/>
       <c r="I107" s="184"/>
       <c r="J107" s="184"/>
       <c r="K107" s="184"/>
       <c r="L107" s="184"/>
       <c r="M107" s="184"/>
       <c r="N107" s="184"/>
       <c r="O107" s="184"/>
       <c r="P107" s="184"/>
       <c r="Q107" s="184"/>
       <c r="R107" s="184"/>
       <c r="S107" s="167"/>
       <c r="T107" s="199"/>
       <c r="U107" s="199"/>
       <c r="V107" s="199"/>
       <c r="W107" s="199"/>
       <c r="X107" s="199"/>
       <c r="Y107" s="199"/>
       <c r="Z107" s="199"/>
       <c r="AA107" s="199"/>
       <c r="AB107" s="199"/>
       <c r="AC107" s="199"/>
       <c r="AD107" s="199"/>
       <c r="AE107" s="199"/>
       <c r="AF107" s="199"/>
       <c r="AG107" s="199"/>
       <c r="AH107" s="199"/>
       <c r="AI107" s="199"/>
       <c r="AJ107" s="199"/>
       <c r="AK107" s="199"/>
       <c r="AL107" s="199"/>
       <c r="AM107" s="199"/>
     </row>
-    <row r="108" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="189"/>
       <c r="B108" s="172"/>
       <c r="C108" s="184"/>
       <c r="D108" s="190"/>
       <c r="E108" s="184"/>
       <c r="F108" s="184"/>
       <c r="G108" s="184"/>
       <c r="H108" s="184"/>
       <c r="I108" s="184"/>
       <c r="J108" s="184"/>
       <c r="K108" s="184"/>
       <c r="L108" s="184"/>
       <c r="M108" s="184"/>
       <c r="N108" s="184"/>
       <c r="O108" s="184"/>
       <c r="P108" s="184"/>
       <c r="Q108" s="184"/>
       <c r="R108" s="184"/>
       <c r="S108" s="167"/>
       <c r="T108" s="199"/>
       <c r="U108" s="199"/>
       <c r="V108" s="199"/>
       <c r="W108" s="199"/>
       <c r="X108" s="199"/>
       <c r="Y108" s="199"/>
       <c r="Z108" s="199"/>
       <c r="AA108" s="199"/>
       <c r="AB108" s="199"/>
       <c r="AC108" s="199"/>
       <c r="AD108" s="199"/>
       <c r="AE108" s="199"/>
       <c r="AF108" s="199"/>
       <c r="AG108" s="199"/>
       <c r="AH108" s="199"/>
       <c r="AI108" s="199"/>
       <c r="AJ108" s="199"/>
       <c r="AK108" s="199"/>
       <c r="AL108" s="199"/>
       <c r="AM108" s="199"/>
     </row>
-    <row r="109" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A109" s="189"/>
       <c r="B109" s="172"/>
       <c r="C109" s="184"/>
       <c r="D109" s="190"/>
       <c r="E109" s="184"/>
       <c r="F109" s="184"/>
       <c r="G109" s="184"/>
       <c r="H109" s="184"/>
       <c r="I109" s="184"/>
       <c r="J109" s="184"/>
       <c r="K109" s="184"/>
       <c r="L109" s="184"/>
       <c r="M109" s="184"/>
       <c r="N109" s="184"/>
       <c r="O109" s="184"/>
       <c r="P109" s="184"/>
       <c r="Q109" s="184"/>
       <c r="R109" s="184"/>
       <c r="S109" s="167"/>
       <c r="T109" s="199"/>
       <c r="U109" s="199"/>
       <c r="V109" s="199"/>
       <c r="W109" s="199"/>
       <c r="X109" s="199"/>
       <c r="Y109" s="199"/>
       <c r="Z109" s="199"/>
       <c r="AA109" s="199"/>
       <c r="AB109" s="199"/>
       <c r="AC109" s="199"/>
       <c r="AD109" s="199"/>
       <c r="AE109" s="199"/>
       <c r="AF109" s="199"/>
       <c r="AG109" s="199"/>
       <c r="AH109" s="199"/>
       <c r="AI109" s="199"/>
       <c r="AJ109" s="199"/>
       <c r="AK109" s="199"/>
       <c r="AL109" s="199"/>
       <c r="AM109" s="199"/>
     </row>
-    <row r="110" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A110" s="189"/>
       <c r="B110" s="172"/>
       <c r="C110" s="184"/>
       <c r="D110" s="190"/>
       <c r="E110" s="184"/>
       <c r="F110" s="184"/>
       <c r="G110" s="184"/>
       <c r="H110" s="184"/>
       <c r="I110" s="184"/>
       <c r="J110" s="184"/>
       <c r="K110" s="184"/>
       <c r="L110" s="184"/>
       <c r="M110" s="184"/>
       <c r="N110" s="184"/>
       <c r="O110" s="184"/>
       <c r="P110" s="184"/>
       <c r="Q110" s="184"/>
       <c r="R110" s="184"/>
       <c r="S110" s="167"/>
       <c r="T110" s="199"/>
       <c r="U110" s="199"/>
       <c r="V110" s="199"/>
       <c r="W110" s="199"/>
       <c r="X110" s="199"/>
       <c r="Y110" s="199"/>
       <c r="Z110" s="199"/>
       <c r="AA110" s="199"/>
       <c r="AB110" s="199"/>
       <c r="AC110" s="199"/>
       <c r="AD110" s="199"/>
       <c r="AE110" s="199"/>
       <c r="AF110" s="199"/>
       <c r="AG110" s="199"/>
       <c r="AH110" s="199"/>
       <c r="AI110" s="199"/>
       <c r="AJ110" s="199"/>
       <c r="AK110" s="199"/>
       <c r="AL110" s="199"/>
       <c r="AM110" s="199"/>
     </row>
-    <row r="111" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A111" s="189"/>
       <c r="B111" s="172"/>
       <c r="C111" s="184"/>
       <c r="D111" s="190"/>
       <c r="E111" s="184"/>
       <c r="F111" s="184"/>
       <c r="G111" s="184"/>
       <c r="H111" s="184"/>
       <c r="I111" s="184"/>
       <c r="J111" s="184"/>
       <c r="K111" s="184"/>
       <c r="L111" s="184"/>
       <c r="M111" s="184"/>
       <c r="N111" s="184"/>
       <c r="O111" s="184"/>
       <c r="P111" s="184"/>
       <c r="Q111" s="184"/>
       <c r="R111" s="184"/>
       <c r="S111" s="167"/>
       <c r="T111" s="199"/>
       <c r="U111" s="199"/>
       <c r="V111" s="199"/>
       <c r="W111" s="199"/>
       <c r="X111" s="199"/>
       <c r="Y111" s="199"/>
       <c r="Z111" s="199"/>
       <c r="AA111" s="199"/>
       <c r="AB111" s="199"/>
       <c r="AC111" s="199"/>
       <c r="AD111" s="199"/>
       <c r="AE111" s="199"/>
       <c r="AF111" s="199"/>
       <c r="AG111" s="199"/>
       <c r="AH111" s="199"/>
       <c r="AI111" s="199"/>
       <c r="AJ111" s="199"/>
       <c r="AK111" s="199"/>
       <c r="AL111" s="199"/>
       <c r="AM111" s="199"/>
     </row>
-    <row r="112" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A112" s="189"/>
       <c r="B112" s="172"/>
       <c r="C112" s="184"/>
       <c r="D112" s="190"/>
       <c r="E112" s="184"/>
       <c r="F112" s="184"/>
       <c r="G112" s="184"/>
       <c r="H112" s="184"/>
       <c r="I112" s="184"/>
       <c r="J112" s="184"/>
       <c r="K112" s="184"/>
       <c r="L112" s="184"/>
       <c r="M112" s="184"/>
       <c r="N112" s="184"/>
       <c r="O112" s="184"/>
       <c r="P112" s="184"/>
       <c r="Q112" s="184"/>
       <c r="R112" s="184"/>
       <c r="S112" s="167"/>
       <c r="T112" s="199"/>
       <c r="U112" s="199"/>
       <c r="V112" s="199"/>
       <c r="W112" s="199"/>
       <c r="X112" s="199"/>
       <c r="Y112" s="199"/>
       <c r="Z112" s="199"/>
       <c r="AA112" s="199"/>
       <c r="AB112" s="199"/>
       <c r="AC112" s="199"/>
       <c r="AD112" s="199"/>
       <c r="AE112" s="199"/>
       <c r="AF112" s="199"/>
       <c r="AG112" s="199"/>
       <c r="AH112" s="199"/>
       <c r="AI112" s="199"/>
       <c r="AJ112" s="199"/>
       <c r="AK112" s="199"/>
       <c r="AL112" s="199"/>
       <c r="AM112" s="199"/>
     </row>
-    <row r="113" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A113" s="189"/>
       <c r="B113" s="172"/>
       <c r="C113" s="184"/>
       <c r="D113" s="190"/>
       <c r="E113" s="184"/>
       <c r="F113" s="184"/>
       <c r="G113" s="184"/>
       <c r="H113" s="184"/>
       <c r="I113" s="184"/>
       <c r="J113" s="184"/>
       <c r="K113" s="184"/>
       <c r="L113" s="184"/>
       <c r="M113" s="184"/>
       <c r="N113" s="184"/>
       <c r="O113" s="184"/>
       <c r="P113" s="184"/>
       <c r="Q113" s="184"/>
       <c r="R113" s="184"/>
       <c r="S113" s="167"/>
       <c r="T113" s="199"/>
       <c r="U113" s="199"/>
       <c r="V113" s="199"/>
       <c r="W113" s="199"/>
       <c r="X113" s="199"/>
       <c r="Y113" s="199"/>
       <c r="Z113" s="199"/>
       <c r="AA113" s="199"/>
       <c r="AB113" s="199"/>
       <c r="AC113" s="199"/>
       <c r="AD113" s="199"/>
       <c r="AE113" s="199"/>
       <c r="AF113" s="199"/>
       <c r="AG113" s="199"/>
       <c r="AH113" s="199"/>
       <c r="AI113" s="199"/>
       <c r="AJ113" s="199"/>
       <c r="AK113" s="199"/>
       <c r="AL113" s="199"/>
       <c r="AM113" s="199"/>
     </row>
-    <row r="114" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A114" s="169"/>
       <c r="B114" s="172"/>
       <c r="C114" s="184"/>
       <c r="D114" s="190"/>
       <c r="E114" s="184"/>
       <c r="F114" s="184"/>
       <c r="G114" s="184"/>
       <c r="H114" s="184"/>
       <c r="I114" s="184"/>
       <c r="J114" s="184"/>
       <c r="K114" s="184"/>
       <c r="L114" s="184"/>
       <c r="M114" s="184"/>
       <c r="N114" s="184"/>
       <c r="O114" s="184"/>
       <c r="P114" s="184"/>
       <c r="Q114" s="184"/>
       <c r="R114" s="184"/>
       <c r="S114" s="167"/>
       <c r="T114" s="199"/>
       <c r="U114" s="199"/>
       <c r="V114" s="199"/>
       <c r="W114" s="199"/>
       <c r="X114" s="199"/>
       <c r="Y114" s="199"/>
       <c r="Z114" s="199"/>
       <c r="AA114" s="199"/>
       <c r="AB114" s="199"/>
       <c r="AC114" s="199"/>
       <c r="AD114" s="199"/>
       <c r="AE114" s="199"/>
       <c r="AF114" s="199"/>
       <c r="AG114" s="199"/>
       <c r="AH114" s="199"/>
       <c r="AI114" s="199"/>
       <c r="AJ114" s="199"/>
       <c r="AK114" s="199"/>
       <c r="AL114" s="199"/>
       <c r="AM114" s="199"/>
     </row>
-    <row r="115" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A115" s="169"/>
       <c r="B115" s="172"/>
       <c r="C115" s="184"/>
       <c r="D115" s="190"/>
       <c r="E115" s="184"/>
       <c r="F115" s="184"/>
       <c r="G115" s="184"/>
       <c r="H115" s="184"/>
       <c r="I115" s="184"/>
       <c r="J115" s="184"/>
       <c r="K115" s="184"/>
       <c r="L115" s="184"/>
       <c r="M115" s="184"/>
       <c r="N115" s="184"/>
       <c r="O115" s="184"/>
       <c r="P115" s="184"/>
       <c r="Q115" s="184"/>
       <c r="R115" s="184"/>
       <c r="S115" s="167"/>
       <c r="T115" s="199"/>
       <c r="U115" s="199"/>
       <c r="V115" s="199"/>
       <c r="W115" s="199"/>
       <c r="X115" s="199"/>
       <c r="Y115" s="199"/>
       <c r="Z115" s="199"/>
       <c r="AA115" s="199"/>
       <c r="AB115" s="199"/>
       <c r="AC115" s="199"/>
       <c r="AD115" s="199"/>
       <c r="AE115" s="199"/>
       <c r="AF115" s="199"/>
       <c r="AG115" s="199"/>
       <c r="AH115" s="199"/>
       <c r="AI115" s="199"/>
       <c r="AJ115" s="199"/>
       <c r="AK115" s="199"/>
       <c r="AL115" s="199"/>
       <c r="AM115" s="199"/>
     </row>
-    <row r="116" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A116" s="169"/>
       <c r="B116" s="172"/>
       <c r="C116" s="184"/>
       <c r="D116" s="190"/>
       <c r="E116" s="184"/>
       <c r="F116" s="184"/>
       <c r="G116" s="184"/>
       <c r="H116" s="184"/>
       <c r="I116" s="184"/>
       <c r="J116" s="184"/>
       <c r="K116" s="184"/>
       <c r="L116" s="184"/>
       <c r="M116" s="184"/>
       <c r="N116" s="184"/>
       <c r="O116" s="184"/>
       <c r="P116" s="184"/>
       <c r="Q116" s="184"/>
       <c r="R116" s="184"/>
       <c r="S116" s="167"/>
       <c r="T116" s="199"/>
       <c r="U116" s="199"/>
       <c r="V116" s="199"/>
       <c r="W116" s="199"/>
       <c r="X116" s="199"/>
       <c r="Y116" s="199"/>
       <c r="Z116" s="199"/>
       <c r="AA116" s="199"/>
       <c r="AB116" s="199"/>
       <c r="AC116" s="199"/>
       <c r="AD116" s="199"/>
       <c r="AE116" s="199"/>
       <c r="AF116" s="199"/>
       <c r="AG116" s="199"/>
       <c r="AH116" s="199"/>
       <c r="AI116" s="199"/>
       <c r="AJ116" s="199"/>
       <c r="AK116" s="199"/>
       <c r="AL116" s="199"/>
       <c r="AM116" s="199"/>
     </row>
-    <row r="117" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A117" s="169"/>
       <c r="B117" s="172"/>
       <c r="C117" s="184"/>
       <c r="D117" s="190"/>
       <c r="E117" s="184"/>
       <c r="F117" s="184"/>
       <c r="G117" s="184"/>
       <c r="H117" s="184"/>
       <c r="I117" s="184"/>
       <c r="J117" s="184"/>
       <c r="K117" s="184"/>
       <c r="L117" s="184"/>
       <c r="M117" s="184"/>
       <c r="N117" s="184"/>
       <c r="O117" s="184"/>
       <c r="P117" s="184"/>
       <c r="Q117" s="184"/>
       <c r="R117" s="184"/>
       <c r="S117" s="167"/>
       <c r="T117" s="199"/>
       <c r="U117" s="199"/>
       <c r="V117" s="199"/>
       <c r="W117" s="199"/>
       <c r="X117" s="199"/>
       <c r="Y117" s="199"/>
       <c r="Z117" s="199"/>
       <c r="AA117" s="199"/>
       <c r="AB117" s="199"/>
       <c r="AC117" s="199"/>
       <c r="AD117" s="199"/>
       <c r="AE117" s="199"/>
       <c r="AF117" s="199"/>
       <c r="AG117" s="199"/>
       <c r="AH117" s="199"/>
       <c r="AI117" s="199"/>
       <c r="AJ117" s="199"/>
       <c r="AK117" s="199"/>
       <c r="AL117" s="199"/>
       <c r="AM117" s="199"/>
     </row>
-    <row r="118" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A118" s="169"/>
       <c r="B118" s="172"/>
       <c r="C118" s="184"/>
       <c r="D118" s="190"/>
       <c r="E118" s="184"/>
       <c r="F118" s="184"/>
       <c r="G118" s="184"/>
       <c r="H118" s="184"/>
       <c r="I118" s="184"/>
       <c r="J118" s="184"/>
       <c r="K118" s="184"/>
       <c r="L118" s="184"/>
       <c r="M118" s="184"/>
       <c r="N118" s="184"/>
       <c r="O118" s="184"/>
       <c r="P118" s="184"/>
       <c r="Q118" s="184"/>
       <c r="R118" s="184"/>
       <c r="S118" s="167"/>
       <c r="T118" s="199"/>
       <c r="U118" s="199"/>
       <c r="V118" s="199"/>
       <c r="W118" s="199"/>
       <c r="X118" s="199"/>
       <c r="Y118" s="199"/>
       <c r="Z118" s="199"/>
       <c r="AA118" s="199"/>
       <c r="AB118" s="199"/>
       <c r="AC118" s="199"/>
       <c r="AD118" s="199"/>
       <c r="AE118" s="199"/>
       <c r="AF118" s="199"/>
       <c r="AG118" s="199"/>
       <c r="AH118" s="199"/>
       <c r="AI118" s="199"/>
       <c r="AJ118" s="199"/>
       <c r="AK118" s="199"/>
       <c r="AL118" s="199"/>
       <c r="AM118" s="199"/>
     </row>
-    <row r="119" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A119" s="169"/>
       <c r="B119" s="172"/>
       <c r="C119" s="184"/>
       <c r="D119" s="190"/>
       <c r="E119" s="184"/>
       <c r="F119" s="184"/>
       <c r="G119" s="184"/>
       <c r="H119" s="184"/>
       <c r="I119" s="184"/>
       <c r="J119" s="184"/>
       <c r="K119" s="184"/>
       <c r="L119" s="184"/>
       <c r="M119" s="184"/>
       <c r="N119" s="184"/>
       <c r="O119" s="184"/>
       <c r="P119" s="184"/>
       <c r="Q119" s="184"/>
       <c r="R119" s="184"/>
       <c r="S119" s="167"/>
       <c r="T119" s="199"/>
       <c r="U119" s="199"/>
       <c r="V119" s="199"/>
       <c r="W119" s="199"/>
       <c r="X119" s="199"/>
       <c r="Y119" s="199"/>
       <c r="Z119" s="199"/>
       <c r="AA119" s="199"/>
       <c r="AB119" s="199"/>
       <c r="AC119" s="199"/>
       <c r="AD119" s="199"/>
       <c r="AE119" s="199"/>
       <c r="AF119" s="199"/>
       <c r="AG119" s="199"/>
       <c r="AH119" s="199"/>
       <c r="AI119" s="199"/>
       <c r="AJ119" s="199"/>
       <c r="AK119" s="199"/>
       <c r="AL119" s="199"/>
       <c r="AM119" s="199"/>
     </row>
-    <row r="120" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A120" s="169"/>
       <c r="B120" s="172"/>
       <c r="C120" s="184"/>
       <c r="D120" s="190"/>
       <c r="E120" s="184"/>
       <c r="F120" s="184"/>
       <c r="G120" s="184"/>
       <c r="H120" s="184"/>
       <c r="I120" s="184"/>
       <c r="J120" s="184"/>
       <c r="K120" s="184"/>
       <c r="L120" s="184"/>
       <c r="M120" s="184"/>
       <c r="N120" s="184"/>
       <c r="O120" s="184"/>
       <c r="P120" s="184"/>
       <c r="Q120" s="184"/>
       <c r="R120" s="184"/>
       <c r="S120" s="167"/>
       <c r="T120" s="199"/>
       <c r="U120" s="199"/>
       <c r="V120" s="199"/>
       <c r="W120" s="199"/>
       <c r="X120" s="199"/>
       <c r="Y120" s="199"/>
       <c r="Z120" s="199"/>
       <c r="AA120" s="199"/>
       <c r="AB120" s="199"/>
       <c r="AC120" s="199"/>
       <c r="AD120" s="199"/>
       <c r="AE120" s="199"/>
       <c r="AF120" s="199"/>
       <c r="AG120" s="199"/>
       <c r="AH120" s="199"/>
       <c r="AI120" s="199"/>
       <c r="AJ120" s="199"/>
       <c r="AK120" s="199"/>
       <c r="AL120" s="199"/>
       <c r="AM120" s="199"/>
     </row>
-    <row r="121" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="169"/>
       <c r="B121" s="172"/>
       <c r="C121" s="184"/>
       <c r="D121" s="190"/>
       <c r="E121" s="184"/>
       <c r="F121" s="184"/>
       <c r="G121" s="184"/>
       <c r="H121" s="184"/>
       <c r="I121" s="184"/>
       <c r="J121" s="184"/>
       <c r="K121" s="184"/>
       <c r="L121" s="184"/>
       <c r="M121" s="184"/>
       <c r="N121" s="184"/>
       <c r="O121" s="184"/>
       <c r="P121" s="184"/>
       <c r="Q121" s="184"/>
       <c r="R121" s="184"/>
       <c r="S121" s="167"/>
       <c r="T121" s="199"/>
       <c r="U121" s="199"/>
       <c r="V121" s="199"/>
       <c r="W121" s="199"/>
       <c r="X121" s="199"/>
       <c r="Y121" s="199"/>
       <c r="Z121" s="199"/>
       <c r="AA121" s="199"/>
       <c r="AB121" s="199"/>
       <c r="AC121" s="199"/>
       <c r="AD121" s="199"/>
       <c r="AE121" s="199"/>
       <c r="AF121" s="199"/>
       <c r="AG121" s="199"/>
       <c r="AH121" s="199"/>
       <c r="AI121" s="199"/>
       <c r="AJ121" s="199"/>
       <c r="AK121" s="199"/>
       <c r="AL121" s="199"/>
       <c r="AM121" s="199"/>
     </row>
-    <row r="122" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A122" s="169"/>
       <c r="B122" s="172"/>
       <c r="C122" s="184"/>
       <c r="D122" s="190"/>
       <c r="E122" s="184"/>
       <c r="F122" s="184"/>
       <c r="G122" s="184"/>
       <c r="H122" s="184"/>
       <c r="I122" s="184"/>
       <c r="J122" s="184"/>
       <c r="K122" s="184"/>
       <c r="L122" s="184"/>
       <c r="M122" s="184"/>
       <c r="N122" s="184"/>
       <c r="O122" s="184"/>
       <c r="P122" s="184"/>
       <c r="Q122" s="184"/>
       <c r="R122" s="184"/>
       <c r="S122" s="167"/>
       <c r="T122" s="199"/>
       <c r="U122" s="199"/>
       <c r="V122" s="199"/>
       <c r="W122" s="199"/>
       <c r="X122" s="199"/>
       <c r="Y122" s="199"/>
       <c r="Z122" s="199"/>
       <c r="AA122" s="199"/>
       <c r="AB122" s="199"/>
       <c r="AC122" s="199"/>
       <c r="AD122" s="199"/>
       <c r="AE122" s="199"/>
       <c r="AF122" s="199"/>
       <c r="AG122" s="199"/>
       <c r="AH122" s="199"/>
       <c r="AI122" s="199"/>
       <c r="AJ122" s="199"/>
       <c r="AK122" s="199"/>
       <c r="AL122" s="199"/>
       <c r="AM122" s="199"/>
     </row>
-    <row r="123" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A123" s="169"/>
       <c r="B123" s="172"/>
       <c r="C123" s="184"/>
       <c r="D123" s="190"/>
       <c r="E123" s="184"/>
       <c r="F123" s="184"/>
       <c r="G123" s="184"/>
       <c r="H123" s="184"/>
       <c r="I123" s="184"/>
       <c r="J123" s="184"/>
       <c r="K123" s="184"/>
       <c r="L123" s="184"/>
       <c r="M123" s="184"/>
       <c r="N123" s="184"/>
       <c r="O123" s="184"/>
       <c r="P123" s="184"/>
       <c r="Q123" s="184"/>
       <c r="R123" s="184"/>
       <c r="S123" s="167"/>
       <c r="T123" s="199"/>
       <c r="U123" s="199"/>
       <c r="V123" s="199"/>
       <c r="W123" s="199"/>
       <c r="X123" s="199"/>
       <c r="Y123" s="199"/>
       <c r="Z123" s="199"/>
       <c r="AA123" s="199"/>
       <c r="AB123" s="199"/>
       <c r="AC123" s="199"/>
       <c r="AD123" s="199"/>
       <c r="AE123" s="199"/>
       <c r="AF123" s="199"/>
       <c r="AG123" s="199"/>
       <c r="AH123" s="199"/>
       <c r="AI123" s="199"/>
       <c r="AJ123" s="199"/>
       <c r="AK123" s="199"/>
       <c r="AL123" s="199"/>
       <c r="AM123" s="199"/>
     </row>
-    <row r="124" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A124" s="169"/>
       <c r="B124" s="172"/>
       <c r="C124" s="184"/>
       <c r="D124" s="190"/>
       <c r="E124" s="184"/>
       <c r="F124" s="184"/>
       <c r="G124" s="184"/>
       <c r="H124" s="184"/>
       <c r="I124" s="184"/>
       <c r="J124" s="184"/>
       <c r="K124" s="184"/>
       <c r="L124" s="184"/>
       <c r="M124" s="184"/>
       <c r="N124" s="184"/>
       <c r="O124" s="184"/>
       <c r="P124" s="184"/>
       <c r="Q124" s="184"/>
       <c r="R124" s="184"/>
       <c r="S124" s="167"/>
       <c r="T124" s="199"/>
       <c r="U124" s="199"/>
       <c r="V124" s="199"/>
       <c r="W124" s="199"/>
       <c r="X124" s="199"/>
       <c r="Y124" s="199"/>
       <c r="Z124" s="199"/>
       <c r="AA124" s="199"/>
       <c r="AB124" s="199"/>
       <c r="AC124" s="199"/>
       <c r="AD124" s="199"/>
       <c r="AE124" s="199"/>
       <c r="AF124" s="199"/>
       <c r="AG124" s="199"/>
       <c r="AH124" s="199"/>
       <c r="AI124" s="199"/>
       <c r="AJ124" s="199"/>
       <c r="AK124" s="199"/>
       <c r="AL124" s="199"/>
       <c r="AM124" s="199"/>
     </row>
-    <row r="125" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="169"/>
       <c r="B125" s="172"/>
       <c r="C125" s="184"/>
       <c r="D125" s="190"/>
       <c r="E125" s="184"/>
       <c r="F125" s="184"/>
       <c r="G125" s="184"/>
       <c r="H125" s="184"/>
       <c r="I125" s="184"/>
       <c r="J125" s="184"/>
       <c r="K125" s="184"/>
       <c r="L125" s="184"/>
       <c r="M125" s="184"/>
       <c r="N125" s="184"/>
       <c r="O125" s="184"/>
       <c r="P125" s="184"/>
       <c r="Q125" s="184"/>
       <c r="R125" s="184"/>
       <c r="S125" s="167"/>
       <c r="T125" s="199"/>
       <c r="U125" s="199"/>
       <c r="V125" s="199"/>
       <c r="W125" s="199"/>
       <c r="X125" s="199"/>
       <c r="Y125" s="199"/>
       <c r="Z125" s="199"/>
       <c r="AA125" s="199"/>
       <c r="AB125" s="199"/>
       <c r="AC125" s="199"/>
       <c r="AD125" s="199"/>
       <c r="AE125" s="199"/>
       <c r="AF125" s="199"/>
       <c r="AG125" s="199"/>
       <c r="AH125" s="199"/>
       <c r="AI125" s="199"/>
       <c r="AJ125" s="199"/>
       <c r="AK125" s="199"/>
       <c r="AL125" s="199"/>
       <c r="AM125" s="199"/>
     </row>
-    <row r="126" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="169"/>
       <c r="B126" s="172"/>
       <c r="C126" s="184"/>
       <c r="D126" s="190"/>
       <c r="E126" s="184"/>
       <c r="F126" s="184"/>
       <c r="G126" s="184"/>
       <c r="H126" s="184"/>
       <c r="I126" s="184"/>
       <c r="J126" s="184"/>
       <c r="K126" s="184"/>
       <c r="L126" s="184"/>
       <c r="M126" s="184"/>
       <c r="N126" s="184"/>
       <c r="O126" s="184"/>
       <c r="P126" s="184"/>
       <c r="Q126" s="184"/>
       <c r="R126" s="184"/>
       <c r="S126" s="167"/>
       <c r="T126" s="199"/>
       <c r="U126" s="199"/>
       <c r="V126" s="199"/>
       <c r="W126" s="199"/>
       <c r="X126" s="199"/>
       <c r="Y126" s="199"/>
       <c r="Z126" s="199"/>
       <c r="AA126" s="199"/>
       <c r="AB126" s="199"/>
       <c r="AC126" s="199"/>
       <c r="AD126" s="199"/>
       <c r="AE126" s="199"/>
       <c r="AF126" s="199"/>
       <c r="AG126" s="199"/>
       <c r="AH126" s="199"/>
       <c r="AI126" s="199"/>
       <c r="AJ126" s="199"/>
       <c r="AK126" s="199"/>
       <c r="AL126" s="199"/>
       <c r="AM126" s="199"/>
     </row>
-    <row r="127" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A127" s="169"/>
       <c r="B127" s="172"/>
       <c r="C127" s="184"/>
       <c r="D127" s="190"/>
       <c r="E127" s="184"/>
       <c r="F127" s="184"/>
       <c r="G127" s="184"/>
       <c r="H127" s="184"/>
       <c r="I127" s="184"/>
       <c r="J127" s="184"/>
       <c r="K127" s="184"/>
       <c r="L127" s="184"/>
       <c r="M127" s="184"/>
       <c r="N127" s="184"/>
       <c r="O127" s="184"/>
       <c r="P127" s="184"/>
       <c r="Q127" s="184"/>
       <c r="R127" s="184"/>
       <c r="S127" s="167"/>
       <c r="T127" s="199"/>
       <c r="U127" s="199"/>
       <c r="V127" s="199"/>
       <c r="W127" s="199"/>
       <c r="X127" s="199"/>
       <c r="Y127" s="199"/>
       <c r="Z127" s="199"/>
       <c r="AA127" s="199"/>
       <c r="AB127" s="199"/>
       <c r="AC127" s="199"/>
       <c r="AD127" s="199"/>
       <c r="AE127" s="199"/>
       <c r="AF127" s="199"/>
       <c r="AG127" s="199"/>
       <c r="AH127" s="199"/>
       <c r="AI127" s="199"/>
       <c r="AJ127" s="199"/>
       <c r="AK127" s="199"/>
       <c r="AL127" s="199"/>
       <c r="AM127" s="199"/>
     </row>
-    <row r="128" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A128" s="169"/>
       <c r="B128" s="172"/>
       <c r="C128" s="184"/>
       <c r="D128" s="190"/>
       <c r="E128" s="184"/>
       <c r="F128" s="184"/>
       <c r="G128" s="184"/>
       <c r="H128" s="184"/>
       <c r="I128" s="184"/>
       <c r="J128" s="184"/>
       <c r="K128" s="184"/>
       <c r="L128" s="184"/>
       <c r="M128" s="184"/>
       <c r="N128" s="184"/>
       <c r="O128" s="184"/>
       <c r="P128" s="184"/>
       <c r="Q128" s="184"/>
       <c r="R128" s="184"/>
       <c r="S128" s="167"/>
       <c r="T128" s="199"/>
       <c r="U128" s="199"/>
       <c r="V128" s="199"/>
       <c r="W128" s="199"/>
       <c r="X128" s="199"/>
       <c r="Y128" s="199"/>
       <c r="Z128" s="199"/>
       <c r="AA128" s="199"/>
       <c r="AB128" s="199"/>
       <c r="AC128" s="199"/>
       <c r="AD128" s="199"/>
       <c r="AE128" s="199"/>
       <c r="AF128" s="199"/>
       <c r="AG128" s="199"/>
       <c r="AH128" s="199"/>
       <c r="AI128" s="199"/>
       <c r="AJ128" s="199"/>
       <c r="AK128" s="199"/>
       <c r="AL128" s="199"/>
       <c r="AM128" s="199"/>
     </row>
-    <row r="129" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="169"/>
       <c r="B129" s="172"/>
       <c r="C129" s="184"/>
       <c r="D129" s="190"/>
       <c r="E129" s="184"/>
       <c r="F129" s="184"/>
       <c r="G129" s="184"/>
       <c r="H129" s="184"/>
       <c r="I129" s="184"/>
       <c r="J129" s="184"/>
       <c r="K129" s="184"/>
       <c r="L129" s="184"/>
       <c r="M129" s="184"/>
       <c r="N129" s="184"/>
       <c r="O129" s="184"/>
       <c r="P129" s="184"/>
       <c r="Q129" s="184"/>
       <c r="R129" s="184"/>
       <c r="S129" s="167"/>
       <c r="T129" s="199"/>
       <c r="U129" s="199"/>
       <c r="V129" s="199"/>
       <c r="W129" s="199"/>
       <c r="X129" s="199"/>
       <c r="Y129" s="199"/>
       <c r="Z129" s="199"/>
       <c r="AA129" s="199"/>
       <c r="AB129" s="199"/>
       <c r="AC129" s="199"/>
       <c r="AD129" s="199"/>
       <c r="AE129" s="199"/>
       <c r="AF129" s="199"/>
       <c r="AG129" s="199"/>
       <c r="AH129" s="199"/>
       <c r="AI129" s="199"/>
       <c r="AJ129" s="199"/>
       <c r="AK129" s="199"/>
       <c r="AL129" s="199"/>
       <c r="AM129" s="199"/>
     </row>
-    <row r="130" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="169"/>
       <c r="B130" s="172"/>
       <c r="C130" s="184"/>
       <c r="D130" s="190"/>
       <c r="E130" s="184"/>
       <c r="F130" s="184"/>
       <c r="G130" s="184"/>
       <c r="H130" s="184"/>
       <c r="I130" s="184"/>
       <c r="J130" s="184"/>
       <c r="K130" s="184"/>
       <c r="L130" s="184"/>
       <c r="M130" s="184"/>
       <c r="N130" s="184"/>
       <c r="O130" s="184"/>
       <c r="P130" s="184"/>
       <c r="Q130" s="184"/>
       <c r="R130" s="184"/>
       <c r="S130" s="167"/>
       <c r="T130" s="199"/>
       <c r="U130" s="199"/>
       <c r="V130" s="199"/>
       <c r="W130" s="199"/>
       <c r="X130" s="199"/>
       <c r="Y130" s="199"/>
       <c r="Z130" s="199"/>
       <c r="AA130" s="199"/>
       <c r="AB130" s="199"/>
       <c r="AC130" s="199"/>
       <c r="AD130" s="199"/>
       <c r="AE130" s="199"/>
       <c r="AF130" s="199"/>
       <c r="AG130" s="199"/>
       <c r="AH130" s="199"/>
       <c r="AI130" s="199"/>
       <c r="AJ130" s="199"/>
       <c r="AK130" s="199"/>
       <c r="AL130" s="199"/>
       <c r="AM130" s="199"/>
     </row>
-    <row r="131" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="169"/>
       <c r="B131" s="172"/>
       <c r="C131" s="184"/>
       <c r="D131" s="190"/>
       <c r="E131" s="184"/>
       <c r="F131" s="184"/>
       <c r="G131" s="184"/>
       <c r="H131" s="184"/>
       <c r="I131" s="184"/>
       <c r="J131" s="184"/>
       <c r="K131" s="184"/>
       <c r="L131" s="184"/>
       <c r="M131" s="184"/>
       <c r="N131" s="184"/>
       <c r="O131" s="184"/>
       <c r="P131" s="184"/>
       <c r="Q131" s="184"/>
       <c r="R131" s="184"/>
       <c r="S131" s="167"/>
       <c r="T131" s="199"/>
       <c r="U131" s="199"/>
       <c r="V131" s="199"/>
       <c r="W131" s="199"/>
       <c r="X131" s="199"/>
       <c r="Y131" s="199"/>
       <c r="Z131" s="199"/>
       <c r="AA131" s="199"/>
       <c r="AB131" s="199"/>
       <c r="AC131" s="199"/>
       <c r="AD131" s="199"/>
       <c r="AE131" s="199"/>
       <c r="AF131" s="199"/>
       <c r="AG131" s="199"/>
       <c r="AH131" s="199"/>
       <c r="AI131" s="199"/>
       <c r="AJ131" s="199"/>
       <c r="AK131" s="199"/>
       <c r="AL131" s="199"/>
       <c r="AM131" s="199"/>
     </row>
-    <row r="132" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="169"/>
       <c r="B132" s="172"/>
       <c r="C132" s="184"/>
       <c r="D132" s="190"/>
       <c r="E132" s="184"/>
       <c r="F132" s="184"/>
       <c r="G132" s="184"/>
       <c r="H132" s="184"/>
       <c r="I132" s="184"/>
       <c r="J132" s="184"/>
       <c r="K132" s="184"/>
       <c r="L132" s="184"/>
       <c r="M132" s="184"/>
       <c r="N132" s="184"/>
       <c r="O132" s="184"/>
       <c r="P132" s="184"/>
       <c r="Q132" s="184"/>
       <c r="R132" s="184"/>
       <c r="S132" s="167"/>
       <c r="T132" s="199"/>
       <c r="U132" s="199"/>
       <c r="V132" s="199"/>
       <c r="W132" s="199"/>
       <c r="X132" s="199"/>
       <c r="Y132" s="199"/>
       <c r="Z132" s="199"/>
       <c r="AA132" s="199"/>
       <c r="AB132" s="199"/>
       <c r="AC132" s="199"/>
       <c r="AD132" s="199"/>
       <c r="AE132" s="199"/>
       <c r="AF132" s="199"/>
       <c r="AG132" s="199"/>
       <c r="AH132" s="199"/>
       <c r="AI132" s="199"/>
       <c r="AJ132" s="199"/>
       <c r="AK132" s="199"/>
       <c r="AL132" s="199"/>
       <c r="AM132" s="199"/>
     </row>
-    <row r="133" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="169"/>
       <c r="B133" s="172"/>
       <c r="C133" s="184"/>
       <c r="D133" s="190"/>
       <c r="E133" s="184"/>
       <c r="F133" s="184"/>
       <c r="G133" s="184"/>
       <c r="H133" s="184"/>
       <c r="I133" s="184"/>
       <c r="J133" s="184"/>
       <c r="K133" s="184"/>
       <c r="L133" s="184"/>
       <c r="M133" s="184"/>
       <c r="N133" s="184"/>
       <c r="O133" s="184"/>
       <c r="P133" s="184"/>
       <c r="Q133" s="184"/>
       <c r="R133" s="184"/>
       <c r="S133" s="167"/>
       <c r="T133" s="199"/>
       <c r="U133" s="199"/>
       <c r="V133" s="199"/>
       <c r="W133" s="199"/>
       <c r="X133" s="199"/>
       <c r="Y133" s="199"/>
       <c r="Z133" s="199"/>
       <c r="AA133" s="199"/>
       <c r="AB133" s="199"/>
       <c r="AC133" s="199"/>
       <c r="AD133" s="199"/>
       <c r="AE133" s="199"/>
       <c r="AF133" s="199"/>
       <c r="AG133" s="199"/>
       <c r="AH133" s="199"/>
       <c r="AI133" s="199"/>
       <c r="AJ133" s="199"/>
       <c r="AK133" s="199"/>
       <c r="AL133" s="199"/>
       <c r="AM133" s="199"/>
     </row>
-    <row r="134" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="200"/>
       <c r="B134" s="172"/>
       <c r="C134" s="184"/>
       <c r="D134" s="190"/>
       <c r="E134" s="184"/>
       <c r="F134" s="184"/>
       <c r="G134" s="184"/>
       <c r="H134" s="184"/>
       <c r="I134" s="184"/>
       <c r="J134" s="184"/>
       <c r="K134" s="201"/>
       <c r="L134" s="184"/>
       <c r="M134" s="184"/>
       <c r="N134" s="184"/>
       <c r="O134" s="184"/>
       <c r="P134" s="184"/>
       <c r="Q134" s="184"/>
       <c r="R134" s="184"/>
       <c r="S134" s="167"/>
       <c r="T134" s="199"/>
       <c r="U134" s="199"/>
       <c r="V134" s="199"/>
       <c r="W134" s="199"/>
       <c r="X134" s="199"/>
       <c r="Y134" s="199"/>
       <c r="Z134" s="199"/>
       <c r="AA134" s="199"/>
       <c r="AB134" s="199"/>
       <c r="AC134" s="199"/>
       <c r="AD134" s="199"/>
       <c r="AE134" s="199"/>
       <c r="AF134" s="199"/>
       <c r="AG134" s="199"/>
       <c r="AH134" s="199"/>
       <c r="AI134" s="199"/>
       <c r="AJ134" s="199"/>
       <c r="AK134" s="199"/>
       <c r="AL134" s="199"/>
       <c r="AM134" s="199"/>
     </row>
-    <row r="135" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="200"/>
       <c r="B135" s="172"/>
       <c r="C135" s="184"/>
       <c r="D135" s="190"/>
       <c r="E135" s="184"/>
       <c r="F135" s="184"/>
       <c r="G135" s="184"/>
       <c r="H135" s="184"/>
       <c r="I135" s="184"/>
       <c r="J135" s="184"/>
       <c r="K135" s="201"/>
       <c r="L135" s="184"/>
       <c r="M135" s="184"/>
       <c r="N135" s="184"/>
       <c r="O135" s="184"/>
       <c r="P135" s="184"/>
       <c r="Q135" s="184"/>
       <c r="R135" s="184"/>
       <c r="S135" s="202"/>
       <c r="T135" s="203"/>
       <c r="U135" s="203"/>
       <c r="V135" s="203"/>
       <c r="W135" s="203"/>
       <c r="X135" s="203"/>
       <c r="Y135" s="203"/>
       <c r="Z135" s="203"/>
       <c r="AA135" s="203"/>
       <c r="AB135" s="203"/>
       <c r="AC135" s="203"/>
       <c r="AD135" s="203"/>
       <c r="AE135" s="203"/>
       <c r="AF135" s="203"/>
       <c r="AG135" s="203"/>
       <c r="AH135" s="203"/>
       <c r="AI135" s="203"/>
       <c r="AJ135" s="203"/>
       <c r="AK135" s="203"/>
       <c r="AL135" s="203"/>
       <c r="AM135" s="203"/>
     </row>
-    <row r="136" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="200"/>
       <c r="B136" s="172"/>
       <c r="C136" s="184"/>
       <c r="D136" s="190"/>
       <c r="E136" s="184"/>
       <c r="F136" s="184"/>
       <c r="G136" s="184"/>
       <c r="H136" s="184"/>
       <c r="I136" s="184"/>
       <c r="J136" s="184"/>
       <c r="K136" s="201"/>
       <c r="L136" s="184"/>
       <c r="M136" s="184"/>
       <c r="N136" s="184"/>
       <c r="O136" s="184"/>
       <c r="P136" s="184"/>
       <c r="Q136" s="184"/>
       <c r="R136" s="184"/>
       <c r="S136" s="202"/>
       <c r="T136" s="203"/>
       <c r="U136" s="203"/>
       <c r="V136" s="203"/>
       <c r="W136" s="203"/>
       <c r="X136" s="203"/>
       <c r="Y136" s="203"/>
       <c r="Z136" s="203"/>
       <c r="AA136" s="203"/>
       <c r="AB136" s="203"/>
       <c r="AC136" s="203"/>
       <c r="AD136" s="203"/>
       <c r="AE136" s="203"/>
       <c r="AF136" s="203"/>
       <c r="AG136" s="203"/>
       <c r="AH136" s="203"/>
       <c r="AI136" s="203"/>
       <c r="AJ136" s="203"/>
       <c r="AK136" s="203"/>
       <c r="AL136" s="203"/>
       <c r="AM136" s="203"/>
     </row>
-    <row r="137" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="200"/>
       <c r="B137" s="172"/>
       <c r="C137" s="184"/>
       <c r="D137" s="190"/>
       <c r="E137" s="184"/>
       <c r="F137" s="184"/>
       <c r="G137" s="184"/>
       <c r="H137" s="184"/>
       <c r="I137" s="184"/>
       <c r="J137" s="184"/>
       <c r="K137" s="201"/>
       <c r="L137" s="184"/>
       <c r="M137" s="184"/>
       <c r="N137" s="184"/>
       <c r="O137" s="184"/>
       <c r="P137" s="184"/>
       <c r="Q137" s="184"/>
       <c r="R137" s="184"/>
       <c r="S137" s="202"/>
       <c r="T137" s="203"/>
       <c r="U137" s="203"/>
       <c r="V137" s="203"/>
       <c r="W137" s="203"/>
       <c r="X137" s="203"/>
       <c r="Y137" s="203"/>
       <c r="Z137" s="203"/>
       <c r="AA137" s="203"/>
       <c r="AB137" s="203"/>
       <c r="AC137" s="203"/>
       <c r="AD137" s="203"/>
       <c r="AE137" s="203"/>
       <c r="AF137" s="203"/>
       <c r="AG137" s="203"/>
       <c r="AH137" s="203"/>
       <c r="AI137" s="203"/>
       <c r="AJ137" s="203"/>
       <c r="AK137" s="203"/>
       <c r="AL137" s="203"/>
       <c r="AM137" s="203"/>
     </row>
-    <row r="138" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="200"/>
       <c r="B138" s="172"/>
       <c r="C138" s="184"/>
       <c r="D138" s="190"/>
       <c r="E138" s="184"/>
       <c r="F138" s="184"/>
       <c r="G138" s="184"/>
       <c r="H138" s="184"/>
       <c r="I138" s="184"/>
       <c r="J138" s="184"/>
       <c r="K138" s="201"/>
       <c r="L138" s="184"/>
       <c r="M138" s="184"/>
       <c r="N138" s="184"/>
       <c r="O138" s="184"/>
       <c r="P138" s="184"/>
       <c r="Q138" s="184"/>
       <c r="R138" s="184"/>
       <c r="S138" s="202"/>
       <c r="T138" s="203"/>
       <c r="U138" s="203"/>
       <c r="V138" s="203"/>
       <c r="W138" s="203"/>
       <c r="X138" s="203"/>
       <c r="Y138" s="203"/>
       <c r="Z138" s="203"/>
       <c r="AA138" s="203"/>
       <c r="AB138" s="203"/>
       <c r="AC138" s="203"/>
       <c r="AD138" s="203"/>
       <c r="AE138" s="203"/>
       <c r="AF138" s="203"/>
       <c r="AG138" s="203"/>
       <c r="AH138" s="203"/>
       <c r="AI138" s="203"/>
       <c r="AJ138" s="203"/>
       <c r="AK138" s="203"/>
       <c r="AL138" s="203"/>
       <c r="AM138" s="203"/>
     </row>
-    <row r="139" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="200"/>
       <c r="B139" s="172"/>
       <c r="C139" s="184"/>
       <c r="D139" s="190"/>
       <c r="E139" s="184"/>
       <c r="F139" s="184"/>
       <c r="G139" s="184"/>
       <c r="H139" s="184"/>
       <c r="I139" s="184"/>
       <c r="J139" s="184"/>
       <c r="K139" s="201"/>
       <c r="L139" s="184"/>
       <c r="M139" s="184"/>
       <c r="N139" s="184"/>
       <c r="O139" s="184"/>
       <c r="P139" s="184"/>
       <c r="Q139" s="184"/>
       <c r="R139" s="184"/>
       <c r="S139" s="202"/>
       <c r="T139" s="203"/>
       <c r="U139" s="203"/>
       <c r="V139" s="203"/>
       <c r="W139" s="203"/>
       <c r="X139" s="203"/>
       <c r="Y139" s="203"/>
       <c r="Z139" s="203"/>
       <c r="AA139" s="203"/>
       <c r="AB139" s="203"/>
       <c r="AC139" s="203"/>
       <c r="AD139" s="203"/>
       <c r="AE139" s="203"/>
       <c r="AF139" s="203"/>
       <c r="AG139" s="203"/>
       <c r="AH139" s="203"/>
       <c r="AI139" s="203"/>
       <c r="AJ139" s="203"/>
       <c r="AK139" s="203"/>
       <c r="AL139" s="203"/>
       <c r="AM139" s="203"/>
     </row>
-    <row r="140" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="200"/>
       <c r="B140" s="172"/>
       <c r="C140" s="184"/>
       <c r="D140" s="190"/>
       <c r="E140" s="184"/>
       <c r="F140" s="184"/>
       <c r="G140" s="184"/>
       <c r="H140" s="184"/>
       <c r="I140" s="184"/>
       <c r="J140" s="184"/>
       <c r="K140" s="201"/>
       <c r="L140" s="184"/>
       <c r="M140" s="184"/>
       <c r="N140" s="184"/>
       <c r="O140" s="184"/>
       <c r="P140" s="184"/>
       <c r="Q140" s="184"/>
       <c r="R140" s="184"/>
       <c r="S140" s="202"/>
       <c r="T140" s="203"/>
       <c r="U140" s="203"/>
       <c r="V140" s="203"/>
       <c r="W140" s="203"/>
       <c r="X140" s="203"/>
       <c r="Y140" s="203"/>
       <c r="Z140" s="203"/>
       <c r="AA140" s="203"/>
       <c r="AB140" s="203"/>
       <c r="AC140" s="203"/>
       <c r="AD140" s="203"/>
       <c r="AE140" s="203"/>
       <c r="AF140" s="203"/>
       <c r="AG140" s="203"/>
       <c r="AH140" s="203"/>
       <c r="AI140" s="203"/>
       <c r="AJ140" s="203"/>
       <c r="AK140" s="203"/>
       <c r="AL140" s="203"/>
       <c r="AM140" s="203"/>
     </row>
-    <row r="141" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="200"/>
       <c r="B141" s="172"/>
       <c r="C141" s="184"/>
       <c r="D141" s="190"/>
       <c r="E141" s="184"/>
       <c r="F141" s="184"/>
       <c r="G141" s="184"/>
       <c r="H141" s="184"/>
       <c r="I141" s="184"/>
       <c r="J141" s="184"/>
       <c r="K141" s="201"/>
       <c r="L141" s="184"/>
       <c r="M141" s="184"/>
       <c r="N141" s="184"/>
       <c r="O141" s="184"/>
       <c r="P141" s="184"/>
       <c r="Q141" s="184"/>
       <c r="R141" s="184"/>
       <c r="S141" s="202"/>
       <c r="T141" s="203"/>
       <c r="U141" s="203"/>
       <c r="V141" s="203"/>
       <c r="W141" s="203"/>
       <c r="X141" s="203"/>
       <c r="Y141" s="203"/>
       <c r="Z141" s="203"/>
       <c r="AA141" s="203"/>
       <c r="AB141" s="203"/>
       <c r="AC141" s="203"/>
       <c r="AD141" s="203"/>
       <c r="AE141" s="203"/>
       <c r="AF141" s="203"/>
       <c r="AG141" s="203"/>
       <c r="AH141" s="203"/>
       <c r="AI141" s="203"/>
       <c r="AJ141" s="203"/>
       <c r="AK141" s="203"/>
       <c r="AL141" s="203"/>
       <c r="AM141" s="203"/>
     </row>
-    <row r="142" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="200"/>
       <c r="B142" s="172"/>
       <c r="C142" s="184"/>
       <c r="D142" s="190"/>
       <c r="E142" s="184"/>
       <c r="F142" s="184"/>
       <c r="G142" s="184"/>
       <c r="H142" s="184"/>
       <c r="I142" s="184"/>
       <c r="J142" s="184"/>
       <c r="K142" s="201"/>
       <c r="L142" s="184"/>
       <c r="M142" s="184"/>
       <c r="N142" s="184"/>
       <c r="O142" s="184"/>
       <c r="P142" s="184"/>
       <c r="Q142" s="184"/>
       <c r="R142" s="184"/>
       <c r="S142" s="202"/>
       <c r="T142" s="203"/>
       <c r="U142" s="203"/>
       <c r="V142" s="203"/>
       <c r="W142" s="203"/>
       <c r="X142" s="203"/>
       <c r="Y142" s="203"/>
       <c r="Z142" s="203"/>
       <c r="AA142" s="203"/>
       <c r="AB142" s="203"/>
       <c r="AC142" s="203"/>
       <c r="AD142" s="203"/>
       <c r="AE142" s="203"/>
       <c r="AF142" s="203"/>
       <c r="AG142" s="203"/>
       <c r="AH142" s="203"/>
       <c r="AI142" s="203"/>
       <c r="AJ142" s="203"/>
       <c r="AK142" s="203"/>
       <c r="AL142" s="203"/>
       <c r="AM142" s="203"/>
     </row>
-    <row r="143" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="200"/>
       <c r="B143" s="172"/>
       <c r="C143" s="184"/>
       <c r="D143" s="190"/>
       <c r="E143" s="184"/>
       <c r="F143" s="184"/>
       <c r="G143" s="184"/>
       <c r="H143" s="184"/>
       <c r="I143" s="184"/>
       <c r="J143" s="184"/>
       <c r="K143" s="201"/>
       <c r="L143" s="184"/>
       <c r="M143" s="184"/>
       <c r="N143" s="184"/>
       <c r="O143" s="184"/>
       <c r="P143" s="184"/>
       <c r="Q143" s="184"/>
       <c r="R143" s="184"/>
       <c r="S143" s="202"/>
       <c r="T143" s="203"/>
       <c r="U143" s="203"/>
       <c r="V143" s="203"/>
       <c r="W143" s="203"/>
       <c r="X143" s="203"/>
       <c r="Y143" s="203"/>
       <c r="Z143" s="203"/>
       <c r="AA143" s="203"/>
       <c r="AB143" s="203"/>
       <c r="AC143" s="203"/>
       <c r="AD143" s="203"/>
       <c r="AE143" s="203"/>
       <c r="AF143" s="203"/>
       <c r="AG143" s="203"/>
       <c r="AH143" s="203"/>
       <c r="AI143" s="203"/>
       <c r="AJ143" s="203"/>
       <c r="AK143" s="203"/>
       <c r="AL143" s="203"/>
       <c r="AM143" s="203"/>
     </row>
-    <row r="144" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="200"/>
       <c r="B144" s="172"/>
       <c r="C144" s="184"/>
       <c r="D144" s="190"/>
       <c r="E144" s="184"/>
       <c r="F144" s="184"/>
       <c r="G144" s="184"/>
       <c r="H144" s="184"/>
       <c r="I144" s="184"/>
       <c r="J144" s="184"/>
       <c r="K144" s="201"/>
       <c r="L144" s="184"/>
       <c r="M144" s="184"/>
       <c r="N144" s="184"/>
       <c r="O144" s="184"/>
       <c r="P144" s="184"/>
       <c r="Q144" s="184"/>
       <c r="R144" s="184"/>
       <c r="S144" s="202"/>
       <c r="T144" s="203"/>
       <c r="U144" s="203"/>
       <c r="V144" s="203"/>
       <c r="W144" s="203"/>
       <c r="X144" s="203"/>
       <c r="Y144" s="203"/>
       <c r="Z144" s="203"/>
       <c r="AA144" s="203"/>
       <c r="AB144" s="203"/>
       <c r="AC144" s="203"/>
       <c r="AD144" s="203"/>
       <c r="AE144" s="203"/>
       <c r="AF144" s="203"/>
       <c r="AG144" s="203"/>
       <c r="AH144" s="203"/>
       <c r="AI144" s="203"/>
       <c r="AJ144" s="203"/>
       <c r="AK144" s="203"/>
       <c r="AL144" s="203"/>
       <c r="AM144" s="203"/>
     </row>
-    <row r="145" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="200"/>
       <c r="B145" s="172"/>
       <c r="C145" s="184"/>
       <c r="D145" s="190"/>
       <c r="E145" s="184"/>
       <c r="F145" s="184"/>
       <c r="G145" s="184"/>
       <c r="H145" s="184"/>
       <c r="I145" s="184"/>
       <c r="J145" s="184"/>
       <c r="K145" s="201"/>
       <c r="L145" s="184"/>
       <c r="M145" s="184"/>
       <c r="N145" s="184"/>
       <c r="O145" s="184"/>
       <c r="P145" s="184"/>
       <c r="Q145" s="184"/>
       <c r="R145" s="184"/>
       <c r="S145" s="202"/>
       <c r="T145" s="203"/>
       <c r="U145" s="203"/>
       <c r="V145" s="203"/>
       <c r="W145" s="203"/>
       <c r="X145" s="203"/>
       <c r="Y145" s="203"/>
       <c r="Z145" s="203"/>
       <c r="AA145" s="203"/>
       <c r="AB145" s="203"/>
       <c r="AC145" s="203"/>
       <c r="AD145" s="203"/>
       <c r="AE145" s="203"/>
       <c r="AF145" s="203"/>
       <c r="AG145" s="203"/>
       <c r="AH145" s="203"/>
       <c r="AI145" s="203"/>
       <c r="AJ145" s="203"/>
       <c r="AK145" s="203"/>
       <c r="AL145" s="203"/>
       <c r="AM145" s="203"/>
     </row>
-    <row r="146" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="200"/>
       <c r="B146" s="172"/>
       <c r="C146" s="184"/>
       <c r="D146" s="190"/>
       <c r="E146" s="184"/>
       <c r="F146" s="184"/>
       <c r="G146" s="184"/>
       <c r="H146" s="184"/>
       <c r="I146" s="184"/>
       <c r="J146" s="184"/>
       <c r="K146" s="201"/>
       <c r="L146" s="184"/>
       <c r="M146" s="184"/>
       <c r="N146" s="184"/>
       <c r="O146" s="184"/>
       <c r="P146" s="184"/>
       <c r="Q146" s="184"/>
       <c r="R146" s="184"/>
       <c r="S146" s="202"/>
       <c r="T146" s="203"/>
       <c r="U146" s="203"/>
       <c r="V146" s="203"/>
       <c r="W146" s="203"/>
       <c r="X146" s="203"/>
       <c r="Y146" s="203"/>
       <c r="Z146" s="203"/>
       <c r="AA146" s="203"/>
       <c r="AB146" s="203"/>
       <c r="AC146" s="203"/>
       <c r="AD146" s="203"/>
       <c r="AE146" s="203"/>
       <c r="AF146" s="203"/>
       <c r="AG146" s="203"/>
       <c r="AH146" s="203"/>
       <c r="AI146" s="203"/>
       <c r="AJ146" s="203"/>
       <c r="AK146" s="203"/>
       <c r="AL146" s="203"/>
       <c r="AM146" s="203"/>
     </row>
-    <row r="147" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="200"/>
       <c r="B147" s="172"/>
       <c r="C147" s="184"/>
       <c r="D147" s="190"/>
       <c r="E147" s="184"/>
       <c r="F147" s="184"/>
       <c r="G147" s="184"/>
       <c r="H147" s="184"/>
       <c r="I147" s="184"/>
       <c r="J147" s="184"/>
       <c r="K147" s="201"/>
       <c r="L147" s="184"/>
       <c r="M147" s="184"/>
       <c r="N147" s="184"/>
       <c r="O147" s="184"/>
       <c r="P147" s="184"/>
       <c r="Q147" s="184"/>
       <c r="R147" s="184"/>
       <c r="S147" s="202"/>
       <c r="T147" s="203"/>
       <c r="U147" s="203"/>
       <c r="V147" s="203"/>
       <c r="W147" s="203"/>
       <c r="X147" s="203"/>
       <c r="Y147" s="203"/>
       <c r="Z147" s="203"/>
       <c r="AA147" s="203"/>
       <c r="AB147" s="203"/>
       <c r="AC147" s="203"/>
       <c r="AD147" s="203"/>
       <c r="AE147" s="203"/>
       <c r="AF147" s="203"/>
       <c r="AG147" s="203"/>
       <c r="AH147" s="203"/>
       <c r="AI147" s="203"/>
       <c r="AJ147" s="203"/>
       <c r="AK147" s="203"/>
       <c r="AL147" s="203"/>
       <c r="AM147" s="203"/>
     </row>
-    <row r="148" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="200"/>
       <c r="B148" s="172"/>
       <c r="C148" s="184"/>
       <c r="D148" s="190"/>
       <c r="E148" s="184"/>
       <c r="F148" s="184"/>
       <c r="G148" s="184"/>
       <c r="H148" s="184"/>
       <c r="I148" s="184"/>
       <c r="J148" s="184"/>
       <c r="K148" s="201"/>
       <c r="L148" s="184"/>
       <c r="M148" s="184"/>
       <c r="N148" s="184"/>
       <c r="O148" s="184"/>
       <c r="P148" s="184"/>
       <c r="Q148" s="184"/>
       <c r="R148" s="184"/>
       <c r="S148" s="202"/>
       <c r="T148" s="203"/>
       <c r="U148" s="203"/>
       <c r="V148" s="203"/>
       <c r="W148" s="203"/>
       <c r="X148" s="203"/>
       <c r="Y148" s="203"/>
       <c r="Z148" s="203"/>
       <c r="AA148" s="203"/>
       <c r="AB148" s="203"/>
       <c r="AC148" s="203"/>
       <c r="AD148" s="203"/>
       <c r="AE148" s="203"/>
       <c r="AF148" s="203"/>
       <c r="AG148" s="203"/>
       <c r="AH148" s="203"/>
       <c r="AI148" s="203"/>
       <c r="AJ148" s="203"/>
       <c r="AK148" s="203"/>
       <c r="AL148" s="203"/>
       <c r="AM148" s="203"/>
     </row>
-    <row r="149" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="200"/>
       <c r="B149" s="172"/>
       <c r="C149" s="184"/>
       <c r="D149" s="190"/>
       <c r="E149" s="184"/>
       <c r="F149" s="184"/>
       <c r="G149" s="184"/>
       <c r="H149" s="184"/>
       <c r="I149" s="184"/>
       <c r="J149" s="184"/>
       <c r="K149" s="201"/>
       <c r="L149" s="184"/>
       <c r="M149" s="184"/>
       <c r="N149" s="184"/>
       <c r="O149" s="184"/>
       <c r="P149" s="184"/>
       <c r="Q149" s="184"/>
       <c r="R149" s="184"/>
       <c r="S149" s="202"/>
       <c r="T149" s="203"/>
       <c r="U149" s="203"/>
       <c r="V149" s="203"/>
       <c r="W149" s="203"/>
       <c r="X149" s="203"/>
       <c r="Y149" s="203"/>
       <c r="Z149" s="203"/>
       <c r="AA149" s="203"/>
       <c r="AB149" s="203"/>
       <c r="AC149" s="203"/>
       <c r="AD149" s="203"/>
       <c r="AE149" s="203"/>
       <c r="AF149" s="203"/>
       <c r="AG149" s="203"/>
       <c r="AH149" s="203"/>
       <c r="AI149" s="203"/>
       <c r="AJ149" s="203"/>
       <c r="AK149" s="203"/>
       <c r="AL149" s="203"/>
       <c r="AM149" s="203"/>
     </row>
-    <row r="150" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="200"/>
       <c r="B150" s="172"/>
       <c r="C150" s="184"/>
       <c r="D150" s="190"/>
       <c r="E150" s="184"/>
       <c r="F150" s="184"/>
       <c r="G150" s="184"/>
       <c r="H150" s="184"/>
       <c r="I150" s="184"/>
       <c r="J150" s="184"/>
       <c r="K150" s="201"/>
       <c r="L150" s="184"/>
       <c r="M150" s="184"/>
       <c r="N150" s="184"/>
       <c r="O150" s="184"/>
       <c r="P150" s="184"/>
       <c r="Q150" s="184"/>
       <c r="R150" s="184"/>
       <c r="S150" s="202"/>
       <c r="T150" s="203"/>
       <c r="U150" s="203"/>
       <c r="V150" s="203"/>
       <c r="W150" s="203"/>
       <c r="X150" s="203"/>
       <c r="Y150" s="203"/>
       <c r="Z150" s="203"/>
       <c r="AA150" s="203"/>
       <c r="AB150" s="203"/>
       <c r="AC150" s="203"/>
       <c r="AD150" s="203"/>
       <c r="AE150" s="203"/>
       <c r="AF150" s="203"/>
       <c r="AG150" s="203"/>
       <c r="AH150" s="203"/>
       <c r="AI150" s="203"/>
       <c r="AJ150" s="203"/>
       <c r="AK150" s="203"/>
       <c r="AL150" s="203"/>
       <c r="AM150" s="203"/>
     </row>
-    <row r="151" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="200"/>
       <c r="B151" s="172"/>
       <c r="C151" s="184"/>
       <c r="D151" s="190"/>
       <c r="E151" s="184"/>
       <c r="F151" s="184"/>
       <c r="G151" s="184"/>
       <c r="H151" s="184"/>
       <c r="I151" s="184"/>
       <c r="J151" s="184"/>
       <c r="K151" s="201"/>
       <c r="L151" s="184"/>
       <c r="M151" s="184"/>
       <c r="N151" s="184"/>
       <c r="O151" s="184"/>
       <c r="P151" s="184"/>
       <c r="Q151" s="184"/>
       <c r="R151" s="184"/>
       <c r="S151" s="202"/>
       <c r="T151" s="203"/>
       <c r="U151" s="203"/>
       <c r="V151" s="203"/>
       <c r="W151" s="203"/>
       <c r="X151" s="203"/>
       <c r="Y151" s="203"/>
       <c r="Z151" s="203"/>
       <c r="AA151" s="203"/>
       <c r="AB151" s="203"/>
       <c r="AC151" s="203"/>
       <c r="AD151" s="203"/>
       <c r="AE151" s="203"/>
       <c r="AF151" s="203"/>
       <c r="AG151" s="203"/>
       <c r="AH151" s="203"/>
       <c r="AI151" s="203"/>
       <c r="AJ151" s="203"/>
       <c r="AK151" s="203"/>
       <c r="AL151" s="203"/>
       <c r="AM151" s="203"/>
     </row>
-    <row r="152" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="200"/>
       <c r="B152" s="172"/>
       <c r="C152" s="184"/>
       <c r="D152" s="190"/>
       <c r="E152" s="184"/>
       <c r="F152" s="184"/>
       <c r="G152" s="184"/>
       <c r="H152" s="184"/>
       <c r="I152" s="184"/>
       <c r="J152" s="184"/>
       <c r="K152" s="201"/>
       <c r="L152" s="184"/>
       <c r="M152" s="184"/>
       <c r="N152" s="184"/>
       <c r="O152" s="184"/>
       <c r="P152" s="184"/>
       <c r="Q152" s="184"/>
       <c r="R152" s="184"/>
       <c r="S152" s="202"/>
       <c r="T152" s="203"/>
       <c r="U152" s="203"/>
       <c r="V152" s="203"/>
       <c r="W152" s="203"/>
       <c r="X152" s="203"/>
       <c r="Y152" s="203"/>
       <c r="Z152" s="203"/>
       <c r="AA152" s="203"/>
       <c r="AB152" s="203"/>
       <c r="AC152" s="203"/>
       <c r="AD152" s="203"/>
       <c r="AE152" s="203"/>
       <c r="AF152" s="203"/>
       <c r="AG152" s="203"/>
       <c r="AH152" s="203"/>
       <c r="AI152" s="203"/>
       <c r="AJ152" s="203"/>
       <c r="AK152" s="203"/>
       <c r="AL152" s="203"/>
       <c r="AM152" s="203"/>
     </row>
-    <row r="153" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="200"/>
       <c r="B153" s="172"/>
       <c r="C153" s="184"/>
       <c r="D153" s="190"/>
       <c r="E153" s="184"/>
       <c r="F153" s="184"/>
       <c r="G153" s="184"/>
       <c r="H153" s="184"/>
       <c r="I153" s="184"/>
       <c r="J153" s="184"/>
       <c r="K153" s="201"/>
       <c r="L153" s="184"/>
       <c r="M153" s="184"/>
       <c r="N153" s="184"/>
       <c r="O153" s="184"/>
       <c r="P153" s="184"/>
       <c r="Q153" s="184"/>
       <c r="R153" s="184"/>
       <c r="S153" s="202"/>
       <c r="T153" s="203"/>
       <c r="U153" s="203"/>
       <c r="V153" s="203"/>
       <c r="W153" s="203"/>
       <c r="X153" s="203"/>
       <c r="Y153" s="203"/>
       <c r="Z153" s="203"/>
       <c r="AA153" s="203"/>
       <c r="AB153" s="203"/>
       <c r="AC153" s="203"/>
       <c r="AD153" s="203"/>
       <c r="AE153" s="203"/>
       <c r="AF153" s="203"/>
       <c r="AG153" s="203"/>
       <c r="AH153" s="203"/>
       <c r="AI153" s="203"/>
       <c r="AJ153" s="203"/>
       <c r="AK153" s="203"/>
       <c r="AL153" s="203"/>
       <c r="AM153" s="203"/>
     </row>
-    <row r="154" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A154" s="200"/>
       <c r="B154" s="172"/>
       <c r="C154" s="184"/>
       <c r="D154" s="190"/>
       <c r="E154" s="184"/>
       <c r="F154" s="184"/>
       <c r="G154" s="184"/>
       <c r="H154" s="184"/>
       <c r="I154" s="184"/>
       <c r="J154" s="184"/>
       <c r="K154" s="201"/>
       <c r="L154" s="184"/>
       <c r="M154" s="184"/>
       <c r="N154" s="184"/>
       <c r="O154" s="184"/>
       <c r="P154" s="184"/>
       <c r="Q154" s="184"/>
       <c r="R154" s="184"/>
       <c r="S154" s="202"/>
       <c r="T154" s="203"/>
       <c r="U154" s="203"/>
       <c r="V154" s="203"/>
       <c r="W154" s="203"/>
       <c r="X154" s="203"/>
       <c r="Y154" s="203"/>
       <c r="Z154" s="203"/>
       <c r="AA154" s="203"/>
       <c r="AB154" s="203"/>
       <c r="AC154" s="203"/>
       <c r="AD154" s="203"/>
       <c r="AE154" s="203"/>
       <c r="AF154" s="203"/>
       <c r="AG154" s="203"/>
       <c r="AH154" s="203"/>
       <c r="AI154" s="203"/>
       <c r="AJ154" s="203"/>
       <c r="AK154" s="203"/>
       <c r="AL154" s="203"/>
       <c r="AM154" s="203"/>
     </row>
-    <row r="155" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A155" s="200"/>
       <c r="B155" s="172"/>
       <c r="C155" s="184"/>
       <c r="D155" s="190"/>
       <c r="E155" s="184"/>
       <c r="F155" s="184"/>
       <c r="G155" s="184"/>
       <c r="H155" s="184"/>
       <c r="I155" s="184"/>
       <c r="J155" s="184"/>
       <c r="K155" s="201"/>
       <c r="L155" s="184"/>
       <c r="M155" s="184"/>
       <c r="N155" s="184"/>
       <c r="O155" s="184"/>
       <c r="P155" s="184"/>
       <c r="Q155" s="184"/>
       <c r="R155" s="184"/>
       <c r="S155" s="202"/>
       <c r="T155" s="203"/>
       <c r="U155" s="203"/>
       <c r="V155" s="203"/>
       <c r="W155" s="203"/>
       <c r="X155" s="203"/>
       <c r="Y155" s="203"/>
       <c r="Z155" s="203"/>
       <c r="AA155" s="203"/>
       <c r="AB155" s="203"/>
       <c r="AC155" s="203"/>
       <c r="AD155" s="203"/>
       <c r="AE155" s="203"/>
       <c r="AF155" s="203"/>
       <c r="AG155" s="203"/>
       <c r="AH155" s="203"/>
       <c r="AI155" s="203"/>
       <c r="AJ155" s="203"/>
       <c r="AK155" s="203"/>
       <c r="AL155" s="203"/>
       <c r="AM155" s="203"/>
     </row>
-    <row r="156" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A156" s="200"/>
       <c r="B156" s="172"/>
       <c r="C156" s="184"/>
       <c r="D156" s="190"/>
       <c r="E156" s="184"/>
       <c r="F156" s="184"/>
       <c r="G156" s="184"/>
       <c r="H156" s="184"/>
       <c r="I156" s="184"/>
       <c r="J156" s="184"/>
       <c r="K156" s="201"/>
       <c r="L156" s="184"/>
       <c r="M156" s="184"/>
       <c r="N156" s="184"/>
       <c r="O156" s="184"/>
       <c r="P156" s="184"/>
       <c r="Q156" s="184"/>
       <c r="R156" s="184"/>
       <c r="S156" s="202"/>
       <c r="T156" s="203"/>
       <c r="U156" s="203"/>
       <c r="V156" s="203"/>
       <c r="W156" s="203"/>
       <c r="X156" s="203"/>
       <c r="Y156" s="203"/>
       <c r="Z156" s="203"/>
       <c r="AA156" s="203"/>
       <c r="AB156" s="203"/>
       <c r="AC156" s="203"/>
       <c r="AD156" s="203"/>
       <c r="AE156" s="203"/>
       <c r="AF156" s="203"/>
       <c r="AG156" s="203"/>
       <c r="AH156" s="203"/>
       <c r="AI156" s="203"/>
       <c r="AJ156" s="203"/>
       <c r="AK156" s="203"/>
       <c r="AL156" s="203"/>
       <c r="AM156" s="203"/>
     </row>
-    <row r="157" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A157" s="200"/>
       <c r="B157" s="172"/>
       <c r="C157" s="184"/>
       <c r="D157" s="190"/>
       <c r="E157" s="184"/>
       <c r="F157" s="184"/>
       <c r="G157" s="184"/>
       <c r="H157" s="184"/>
       <c r="I157" s="184"/>
       <c r="J157" s="184"/>
       <c r="K157" s="201"/>
       <c r="L157" s="184"/>
       <c r="M157" s="184"/>
       <c r="N157" s="184"/>
       <c r="O157" s="184"/>
       <c r="P157" s="184"/>
       <c r="Q157" s="184"/>
       <c r="R157" s="184"/>
       <c r="S157" s="202"/>
       <c r="T157" s="203"/>
       <c r="U157" s="203"/>
       <c r="V157" s="203"/>
       <c r="W157" s="203"/>
       <c r="X157" s="203"/>
       <c r="Y157" s="203"/>
       <c r="Z157" s="203"/>
       <c r="AA157" s="203"/>
       <c r="AB157" s="203"/>
       <c r="AC157" s="203"/>
       <c r="AD157" s="203"/>
       <c r="AE157" s="203"/>
       <c r="AF157" s="203"/>
       <c r="AG157" s="203"/>
       <c r="AH157" s="203"/>
       <c r="AI157" s="203"/>
       <c r="AJ157" s="203"/>
       <c r="AK157" s="203"/>
       <c r="AL157" s="203"/>
       <c r="AM157" s="203"/>
     </row>
-    <row r="158" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A158" s="200"/>
       <c r="B158" s="172"/>
       <c r="C158" s="184"/>
       <c r="D158" s="190"/>
       <c r="E158" s="184"/>
       <c r="F158" s="184"/>
       <c r="G158" s="184"/>
       <c r="H158" s="184"/>
       <c r="I158" s="184"/>
       <c r="J158" s="184"/>
       <c r="K158" s="201"/>
       <c r="L158" s="184"/>
       <c r="M158" s="184"/>
       <c r="N158" s="184"/>
       <c r="O158" s="184"/>
       <c r="P158" s="184"/>
       <c r="Q158" s="184"/>
       <c r="R158" s="184"/>
       <c r="S158" s="202"/>
       <c r="T158" s="203"/>
       <c r="U158" s="203"/>
       <c r="V158" s="203"/>
       <c r="W158" s="203"/>
       <c r="X158" s="203"/>
       <c r="Y158" s="203"/>
       <c r="Z158" s="203"/>
       <c r="AA158" s="203"/>
       <c r="AB158" s="203"/>
       <c r="AC158" s="203"/>
       <c r="AD158" s="203"/>
       <c r="AE158" s="203"/>
       <c r="AF158" s="203"/>
       <c r="AG158" s="203"/>
       <c r="AH158" s="203"/>
       <c r="AI158" s="203"/>
       <c r="AJ158" s="203"/>
       <c r="AK158" s="203"/>
       <c r="AL158" s="203"/>
       <c r="AM158" s="203"/>
     </row>
-    <row r="159" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A159" s="200"/>
       <c r="B159" s="172"/>
       <c r="C159" s="184"/>
       <c r="D159" s="190"/>
       <c r="E159" s="184"/>
       <c r="F159" s="184"/>
       <c r="G159" s="184"/>
       <c r="H159" s="184"/>
       <c r="I159" s="184"/>
       <c r="J159" s="184"/>
       <c r="K159" s="201"/>
       <c r="L159" s="184"/>
       <c r="M159" s="184"/>
       <c r="N159" s="184"/>
       <c r="O159" s="184"/>
       <c r="P159" s="184"/>
       <c r="Q159" s="184"/>
       <c r="R159" s="184"/>
       <c r="S159" s="202"/>
       <c r="T159" s="203"/>
       <c r="U159" s="203"/>
       <c r="V159" s="203"/>
       <c r="W159" s="203"/>
       <c r="X159" s="203"/>
       <c r="Y159" s="203"/>
       <c r="Z159" s="203"/>
       <c r="AA159" s="203"/>
       <c r="AB159" s="203"/>
       <c r="AC159" s="203"/>
       <c r="AD159" s="203"/>
       <c r="AE159" s="203"/>
       <c r="AF159" s="203"/>
       <c r="AG159" s="203"/>
       <c r="AH159" s="203"/>
       <c r="AI159" s="203"/>
       <c r="AJ159" s="203"/>
       <c r="AK159" s="203"/>
       <c r="AL159" s="203"/>
       <c r="AM159" s="203"/>
     </row>
-    <row r="160" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A160" s="200"/>
       <c r="B160" s="172"/>
       <c r="C160" s="184"/>
       <c r="D160" s="190"/>
       <c r="E160" s="184"/>
       <c r="F160" s="184"/>
       <c r="G160" s="184"/>
       <c r="H160" s="184"/>
       <c r="I160" s="184"/>
       <c r="J160" s="184"/>
       <c r="K160" s="201"/>
       <c r="L160" s="184"/>
       <c r="M160" s="184"/>
       <c r="N160" s="184"/>
       <c r="O160" s="184"/>
       <c r="P160" s="184"/>
       <c r="Q160" s="184"/>
       <c r="R160" s="184"/>
       <c r="S160" s="202"/>
       <c r="T160" s="203"/>
       <c r="U160" s="203"/>
       <c r="V160" s="203"/>
       <c r="W160" s="203"/>
       <c r="X160" s="203"/>
       <c r="Y160" s="203"/>
       <c r="Z160" s="203"/>
       <c r="AA160" s="203"/>
       <c r="AB160" s="203"/>
       <c r="AC160" s="203"/>
       <c r="AD160" s="203"/>
       <c r="AE160" s="203"/>
       <c r="AF160" s="203"/>
       <c r="AG160" s="203"/>
       <c r="AH160" s="203"/>
       <c r="AI160" s="203"/>
       <c r="AJ160" s="203"/>
       <c r="AK160" s="203"/>
       <c r="AL160" s="203"/>
       <c r="AM160" s="203"/>
     </row>
-    <row r="161" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A161" s="200"/>
       <c r="B161" s="172"/>
       <c r="C161" s="184"/>
       <c r="D161" s="190"/>
       <c r="E161" s="204"/>
       <c r="F161" s="184"/>
       <c r="G161" s="184"/>
       <c r="H161" s="172"/>
       <c r="I161" s="205"/>
       <c r="J161" s="184"/>
       <c r="K161" s="206"/>
       <c r="L161" s="207"/>
       <c r="M161" s="184"/>
       <c r="N161" s="184"/>
       <c r="O161" s="184"/>
       <c r="P161" s="184"/>
       <c r="Q161" s="184"/>
       <c r="R161" s="184"/>
       <c r="S161" s="202"/>
       <c r="T161" s="203"/>
       <c r="U161" s="203"/>
       <c r="V161" s="203"/>
       <c r="W161" s="203"/>
       <c r="X161" s="203"/>
       <c r="Y161" s="203"/>
       <c r="Z161" s="203"/>
       <c r="AA161" s="203"/>
       <c r="AB161" s="203"/>
       <c r="AC161" s="203"/>
       <c r="AD161" s="203"/>
       <c r="AE161" s="203"/>
       <c r="AF161" s="203"/>
       <c r="AG161" s="203"/>
       <c r="AH161" s="203"/>
       <c r="AI161" s="203"/>
       <c r="AJ161" s="203"/>
       <c r="AK161" s="203"/>
       <c r="AL161" s="203"/>
       <c r="AM161" s="203"/>
     </row>
-    <row r="162" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A162" s="200"/>
       <c r="B162" s="172"/>
       <c r="C162" s="172"/>
       <c r="D162" s="190"/>
       <c r="E162" s="208"/>
       <c r="F162" s="172"/>
       <c r="G162" s="184"/>
       <c r="H162" s="173"/>
       <c r="I162" s="174"/>
       <c r="J162" s="205"/>
       <c r="K162" s="209"/>
       <c r="L162" s="210"/>
       <c r="M162" s="184"/>
       <c r="N162" s="184"/>
       <c r="O162" s="184"/>
       <c r="P162" s="184"/>
       <c r="Q162" s="211"/>
       <c r="R162" s="211"/>
       <c r="S162" s="202"/>
       <c r="T162" s="203"/>
       <c r="U162" s="203"/>
       <c r="V162" s="203"/>
       <c r="W162" s="203"/>
       <c r="X162" s="203"/>
       <c r="Y162" s="203"/>
       <c r="Z162" s="203"/>
       <c r="AA162" s="203"/>
       <c r="AB162" s="203"/>
       <c r="AC162" s="203"/>
       <c r="AD162" s="203"/>
       <c r="AE162" s="203"/>
       <c r="AF162" s="203"/>
       <c r="AG162" s="203"/>
       <c r="AH162" s="203"/>
       <c r="AI162" s="203"/>
       <c r="AJ162" s="203"/>
       <c r="AK162" s="203"/>
       <c r="AL162" s="203"/>
       <c r="AM162" s="203"/>
     </row>
-    <row r="163" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A163" s="200"/>
       <c r="B163" s="176"/>
       <c r="C163" s="173"/>
       <c r="D163" s="177"/>
       <c r="E163" s="178"/>
       <c r="F163" s="173"/>
       <c r="G163" s="172"/>
       <c r="H163" s="212"/>
       <c r="I163" s="213"/>
       <c r="J163" s="174"/>
       <c r="K163" s="214"/>
       <c r="L163" s="215"/>
       <c r="M163" s="216"/>
       <c r="N163" s="216"/>
       <c r="O163" s="216"/>
       <c r="P163" s="216"/>
       <c r="Q163" s="211"/>
       <c r="R163" s="211"/>
     </row>
-    <row r="164" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A164" s="200"/>
       <c r="B164" s="217"/>
       <c r="C164" s="212"/>
       <c r="D164" s="177"/>
       <c r="E164" s="218"/>
       <c r="F164" s="212"/>
       <c r="G164" s="173"/>
       <c r="H164" s="219"/>
       <c r="I164" s="219"/>
       <c r="J164" s="213"/>
       <c r="K164" s="220"/>
       <c r="L164" s="213"/>
       <c r="M164" s="211"/>
       <c r="N164" s="211"/>
       <c r="O164" s="211"/>
       <c r="P164" s="211"/>
       <c r="Q164" s="182"/>
       <c r="R164" s="182"/>
     </row>
-    <row r="165" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A165" s="221"/>
       <c r="B165" s="172"/>
       <c r="C165" s="219"/>
       <c r="D165" s="222"/>
       <c r="E165" s="219"/>
       <c r="F165" s="219"/>
       <c r="G165" s="212"/>
       <c r="H165" s="184"/>
       <c r="I165" s="184"/>
       <c r="J165" s="219"/>
       <c r="K165" s="201"/>
       <c r="L165" s="219"/>
       <c r="M165" s="182"/>
       <c r="N165" s="182"/>
       <c r="O165" s="182"/>
       <c r="P165" s="182"/>
       <c r="Q165" s="213"/>
       <c r="R165" s="213"/>
     </row>
-    <row r="166" spans="1:39" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:39" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A166" s="200"/>
       <c r="B166" s="172"/>
       <c r="C166" s="184"/>
       <c r="D166" s="190"/>
       <c r="E166" s="184"/>
       <c r="F166" s="184"/>
       <c r="G166" s="219"/>
       <c r="H166" s="184"/>
       <c r="I166" s="184"/>
       <c r="J166" s="184"/>
       <c r="K166" s="201"/>
       <c r="L166" s="184"/>
       <c r="M166" s="213"/>
       <c r="N166" s="213"/>
       <c r="O166" s="213"/>
       <c r="P166" s="213"/>
       <c r="Q166" s="219"/>
       <c r="R166" s="219"/>
     </row>
-    <row r="167" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A167" s="200"/>
       <c r="B167" s="172"/>
       <c r="C167" s="184"/>
       <c r="D167" s="190"/>
       <c r="E167" s="184"/>
       <c r="F167" s="184"/>
       <c r="G167" s="184"/>
       <c r="H167" s="184"/>
       <c r="I167" s="184"/>
       <c r="J167" s="184"/>
       <c r="K167" s="201"/>
       <c r="L167" s="184"/>
       <c r="M167" s="219"/>
       <c r="N167" s="219"/>
       <c r="O167" s="219"/>
       <c r="P167" s="219"/>
       <c r="Q167" s="184"/>
       <c r="R167" s="184"/>
     </row>
-    <row r="168" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A168" s="200"/>
       <c r="B168" s="172"/>
       <c r="C168" s="184"/>
       <c r="D168" s="190"/>
       <c r="E168" s="184"/>
       <c r="F168" s="184"/>
       <c r="G168" s="184"/>
       <c r="H168" s="184"/>
       <c r="I168" s="184"/>
       <c r="J168" s="184"/>
       <c r="K168" s="201"/>
       <c r="L168" s="184"/>
       <c r="M168" s="184"/>
       <c r="N168" s="184"/>
       <c r="O168" s="184"/>
       <c r="P168" s="184"/>
       <c r="Q168" s="184"/>
       <c r="R168" s="184"/>
     </row>
-    <row r="169" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A169" s="200"/>
       <c r="B169" s="172"/>
       <c r="C169" s="184"/>
       <c r="D169" s="190"/>
       <c r="E169" s="184"/>
       <c r="F169" s="184"/>
       <c r="G169" s="184"/>
       <c r="H169" s="184"/>
       <c r="I169" s="184"/>
       <c r="J169" s="184"/>
       <c r="K169" s="201"/>
       <c r="L169" s="184"/>
       <c r="M169" s="184"/>
       <c r="N169" s="184"/>
       <c r="O169" s="184"/>
       <c r="P169" s="184"/>
       <c r="Q169" s="184"/>
       <c r="R169" s="184"/>
     </row>
-    <row r="170" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A170" s="200"/>
       <c r="B170" s="172"/>
       <c r="C170" s="184"/>
       <c r="D170" s="190"/>
       <c r="E170" s="184"/>
       <c r="F170" s="184"/>
       <c r="G170" s="184"/>
       <c r="H170" s="184"/>
       <c r="I170" s="184"/>
       <c r="J170" s="184"/>
       <c r="K170" s="201"/>
       <c r="L170" s="184"/>
       <c r="M170" s="184"/>
       <c r="N170" s="184"/>
       <c r="O170" s="184"/>
       <c r="P170" s="184"/>
       <c r="Q170" s="184"/>
       <c r="R170" s="184"/>
     </row>
-    <row r="171" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A171" s="200"/>
       <c r="B171" s="172"/>
       <c r="C171" s="184"/>
       <c r="D171" s="190"/>
       <c r="E171" s="184"/>
       <c r="F171" s="184"/>
       <c r="G171" s="184"/>
       <c r="H171" s="184"/>
       <c r="I171" s="184"/>
       <c r="J171" s="184"/>
       <c r="K171" s="201"/>
       <c r="L171" s="184"/>
       <c r="M171" s="184"/>
       <c r="N171" s="184"/>
       <c r="O171" s="184"/>
       <c r="P171" s="184"/>
       <c r="Q171" s="184"/>
       <c r="R171" s="184"/>
     </row>
-    <row r="172" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A172" s="200"/>
       <c r="B172" s="172"/>
       <c r="C172" s="184"/>
       <c r="D172" s="190"/>
       <c r="E172" s="184"/>
       <c r="F172" s="184"/>
       <c r="G172" s="184"/>
       <c r="H172" s="184"/>
       <c r="I172" s="184"/>
       <c r="J172" s="184"/>
       <c r="K172" s="201"/>
       <c r="L172" s="184"/>
       <c r="M172" s="184"/>
       <c r="N172" s="184"/>
       <c r="O172" s="184"/>
       <c r="P172" s="184"/>
       <c r="Q172" s="184"/>
       <c r="R172" s="184"/>
     </row>
-    <row r="173" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A173" s="200"/>
       <c r="B173" s="172"/>
       <c r="C173" s="184"/>
       <c r="D173" s="190"/>
       <c r="E173" s="184"/>
       <c r="F173" s="184"/>
       <c r="G173" s="184"/>
       <c r="H173" s="184"/>
       <c r="I173" s="184"/>
       <c r="J173" s="184"/>
       <c r="K173" s="201"/>
       <c r="L173" s="184"/>
       <c r="M173" s="184"/>
       <c r="N173" s="184"/>
       <c r="O173" s="184"/>
       <c r="P173" s="184"/>
       <c r="Q173" s="184"/>
       <c r="R173" s="184"/>
     </row>
-    <row r="174" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A174" s="200"/>
       <c r="B174" s="172"/>
       <c r="C174" s="184"/>
       <c r="D174" s="190"/>
       <c r="E174" s="184"/>
       <c r="F174" s="184"/>
       <c r="G174" s="184"/>
       <c r="H174" s="184"/>
       <c r="I174" s="184"/>
       <c r="J174" s="184"/>
       <c r="K174" s="201"/>
       <c r="L174" s="184"/>
       <c r="M174" s="184"/>
       <c r="N174" s="184"/>
       <c r="O174" s="184"/>
       <c r="P174" s="184"/>
       <c r="Q174" s="184"/>
       <c r="R174" s="184"/>
     </row>
-    <row r="175" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A175" s="200"/>
       <c r="B175" s="172"/>
       <c r="C175" s="184"/>
       <c r="D175" s="190"/>
       <c r="E175" s="184"/>
       <c r="F175" s="184"/>
       <c r="G175" s="184"/>
       <c r="H175" s="184"/>
       <c r="I175" s="184"/>
       <c r="J175" s="184"/>
       <c r="K175" s="201"/>
       <c r="L175" s="184"/>
       <c r="M175" s="184"/>
       <c r="N175" s="184"/>
       <c r="O175" s="184"/>
       <c r="P175" s="184"/>
       <c r="Q175" s="184"/>
       <c r="R175" s="184"/>
     </row>
-    <row r="176" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:39" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A176" s="200"/>
       <c r="B176" s="217"/>
       <c r="C176" s="184"/>
       <c r="D176" s="190"/>
       <c r="E176" s="184"/>
       <c r="F176" s="184"/>
       <c r="G176" s="184"/>
       <c r="H176" s="219"/>
       <c r="I176" s="219"/>
       <c r="J176" s="184"/>
       <c r="K176" s="201"/>
       <c r="L176" s="184"/>
       <c r="M176" s="184"/>
       <c r="N176" s="184"/>
       <c r="O176" s="184"/>
       <c r="P176" s="184"/>
       <c r="Q176" s="184"/>
       <c r="R176" s="184"/>
     </row>
-    <row r="177" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A177" s="221"/>
       <c r="B177" s="172"/>
       <c r="C177" s="219"/>
       <c r="D177" s="222"/>
       <c r="E177" s="219"/>
       <c r="F177" s="219"/>
       <c r="G177" s="184"/>
       <c r="H177" s="184"/>
       <c r="I177" s="184"/>
       <c r="J177" s="219"/>
       <c r="K177" s="201"/>
       <c r="L177" s="219"/>
       <c r="M177" s="184"/>
       <c r="N177" s="184"/>
       <c r="O177" s="184"/>
       <c r="P177" s="184"/>
       <c r="Q177" s="184"/>
       <c r="R177" s="184"/>
     </row>
-    <row r="178" spans="1:18" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:18" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A178" s="200"/>
       <c r="B178" s="172"/>
       <c r="C178" s="184"/>
       <c r="D178" s="190"/>
       <c r="E178" s="184"/>
       <c r="F178" s="184"/>
       <c r="G178" s="219"/>
       <c r="H178" s="184"/>
       <c r="I178" s="184"/>
       <c r="J178" s="184"/>
       <c r="K178" s="201"/>
       <c r="L178" s="184"/>
       <c r="M178" s="184"/>
       <c r="N178" s="184"/>
       <c r="O178" s="184"/>
       <c r="P178" s="184"/>
       <c r="Q178" s="219"/>
       <c r="R178" s="219"/>
     </row>
-    <row r="179" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A179" s="200"/>
       <c r="B179" s="172"/>
       <c r="C179" s="184"/>
       <c r="D179" s="190"/>
       <c r="E179" s="184"/>
       <c r="F179" s="184"/>
       <c r="G179" s="184"/>
       <c r="H179" s="184"/>
       <c r="I179" s="184"/>
       <c r="J179" s="184"/>
       <c r="K179" s="201"/>
       <c r="L179" s="184"/>
       <c r="M179" s="219"/>
       <c r="N179" s="219"/>
       <c r="O179" s="219"/>
       <c r="P179" s="219"/>
       <c r="Q179" s="184"/>
       <c r="R179" s="184"/>
     </row>
-    <row r="180" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A180" s="200"/>
       <c r="B180" s="172"/>
       <c r="C180" s="184"/>
       <c r="D180" s="190"/>
       <c r="E180" s="184"/>
       <c r="F180" s="184"/>
       <c r="G180" s="184"/>
       <c r="H180" s="184"/>
       <c r="I180" s="184"/>
       <c r="J180" s="184"/>
       <c r="K180" s="201"/>
       <c r="L180" s="184"/>
       <c r="M180" s="184"/>
       <c r="N180" s="184"/>
       <c r="O180" s="184"/>
       <c r="P180" s="184"/>
       <c r="Q180" s="184"/>
       <c r="R180" s="184"/>
     </row>
-    <row r="181" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A181" s="200"/>
       <c r="B181" s="172"/>
       <c r="C181" s="184"/>
       <c r="D181" s="190"/>
       <c r="E181" s="184"/>
       <c r="F181" s="184"/>
       <c r="G181" s="184"/>
       <c r="H181" s="184"/>
       <c r="I181" s="184"/>
       <c r="J181" s="184"/>
       <c r="K181" s="201"/>
       <c r="L181" s="184"/>
       <c r="M181" s="184"/>
       <c r="N181" s="184"/>
       <c r="O181" s="184"/>
       <c r="P181" s="184"/>
       <c r="Q181" s="184"/>
       <c r="R181" s="184"/>
     </row>
-    <row r="182" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A182" s="200"/>
       <c r="B182" s="217"/>
       <c r="C182" s="184"/>
       <c r="D182" s="190"/>
       <c r="E182" s="184"/>
       <c r="F182" s="184"/>
       <c r="G182" s="184"/>
       <c r="H182" s="219"/>
       <c r="I182" s="219"/>
       <c r="J182" s="184"/>
       <c r="K182" s="201"/>
       <c r="L182" s="184"/>
       <c r="M182" s="184"/>
       <c r="N182" s="184"/>
       <c r="O182" s="184"/>
       <c r="P182" s="184"/>
       <c r="Q182" s="184"/>
       <c r="R182" s="184"/>
     </row>
-    <row r="183" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A183" s="221"/>
       <c r="B183" s="172"/>
       <c r="C183" s="219"/>
       <c r="D183" s="222"/>
       <c r="E183" s="219"/>
       <c r="F183" s="219"/>
       <c r="G183" s="184"/>
       <c r="H183" s="184"/>
       <c r="I183" s="184"/>
       <c r="J183" s="219"/>
       <c r="K183" s="201"/>
       <c r="L183" s="219"/>
       <c r="M183" s="184"/>
       <c r="N183" s="184"/>
       <c r="O183" s="184"/>
       <c r="P183" s="184"/>
       <c r="Q183" s="184"/>
       <c r="R183" s="184"/>
     </row>
-    <row r="184" spans="1:18" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:18" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A184" s="200"/>
       <c r="B184" s="172"/>
       <c r="C184" s="184"/>
       <c r="D184" s="190"/>
       <c r="E184" s="184"/>
       <c r="F184" s="184"/>
       <c r="G184" s="219"/>
       <c r="H184" s="184"/>
       <c r="I184" s="184"/>
       <c r="J184" s="184"/>
       <c r="K184" s="201"/>
       <c r="L184" s="184"/>
       <c r="M184" s="184"/>
       <c r="N184" s="184"/>
       <c r="O184" s="184"/>
       <c r="P184" s="184"/>
       <c r="Q184" s="219"/>
       <c r="R184" s="219"/>
     </row>
-    <row r="185" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A185" s="200"/>
       <c r="B185" s="172"/>
       <c r="C185" s="184"/>
       <c r="D185" s="190"/>
       <c r="E185" s="184"/>
       <c r="F185" s="184"/>
       <c r="G185" s="184"/>
       <c r="H185" s="184"/>
       <c r="I185" s="184"/>
       <c r="J185" s="184"/>
       <c r="K185" s="201"/>
       <c r="L185" s="184"/>
       <c r="M185" s="219"/>
       <c r="N185" s="219"/>
       <c r="O185" s="219"/>
       <c r="P185" s="219"/>
       <c r="Q185" s="184"/>
       <c r="R185" s="184"/>
     </row>
-    <row r="186" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A186" s="200"/>
       <c r="B186" s="172"/>
       <c r="C186" s="184"/>
       <c r="D186" s="190"/>
       <c r="E186" s="184"/>
       <c r="F186" s="184"/>
       <c r="G186" s="184"/>
       <c r="H186" s="184"/>
       <c r="I186" s="184"/>
       <c r="J186" s="184"/>
       <c r="K186" s="201"/>
       <c r="L186" s="184"/>
       <c r="M186" s="184"/>
       <c r="N186" s="184"/>
       <c r="O186" s="184"/>
       <c r="P186" s="184"/>
       <c r="Q186" s="184"/>
       <c r="R186" s="184"/>
     </row>
-    <row r="187" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A187" s="200"/>
       <c r="B187" s="172"/>
       <c r="C187" s="184"/>
       <c r="D187" s="190"/>
       <c r="E187" s="184"/>
       <c r="F187" s="184"/>
       <c r="G187" s="184"/>
       <c r="H187" s="184"/>
       <c r="I187" s="184"/>
       <c r="J187" s="184"/>
       <c r="K187" s="201"/>
       <c r="L187" s="184"/>
       <c r="M187" s="184"/>
       <c r="N187" s="184"/>
       <c r="O187" s="184"/>
       <c r="P187" s="184"/>
       <c r="Q187" s="184"/>
       <c r="R187" s="184"/>
     </row>
-    <row r="188" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A188" s="200"/>
       <c r="B188" s="217"/>
       <c r="C188" s="184"/>
       <c r="D188" s="190"/>
       <c r="E188" s="184"/>
       <c r="F188" s="184"/>
       <c r="G188" s="184"/>
       <c r="H188" s="219"/>
       <c r="I188" s="219"/>
       <c r="J188" s="184"/>
       <c r="K188" s="201"/>
       <c r="L188" s="184"/>
       <c r="M188" s="184"/>
       <c r="N188" s="184"/>
       <c r="O188" s="184"/>
       <c r="P188" s="184"/>
       <c r="Q188" s="184"/>
       <c r="R188" s="184"/>
     </row>
-    <row r="189" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A189" s="221"/>
       <c r="B189" s="172"/>
       <c r="C189" s="219"/>
       <c r="D189" s="222"/>
       <c r="E189" s="219"/>
       <c r="F189" s="219"/>
       <c r="G189" s="184"/>
       <c r="H189" s="184"/>
       <c r="I189" s="184"/>
       <c r="J189" s="219"/>
       <c r="K189" s="201"/>
       <c r="L189" s="219"/>
       <c r="M189" s="184"/>
       <c r="N189" s="184"/>
       <c r="O189" s="184"/>
       <c r="P189" s="184"/>
       <c r="Q189" s="184"/>
       <c r="R189" s="184"/>
     </row>
-    <row r="190" spans="1:18" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:18" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A190" s="200"/>
       <c r="B190" s="172"/>
       <c r="C190" s="184"/>
       <c r="D190" s="190"/>
       <c r="E190" s="184"/>
       <c r="F190" s="184"/>
       <c r="G190" s="219"/>
       <c r="H190" s="184"/>
       <c r="I190" s="184"/>
       <c r="J190" s="184"/>
       <c r="K190" s="201"/>
       <c r="L190" s="184"/>
       <c r="M190" s="184"/>
       <c r="N190" s="184"/>
       <c r="O190" s="184"/>
       <c r="P190" s="184"/>
       <c r="Q190" s="219"/>
       <c r="R190" s="219"/>
     </row>
-    <row r="191" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A191" s="200"/>
       <c r="B191" s="172"/>
       <c r="C191" s="184"/>
       <c r="D191" s="190"/>
       <c r="E191" s="184"/>
       <c r="F191" s="184"/>
       <c r="G191" s="184"/>
       <c r="H191" s="184"/>
       <c r="I191" s="184"/>
       <c r="J191" s="184"/>
       <c r="K191" s="201"/>
       <c r="L191" s="184"/>
       <c r="M191" s="219"/>
       <c r="N191" s="219"/>
       <c r="O191" s="219"/>
       <c r="P191" s="219"/>
       <c r="Q191" s="184"/>
       <c r="R191" s="184"/>
     </row>
-    <row r="192" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A192" s="200"/>
       <c r="B192" s="172"/>
       <c r="C192" s="184"/>
       <c r="D192" s="190"/>
       <c r="E192" s="184"/>
       <c r="F192" s="184"/>
       <c r="G192" s="184"/>
       <c r="H192" s="184"/>
       <c r="I192" s="184"/>
       <c r="J192" s="184"/>
       <c r="K192" s="201"/>
       <c r="L192" s="184"/>
       <c r="M192" s="184"/>
       <c r="N192" s="184"/>
       <c r="O192" s="184"/>
       <c r="P192" s="184"/>
       <c r="Q192" s="184"/>
       <c r="R192" s="184"/>
     </row>
-    <row r="193" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A193" s="200"/>
       <c r="B193" s="172"/>
       <c r="C193" s="184"/>
       <c r="D193" s="190"/>
       <c r="E193" s="184"/>
       <c r="F193" s="184"/>
       <c r="G193" s="184"/>
       <c r="H193" s="184"/>
       <c r="I193" s="184"/>
       <c r="J193" s="184"/>
       <c r="K193" s="201"/>
       <c r="L193" s="184"/>
       <c r="M193" s="184"/>
       <c r="N193" s="184"/>
       <c r="O193" s="184"/>
       <c r="P193" s="184"/>
       <c r="Q193" s="184"/>
       <c r="R193" s="184"/>
     </row>
-    <row r="194" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A194" s="200"/>
       <c r="B194" s="217"/>
       <c r="C194" s="184"/>
       <c r="D194" s="190"/>
       <c r="E194" s="184"/>
       <c r="F194" s="184"/>
       <c r="G194" s="184"/>
       <c r="H194" s="219"/>
       <c r="I194" s="219"/>
       <c r="J194" s="184"/>
       <c r="K194" s="201"/>
       <c r="L194" s="184"/>
       <c r="M194" s="184"/>
       <c r="N194" s="184"/>
       <c r="O194" s="184"/>
       <c r="P194" s="184"/>
       <c r="Q194" s="184"/>
       <c r="R194" s="184"/>
     </row>
-    <row r="195" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A195" s="221"/>
       <c r="B195" s="172"/>
       <c r="C195" s="219"/>
       <c r="D195" s="222"/>
       <c r="E195" s="219"/>
       <c r="F195" s="219"/>
       <c r="G195" s="184"/>
       <c r="H195" s="184"/>
       <c r="I195" s="184"/>
       <c r="J195" s="219"/>
       <c r="K195" s="201"/>
       <c r="L195" s="219"/>
       <c r="M195" s="184"/>
       <c r="N195" s="184"/>
       <c r="O195" s="184"/>
       <c r="P195" s="184"/>
       <c r="Q195" s="184"/>
       <c r="R195" s="184"/>
     </row>
-    <row r="196" spans="1:18" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:18" s="65" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A196" s="200"/>
       <c r="B196" s="172"/>
       <c r="C196" s="184"/>
       <c r="D196" s="190"/>
       <c r="E196" s="184"/>
       <c r="F196" s="184"/>
       <c r="G196" s="219"/>
       <c r="H196" s="184"/>
       <c r="I196" s="184"/>
       <c r="J196" s="184"/>
       <c r="K196" s="201"/>
       <c r="L196" s="184"/>
       <c r="M196" s="184"/>
       <c r="N196" s="184"/>
       <c r="O196" s="184"/>
       <c r="P196" s="184"/>
       <c r="Q196" s="219"/>
       <c r="R196" s="219"/>
     </row>
-    <row r="197" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A197" s="200"/>
       <c r="B197" s="172"/>
       <c r="C197" s="184"/>
       <c r="D197" s="190"/>
       <c r="E197" s="184"/>
       <c r="F197" s="184"/>
       <c r="G197" s="184"/>
       <c r="H197" s="184"/>
       <c r="I197" s="184"/>
       <c r="J197" s="184"/>
       <c r="K197" s="201"/>
       <c r="L197" s="184"/>
       <c r="M197" s="219"/>
       <c r="N197" s="219"/>
       <c r="O197" s="219"/>
       <c r="P197" s="219"/>
       <c r="Q197" s="184"/>
       <c r="R197" s="184"/>
     </row>
-    <row r="198" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A198" s="200"/>
       <c r="B198" s="172"/>
       <c r="C198" s="184"/>
       <c r="D198" s="190"/>
       <c r="E198" s="184"/>
       <c r="F198" s="184"/>
       <c r="G198" s="184"/>
       <c r="H198" s="184"/>
       <c r="I198" s="184"/>
       <c r="J198" s="184"/>
       <c r="K198" s="201"/>
       <c r="L198" s="184"/>
       <c r="M198" s="184"/>
       <c r="N198" s="184"/>
       <c r="O198" s="184"/>
       <c r="P198" s="184"/>
       <c r="Q198" s="184"/>
       <c r="R198" s="184"/>
     </row>
-    <row r="199" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A199" s="200"/>
       <c r="B199" s="172"/>
       <c r="C199" s="184"/>
       <c r="D199" s="190"/>
       <c r="E199" s="184"/>
       <c r="F199" s="184"/>
       <c r="G199" s="184"/>
       <c r="H199" s="184"/>
       <c r="I199" s="184"/>
       <c r="J199" s="184"/>
       <c r="K199" s="201"/>
       <c r="L199" s="184"/>
       <c r="M199" s="184"/>
       <c r="N199" s="184"/>
       <c r="O199" s="184"/>
       <c r="P199" s="184"/>
       <c r="Q199" s="184"/>
       <c r="R199" s="184"/>
     </row>
-    <row r="200" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A200" s="200"/>
       <c r="B200" s="172"/>
       <c r="C200" s="184"/>
       <c r="D200" s="190"/>
       <c r="E200" s="184"/>
       <c r="F200" s="184"/>
       <c r="G200" s="184"/>
       <c r="H200" s="184"/>
       <c r="I200" s="184"/>
       <c r="J200" s="184"/>
       <c r="K200" s="201"/>
       <c r="L200" s="184"/>
       <c r="M200" s="184"/>
       <c r="N200" s="184"/>
       <c r="O200" s="184"/>
       <c r="P200" s="184"/>
       <c r="Q200" s="184"/>
       <c r="R200" s="184"/>
     </row>
-    <row r="201" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A201" s="200"/>
       <c r="B201" s="172"/>
       <c r="C201" s="184"/>
       <c r="D201" s="190"/>
       <c r="E201" s="184"/>
       <c r="F201" s="184"/>
       <c r="G201" s="184"/>
       <c r="H201" s="184"/>
       <c r="I201" s="184"/>
       <c r="J201" s="184"/>
       <c r="K201" s="201"/>
       <c r="L201" s="184"/>
       <c r="M201" s="184"/>
       <c r="N201" s="184"/>
       <c r="O201" s="184"/>
       <c r="P201" s="184"/>
       <c r="Q201" s="184"/>
       <c r="R201" s="184"/>
     </row>
-    <row r="202" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A202" s="200"/>
       <c r="B202" s="202"/>
       <c r="C202" s="184"/>
       <c r="D202" s="190"/>
       <c r="E202" s="184"/>
       <c r="F202" s="184"/>
       <c r="G202" s="184"/>
       <c r="H202" s="223"/>
       <c r="J202" s="184"/>
       <c r="K202" s="201"/>
       <c r="L202" s="184"/>
       <c r="M202" s="184"/>
       <c r="N202" s="184"/>
       <c r="O202" s="184"/>
       <c r="P202" s="184"/>
       <c r="Q202" s="184"/>
       <c r="R202" s="184"/>
     </row>
-    <row r="203" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A203" s="200"/>
       <c r="B203" s="202"/>
       <c r="C203" s="202"/>
       <c r="D203" s="170"/>
       <c r="E203" s="202"/>
       <c r="F203" s="202"/>
       <c r="G203" s="184"/>
       <c r="H203" s="223"/>
       <c r="M203" s="184"/>
       <c r="N203" s="184"/>
       <c r="O203" s="184"/>
       <c r="P203" s="184"/>
       <c r="Q203" s="184"/>
       <c r="R203" s="184"/>
     </row>
-    <row r="204" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A204" s="200"/>
       <c r="C204" s="202"/>
       <c r="D204" s="170"/>
       <c r="E204" s="202"/>
       <c r="F204" s="202"/>
       <c r="G204" s="202"/>
       <c r="H204" s="223"/>
       <c r="M204" s="184"/>
       <c r="N204" s="184"/>
       <c r="O204" s="184"/>
       <c r="P204" s="184"/>
     </row>
-    <row r="205" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A205" s="200"/>
       <c r="D205" s="170"/>
       <c r="E205" s="202"/>
       <c r="F205" s="202"/>
       <c r="G205" s="202"/>
       <c r="H205" s="223"/>
     </row>
-    <row r="206" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A206" s="200"/>
       <c r="D206" s="170"/>
       <c r="E206" s="202"/>
       <c r="F206" s="202"/>
       <c r="G206" s="202"/>
       <c r="H206" s="223"/>
     </row>
-    <row r="207" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A207" s="200"/>
       <c r="C207" s="225"/>
       <c r="D207" s="170"/>
       <c r="E207" s="202"/>
       <c r="F207" s="202"/>
       <c r="G207" s="202"/>
       <c r="H207" s="223"/>
     </row>
-    <row r="208" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A208" s="200"/>
       <c r="B208" s="34"/>
       <c r="D208" s="170"/>
       <c r="E208" s="202"/>
       <c r="F208" s="202"/>
       <c r="G208" s="202"/>
       <c r="H208" s="223"/>
     </row>
-    <row r="209" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A209" s="200"/>
       <c r="B209" s="34"/>
       <c r="C209" s="34"/>
       <c r="D209" s="170"/>
       <c r="E209" s="202"/>
       <c r="F209" s="202"/>
       <c r="G209" s="202"/>
       <c r="H209" s="223"/>
     </row>
-    <row r="210" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A210" s="200"/>
       <c r="B210" s="226"/>
       <c r="C210" s="34"/>
       <c r="D210" s="170"/>
       <c r="E210" s="202"/>
       <c r="F210" s="202"/>
       <c r="G210" s="202"/>
       <c r="H210" s="223"/>
     </row>
-    <row r="211" spans="1:8" ht="9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:8" ht="9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A211" s="200"/>
       <c r="B211" s="226"/>
       <c r="C211" s="65"/>
       <c r="D211" s="170"/>
       <c r="E211" s="202"/>
       <c r="F211" s="202"/>
       <c r="G211" s="202"/>
       <c r="H211" s="223"/>
     </row>
-    <row r="212" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A212" s="200"/>
       <c r="B212" s="226"/>
       <c r="D212" s="170"/>
       <c r="E212" s="202"/>
       <c r="F212" s="202"/>
       <c r="G212" s="202"/>
       <c r="H212" s="223"/>
     </row>
-    <row r="213" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A213" s="200"/>
       <c r="B213" s="226"/>
       <c r="C213" s="65"/>
       <c r="D213" s="170"/>
       <c r="E213" s="202"/>
       <c r="F213" s="202"/>
       <c r="G213" s="202"/>
       <c r="H213" s="223"/>
     </row>
-    <row r="214" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A214" s="200"/>
       <c r="B214" s="226"/>
       <c r="D214" s="170"/>
       <c r="E214" s="202"/>
       <c r="F214" s="202"/>
       <c r="G214" s="202"/>
       <c r="H214" s="223"/>
     </row>
-    <row r="215" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A215" s="200"/>
       <c r="B215" s="226"/>
       <c r="C215" s="65"/>
       <c r="D215" s="170"/>
       <c r="E215" s="202"/>
       <c r="F215" s="202"/>
       <c r="G215" s="202"/>
       <c r="H215" s="223"/>
     </row>
-    <row r="216" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A216" s="200"/>
       <c r="B216" s="226"/>
       <c r="D216" s="170"/>
       <c r="E216" s="202"/>
       <c r="F216" s="202"/>
       <c r="G216" s="202"/>
       <c r="H216" s="223"/>
     </row>
-    <row r="217" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A217" s="200"/>
       <c r="B217" s="226"/>
       <c r="C217" s="65"/>
       <c r="D217" s="170"/>
       <c r="E217" s="202"/>
       <c r="F217" s="202"/>
       <c r="G217" s="202"/>
       <c r="H217" s="223"/>
     </row>
-    <row r="218" spans="1:8" ht="3" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:8" ht="3" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A218" s="200"/>
       <c r="B218" s="226"/>
       <c r="D218" s="170"/>
       <c r="E218" s="202"/>
       <c r="F218" s="202"/>
       <c r="G218" s="202"/>
       <c r="H218" s="223"/>
     </row>
-    <row r="219" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A219" s="200"/>
       <c r="B219" s="226"/>
       <c r="C219" s="65"/>
       <c r="D219" s="170"/>
       <c r="E219" s="202"/>
       <c r="F219" s="202"/>
       <c r="G219" s="202"/>
       <c r="H219" s="223"/>
     </row>
-    <row r="220" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A220" s="200"/>
       <c r="B220" s="226"/>
       <c r="D220" s="170"/>
       <c r="E220" s="202"/>
       <c r="F220" s="202"/>
       <c r="G220" s="202"/>
       <c r="H220" s="223"/>
     </row>
-    <row r="221" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A221" s="200"/>
       <c r="B221" s="226"/>
       <c r="C221" s="65"/>
       <c r="D221" s="170"/>
       <c r="E221" s="202"/>
       <c r="F221" s="202"/>
       <c r="G221" s="202"/>
       <c r="H221" s="223"/>
     </row>
-    <row r="222" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A222" s="200"/>
       <c r="B222" s="226"/>
       <c r="D222" s="170"/>
       <c r="E222" s="202"/>
       <c r="F222" s="202"/>
       <c r="G222" s="202"/>
       <c r="H222" s="223"/>
     </row>
-    <row r="223" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A223" s="200"/>
       <c r="B223" s="226"/>
       <c r="C223" s="65"/>
       <c r="D223" s="170"/>
       <c r="E223" s="202"/>
       <c r="F223" s="202"/>
       <c r="G223" s="202"/>
       <c r="H223" s="223"/>
     </row>
-    <row r="224" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A224" s="200"/>
       <c r="B224" s="226"/>
       <c r="D224" s="170"/>
       <c r="E224" s="202"/>
       <c r="F224" s="202"/>
       <c r="G224" s="202"/>
       <c r="H224" s="223"/>
     </row>
-    <row r="225" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A225" s="200"/>
       <c r="B225" s="226"/>
       <c r="C225" s="65"/>
       <c r="D225" s="170"/>
       <c r="E225" s="202"/>
       <c r="F225" s="202"/>
       <c r="G225" s="202"/>
       <c r="H225" s="223"/>
     </row>
-    <row r="226" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A226" s="200"/>
       <c r="B226" s="226"/>
       <c r="D226" s="170"/>
       <c r="E226" s="202"/>
       <c r="F226" s="202"/>
       <c r="G226" s="202"/>
       <c r="H226" s="223"/>
     </row>
-    <row r="227" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A227" s="200"/>
       <c r="B227" s="226"/>
       <c r="C227" s="65"/>
       <c r="D227" s="170"/>
       <c r="E227" s="202"/>
       <c r="F227" s="202"/>
       <c r="G227" s="202"/>
       <c r="H227" s="223"/>
     </row>
-    <row r="228" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A228" s="200"/>
       <c r="B228" s="226"/>
       <c r="D228" s="170"/>
       <c r="E228" s="202"/>
       <c r="F228" s="202"/>
       <c r="G228" s="202"/>
       <c r="H228" s="223"/>
     </row>
-    <row r="229" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A229" s="200"/>
       <c r="B229" s="226"/>
       <c r="C229" s="65"/>
       <c r="D229" s="170"/>
       <c r="E229" s="202"/>
       <c r="F229" s="202"/>
       <c r="G229" s="202"/>
       <c r="H229" s="223"/>
     </row>
-    <row r="230" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A230" s="200"/>
       <c r="B230" s="226"/>
       <c r="D230" s="170"/>
       <c r="E230" s="202"/>
       <c r="F230" s="202"/>
       <c r="G230" s="202"/>
       <c r="H230" s="223"/>
     </row>
-    <row r="231" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A231" s="200"/>
       <c r="B231" s="226"/>
       <c r="C231" s="65"/>
       <c r="D231" s="170"/>
       <c r="E231" s="202"/>
       <c r="F231" s="202"/>
       <c r="G231" s="202"/>
       <c r="H231" s="223"/>
     </row>
-    <row r="232" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A232" s="200"/>
       <c r="B232" s="226"/>
       <c r="D232" s="170"/>
       <c r="E232" s="202"/>
       <c r="F232" s="202"/>
       <c r="G232" s="202"/>
       <c r="H232" s="223"/>
     </row>
-    <row r="233" spans="1:8" ht="5.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:8" ht="5.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A233" s="200"/>
       <c r="B233" s="226"/>
       <c r="C233" s="65"/>
       <c r="D233" s="170"/>
       <c r="E233" s="202"/>
       <c r="F233" s="202"/>
       <c r="G233" s="202"/>
       <c r="H233" s="223"/>
     </row>
-    <row r="234" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A234" s="200"/>
       <c r="B234" s="226"/>
       <c r="D234" s="170"/>
       <c r="E234" s="202"/>
       <c r="F234" s="202"/>
       <c r="G234" s="202"/>
       <c r="H234" s="223"/>
     </row>
-    <row r="235" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A235" s="200"/>
       <c r="B235" s="226"/>
       <c r="C235" s="118"/>
       <c r="D235" s="170"/>
       <c r="E235" s="202"/>
       <c r="F235" s="202"/>
       <c r="G235" s="202"/>
       <c r="H235" s="223"/>
     </row>
-    <row r="236" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A236" s="200"/>
       <c r="B236" s="226"/>
       <c r="C236" s="118"/>
       <c r="D236" s="170"/>
       <c r="E236" s="202"/>
       <c r="F236" s="202"/>
       <c r="G236" s="202"/>
       <c r="H236" s="223"/>
     </row>
-    <row r="237" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A237" s="200"/>
       <c r="B237" s="226"/>
       <c r="C237" s="118"/>
       <c r="D237" s="170"/>
       <c r="E237" s="202"/>
       <c r="F237" s="202"/>
       <c r="G237" s="202"/>
       <c r="H237" s="223"/>
     </row>
-    <row r="238" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A238" s="200"/>
       <c r="B238" s="226"/>
       <c r="C238" s="118"/>
       <c r="D238" s="170"/>
       <c r="E238" s="202"/>
       <c r="F238" s="202"/>
       <c r="G238" s="202"/>
       <c r="H238" s="223"/>
     </row>
-    <row r="239" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A239" s="200"/>
       <c r="B239" s="226"/>
       <c r="C239" s="227"/>
       <c r="D239" s="170"/>
       <c r="E239" s="202"/>
       <c r="F239" s="202"/>
       <c r="G239" s="202"/>
       <c r="H239" s="223"/>
     </row>
-    <row r="240" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A240" s="200"/>
       <c r="B240" s="226"/>
       <c r="C240" s="227"/>
       <c r="D240" s="170"/>
       <c r="E240" s="202"/>
       <c r="F240" s="202"/>
       <c r="G240" s="202"/>
       <c r="H240" s="223"/>
     </row>
-    <row r="241" spans="1:8" ht="6.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:8" ht="6.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A241" s="200"/>
       <c r="B241" s="226"/>
       <c r="D241" s="170"/>
       <c r="E241" s="202"/>
       <c r="F241" s="202"/>
       <c r="G241" s="202"/>
       <c r="H241" s="223"/>
     </row>
-    <row r="242" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A242" s="200"/>
       <c r="B242" s="226"/>
       <c r="D242" s="170"/>
       <c r="E242" s="202"/>
       <c r="F242" s="202"/>
       <c r="G242" s="202"/>
       <c r="H242" s="223"/>
     </row>
-    <row r="243" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A243" s="200"/>
       <c r="B243" s="226"/>
       <c r="C243" s="65"/>
       <c r="D243" s="170"/>
       <c r="E243" s="202"/>
       <c r="F243" s="202"/>
       <c r="G243" s="202"/>
       <c r="H243" s="223"/>
     </row>
-    <row r="244" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A244" s="200"/>
       <c r="B244" s="226"/>
       <c r="D244" s="170"/>
       <c r="E244" s="202"/>
       <c r="F244" s="202"/>
       <c r="G244" s="202"/>
       <c r="H244" s="223"/>
     </row>
-    <row r="245" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A245" s="200"/>
       <c r="B245" s="226"/>
       <c r="C245" s="65"/>
       <c r="D245" s="170"/>
       <c r="E245" s="202"/>
       <c r="F245" s="202"/>
       <c r="G245" s="202"/>
       <c r="H245" s="223"/>
     </row>
-    <row r="246" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A246" s="200"/>
       <c r="B246" s="226"/>
       <c r="D246" s="170"/>
       <c r="E246" s="202"/>
       <c r="F246" s="202"/>
       <c r="G246" s="202"/>
       <c r="H246" s="223"/>
     </row>
-    <row r="247" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A247" s="200"/>
       <c r="B247" s="226"/>
       <c r="C247" s="65"/>
       <c r="D247" s="170"/>
       <c r="E247" s="202"/>
       <c r="F247" s="202"/>
       <c r="G247" s="202"/>
       <c r="H247" s="223"/>
     </row>
-    <row r="248" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A248" s="200"/>
       <c r="B248" s="226"/>
       <c r="D248" s="170"/>
       <c r="E248" s="202"/>
       <c r="F248" s="202"/>
       <c r="G248" s="202"/>
       <c r="H248" s="223"/>
     </row>
-    <row r="249" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A249" s="200"/>
       <c r="B249" s="226"/>
       <c r="C249" s="65"/>
       <c r="D249" s="170"/>
       <c r="E249" s="202"/>
       <c r="F249" s="202"/>
       <c r="G249" s="202"/>
       <c r="H249" s="223"/>
     </row>
-    <row r="250" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A250" s="200"/>
       <c r="B250" s="226"/>
       <c r="D250" s="170"/>
       <c r="E250" s="202"/>
       <c r="F250" s="202"/>
       <c r="G250" s="202"/>
       <c r="H250" s="223"/>
     </row>
-    <row r="251" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A251" s="200"/>
       <c r="B251" s="226"/>
       <c r="C251" s="65"/>
       <c r="D251" s="170"/>
       <c r="E251" s="202"/>
       <c r="F251" s="202"/>
       <c r="G251" s="202"/>
       <c r="H251" s="223"/>
     </row>
-    <row r="252" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A252" s="200"/>
       <c r="B252" s="118"/>
       <c r="D252" s="170"/>
       <c r="E252" s="202"/>
       <c r="F252" s="202"/>
       <c r="G252" s="202"/>
       <c r="H252" s="223"/>
     </row>
-    <row r="253" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A253" s="200"/>
       <c r="B253" s="118"/>
       <c r="C253" s="65"/>
       <c r="D253" s="170"/>
       <c r="E253" s="202"/>
       <c r="F253" s="202"/>
       <c r="G253" s="202"/>
       <c r="H253" s="223"/>
     </row>
-    <row r="254" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A254" s="200"/>
       <c r="B254" s="118"/>
       <c r="D254" s="170"/>
       <c r="E254" s="202"/>
       <c r="F254" s="202"/>
       <c r="G254" s="202"/>
       <c r="H254" s="223"/>
     </row>
-    <row r="255" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A255" s="200"/>
       <c r="B255" s="118"/>
       <c r="C255" s="65"/>
       <c r="D255" s="170"/>
       <c r="E255" s="202"/>
       <c r="F255" s="202"/>
       <c r="G255" s="202"/>
       <c r="H255" s="223"/>
     </row>
-    <row r="256" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A256" s="200"/>
       <c r="B256" s="118"/>
       <c r="D256" s="170"/>
       <c r="E256" s="202"/>
       <c r="F256" s="202"/>
       <c r="G256" s="202"/>
       <c r="H256" s="223"/>
     </row>
-    <row r="257" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A257" s="200"/>
       <c r="B257" s="118"/>
       <c r="C257" s="65"/>
       <c r="D257" s="170"/>
       <c r="E257" s="202"/>
       <c r="F257" s="202"/>
       <c r="G257" s="202"/>
       <c r="H257" s="223"/>
     </row>
-    <row r="258" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A258" s="200"/>
       <c r="B258" s="118"/>
       <c r="D258" s="170"/>
       <c r="E258" s="202"/>
       <c r="F258" s="202"/>
       <c r="G258" s="202"/>
       <c r="H258" s="223"/>
     </row>
-    <row r="259" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A259" s="200"/>
       <c r="B259" s="226"/>
       <c r="D259" s="170"/>
       <c r="E259" s="202"/>
       <c r="F259" s="202"/>
       <c r="G259" s="202"/>
       <c r="H259" s="223"/>
     </row>
-    <row r="260" spans="1:8" ht="6.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:8" ht="6.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A260" s="200"/>
       <c r="B260" s="226"/>
       <c r="D260" s="170"/>
       <c r="E260" s="202"/>
       <c r="F260" s="202"/>
       <c r="G260" s="202"/>
       <c r="H260" s="223"/>
     </row>
-    <row r="261" spans="1:8" ht="5.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:8" ht="5.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A261" s="200"/>
       <c r="B261" s="226"/>
       <c r="C261" s="65"/>
       <c r="D261" s="170"/>
       <c r="E261" s="202"/>
       <c r="F261" s="202"/>
       <c r="G261" s="202"/>
       <c r="H261" s="223"/>
     </row>
-    <row r="262" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A262" s="200"/>
       <c r="B262" s="226"/>
       <c r="D262" s="170"/>
       <c r="E262" s="202"/>
       <c r="F262" s="202"/>
       <c r="G262" s="202"/>
       <c r="H262" s="223"/>
     </row>
-    <row r="263" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A263" s="200"/>
       <c r="B263" s="226"/>
       <c r="C263" s="65"/>
       <c r="D263" s="170"/>
       <c r="E263" s="202"/>
       <c r="F263" s="202"/>
       <c r="G263" s="202"/>
       <c r="H263" s="223"/>
     </row>
-    <row r="264" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A264" s="200"/>
       <c r="B264" s="226"/>
       <c r="D264" s="170"/>
       <c r="E264" s="202"/>
       <c r="F264" s="202"/>
       <c r="G264" s="202"/>
       <c r="H264" s="223"/>
     </row>
-    <row r="265" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A265" s="200"/>
       <c r="B265" s="226"/>
       <c r="C265" s="65"/>
       <c r="D265" s="170"/>
       <c r="E265" s="202"/>
       <c r="F265" s="202"/>
       <c r="G265" s="202"/>
       <c r="H265" s="223"/>
     </row>
-    <row r="266" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A266" s="200"/>
       <c r="B266" s="226"/>
       <c r="D266" s="170"/>
       <c r="E266" s="202"/>
       <c r="F266" s="202"/>
       <c r="G266" s="202"/>
       <c r="H266" s="223"/>
     </row>
-    <row r="267" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A267" s="200"/>
       <c r="B267" s="226"/>
       <c r="C267" s="65"/>
       <c r="D267" s="170"/>
       <c r="E267" s="202"/>
       <c r="F267" s="202"/>
       <c r="G267" s="202"/>
       <c r="H267" s="223"/>
     </row>
-    <row r="268" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="268" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A268" s="200"/>
       <c r="B268" s="226"/>
       <c r="D268" s="170"/>
       <c r="E268" s="202"/>
       <c r="F268" s="202"/>
       <c r="G268" s="202"/>
       <c r="H268" s="223"/>
     </row>
-    <row r="269" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A269" s="200"/>
       <c r="B269" s="226"/>
       <c r="C269" s="65"/>
       <c r="D269" s="170"/>
       <c r="E269" s="202"/>
       <c r="F269" s="202"/>
       <c r="G269" s="202"/>
       <c r="H269" s="223"/>
     </row>
-    <row r="270" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="270" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A270" s="200"/>
       <c r="B270" s="226"/>
       <c r="D270" s="170"/>
       <c r="E270" s="202"/>
       <c r="F270" s="202"/>
       <c r="G270" s="202"/>
       <c r="H270" s="223"/>
     </row>
-    <row r="271" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A271" s="200"/>
       <c r="B271" s="226"/>
       <c r="C271" s="65"/>
       <c r="D271" s="170"/>
       <c r="E271" s="202"/>
       <c r="F271" s="202"/>
       <c r="G271" s="202"/>
       <c r="H271" s="223"/>
     </row>
-    <row r="272" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A272" s="200"/>
       <c r="B272" s="226"/>
       <c r="D272" s="170"/>
       <c r="E272" s="202"/>
       <c r="F272" s="202"/>
       <c r="G272" s="202"/>
       <c r="H272" s="223"/>
     </row>
-    <row r="273" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A273" s="200"/>
       <c r="B273" s="226"/>
       <c r="C273" s="65"/>
       <c r="D273" s="170"/>
       <c r="E273" s="202"/>
       <c r="F273" s="202"/>
       <c r="G273" s="202"/>
       <c r="H273" s="223"/>
     </row>
-    <row r="274" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A274" s="200"/>
       <c r="B274" s="226"/>
       <c r="D274" s="170"/>
       <c r="E274" s="202"/>
       <c r="F274" s="202"/>
       <c r="G274" s="202"/>
       <c r="H274" s="223"/>
     </row>
-    <row r="275" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A275" s="200"/>
       <c r="B275" s="226"/>
       <c r="C275" s="65"/>
       <c r="D275" s="170"/>
       <c r="E275" s="202"/>
       <c r="F275" s="202"/>
       <c r="G275" s="202"/>
       <c r="H275" s="223"/>
     </row>
-    <row r="276" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A276" s="200"/>
       <c r="B276" s="226"/>
       <c r="D276" s="170"/>
       <c r="E276" s="202"/>
       <c r="F276" s="202"/>
       <c r="G276" s="202"/>
       <c r="H276" s="223"/>
     </row>
-    <row r="277" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A277" s="200"/>
       <c r="B277" s="226"/>
       <c r="C277" s="65"/>
       <c r="D277" s="170"/>
       <c r="E277" s="202"/>
       <c r="F277" s="202"/>
       <c r="G277" s="202"/>
       <c r="H277" s="223"/>
     </row>
-    <row r="278" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A278" s="200"/>
       <c r="B278" s="202"/>
       <c r="D278" s="170"/>
       <c r="E278" s="202"/>
       <c r="F278" s="202"/>
       <c r="G278" s="202"/>
       <c r="H278" s="223"/>
     </row>
-    <row r="279" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A279" s="200"/>
       <c r="B279" s="202"/>
       <c r="C279" s="202"/>
       <c r="D279" s="170"/>
       <c r="E279" s="202"/>
       <c r="F279" s="202"/>
       <c r="G279" s="202"/>
       <c r="H279" s="223"/>
     </row>
-    <row r="280" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A280" s="200"/>
       <c r="B280" s="202"/>
       <c r="C280" s="202"/>
       <c r="D280" s="170"/>
       <c r="E280" s="202"/>
       <c r="F280" s="202"/>
       <c r="G280" s="202"/>
       <c r="H280" s="223"/>
     </row>
-    <row r="281" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A281" s="200"/>
       <c r="B281" s="202"/>
       <c r="C281" s="202"/>
       <c r="D281" s="170"/>
       <c r="E281" s="202"/>
       <c r="F281" s="202"/>
       <c r="G281" s="202"/>
       <c r="H281" s="223"/>
     </row>
-    <row r="282" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A282" s="200"/>
       <c r="B282" s="202"/>
       <c r="C282" s="202"/>
       <c r="D282" s="170"/>
       <c r="E282" s="202"/>
       <c r="F282" s="202"/>
       <c r="G282" s="202"/>
       <c r="H282" s="223"/>
     </row>
-    <row r="283" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A283" s="200"/>
       <c r="B283" s="202"/>
       <c r="C283" s="202"/>
       <c r="D283" s="170"/>
       <c r="E283" s="202"/>
       <c r="F283" s="202"/>
       <c r="G283" s="202"/>
       <c r="H283" s="223"/>
     </row>
-    <row r="284" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A284" s="200"/>
       <c r="B284" s="202"/>
       <c r="C284" s="202"/>
       <c r="D284" s="170"/>
       <c r="E284" s="202"/>
       <c r="F284" s="202"/>
       <c r="G284" s="202"/>
       <c r="H284" s="223"/>
     </row>
-    <row r="285" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A285" s="200"/>
       <c r="B285" s="202"/>
       <c r="C285" s="202"/>
       <c r="D285" s="170"/>
       <c r="E285" s="202"/>
       <c r="F285" s="202"/>
       <c r="G285" s="202"/>
       <c r="H285" s="223"/>
     </row>
-    <row r="286" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A286" s="200"/>
       <c r="B286" s="202"/>
       <c r="C286" s="202"/>
       <c r="D286" s="170"/>
       <c r="E286" s="202"/>
       <c r="F286" s="202"/>
       <c r="G286" s="202"/>
       <c r="H286" s="223"/>
     </row>
-    <row r="287" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A287" s="200"/>
       <c r="B287" s="202"/>
       <c r="C287" s="202"/>
       <c r="D287" s="170"/>
       <c r="E287" s="202"/>
       <c r="F287" s="202"/>
       <c r="G287" s="202"/>
       <c r="H287" s="223"/>
     </row>
-    <row r="288" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A288" s="200"/>
       <c r="B288" s="202"/>
       <c r="C288" s="202"/>
       <c r="D288" s="170"/>
       <c r="E288" s="202"/>
       <c r="F288" s="202"/>
       <c r="G288" s="202"/>
       <c r="H288" s="223"/>
     </row>
-    <row r="289" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A289" s="200"/>
       <c r="B289" s="202"/>
       <c r="C289" s="202"/>
       <c r="D289" s="170"/>
       <c r="E289" s="202"/>
       <c r="F289" s="202"/>
       <c r="G289" s="202"/>
       <c r="H289" s="223"/>
     </row>
-    <row r="290" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A290" s="200"/>
       <c r="B290" s="202"/>
       <c r="C290" s="202"/>
       <c r="D290" s="170"/>
       <c r="E290" s="202"/>
       <c r="F290" s="202"/>
       <c r="G290" s="202"/>
       <c r="H290" s="223"/>
     </row>
-    <row r="291" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A291" s="200"/>
       <c r="B291" s="202"/>
       <c r="C291" s="202"/>
       <c r="D291" s="170"/>
       <c r="E291" s="202"/>
       <c r="F291" s="202"/>
       <c r="G291" s="202"/>
       <c r="H291" s="223"/>
     </row>
-    <row r="292" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A292" s="200"/>
       <c r="B292" s="202"/>
       <c r="C292" s="202"/>
       <c r="D292" s="170"/>
       <c r="E292" s="202"/>
       <c r="F292" s="202"/>
       <c r="G292" s="202"/>
       <c r="H292" s="223"/>
     </row>
-    <row r="293" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A293" s="200"/>
       <c r="B293" s="202"/>
       <c r="C293" s="202"/>
       <c r="D293" s="170"/>
       <c r="E293" s="202"/>
       <c r="F293" s="202"/>
       <c r="G293" s="202"/>
       <c r="H293" s="223"/>
     </row>
-    <row r="294" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A294" s="200"/>
       <c r="B294" s="202"/>
       <c r="C294" s="202"/>
       <c r="D294" s="170"/>
       <c r="E294" s="202"/>
       <c r="F294" s="202"/>
       <c r="G294" s="202"/>
       <c r="H294" s="223"/>
     </row>
-    <row r="295" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A295" s="200"/>
       <c r="B295" s="202"/>
       <c r="C295" s="202"/>
       <c r="D295" s="170"/>
       <c r="E295" s="202"/>
       <c r="F295" s="202"/>
       <c r="G295" s="202"/>
       <c r="H295" s="223"/>
     </row>
-    <row r="296" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A296" s="200"/>
       <c r="B296" s="202"/>
       <c r="C296" s="202"/>
       <c r="D296" s="170"/>
       <c r="E296" s="202"/>
       <c r="F296" s="202"/>
       <c r="G296" s="202"/>
       <c r="H296" s="223"/>
     </row>
-    <row r="297" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A297" s="200"/>
       <c r="B297" s="202"/>
       <c r="C297" s="202"/>
       <c r="D297" s="170"/>
       <c r="E297" s="202"/>
       <c r="F297" s="202"/>
       <c r="G297" s="202"/>
       <c r="H297" s="223"/>
     </row>
-    <row r="298" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A298" s="200"/>
       <c r="B298" s="202"/>
       <c r="C298" s="202"/>
       <c r="D298" s="170"/>
       <c r="E298" s="202"/>
       <c r="F298" s="202"/>
       <c r="G298" s="202"/>
       <c r="H298" s="223"/>
     </row>
-    <row r="299" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A299" s="200"/>
       <c r="B299" s="202"/>
       <c r="C299" s="202"/>
       <c r="D299" s="170"/>
       <c r="E299" s="202"/>
       <c r="F299" s="202"/>
       <c r="G299" s="202"/>
       <c r="H299" s="223"/>
     </row>
-    <row r="300" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A300" s="200"/>
       <c r="B300" s="202"/>
       <c r="C300" s="202"/>
       <c r="D300" s="170"/>
       <c r="E300" s="202"/>
       <c r="F300" s="202"/>
       <c r="G300" s="202"/>
       <c r="H300" s="223"/>
     </row>
-    <row r="301" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A301" s="200"/>
       <c r="B301" s="202"/>
       <c r="C301" s="202"/>
       <c r="D301" s="170"/>
       <c r="E301" s="202"/>
       <c r="F301" s="202"/>
       <c r="G301" s="202"/>
       <c r="H301" s="223"/>
     </row>
-    <row r="302" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A302" s="200"/>
       <c r="B302" s="202"/>
       <c r="C302" s="202"/>
       <c r="D302" s="170"/>
       <c r="E302" s="202"/>
       <c r="F302" s="202"/>
       <c r="G302" s="202"/>
       <c r="H302" s="223"/>
     </row>
-    <row r="303" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="303" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A303" s="200"/>
       <c r="B303" s="202"/>
       <c r="C303" s="202"/>
       <c r="D303" s="170"/>
       <c r="E303" s="202"/>
       <c r="F303" s="202"/>
       <c r="G303" s="202"/>
       <c r="H303" s="223"/>
     </row>
-    <row r="304" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A304" s="200"/>
       <c r="B304" s="202"/>
       <c r="C304" s="202"/>
       <c r="D304" s="170"/>
       <c r="E304" s="202"/>
       <c r="F304" s="202"/>
       <c r="G304" s="202"/>
       <c r="H304" s="223"/>
     </row>
-    <row r="305" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A305" s="200"/>
       <c r="B305" s="202"/>
       <c r="C305" s="202"/>
       <c r="D305" s="170"/>
       <c r="E305" s="202"/>
       <c r="F305" s="202"/>
       <c r="G305" s="202"/>
       <c r="H305" s="223"/>
     </row>
-    <row r="306" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="306" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A306" s="200"/>
       <c r="B306" s="202"/>
       <c r="C306" s="202"/>
       <c r="D306" s="170"/>
       <c r="E306" s="202"/>
       <c r="F306" s="202"/>
       <c r="G306" s="202"/>
       <c r="H306" s="223"/>
     </row>
-    <row r="307" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="307" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A307" s="200"/>
       <c r="B307" s="202"/>
       <c r="C307" s="202"/>
       <c r="D307" s="170"/>
       <c r="E307" s="202"/>
       <c r="F307" s="202"/>
       <c r="G307" s="202"/>
       <c r="H307" s="223"/>
     </row>
-    <row r="308" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A308" s="200"/>
       <c r="B308" s="202"/>
       <c r="C308" s="202"/>
       <c r="D308" s="170"/>
       <c r="E308" s="202"/>
       <c r="F308" s="202"/>
       <c r="G308" s="202"/>
       <c r="H308" s="223"/>
     </row>
-    <row r="309" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A309" s="200"/>
       <c r="B309" s="202"/>
       <c r="C309" s="202"/>
       <c r="D309" s="170"/>
       <c r="E309" s="202"/>
       <c r="F309" s="202"/>
       <c r="G309" s="202"/>
       <c r="H309" s="223"/>
     </row>
-    <row r="310" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="310" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A310" s="200"/>
       <c r="B310" s="202"/>
       <c r="C310" s="202"/>
       <c r="D310" s="170"/>
       <c r="E310" s="202"/>
       <c r="F310" s="202"/>
       <c r="G310" s="202"/>
       <c r="H310" s="223"/>
     </row>
-    <row r="311" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A311" s="200"/>
       <c r="B311" s="202"/>
       <c r="C311" s="202"/>
       <c r="D311" s="170"/>
       <c r="E311" s="202"/>
       <c r="F311" s="202"/>
       <c r="G311" s="202"/>
       <c r="H311" s="223"/>
     </row>
-    <row r="312" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A312" s="200"/>
       <c r="B312" s="202"/>
       <c r="C312" s="202"/>
       <c r="D312" s="170"/>
       <c r="E312" s="202"/>
       <c r="F312" s="202"/>
       <c r="G312" s="202"/>
       <c r="H312" s="223"/>
     </row>
-    <row r="313" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A313" s="200"/>
       <c r="B313" s="202"/>
       <c r="C313" s="202"/>
       <c r="D313" s="170"/>
       <c r="E313" s="202"/>
       <c r="F313" s="202"/>
       <c r="G313" s="202"/>
       <c r="H313" s="223"/>
     </row>
-    <row r="314" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A314" s="200"/>
       <c r="B314" s="202"/>
       <c r="C314" s="202"/>
       <c r="D314" s="170"/>
       <c r="E314" s="202"/>
       <c r="F314" s="202"/>
       <c r="G314" s="202"/>
       <c r="H314" s="223"/>
     </row>
-    <row r="315" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A315" s="200"/>
       <c r="B315" s="202"/>
       <c r="C315" s="202"/>
       <c r="D315" s="170"/>
       <c r="E315" s="202"/>
       <c r="F315" s="202"/>
       <c r="G315" s="202"/>
       <c r="H315" s="223"/>
     </row>
-    <row r="316" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="316" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A316" s="200"/>
       <c r="B316" s="202"/>
       <c r="C316" s="202"/>
       <c r="D316" s="170"/>
       <c r="E316" s="202"/>
       <c r="F316" s="202"/>
       <c r="G316" s="202"/>
       <c r="H316" s="223"/>
     </row>
-    <row r="317" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A317" s="200"/>
       <c r="B317" s="202"/>
       <c r="C317" s="202"/>
       <c r="D317" s="170"/>
       <c r="E317" s="202"/>
       <c r="F317" s="202"/>
       <c r="G317" s="202"/>
       <c r="H317" s="223"/>
     </row>
-    <row r="318" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A318" s="200"/>
       <c r="B318" s="202"/>
       <c r="C318" s="202"/>
       <c r="D318" s="170"/>
       <c r="E318" s="202"/>
       <c r="F318" s="202"/>
       <c r="G318" s="202"/>
       <c r="H318" s="223"/>
     </row>
-    <row r="319" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="319" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A319" s="200"/>
       <c r="B319" s="202"/>
       <c r="C319" s="202"/>
       <c r="D319" s="170"/>
       <c r="E319" s="202"/>
       <c r="F319" s="202"/>
       <c r="G319" s="202"/>
       <c r="H319" s="223"/>
     </row>
-    <row r="320" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="320" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A320" s="200"/>
       <c r="B320" s="202"/>
       <c r="C320" s="202"/>
       <c r="D320" s="170"/>
       <c r="E320" s="202"/>
       <c r="F320" s="202"/>
       <c r="G320" s="202"/>
       <c r="H320" s="223"/>
     </row>
-    <row r="321" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="321" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A321" s="200"/>
       <c r="B321" s="202"/>
       <c r="C321" s="202"/>
       <c r="D321" s="170"/>
       <c r="E321" s="202"/>
       <c r="F321" s="202"/>
       <c r="G321" s="202"/>
       <c r="H321" s="223"/>
     </row>
-    <row r="322" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="322" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A322" s="200"/>
       <c r="B322" s="202"/>
       <c r="C322" s="202"/>
       <c r="D322" s="170"/>
       <c r="E322" s="202"/>
       <c r="F322" s="202"/>
       <c r="G322" s="202"/>
       <c r="H322" s="223"/>
     </row>
-    <row r="323" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="323" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A323" s="200"/>
       <c r="B323" s="202"/>
       <c r="C323" s="202"/>
       <c r="D323" s="170"/>
       <c r="E323" s="202"/>
       <c r="F323" s="202"/>
       <c r="G323" s="202"/>
       <c r="H323" s="223"/>
     </row>
-    <row r="324" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="324" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A324" s="200"/>
       <c r="B324" s="202"/>
       <c r="C324" s="202"/>
       <c r="D324" s="170"/>
       <c r="E324" s="202"/>
       <c r="F324" s="202"/>
       <c r="G324" s="202"/>
       <c r="H324" s="223"/>
     </row>
-    <row r="325" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="325" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A325" s="200"/>
       <c r="B325" s="202"/>
       <c r="C325" s="202"/>
       <c r="D325" s="170"/>
       <c r="E325" s="202"/>
       <c r="F325" s="202"/>
       <c r="G325" s="202"/>
       <c r="H325" s="223"/>
     </row>
-    <row r="326" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="326" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A326" s="200"/>
       <c r="B326" s="202"/>
       <c r="C326" s="202"/>
       <c r="D326" s="170"/>
       <c r="E326" s="202"/>
       <c r="F326" s="202"/>
       <c r="G326" s="202"/>
       <c r="H326" s="223"/>
     </row>
-    <row r="327" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="327" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A327" s="200"/>
       <c r="B327" s="202"/>
       <c r="C327" s="202"/>
       <c r="D327" s="170"/>
       <c r="E327" s="202"/>
       <c r="F327" s="202"/>
       <c r="G327" s="202"/>
       <c r="H327" s="223"/>
     </row>
-    <row r="328" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="328" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A328" s="200"/>
       <c r="B328" s="202"/>
       <c r="C328" s="202"/>
       <c r="D328" s="170"/>
       <c r="E328" s="202"/>
       <c r="F328" s="202"/>
       <c r="G328" s="202"/>
       <c r="H328" s="223"/>
     </row>
-    <row r="329" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="329" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A329" s="200"/>
       <c r="B329" s="202"/>
       <c r="C329" s="202"/>
       <c r="D329" s="170"/>
       <c r="E329" s="202"/>
       <c r="F329" s="202"/>
       <c r="G329" s="202"/>
       <c r="H329" s="223"/>
     </row>
-    <row r="330" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="330" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A330" s="200"/>
       <c r="B330" s="202"/>
       <c r="C330" s="202"/>
       <c r="D330" s="170"/>
       <c r="E330" s="202"/>
       <c r="F330" s="202"/>
       <c r="G330" s="202"/>
       <c r="H330" s="223"/>
     </row>
-    <row r="331" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="331" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A331" s="200"/>
       <c r="B331" s="202"/>
       <c r="C331" s="202"/>
       <c r="D331" s="170"/>
       <c r="E331" s="202"/>
       <c r="F331" s="202"/>
       <c r="G331" s="202"/>
       <c r="H331" s="223"/>
     </row>
-    <row r="332" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="332" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A332" s="200"/>
       <c r="B332" s="202"/>
       <c r="C332" s="202"/>
       <c r="D332" s="170"/>
       <c r="E332" s="202"/>
       <c r="F332" s="202"/>
       <c r="G332" s="202"/>
       <c r="H332" s="223"/>
     </row>
-    <row r="333" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="333" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A333" s="200"/>
       <c r="B333" s="202"/>
       <c r="C333" s="202"/>
       <c r="D333" s="170"/>
       <c r="E333" s="202"/>
       <c r="F333" s="202"/>
       <c r="G333" s="202"/>
       <c r="H333" s="223"/>
     </row>
-    <row r="334" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="334" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A334" s="200"/>
       <c r="B334" s="202"/>
       <c r="C334" s="202"/>
       <c r="D334" s="170"/>
       <c r="E334" s="202"/>
       <c r="F334" s="202"/>
       <c r="G334" s="202"/>
       <c r="H334" s="223"/>
     </row>
-    <row r="335" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="335" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A335" s="200"/>
       <c r="B335" s="202"/>
       <c r="C335" s="202"/>
       <c r="D335" s="170"/>
       <c r="E335" s="202"/>
       <c r="F335" s="202"/>
       <c r="G335" s="202"/>
       <c r="H335" s="223"/>
     </row>
-    <row r="336" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="336" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A336" s="200"/>
       <c r="B336" s="202"/>
       <c r="C336" s="202"/>
       <c r="D336" s="170"/>
       <c r="E336" s="202"/>
       <c r="F336" s="202"/>
       <c r="G336" s="202"/>
       <c r="H336" s="223"/>
     </row>
-    <row r="337" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="337" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A337" s="200"/>
       <c r="B337" s="202"/>
       <c r="C337" s="202"/>
       <c r="D337" s="170"/>
       <c r="E337" s="202"/>
       <c r="F337" s="202"/>
       <c r="G337" s="202"/>
       <c r="H337" s="223"/>
     </row>
-    <row r="338" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="338" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A338" s="200"/>
       <c r="B338" s="202"/>
       <c r="C338" s="202"/>
       <c r="D338" s="170"/>
       <c r="E338" s="202"/>
       <c r="F338" s="202"/>
       <c r="G338" s="202"/>
       <c r="H338" s="223"/>
     </row>
-    <row r="339" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="339" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A339" s="200"/>
       <c r="B339" s="202"/>
       <c r="C339" s="202"/>
       <c r="D339" s="170"/>
       <c r="E339" s="202"/>
       <c r="F339" s="202"/>
       <c r="G339" s="202"/>
       <c r="H339" s="223"/>
     </row>
-    <row r="340" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="340" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A340" s="200"/>
       <c r="B340" s="202"/>
       <c r="C340" s="202"/>
       <c r="D340" s="170"/>
       <c r="E340" s="202"/>
       <c r="F340" s="202"/>
       <c r="G340" s="202"/>
       <c r="H340" s="223"/>
     </row>
-    <row r="341" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="341" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A341" s="200"/>
       <c r="B341" s="202"/>
       <c r="C341" s="202"/>
       <c r="D341" s="170"/>
       <c r="E341" s="202"/>
       <c r="F341" s="202"/>
       <c r="G341" s="202"/>
       <c r="H341" s="223"/>
     </row>
-    <row r="342" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="342" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A342" s="200"/>
       <c r="B342" s="202"/>
       <c r="C342" s="202"/>
       <c r="D342" s="170"/>
       <c r="E342" s="202"/>
       <c r="F342" s="202"/>
       <c r="G342" s="202"/>
       <c r="H342" s="223"/>
     </row>
-    <row r="343" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="343" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A343" s="200"/>
       <c r="B343" s="202"/>
       <c r="C343" s="202"/>
       <c r="D343" s="170"/>
       <c r="E343" s="202"/>
       <c r="F343" s="202"/>
       <c r="G343" s="202"/>
       <c r="H343" s="223"/>
     </row>
-    <row r="344" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="344" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A344" s="200"/>
       <c r="B344" s="202"/>
       <c r="C344" s="202"/>
       <c r="D344" s="170"/>
       <c r="E344" s="202"/>
       <c r="F344" s="202"/>
       <c r="G344" s="202"/>
       <c r="H344" s="223"/>
     </row>
-    <row r="345" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="345" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A345" s="200"/>
       <c r="B345" s="202"/>
       <c r="C345" s="202"/>
       <c r="D345" s="170"/>
       <c r="E345" s="202"/>
       <c r="F345" s="202"/>
       <c r="G345" s="202"/>
       <c r="H345" s="223"/>
     </row>
-    <row r="346" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="346" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A346" s="200"/>
       <c r="B346" s="202"/>
       <c r="C346" s="202"/>
       <c r="D346" s="170"/>
       <c r="E346" s="202"/>
       <c r="F346" s="202"/>
       <c r="G346" s="202"/>
       <c r="H346" s="223"/>
     </row>
-    <row r="347" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="347" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A347" s="200"/>
       <c r="B347" s="202"/>
       <c r="C347" s="202"/>
       <c r="D347" s="170"/>
       <c r="E347" s="202"/>
       <c r="F347" s="202"/>
       <c r="G347" s="202"/>
       <c r="H347" s="223"/>
     </row>
-    <row r="348" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="348" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A348" s="200"/>
       <c r="B348" s="202"/>
       <c r="C348" s="202"/>
       <c r="D348" s="170"/>
       <c r="E348" s="202"/>
       <c r="F348" s="202"/>
       <c r="G348" s="202"/>
       <c r="H348" s="223"/>
     </row>
-    <row r="349" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="349" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A349" s="200"/>
       <c r="B349" s="202"/>
       <c r="C349" s="202"/>
       <c r="D349" s="170"/>
       <c r="E349" s="202"/>
       <c r="F349" s="202"/>
       <c r="G349" s="202"/>
       <c r="H349" s="223"/>
     </row>
-    <row r="350" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="350" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A350" s="200"/>
       <c r="B350" s="202"/>
       <c r="C350" s="202"/>
       <c r="D350" s="170"/>
       <c r="E350" s="202"/>
       <c r="F350" s="202"/>
       <c r="G350" s="202"/>
       <c r="H350" s="223"/>
     </row>
-    <row r="351" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="351" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A351" s="200"/>
       <c r="B351" s="202"/>
       <c r="C351" s="202"/>
       <c r="D351" s="170"/>
       <c r="E351" s="202"/>
       <c r="F351" s="202"/>
       <c r="G351" s="202"/>
       <c r="H351" s="223"/>
     </row>
-    <row r="352" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="352" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A352" s="200"/>
       <c r="B352" s="202"/>
       <c r="C352" s="202"/>
       <c r="D352" s="170"/>
       <c r="E352" s="202"/>
       <c r="F352" s="202"/>
       <c r="G352" s="202"/>
       <c r="H352" s="223"/>
     </row>
-    <row r="353" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="353" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A353" s="200"/>
       <c r="B353" s="202"/>
       <c r="C353" s="202"/>
       <c r="D353" s="170"/>
       <c r="E353" s="202"/>
       <c r="F353" s="202"/>
       <c r="G353" s="202"/>
       <c r="H353" s="223"/>
     </row>
-    <row r="354" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="354" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A354" s="200"/>
       <c r="B354" s="202"/>
       <c r="C354" s="202"/>
       <c r="D354" s="170"/>
       <c r="E354" s="202"/>
       <c r="F354" s="202"/>
       <c r="G354" s="202"/>
       <c r="H354" s="223"/>
     </row>
-    <row r="355" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="355" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A355" s="200"/>
       <c r="B355" s="202"/>
       <c r="C355" s="202"/>
       <c r="D355" s="170"/>
       <c r="E355" s="202"/>
       <c r="F355" s="202"/>
       <c r="G355" s="202"/>
       <c r="H355" s="223"/>
     </row>
-    <row r="356" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="356" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A356" s="200"/>
       <c r="B356" s="202"/>
       <c r="C356" s="202"/>
       <c r="D356" s="170"/>
       <c r="E356" s="202"/>
       <c r="F356" s="202"/>
       <c r="G356" s="202"/>
       <c r="H356" s="223"/>
     </row>
-    <row r="357" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="357" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A357" s="200"/>
       <c r="B357" s="202"/>
       <c r="C357" s="202"/>
       <c r="D357" s="170"/>
       <c r="E357" s="202"/>
       <c r="F357" s="202"/>
       <c r="G357" s="202"/>
       <c r="H357" s="223"/>
     </row>
-    <row r="358" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="358" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A358" s="200"/>
       <c r="B358" s="202"/>
       <c r="C358" s="202"/>
       <c r="D358" s="170"/>
       <c r="E358" s="202"/>
       <c r="F358" s="202"/>
       <c r="G358" s="202"/>
       <c r="H358" s="223"/>
     </row>
-    <row r="359" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="359" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A359" s="200"/>
       <c r="B359" s="202"/>
       <c r="C359" s="202"/>
       <c r="D359" s="170"/>
       <c r="E359" s="202"/>
       <c r="F359" s="202"/>
       <c r="G359" s="202"/>
       <c r="H359" s="223"/>
     </row>
-    <row r="360" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="360" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A360" s="200"/>
       <c r="B360" s="202"/>
       <c r="C360" s="202"/>
       <c r="D360" s="170"/>
       <c r="E360" s="202"/>
       <c r="F360" s="202"/>
       <c r="G360" s="202"/>
       <c r="H360" s="223"/>
     </row>
-    <row r="361" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="361" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A361" s="200"/>
       <c r="B361" s="202"/>
       <c r="C361" s="202"/>
       <c r="D361" s="170"/>
       <c r="E361" s="202"/>
       <c r="F361" s="202"/>
       <c r="G361" s="202"/>
       <c r="H361" s="223"/>
     </row>
-    <row r="362" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="362" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A362" s="200"/>
       <c r="B362" s="202"/>
       <c r="C362" s="202"/>
       <c r="D362" s="170"/>
       <c r="E362" s="202"/>
       <c r="F362" s="202"/>
       <c r="G362" s="202"/>
       <c r="H362" s="223"/>
     </row>
-    <row r="363" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="363" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A363" s="200"/>
       <c r="B363" s="202"/>
       <c r="C363" s="202"/>
       <c r="D363" s="170"/>
       <c r="E363" s="202"/>
       <c r="F363" s="202"/>
       <c r="G363" s="202"/>
       <c r="H363" s="223"/>
     </row>
-    <row r="364" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="364" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A364" s="200"/>
       <c r="B364" s="202"/>
       <c r="C364" s="202"/>
       <c r="D364" s="170"/>
       <c r="E364" s="202"/>
       <c r="F364" s="202"/>
       <c r="G364" s="202"/>
       <c r="H364" s="223"/>
     </row>
-    <row r="365" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="365" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A365" s="200"/>
       <c r="B365" s="202"/>
       <c r="C365" s="202"/>
       <c r="D365" s="170"/>
       <c r="E365" s="202"/>
       <c r="F365" s="202"/>
       <c r="G365" s="202"/>
       <c r="H365" s="223"/>
     </row>
-    <row r="366" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="366" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A366" s="200"/>
       <c r="B366" s="202"/>
       <c r="C366" s="202"/>
       <c r="D366" s="170"/>
       <c r="E366" s="202"/>
       <c r="F366" s="202"/>
       <c r="G366" s="202"/>
       <c r="H366" s="223"/>
     </row>
-    <row r="367" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="367" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A367" s="200"/>
       <c r="B367" s="202"/>
       <c r="C367" s="202"/>
       <c r="D367" s="170"/>
       <c r="E367" s="202"/>
       <c r="F367" s="202"/>
       <c r="G367" s="202"/>
       <c r="H367" s="223"/>
     </row>
-    <row r="368" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="368" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A368" s="200"/>
       <c r="B368" s="202"/>
       <c r="C368" s="202"/>
       <c r="D368" s="170"/>
       <c r="E368" s="202"/>
       <c r="F368" s="202"/>
       <c r="G368" s="202"/>
       <c r="H368" s="223"/>
     </row>
-    <row r="369" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="369" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A369" s="200"/>
       <c r="B369" s="202"/>
       <c r="C369" s="202"/>
       <c r="D369" s="170"/>
       <c r="E369" s="202"/>
       <c r="F369" s="202"/>
       <c r="G369" s="202"/>
       <c r="H369" s="223"/>
     </row>
-    <row r="370" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="370" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A370" s="200"/>
       <c r="B370" s="202"/>
       <c r="C370" s="202"/>
       <c r="D370" s="170"/>
       <c r="E370" s="202"/>
       <c r="F370" s="202"/>
       <c r="G370" s="202"/>
       <c r="H370" s="223"/>
     </row>
-    <row r="371" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="371" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A371" s="200"/>
       <c r="B371" s="202"/>
       <c r="C371" s="202"/>
       <c r="D371" s="170"/>
       <c r="E371" s="202"/>
       <c r="F371" s="202"/>
       <c r="G371" s="202"/>
       <c r="H371" s="223"/>
     </row>
-    <row r="372" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="372" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A372" s="200"/>
       <c r="B372" s="202"/>
       <c r="C372" s="202"/>
       <c r="D372" s="170"/>
       <c r="E372" s="202"/>
       <c r="F372" s="202"/>
       <c r="G372" s="202"/>
       <c r="H372" s="223"/>
     </row>
-    <row r="373" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="373" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A373" s="200"/>
       <c r="B373" s="202"/>
       <c r="C373" s="202"/>
       <c r="D373" s="170"/>
       <c r="E373" s="202"/>
       <c r="F373" s="202"/>
       <c r="G373" s="202"/>
       <c r="H373" s="223"/>
     </row>
-    <row r="374" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="374" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A374" s="200"/>
       <c r="B374" s="202"/>
       <c r="C374" s="202"/>
       <c r="D374" s="170"/>
       <c r="E374" s="202"/>
       <c r="F374" s="202"/>
       <c r="G374" s="202"/>
       <c r="H374" s="223"/>
     </row>
-    <row r="375" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="375" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A375" s="200"/>
       <c r="B375" s="202"/>
       <c r="C375" s="202"/>
       <c r="D375" s="170"/>
       <c r="E375" s="202"/>
       <c r="F375" s="202"/>
       <c r="G375" s="202"/>
       <c r="H375" s="223"/>
     </row>
-    <row r="376" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="376" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A376" s="200"/>
       <c r="B376" s="202"/>
       <c r="C376" s="202"/>
       <c r="D376" s="170"/>
       <c r="E376" s="202"/>
       <c r="F376" s="202"/>
       <c r="G376" s="202"/>
       <c r="H376" s="223"/>
     </row>
-    <row r="377" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="377" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A377" s="200"/>
       <c r="B377" s="202"/>
       <c r="C377" s="202"/>
       <c r="D377" s="170"/>
       <c r="E377" s="202"/>
       <c r="F377" s="202"/>
       <c r="G377" s="202"/>
       <c r="H377" s="223"/>
     </row>
-    <row r="378" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A378" s="200"/>
       <c r="B378" s="202"/>
       <c r="C378" s="202"/>
       <c r="D378" s="170"/>
       <c r="E378" s="202"/>
       <c r="F378" s="202"/>
       <c r="G378" s="202"/>
       <c r="H378" s="223"/>
     </row>
-    <row r="379" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="379" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A379" s="200"/>
       <c r="B379" s="202"/>
       <c r="C379" s="202"/>
       <c r="D379" s="170"/>
       <c r="E379" s="202"/>
       <c r="F379" s="202"/>
       <c r="G379" s="202"/>
       <c r="H379" s="223"/>
     </row>
-    <row r="380" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="380" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A380" s="200"/>
       <c r="B380" s="202"/>
       <c r="C380" s="202"/>
       <c r="D380" s="170"/>
       <c r="E380" s="202"/>
       <c r="F380" s="202"/>
       <c r="G380" s="202"/>
       <c r="H380" s="223"/>
     </row>
-    <row r="381" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="381" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A381" s="200"/>
       <c r="B381" s="202"/>
       <c r="C381" s="202"/>
       <c r="D381" s="170"/>
       <c r="E381" s="202"/>
       <c r="F381" s="202"/>
       <c r="G381" s="202"/>
       <c r="H381" s="223"/>
     </row>
-    <row r="382" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="382" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A382" s="200"/>
       <c r="B382" s="202"/>
       <c r="C382" s="202"/>
       <c r="D382" s="170"/>
       <c r="E382" s="202"/>
       <c r="F382" s="202"/>
       <c r="G382" s="202"/>
       <c r="H382" s="223"/>
     </row>
-    <row r="383" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="383" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A383" s="200"/>
       <c r="B383" s="202"/>
       <c r="C383" s="202"/>
       <c r="D383" s="170"/>
       <c r="E383" s="202"/>
       <c r="F383" s="202"/>
       <c r="G383" s="202"/>
       <c r="H383" s="223"/>
     </row>
-    <row r="384" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="384" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A384" s="200"/>
       <c r="B384" s="202"/>
       <c r="C384" s="202"/>
       <c r="D384" s="170"/>
       <c r="E384" s="202"/>
       <c r="F384" s="202"/>
       <c r="G384" s="202"/>
       <c r="H384" s="223"/>
     </row>
-    <row r="385" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="385" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A385" s="200"/>
       <c r="B385" s="202"/>
       <c r="C385" s="202"/>
       <c r="D385" s="170"/>
       <c r="E385" s="202"/>
       <c r="F385" s="202"/>
       <c r="G385" s="202"/>
       <c r="H385" s="223"/>
     </row>
-    <row r="386" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="386" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A386" s="200"/>
       <c r="B386" s="202"/>
       <c r="C386" s="202"/>
       <c r="D386" s="170"/>
       <c r="E386" s="202"/>
       <c r="F386" s="202"/>
       <c r="G386" s="202"/>
       <c r="H386" s="223"/>
     </row>
-    <row r="387" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="387" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A387" s="200"/>
       <c r="B387" s="202"/>
       <c r="C387" s="202"/>
       <c r="D387" s="170"/>
       <c r="E387" s="202"/>
       <c r="F387" s="202"/>
       <c r="G387" s="202"/>
       <c r="H387" s="223"/>
     </row>
-    <row r="388" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="388" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A388" s="200"/>
       <c r="B388" s="202"/>
       <c r="C388" s="202"/>
       <c r="D388" s="170"/>
       <c r="E388" s="202"/>
       <c r="F388" s="202"/>
       <c r="G388" s="202"/>
       <c r="H388" s="223"/>
     </row>
-    <row r="389" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="389" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A389" s="200"/>
       <c r="B389" s="202"/>
       <c r="C389" s="202"/>
       <c r="D389" s="170"/>
       <c r="E389" s="202"/>
       <c r="F389" s="202"/>
       <c r="G389" s="202"/>
       <c r="H389" s="223"/>
     </row>
-    <row r="390" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="390" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A390" s="200"/>
       <c r="B390" s="202"/>
       <c r="C390" s="202"/>
       <c r="D390" s="170"/>
       <c r="E390" s="202"/>
       <c r="F390" s="202"/>
       <c r="G390" s="202"/>
       <c r="H390" s="223"/>
     </row>
-    <row r="391" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="391" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A391" s="200"/>
       <c r="B391" s="202"/>
       <c r="C391" s="202"/>
       <c r="D391" s="170"/>
       <c r="E391" s="202"/>
       <c r="F391" s="202"/>
       <c r="G391" s="202"/>
       <c r="H391" s="223"/>
     </row>
-    <row r="392" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="392" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A392" s="200"/>
       <c r="B392" s="202"/>
       <c r="C392" s="202"/>
       <c r="D392" s="170"/>
       <c r="E392" s="202"/>
       <c r="F392" s="202"/>
       <c r="G392" s="202"/>
       <c r="H392" s="223"/>
     </row>
-    <row r="393" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="393" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A393" s="200"/>
       <c r="B393" s="202"/>
       <c r="C393" s="202"/>
       <c r="D393" s="170"/>
       <c r="E393" s="202"/>
       <c r="F393" s="202"/>
       <c r="G393" s="202"/>
       <c r="H393" s="223"/>
     </row>
-    <row r="394" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="394" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A394" s="200"/>
       <c r="B394" s="202"/>
       <c r="C394" s="202"/>
       <c r="D394" s="170"/>
       <c r="E394" s="202"/>
       <c r="F394" s="202"/>
       <c r="G394" s="202"/>
       <c r="H394" s="223"/>
     </row>
-    <row r="395" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="395" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A395" s="200"/>
       <c r="B395" s="202"/>
       <c r="C395" s="202"/>
       <c r="D395" s="170"/>
       <c r="E395" s="202"/>
       <c r="F395" s="202"/>
       <c r="G395" s="202"/>
       <c r="H395" s="223"/>
     </row>
-    <row r="396" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="396" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A396" s="200"/>
       <c r="B396" s="202"/>
       <c r="C396" s="202"/>
       <c r="D396" s="170"/>
       <c r="E396" s="202"/>
       <c r="F396" s="202"/>
       <c r="G396" s="202"/>
       <c r="H396" s="223"/>
     </row>
-    <row r="397" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="397" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A397" s="200"/>
       <c r="B397" s="202"/>
       <c r="C397" s="202"/>
       <c r="D397" s="170"/>
       <c r="E397" s="202"/>
       <c r="F397" s="202"/>
       <c r="G397" s="202"/>
       <c r="H397" s="223"/>
     </row>
-    <row r="398" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="398" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A398" s="200"/>
       <c r="B398" s="202"/>
       <c r="C398" s="202"/>
       <c r="D398" s="170"/>
       <c r="E398" s="202"/>
       <c r="F398" s="202"/>
       <c r="G398" s="202"/>
       <c r="H398" s="223"/>
     </row>
-    <row r="399" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="399" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A399" s="200"/>
       <c r="B399" s="202"/>
       <c r="C399" s="202"/>
       <c r="D399" s="170"/>
       <c r="E399" s="202"/>
       <c r="F399" s="202"/>
       <c r="G399" s="202"/>
       <c r="H399" s="223"/>
     </row>
-    <row r="400" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="400" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A400" s="200"/>
       <c r="B400" s="202"/>
       <c r="C400" s="202"/>
       <c r="D400" s="170"/>
       <c r="E400" s="202"/>
       <c r="F400" s="202"/>
       <c r="G400" s="202"/>
       <c r="H400" s="223"/>
     </row>
-    <row r="401" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="401" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A401" s="200"/>
       <c r="B401" s="202"/>
       <c r="C401" s="202"/>
       <c r="D401" s="170"/>
       <c r="E401" s="202"/>
       <c r="F401" s="202"/>
       <c r="G401" s="202"/>
       <c r="H401" s="223"/>
     </row>
-    <row r="402" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="402" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A402" s="200"/>
       <c r="B402" s="202"/>
       <c r="C402" s="202"/>
       <c r="D402" s="170"/>
       <c r="E402" s="202"/>
       <c r="F402" s="202"/>
       <c r="G402" s="202"/>
       <c r="H402" s="223"/>
     </row>
-    <row r="403" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="403" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A403" s="200"/>
       <c r="B403" s="202"/>
       <c r="C403" s="202"/>
       <c r="D403" s="170"/>
       <c r="E403" s="202"/>
       <c r="F403" s="202"/>
       <c r="G403" s="202"/>
       <c r="H403" s="223"/>
     </row>
-    <row r="404" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="404" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A404" s="200"/>
       <c r="B404" s="202"/>
       <c r="C404" s="202"/>
       <c r="D404" s="170"/>
       <c r="E404" s="202"/>
       <c r="F404" s="202"/>
       <c r="G404" s="202"/>
       <c r="H404" s="223"/>
     </row>
-    <row r="405" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="405" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A405" s="200"/>
       <c r="B405" s="202"/>
       <c r="C405" s="202"/>
       <c r="D405" s="170"/>
       <c r="E405" s="202"/>
       <c r="F405" s="202"/>
       <c r="G405" s="202"/>
       <c r="H405" s="223"/>
     </row>
-    <row r="406" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="406" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A406" s="200"/>
       <c r="B406" s="202"/>
       <c r="C406" s="202"/>
       <c r="D406" s="170"/>
       <c r="E406" s="202"/>
       <c r="F406" s="202"/>
       <c r="G406" s="202"/>
       <c r="H406" s="223"/>
     </row>
-    <row r="407" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="407" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A407" s="200"/>
       <c r="B407" s="202"/>
       <c r="C407" s="202"/>
       <c r="D407" s="170"/>
       <c r="E407" s="202"/>
       <c r="F407" s="202"/>
       <c r="G407" s="202"/>
       <c r="H407" s="223"/>
     </row>
-    <row r="408" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="408" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A408" s="200"/>
       <c r="B408" s="202"/>
       <c r="C408" s="202"/>
       <c r="D408" s="170"/>
       <c r="E408" s="202"/>
       <c r="F408" s="202"/>
       <c r="G408" s="202"/>
       <c r="H408" s="223"/>
     </row>
-    <row r="409" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="409" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A409" s="200"/>
       <c r="B409" s="202"/>
       <c r="C409" s="202"/>
       <c r="D409" s="170"/>
       <c r="E409" s="202"/>
       <c r="F409" s="202"/>
       <c r="G409" s="202"/>
       <c r="H409" s="223"/>
     </row>
-    <row r="410" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="410" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A410" s="200"/>
       <c r="B410" s="202"/>
       <c r="C410" s="202"/>
       <c r="D410" s="170"/>
       <c r="E410" s="202"/>
       <c r="F410" s="202"/>
       <c r="G410" s="202"/>
       <c r="H410" s="223"/>
     </row>
-    <row r="411" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="411" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A411" s="200"/>
       <c r="B411" s="202"/>
       <c r="C411" s="202"/>
       <c r="D411" s="170"/>
       <c r="E411" s="202"/>
       <c r="F411" s="202"/>
       <c r="G411" s="202"/>
       <c r="H411" s="223"/>
     </row>
-    <row r="412" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="412" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A412" s="200"/>
       <c r="B412" s="202"/>
       <c r="C412" s="202"/>
       <c r="D412" s="170"/>
       <c r="E412" s="202"/>
       <c r="F412" s="202"/>
       <c r="G412" s="202"/>
       <c r="H412" s="223"/>
     </row>
-    <row r="413" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="413" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A413" s="200"/>
       <c r="B413" s="202"/>
       <c r="C413" s="202"/>
       <c r="D413" s="170"/>
       <c r="E413" s="202"/>
       <c r="F413" s="202"/>
       <c r="G413" s="202"/>
       <c r="H413" s="223"/>
     </row>
-    <row r="414" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="414" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A414" s="200"/>
       <c r="B414" s="202"/>
       <c r="C414" s="202"/>
       <c r="D414" s="170"/>
       <c r="E414" s="202"/>
       <c r="F414" s="202"/>
       <c r="G414" s="202"/>
       <c r="H414" s="223"/>
     </row>
-    <row r="415" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="415" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A415" s="200"/>
       <c r="B415" s="202"/>
       <c r="C415" s="202"/>
       <c r="D415" s="170"/>
       <c r="E415" s="202"/>
       <c r="F415" s="202"/>
       <c r="G415" s="202"/>
       <c r="H415" s="223"/>
     </row>
-    <row r="416" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="416" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A416" s="200"/>
       <c r="B416" s="202"/>
       <c r="C416" s="202"/>
       <c r="D416" s="170"/>
       <c r="E416" s="202"/>
       <c r="F416" s="202"/>
       <c r="G416" s="202"/>
       <c r="H416" s="223"/>
     </row>
-    <row r="417" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="417" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A417" s="200"/>
       <c r="B417" s="202"/>
       <c r="C417" s="202"/>
       <c r="D417" s="170"/>
       <c r="E417" s="202"/>
       <c r="F417" s="202"/>
       <c r="G417" s="202"/>
       <c r="H417" s="223"/>
     </row>
-    <row r="418" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="418" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A418" s="200"/>
       <c r="B418" s="202"/>
       <c r="C418" s="202"/>
       <c r="D418" s="170"/>
       <c r="E418" s="202"/>
       <c r="F418" s="202"/>
       <c r="G418" s="202"/>
       <c r="H418" s="223"/>
     </row>
-    <row r="419" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="419" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A419" s="200"/>
       <c r="B419" s="202"/>
       <c r="C419" s="202"/>
       <c r="D419" s="170"/>
       <c r="E419" s="202"/>
       <c r="F419" s="202"/>
       <c r="G419" s="202"/>
       <c r="H419" s="223"/>
     </row>
-    <row r="420" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="420" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A420" s="200"/>
       <c r="B420" s="202"/>
       <c r="C420" s="202"/>
       <c r="D420" s="170"/>
       <c r="E420" s="202"/>
       <c r="F420" s="202"/>
       <c r="G420" s="202"/>
       <c r="H420" s="223"/>
     </row>
-    <row r="421" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="421" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A421" s="200"/>
       <c r="B421" s="202"/>
       <c r="C421" s="202"/>
       <c r="D421" s="170"/>
       <c r="E421" s="202"/>
       <c r="F421" s="202"/>
       <c r="G421" s="202"/>
       <c r="H421" s="223"/>
     </row>
-    <row r="422" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="422" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A422" s="200"/>
       <c r="B422" s="202"/>
       <c r="C422" s="202"/>
       <c r="D422" s="170"/>
       <c r="E422" s="202"/>
       <c r="F422" s="202"/>
       <c r="G422" s="202"/>
       <c r="H422" s="223"/>
     </row>
-    <row r="423" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="423" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A423" s="200"/>
       <c r="B423" s="202"/>
       <c r="C423" s="202"/>
       <c r="D423" s="170"/>
       <c r="E423" s="202"/>
       <c r="F423" s="202"/>
       <c r="G423" s="202"/>
       <c r="H423" s="223"/>
     </row>
-    <row r="424" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="424" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A424" s="200"/>
       <c r="B424" s="202"/>
       <c r="C424" s="202"/>
       <c r="D424" s="170"/>
       <c r="E424" s="202"/>
       <c r="F424" s="202"/>
       <c r="G424" s="202"/>
       <c r="H424" s="223"/>
     </row>
-    <row r="425" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="425" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A425" s="200"/>
       <c r="B425" s="202"/>
       <c r="C425" s="202"/>
       <c r="D425" s="170"/>
       <c r="E425" s="202"/>
       <c r="F425" s="202"/>
       <c r="G425" s="202"/>
       <c r="H425" s="223"/>
     </row>
-    <row r="426" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="426" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A426" s="200"/>
       <c r="B426" s="202"/>
       <c r="C426" s="202"/>
       <c r="D426" s="170"/>
       <c r="E426" s="202"/>
       <c r="F426" s="202"/>
       <c r="G426" s="202"/>
       <c r="H426" s="223"/>
     </row>
-    <row r="427" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="427" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A427" s="200"/>
       <c r="B427" s="202"/>
       <c r="C427" s="202"/>
       <c r="D427" s="170"/>
       <c r="E427" s="202"/>
       <c r="F427" s="202"/>
       <c r="G427" s="202"/>
       <c r="H427" s="223"/>
     </row>
-    <row r="428" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="428" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A428" s="200"/>
       <c r="B428" s="202"/>
       <c r="C428" s="202"/>
       <c r="D428" s="170"/>
       <c r="E428" s="202"/>
       <c r="F428" s="202"/>
       <c r="G428" s="202"/>
       <c r="H428" s="223"/>
     </row>
-    <row r="429" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="429" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A429" s="200"/>
       <c r="B429" s="202"/>
       <c r="C429" s="202"/>
       <c r="D429" s="170"/>
       <c r="E429" s="202"/>
       <c r="F429" s="202"/>
       <c r="G429" s="202"/>
       <c r="H429" s="223"/>
     </row>
-    <row r="430" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="430" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A430" s="200"/>
       <c r="B430" s="202"/>
       <c r="C430" s="202"/>
       <c r="D430" s="170"/>
       <c r="E430" s="202"/>
       <c r="F430" s="202"/>
       <c r="G430" s="202"/>
       <c r="H430" s="223"/>
     </row>
-    <row r="431" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="431" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A431" s="200"/>
       <c r="B431" s="202"/>
       <c r="C431" s="202"/>
       <c r="D431" s="170"/>
       <c r="E431" s="202"/>
       <c r="F431" s="202"/>
       <c r="G431" s="202"/>
       <c r="H431" s="223"/>
     </row>
-    <row r="432" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="432" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A432" s="200"/>
       <c r="B432" s="202"/>
       <c r="C432" s="202"/>
       <c r="D432" s="170"/>
       <c r="E432" s="202"/>
       <c r="F432" s="202"/>
       <c r="G432" s="202"/>
       <c r="H432" s="223"/>
     </row>
-    <row r="433" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="433" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A433" s="200"/>
       <c r="B433" s="202"/>
       <c r="C433" s="202"/>
       <c r="D433" s="170"/>
       <c r="E433" s="202"/>
       <c r="F433" s="202"/>
       <c r="G433" s="202"/>
       <c r="H433" s="223"/>
     </row>
-    <row r="434" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="434" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A434" s="200"/>
       <c r="B434" s="202"/>
       <c r="C434" s="202"/>
       <c r="D434" s="170"/>
       <c r="E434" s="202"/>
       <c r="F434" s="202"/>
       <c r="G434" s="202"/>
       <c r="H434" s="223"/>
     </row>
-    <row r="435" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="435" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A435" s="200"/>
       <c r="B435" s="202"/>
       <c r="C435" s="202"/>
       <c r="D435" s="170"/>
       <c r="E435" s="202"/>
       <c r="F435" s="202"/>
       <c r="G435" s="202"/>
       <c r="H435" s="223"/>
     </row>
-    <row r="436" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="436" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A436" s="200"/>
       <c r="B436" s="202"/>
       <c r="C436" s="202"/>
       <c r="D436" s="170"/>
       <c r="E436" s="202"/>
       <c r="F436" s="202"/>
       <c r="G436" s="202"/>
       <c r="H436" s="223"/>
     </row>
-    <row r="437" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="437" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A437" s="200"/>
       <c r="B437" s="202"/>
       <c r="C437" s="202"/>
       <c r="D437" s="170"/>
       <c r="E437" s="202"/>
       <c r="F437" s="202"/>
       <c r="G437" s="202"/>
       <c r="H437" s="223"/>
     </row>
-    <row r="438" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="438" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A438" s="200"/>
       <c r="B438" s="202"/>
       <c r="C438" s="202"/>
       <c r="D438" s="170"/>
       <c r="E438" s="202"/>
       <c r="F438" s="202"/>
       <c r="G438" s="202"/>
       <c r="H438" s="223"/>
     </row>
-    <row r="439" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="439" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A439" s="200"/>
       <c r="B439" s="202"/>
       <c r="C439" s="202"/>
       <c r="D439" s="170"/>
       <c r="E439" s="202"/>
       <c r="F439" s="202"/>
       <c r="G439" s="202"/>
       <c r="H439" s="223"/>
     </row>
-    <row r="440" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="440" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A440" s="200"/>
       <c r="B440" s="202"/>
       <c r="C440" s="202"/>
       <c r="D440" s="170"/>
       <c r="E440" s="202"/>
       <c r="F440" s="202"/>
       <c r="G440" s="202"/>
       <c r="H440" s="223"/>
     </row>
-    <row r="441" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="441" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A441" s="200"/>
       <c r="B441" s="202"/>
       <c r="C441" s="202"/>
       <c r="D441" s="170"/>
       <c r="E441" s="202"/>
       <c r="F441" s="202"/>
       <c r="G441" s="202"/>
       <c r="H441" s="223"/>
     </row>
-    <row r="442" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="442" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A442" s="200"/>
       <c r="B442" s="202"/>
       <c r="C442" s="202"/>
       <c r="D442" s="170"/>
       <c r="E442" s="202"/>
       <c r="F442" s="202"/>
       <c r="G442" s="202"/>
       <c r="H442" s="223"/>
     </row>
-    <row r="443" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="443" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A443" s="200"/>
       <c r="B443" s="202"/>
       <c r="C443" s="202"/>
       <c r="D443" s="170"/>
       <c r="E443" s="202"/>
       <c r="F443" s="202"/>
       <c r="G443" s="202"/>
       <c r="H443" s="223"/>
     </row>
-    <row r="444" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="444" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A444" s="200"/>
       <c r="B444" s="202"/>
       <c r="C444" s="202"/>
       <c r="D444" s="170"/>
       <c r="E444" s="202"/>
       <c r="F444" s="202"/>
       <c r="G444" s="202"/>
       <c r="H444" s="223"/>
     </row>
-    <row r="445" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="445" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A445" s="200"/>
       <c r="B445" s="202"/>
       <c r="C445" s="202"/>
       <c r="D445" s="170"/>
       <c r="E445" s="202"/>
       <c r="F445" s="202"/>
       <c r="G445" s="202"/>
       <c r="H445" s="223"/>
     </row>
-    <row r="446" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="446" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A446" s="200"/>
       <c r="B446" s="202"/>
       <c r="C446" s="202"/>
       <c r="D446" s="170"/>
       <c r="E446" s="202"/>
       <c r="F446" s="202"/>
       <c r="G446" s="202"/>
       <c r="H446" s="223"/>
     </row>
-    <row r="447" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="447" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A447" s="200"/>
       <c r="B447" s="202"/>
       <c r="C447" s="202"/>
       <c r="D447" s="170"/>
       <c r="E447" s="202"/>
       <c r="F447" s="202"/>
       <c r="G447" s="202"/>
       <c r="H447" s="223"/>
     </row>
-    <row r="448" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="448" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A448" s="200"/>
       <c r="B448" s="202"/>
       <c r="C448" s="202"/>
       <c r="D448" s="170"/>
       <c r="E448" s="202"/>
       <c r="F448" s="202"/>
       <c r="G448" s="202"/>
       <c r="H448" s="223"/>
     </row>
-    <row r="449" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="449" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A449" s="200"/>
       <c r="B449" s="202"/>
       <c r="C449" s="202"/>
       <c r="D449" s="170"/>
       <c r="E449" s="202"/>
       <c r="F449" s="202"/>
       <c r="G449" s="202"/>
       <c r="H449" s="223"/>
     </row>
-    <row r="450" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="450" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A450" s="200"/>
       <c r="B450" s="202"/>
       <c r="C450" s="202"/>
       <c r="D450" s="170"/>
       <c r="E450" s="202"/>
       <c r="F450" s="202"/>
       <c r="G450" s="202"/>
       <c r="H450" s="223"/>
     </row>
-    <row r="451" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="451" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A451" s="200"/>
       <c r="B451" s="202"/>
       <c r="C451" s="202"/>
       <c r="D451" s="170"/>
       <c r="E451" s="202"/>
       <c r="F451" s="202"/>
       <c r="G451" s="202"/>
       <c r="H451" s="223"/>
     </row>
-    <row r="452" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="452" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A452" s="200"/>
       <c r="B452" s="202"/>
       <c r="C452" s="202"/>
       <c r="D452" s="170"/>
       <c r="E452" s="202"/>
       <c r="F452" s="202"/>
       <c r="G452" s="202"/>
       <c r="H452" s="223"/>
     </row>
-    <row r="453" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="453" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A453" s="200"/>
       <c r="B453" s="202"/>
       <c r="C453" s="202"/>
       <c r="D453" s="170"/>
       <c r="E453" s="202"/>
       <c r="F453" s="202"/>
       <c r="G453" s="202"/>
       <c r="H453" s="223"/>
     </row>
-    <row r="454" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="454" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A454" s="200"/>
       <c r="B454" s="202"/>
       <c r="C454" s="202"/>
       <c r="D454" s="170"/>
       <c r="E454" s="202"/>
       <c r="F454" s="202"/>
       <c r="G454" s="202"/>
       <c r="H454" s="223"/>
     </row>
-    <row r="455" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="455" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A455" s="200"/>
       <c r="B455" s="202"/>
       <c r="C455" s="202"/>
       <c r="D455" s="170"/>
       <c r="E455" s="202"/>
       <c r="F455" s="202"/>
       <c r="G455" s="202"/>
       <c r="H455" s="223"/>
     </row>
-    <row r="456" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="456" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A456" s="200"/>
       <c r="B456" s="202"/>
       <c r="C456" s="202"/>
       <c r="D456" s="170"/>
       <c r="E456" s="202"/>
       <c r="F456" s="202"/>
       <c r="G456" s="202"/>
       <c r="H456" s="223"/>
     </row>
-    <row r="457" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="457" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A457" s="200"/>
       <c r="B457" s="202"/>
       <c r="C457" s="202"/>
       <c r="D457" s="170"/>
       <c r="E457" s="202"/>
       <c r="F457" s="202"/>
       <c r="G457" s="202"/>
       <c r="H457" s="223"/>
     </row>
-    <row r="458" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="458" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A458" s="200"/>
       <c r="B458" s="202"/>
       <c r="C458" s="202"/>
       <c r="D458" s="170"/>
       <c r="E458" s="202"/>
       <c r="F458" s="202"/>
       <c r="G458" s="202"/>
       <c r="H458" s="223"/>
     </row>
-    <row r="459" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="459" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A459" s="200"/>
       <c r="B459" s="202"/>
       <c r="C459" s="202"/>
       <c r="D459" s="170"/>
       <c r="E459" s="202"/>
       <c r="F459" s="202"/>
       <c r="G459" s="202"/>
       <c r="H459" s="223"/>
     </row>
-    <row r="460" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="460" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A460" s="200"/>
       <c r="B460" s="202"/>
       <c r="C460" s="202"/>
       <c r="D460" s="170"/>
       <c r="E460" s="202"/>
       <c r="F460" s="202"/>
       <c r="G460" s="202"/>
       <c r="H460" s="223"/>
     </row>
-    <row r="461" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="461" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A461" s="200"/>
       <c r="B461" s="202"/>
       <c r="C461" s="202"/>
       <c r="D461" s="170"/>
       <c r="E461" s="202"/>
       <c r="F461" s="202"/>
       <c r="G461" s="202"/>
       <c r="H461" s="223"/>
     </row>
-    <row r="462" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="462" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A462" s="200"/>
       <c r="B462" s="202"/>
       <c r="C462" s="202"/>
       <c r="D462" s="170"/>
       <c r="E462" s="202"/>
       <c r="F462" s="202"/>
       <c r="G462" s="202"/>
       <c r="H462" s="223"/>
     </row>
-    <row r="463" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="463" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A463" s="200"/>
       <c r="B463" s="202"/>
       <c r="C463" s="202"/>
       <c r="D463" s="170"/>
       <c r="E463" s="202"/>
       <c r="F463" s="202"/>
       <c r="G463" s="202"/>
       <c r="H463" s="223"/>
     </row>
-    <row r="464" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="464" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A464" s="200"/>
       <c r="B464" s="202"/>
       <c r="C464" s="202"/>
       <c r="D464" s="170"/>
       <c r="E464" s="202"/>
       <c r="F464" s="202"/>
       <c r="G464" s="202"/>
       <c r="H464" s="223"/>
     </row>
-    <row r="465" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="465" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A465" s="200"/>
       <c r="B465" s="202"/>
       <c r="C465" s="202"/>
       <c r="D465" s="170"/>
       <c r="E465" s="202"/>
       <c r="F465" s="202"/>
       <c r="G465" s="202"/>
       <c r="H465" s="223"/>
     </row>
-    <row r="466" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="466" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A466" s="200"/>
       <c r="B466" s="202"/>
       <c r="C466" s="202"/>
       <c r="D466" s="170"/>
       <c r="E466" s="202"/>
       <c r="F466" s="202"/>
       <c r="G466" s="202"/>
       <c r="H466" s="223"/>
     </row>
-    <row r="467" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="467" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A467" s="200"/>
       <c r="B467" s="202"/>
       <c r="C467" s="202"/>
       <c r="D467" s="170"/>
       <c r="E467" s="202"/>
       <c r="F467" s="202"/>
       <c r="G467" s="202"/>
       <c r="H467" s="223"/>
     </row>
-    <row r="468" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="468" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A468" s="200"/>
       <c r="B468" s="202"/>
       <c r="C468" s="202"/>
       <c r="D468" s="170"/>
       <c r="E468" s="202"/>
       <c r="F468" s="202"/>
       <c r="G468" s="202"/>
       <c r="H468" s="223"/>
     </row>
-    <row r="469" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="469" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A469" s="200"/>
       <c r="B469" s="202"/>
       <c r="C469" s="202"/>
       <c r="D469" s="170"/>
       <c r="E469" s="202"/>
       <c r="F469" s="202"/>
       <c r="G469" s="202"/>
       <c r="H469" s="223"/>
     </row>
-    <row r="470" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="470" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A470" s="200"/>
       <c r="B470" s="202"/>
       <c r="C470" s="202"/>
       <c r="D470" s="170"/>
       <c r="E470" s="202"/>
       <c r="F470" s="202"/>
       <c r="G470" s="202"/>
       <c r="H470" s="223"/>
     </row>
-    <row r="471" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="471" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A471" s="200"/>
       <c r="B471" s="202"/>
       <c r="C471" s="202"/>
       <c r="D471" s="170"/>
       <c r="E471" s="202"/>
       <c r="F471" s="202"/>
       <c r="G471" s="202"/>
       <c r="H471" s="223"/>
     </row>
-    <row r="472" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="472" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A472" s="200"/>
       <c r="B472" s="202"/>
       <c r="C472" s="202"/>
       <c r="D472" s="170"/>
       <c r="E472" s="202"/>
       <c r="F472" s="202"/>
       <c r="G472" s="202"/>
       <c r="H472" s="223"/>
     </row>
-    <row r="473" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="473" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A473" s="200"/>
       <c r="B473" s="202"/>
       <c r="C473" s="202"/>
       <c r="D473" s="170"/>
       <c r="E473" s="202"/>
       <c r="F473" s="202"/>
       <c r="G473" s="202"/>
       <c r="H473" s="223"/>
     </row>
-    <row r="474" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="474" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A474" s="200"/>
       <c r="B474" s="202"/>
       <c r="C474" s="202"/>
       <c r="D474" s="170"/>
       <c r="E474" s="202"/>
       <c r="F474" s="202"/>
       <c r="G474" s="202"/>
       <c r="H474" s="223"/>
     </row>
-    <row r="475" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="475" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A475" s="200"/>
       <c r="B475" s="202"/>
       <c r="C475" s="202"/>
       <c r="D475" s="170"/>
       <c r="E475" s="202"/>
       <c r="F475" s="202"/>
       <c r="G475" s="202"/>
       <c r="H475" s="223"/>
     </row>
-    <row r="476" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="476" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A476" s="200"/>
       <c r="B476" s="202"/>
       <c r="C476" s="202"/>
       <c r="D476" s="170"/>
       <c r="E476" s="202"/>
       <c r="F476" s="202"/>
       <c r="G476" s="202"/>
       <c r="H476" s="223"/>
     </row>
-    <row r="477" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="477" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A477" s="200"/>
       <c r="B477" s="202"/>
       <c r="C477" s="202"/>
       <c r="D477" s="170"/>
       <c r="E477" s="202"/>
       <c r="F477" s="202"/>
       <c r="G477" s="202"/>
       <c r="H477" s="223"/>
     </row>
-    <row r="478" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="478" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A478" s="200"/>
       <c r="B478" s="202"/>
       <c r="C478" s="202"/>
       <c r="D478" s="170"/>
       <c r="E478" s="202"/>
       <c r="F478" s="202"/>
       <c r="G478" s="202"/>
       <c r="H478" s="223"/>
     </row>
-    <row r="479" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="479" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A479" s="200"/>
       <c r="B479" s="202"/>
       <c r="C479" s="202"/>
       <c r="D479" s="170"/>
       <c r="E479" s="202"/>
       <c r="F479" s="202"/>
       <c r="G479" s="202"/>
       <c r="H479" s="223"/>
     </row>
-    <row r="480" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="480" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A480" s="200"/>
       <c r="B480" s="202"/>
       <c r="C480" s="202"/>
       <c r="D480" s="170"/>
       <c r="E480" s="202"/>
       <c r="F480" s="202"/>
       <c r="G480" s="202"/>
       <c r="H480" s="223"/>
     </row>
-    <row r="481" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="481" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A481" s="200"/>
       <c r="B481" s="202"/>
       <c r="C481" s="202"/>
       <c r="D481" s="170"/>
       <c r="E481" s="202"/>
       <c r="F481" s="202"/>
       <c r="G481" s="202"/>
       <c r="H481" s="223"/>
     </row>
-    <row r="482" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="482" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A482" s="200"/>
       <c r="B482" s="202"/>
       <c r="C482" s="202"/>
       <c r="D482" s="170"/>
       <c r="E482" s="202"/>
       <c r="F482" s="202"/>
       <c r="G482" s="202"/>
       <c r="H482" s="223"/>
     </row>
-    <row r="483" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="483" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A483" s="200"/>
       <c r="B483" s="202"/>
       <c r="C483" s="202"/>
       <c r="D483" s="170"/>
       <c r="E483" s="202"/>
       <c r="F483" s="202"/>
       <c r="G483" s="202"/>
       <c r="H483" s="223"/>
     </row>
-    <row r="484" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="484" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A484" s="200"/>
       <c r="B484" s="202"/>
       <c r="C484" s="202"/>
       <c r="D484" s="170"/>
       <c r="E484" s="202"/>
       <c r="F484" s="202"/>
       <c r="G484" s="202"/>
       <c r="H484" s="223"/>
     </row>
-    <row r="485" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="485" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A485" s="200"/>
       <c r="B485" s="202"/>
       <c r="C485" s="202"/>
       <c r="D485" s="170"/>
       <c r="E485" s="202"/>
       <c r="F485" s="202"/>
       <c r="G485" s="202"/>
       <c r="H485" s="223"/>
     </row>
-    <row r="486" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="486" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A486" s="200"/>
       <c r="B486" s="202"/>
       <c r="C486" s="202"/>
       <c r="D486" s="170"/>
       <c r="E486" s="202"/>
       <c r="F486" s="202"/>
       <c r="G486" s="202"/>
       <c r="H486" s="223"/>
     </row>
-    <row r="487" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="487" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A487" s="200"/>
       <c r="B487" s="202"/>
       <c r="C487" s="202"/>
       <c r="D487" s="170"/>
       <c r="E487" s="202"/>
       <c r="F487" s="202"/>
       <c r="G487" s="202"/>
       <c r="H487" s="223"/>
     </row>
-    <row r="488" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="488" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A488" s="200"/>
       <c r="B488" s="202"/>
       <c r="C488" s="202"/>
       <c r="D488" s="170"/>
       <c r="E488" s="202"/>
       <c r="F488" s="202"/>
       <c r="G488" s="202"/>
       <c r="H488" s="223"/>
     </row>
-    <row r="489" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="489" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A489" s="200"/>
       <c r="B489" s="202"/>
       <c r="C489" s="202"/>
       <c r="D489" s="170"/>
       <c r="E489" s="202"/>
       <c r="F489" s="202"/>
       <c r="G489" s="202"/>
       <c r="H489" s="223"/>
     </row>
-    <row r="490" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="490" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A490" s="200"/>
       <c r="B490" s="202"/>
       <c r="C490" s="202"/>
       <c r="D490" s="170"/>
       <c r="E490" s="202"/>
       <c r="F490" s="202"/>
       <c r="G490" s="202"/>
       <c r="H490" s="223"/>
     </row>
-    <row r="491" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="491" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A491" s="200"/>
       <c r="B491" s="202"/>
       <c r="C491" s="202"/>
       <c r="D491" s="170"/>
       <c r="E491" s="202"/>
       <c r="F491" s="202"/>
       <c r="G491" s="202"/>
       <c r="H491" s="223"/>
     </row>
-    <row r="492" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="492" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A492" s="200"/>
       <c r="B492" s="202"/>
       <c r="C492" s="202"/>
       <c r="D492" s="170"/>
       <c r="E492" s="202"/>
       <c r="F492" s="202"/>
       <c r="G492" s="202"/>
       <c r="H492" s="223"/>
     </row>
-    <row r="493" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="493" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A493" s="200"/>
       <c r="B493" s="202"/>
       <c r="C493" s="202"/>
       <c r="D493" s="170"/>
       <c r="E493" s="202"/>
       <c r="F493" s="202"/>
       <c r="G493" s="202"/>
       <c r="H493" s="223"/>
     </row>
-    <row r="494" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="494" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A494" s="200"/>
       <c r="B494" s="202"/>
       <c r="C494" s="202"/>
       <c r="D494" s="170"/>
       <c r="E494" s="202"/>
       <c r="F494" s="202"/>
       <c r="G494" s="202"/>
       <c r="H494" s="223"/>
     </row>
-    <row r="495" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="495" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A495" s="200"/>
       <c r="B495" s="202"/>
       <c r="C495" s="202"/>
       <c r="D495" s="170"/>
       <c r="E495" s="202"/>
       <c r="F495" s="202"/>
       <c r="G495" s="202"/>
       <c r="H495" s="223"/>
     </row>
-    <row r="496" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="496" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A496" s="200"/>
       <c r="B496" s="202"/>
       <c r="C496" s="202"/>
       <c r="D496" s="170"/>
       <c r="E496" s="202"/>
       <c r="F496" s="202"/>
       <c r="G496" s="202"/>
       <c r="H496" s="223"/>
     </row>
-    <row r="497" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="497" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A497" s="200"/>
       <c r="B497" s="202"/>
       <c r="C497" s="202"/>
       <c r="D497" s="170"/>
       <c r="E497" s="202"/>
       <c r="F497" s="202"/>
       <c r="G497" s="202"/>
       <c r="H497" s="223"/>
     </row>
-    <row r="498" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="498" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A498" s="200"/>
       <c r="B498" s="202"/>
       <c r="C498" s="202"/>
       <c r="D498" s="170"/>
       <c r="E498" s="202"/>
       <c r="F498" s="202"/>
       <c r="G498" s="202"/>
       <c r="H498" s="223"/>
     </row>
-    <row r="499" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="499" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A499" s="200"/>
       <c r="B499" s="202"/>
       <c r="C499" s="202"/>
       <c r="D499" s="170"/>
       <c r="E499" s="202"/>
       <c r="F499" s="202"/>
       <c r="G499" s="202"/>
       <c r="H499" s="223"/>
     </row>
-    <row r="500" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="500" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A500" s="200"/>
       <c r="B500" s="202"/>
       <c r="C500" s="202"/>
       <c r="D500" s="170"/>
       <c r="E500" s="202"/>
       <c r="F500" s="202"/>
       <c r="G500" s="202"/>
       <c r="H500" s="223"/>
     </row>
-    <row r="501" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="501" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A501" s="200"/>
       <c r="B501" s="202"/>
       <c r="C501" s="202"/>
       <c r="D501" s="170"/>
       <c r="E501" s="202"/>
       <c r="F501" s="202"/>
       <c r="G501" s="202"/>
       <c r="H501" s="223"/>
     </row>
-    <row r="502" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="502" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A502" s="200"/>
       <c r="B502" s="202"/>
       <c r="C502" s="202"/>
       <c r="D502" s="170"/>
       <c r="E502" s="202"/>
       <c r="F502" s="202"/>
       <c r="G502" s="202"/>
       <c r="H502" s="223"/>
     </row>
-    <row r="503" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="503" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A503" s="200"/>
       <c r="B503" s="202"/>
       <c r="C503" s="202"/>
       <c r="D503" s="170"/>
       <c r="E503" s="202"/>
       <c r="F503" s="202"/>
       <c r="G503" s="202"/>
       <c r="H503" s="223"/>
     </row>
-    <row r="504" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="504" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A504" s="200"/>
       <c r="B504" s="202"/>
       <c r="C504" s="202"/>
       <c r="D504" s="170"/>
       <c r="E504" s="202"/>
       <c r="F504" s="202"/>
       <c r="G504" s="202"/>
       <c r="H504" s="223"/>
     </row>
-    <row r="505" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="505" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A505" s="200"/>
       <c r="B505" s="202"/>
       <c r="C505" s="202"/>
       <c r="D505" s="170"/>
       <c r="E505" s="202"/>
       <c r="F505" s="202"/>
       <c r="G505" s="202"/>
       <c r="H505" s="223"/>
     </row>
-    <row r="506" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="506" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A506" s="200"/>
       <c r="B506" s="202"/>
       <c r="C506" s="202"/>
       <c r="D506" s="170"/>
       <c r="E506" s="202"/>
       <c r="F506" s="202"/>
       <c r="G506" s="202"/>
       <c r="H506" s="223"/>
     </row>
-    <row r="507" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="507" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A507" s="200"/>
       <c r="B507" s="202"/>
       <c r="C507" s="202"/>
       <c r="D507" s="170"/>
       <c r="E507" s="202"/>
       <c r="F507" s="202"/>
       <c r="G507" s="202"/>
       <c r="H507" s="223"/>
     </row>
-    <row r="508" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="508" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A508" s="200"/>
       <c r="B508" s="202"/>
       <c r="C508" s="202"/>
       <c r="D508" s="170"/>
       <c r="E508" s="202"/>
       <c r="F508" s="202"/>
       <c r="G508" s="202"/>
       <c r="H508" s="223"/>
     </row>
-    <row r="509" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="509" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A509" s="200"/>
       <c r="B509" s="202"/>
       <c r="C509" s="202"/>
       <c r="D509" s="170"/>
       <c r="E509" s="202"/>
       <c r="F509" s="202"/>
       <c r="G509" s="202"/>
       <c r="H509" s="223"/>
     </row>
-    <row r="510" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="510" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A510" s="200"/>
       <c r="B510" s="202"/>
       <c r="C510" s="202"/>
       <c r="D510" s="170"/>
       <c r="E510" s="202"/>
       <c r="F510" s="202"/>
       <c r="G510" s="202"/>
       <c r="H510" s="223"/>
     </row>
-    <row r="511" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="511" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A511" s="200"/>
       <c r="B511" s="202"/>
       <c r="C511" s="202"/>
       <c r="D511" s="170"/>
       <c r="E511" s="202"/>
       <c r="F511" s="202"/>
       <c r="G511" s="202"/>
       <c r="H511" s="223"/>
     </row>
-    <row r="512" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="512" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A512" s="200"/>
       <c r="B512" s="202"/>
       <c r="C512" s="202"/>
       <c r="D512" s="170"/>
       <c r="E512" s="202"/>
       <c r="F512" s="202"/>
       <c r="G512" s="202"/>
       <c r="H512" s="223"/>
     </row>
-    <row r="513" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="513" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A513" s="200"/>
       <c r="B513" s="202"/>
       <c r="C513" s="202"/>
       <c r="D513" s="170"/>
       <c r="E513" s="202"/>
       <c r="F513" s="202"/>
       <c r="G513" s="202"/>
       <c r="H513" s="223"/>
     </row>
-    <row r="514" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="514" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A514" s="200"/>
       <c r="B514" s="202"/>
       <c r="C514" s="202"/>
       <c r="D514" s="170"/>
       <c r="E514" s="202"/>
       <c r="F514" s="202"/>
       <c r="G514" s="202"/>
       <c r="H514" s="223"/>
     </row>
-    <row r="515" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="515" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A515" s="200"/>
       <c r="B515" s="202"/>
       <c r="C515" s="202"/>
       <c r="D515" s="170"/>
       <c r="E515" s="202"/>
       <c r="F515" s="202"/>
       <c r="G515" s="202"/>
       <c r="H515" s="223"/>
     </row>
-    <row r="516" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="516" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A516" s="200"/>
       <c r="B516" s="202"/>
       <c r="C516" s="202"/>
       <c r="D516" s="170"/>
       <c r="E516" s="202"/>
       <c r="F516" s="202"/>
       <c r="G516" s="202"/>
       <c r="H516" s="223"/>
     </row>
-    <row r="517" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="517" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A517" s="200"/>
       <c r="B517" s="202"/>
       <c r="C517" s="202"/>
       <c r="D517" s="170"/>
       <c r="E517" s="202"/>
       <c r="F517" s="202"/>
       <c r="G517" s="202"/>
       <c r="H517" s="223"/>
     </row>
-    <row r="518" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="518" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A518" s="200"/>
       <c r="B518" s="202"/>
       <c r="C518" s="202"/>
       <c r="D518" s="170"/>
       <c r="E518" s="202"/>
       <c r="F518" s="202"/>
       <c r="G518" s="202"/>
       <c r="H518" s="223"/>
     </row>
-    <row r="519" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="519" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A519" s="200"/>
       <c r="B519" s="202"/>
       <c r="C519" s="202"/>
       <c r="D519" s="170"/>
       <c r="E519" s="202"/>
       <c r="F519" s="202"/>
       <c r="G519" s="202"/>
       <c r="H519" s="223"/>
     </row>
-    <row r="520" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="520" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A520" s="200"/>
       <c r="B520" s="202"/>
       <c r="C520" s="202"/>
       <c r="D520" s="170"/>
       <c r="E520" s="202"/>
       <c r="F520" s="202"/>
       <c r="G520" s="202"/>
       <c r="H520" s="223"/>
     </row>
-    <row r="521" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="521" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A521" s="200"/>
       <c r="B521" s="202"/>
       <c r="C521" s="202"/>
       <c r="D521" s="170"/>
       <c r="E521" s="202"/>
       <c r="F521" s="202"/>
       <c r="G521" s="202"/>
       <c r="H521" s="223"/>
     </row>
-    <row r="522" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="522" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A522" s="200"/>
       <c r="B522" s="202"/>
       <c r="C522" s="202"/>
       <c r="D522" s="170"/>
       <c r="E522" s="202"/>
       <c r="F522" s="202"/>
       <c r="G522" s="202"/>
       <c r="H522" s="223"/>
     </row>
-    <row r="523" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="523" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A523" s="200"/>
       <c r="B523" s="202"/>
       <c r="C523" s="202"/>
       <c r="D523" s="170"/>
       <c r="E523" s="202"/>
       <c r="F523" s="202"/>
       <c r="G523" s="202"/>
       <c r="H523" s="223"/>
     </row>
-    <row r="524" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="524" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A524" s="200"/>
       <c r="B524" s="202"/>
       <c r="C524" s="202"/>
       <c r="D524" s="170"/>
       <c r="E524" s="202"/>
       <c r="F524" s="202"/>
       <c r="G524" s="202"/>
       <c r="H524" s="223"/>
     </row>
-    <row r="525" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="525" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A525" s="200"/>
       <c r="B525" s="202"/>
       <c r="C525" s="202"/>
       <c r="D525" s="170"/>
       <c r="E525" s="202"/>
       <c r="F525" s="202"/>
       <c r="G525" s="202"/>
       <c r="H525" s="223"/>
     </row>
-    <row r="526" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="526" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A526" s="200"/>
       <c r="B526" s="202"/>
       <c r="C526" s="202"/>
       <c r="D526" s="170"/>
       <c r="E526" s="202"/>
       <c r="F526" s="202"/>
       <c r="G526" s="202"/>
       <c r="H526" s="223"/>
     </row>
-    <row r="527" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="527" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A527" s="200"/>
       <c r="B527" s="202"/>
       <c r="C527" s="202"/>
       <c r="D527" s="170"/>
       <c r="E527" s="202"/>
       <c r="F527" s="202"/>
       <c r="G527" s="202"/>
       <c r="H527" s="223"/>
     </row>
-    <row r="528" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="528" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A528" s="200"/>
       <c r="B528" s="202"/>
       <c r="C528" s="202"/>
       <c r="D528" s="170"/>
       <c r="E528" s="202"/>
       <c r="F528" s="202"/>
       <c r="G528" s="202"/>
       <c r="H528" s="223"/>
     </row>
-    <row r="529" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="529" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A529" s="200"/>
       <c r="B529" s="202"/>
       <c r="C529" s="202"/>
       <c r="D529" s="170"/>
       <c r="E529" s="202"/>
       <c r="F529" s="202"/>
       <c r="G529" s="202"/>
       <c r="H529" s="223"/>
     </row>
-    <row r="530" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="530" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A530" s="200"/>
       <c r="B530" s="202"/>
       <c r="C530" s="202"/>
       <c r="D530" s="170"/>
       <c r="E530" s="202"/>
       <c r="F530" s="202"/>
       <c r="G530" s="202"/>
       <c r="H530" s="223"/>
     </row>
-    <row r="531" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="531" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A531" s="200"/>
       <c r="B531" s="202"/>
       <c r="C531" s="202"/>
       <c r="D531" s="170"/>
       <c r="E531" s="202"/>
       <c r="F531" s="202"/>
       <c r="G531" s="202"/>
       <c r="H531" s="223"/>
     </row>
-    <row r="532" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="532" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A532" s="200"/>
       <c r="B532" s="202"/>
       <c r="C532" s="202"/>
       <c r="D532" s="170"/>
       <c r="E532" s="202"/>
       <c r="F532" s="202"/>
       <c r="G532" s="202"/>
       <c r="H532" s="223"/>
     </row>
-    <row r="533" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="533" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A533" s="200"/>
       <c r="B533" s="202"/>
       <c r="C533" s="202"/>
       <c r="D533" s="170"/>
       <c r="E533" s="202"/>
       <c r="F533" s="202"/>
       <c r="G533" s="202"/>
       <c r="H533" s="223"/>
     </row>
-    <row r="534" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="534" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A534" s="200"/>
       <c r="B534" s="202"/>
       <c r="C534" s="202"/>
       <c r="D534" s="170"/>
       <c r="E534" s="202"/>
       <c r="F534" s="202"/>
       <c r="G534" s="202"/>
       <c r="H534" s="223"/>
     </row>
-    <row r="535" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="535" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A535" s="200"/>
       <c r="B535" s="202"/>
       <c r="C535" s="202"/>
       <c r="D535" s="170"/>
       <c r="E535" s="202"/>
       <c r="F535" s="202"/>
       <c r="G535" s="202"/>
       <c r="H535" s="223"/>
     </row>
-    <row r="536" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="536" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A536" s="200"/>
       <c r="B536" s="202"/>
       <c r="C536" s="202"/>
       <c r="D536" s="170"/>
       <c r="E536" s="202"/>
       <c r="F536" s="202"/>
       <c r="G536" s="202"/>
       <c r="H536" s="223"/>
     </row>
-    <row r="537" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="537" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A537" s="200"/>
       <c r="B537" s="202"/>
       <c r="C537" s="202"/>
       <c r="D537" s="170"/>
       <c r="E537" s="202"/>
       <c r="F537" s="202"/>
       <c r="G537" s="202"/>
       <c r="H537" s="223"/>
     </row>
-    <row r="538" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="538" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A538" s="200"/>
       <c r="B538" s="202"/>
       <c r="C538" s="202"/>
       <c r="D538" s="170"/>
       <c r="E538" s="202"/>
       <c r="F538" s="202"/>
       <c r="G538" s="202"/>
       <c r="H538" s="223"/>
     </row>
-    <row r="539" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="539" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A539" s="200"/>
       <c r="B539" s="202"/>
       <c r="C539" s="202"/>
       <c r="D539" s="170"/>
       <c r="E539" s="202"/>
       <c r="F539" s="202"/>
       <c r="G539" s="202"/>
       <c r="H539" s="223"/>
     </row>
-    <row r="540" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="540" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A540" s="200"/>
       <c r="B540" s="202"/>
       <c r="C540" s="202"/>
       <c r="D540" s="170"/>
       <c r="E540" s="202"/>
       <c r="F540" s="202"/>
       <c r="G540" s="202"/>
       <c r="H540" s="223"/>
     </row>
-    <row r="541" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="541" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A541" s="200"/>
       <c r="B541" s="202"/>
       <c r="C541" s="202"/>
       <c r="D541" s="170"/>
       <c r="E541" s="202"/>
       <c r="F541" s="202"/>
       <c r="G541" s="202"/>
       <c r="H541" s="223"/>
     </row>
-    <row r="542" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="542" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A542" s="200"/>
       <c r="B542" s="202"/>
       <c r="C542" s="202"/>
       <c r="D542" s="170"/>
       <c r="E542" s="202"/>
       <c r="F542" s="202"/>
       <c r="G542" s="202"/>
       <c r="H542" s="223"/>
     </row>
-    <row r="543" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="543" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A543" s="200"/>
       <c r="B543" s="202"/>
       <c r="C543" s="202"/>
       <c r="D543" s="170"/>
       <c r="E543" s="202"/>
       <c r="F543" s="202"/>
       <c r="G543" s="202"/>
       <c r="H543" s="223"/>
     </row>
-    <row r="544" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="544" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A544" s="200"/>
       <c r="B544" s="202"/>
       <c r="C544" s="202"/>
       <c r="D544" s="170"/>
       <c r="E544" s="202"/>
       <c r="F544" s="202"/>
       <c r="G544" s="202"/>
       <c r="H544" s="223"/>
     </row>
-    <row r="545" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="545" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A545" s="200"/>
       <c r="B545" s="202"/>
       <c r="C545" s="202"/>
       <c r="D545" s="170"/>
       <c r="E545" s="202"/>
       <c r="F545" s="202"/>
       <c r="G545" s="202"/>
       <c r="H545" s="223"/>
     </row>
-    <row r="546" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="546" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A546" s="200"/>
       <c r="B546" s="202"/>
       <c r="C546" s="202"/>
       <c r="D546" s="170"/>
       <c r="E546" s="202"/>
       <c r="F546" s="202"/>
       <c r="G546" s="202"/>
       <c r="H546" s="223"/>
     </row>
-    <row r="547" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="547" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A547" s="200"/>
       <c r="B547" s="202"/>
       <c r="C547" s="202"/>
       <c r="D547" s="170"/>
       <c r="E547" s="202"/>
       <c r="F547" s="202"/>
       <c r="G547" s="202"/>
       <c r="H547" s="223"/>
     </row>
-    <row r="548" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="548" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A548" s="200"/>
       <c r="B548" s="202"/>
       <c r="C548" s="202"/>
       <c r="D548" s="170"/>
       <c r="E548" s="202"/>
       <c r="F548" s="202"/>
       <c r="G548" s="202"/>
       <c r="H548" s="223"/>
     </row>
-    <row r="549" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="549" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A549" s="200"/>
       <c r="B549" s="202"/>
       <c r="C549" s="202"/>
       <c r="D549" s="170"/>
       <c r="E549" s="202"/>
       <c r="F549" s="202"/>
       <c r="G549" s="202"/>
       <c r="H549" s="223"/>
     </row>
-    <row r="550" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="550" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A550" s="200"/>
       <c r="B550" s="202"/>
       <c r="C550" s="202"/>
       <c r="D550" s="170"/>
       <c r="E550" s="202"/>
       <c r="F550" s="202"/>
       <c r="G550" s="202"/>
       <c r="H550" s="223"/>
     </row>
-    <row r="551" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="551" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A551" s="200"/>
       <c r="B551" s="202"/>
       <c r="C551" s="202"/>
       <c r="D551" s="170"/>
       <c r="E551" s="202"/>
       <c r="F551" s="202"/>
       <c r="G551" s="202"/>
       <c r="H551" s="223"/>
     </row>
-    <row r="552" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="552" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A552" s="200"/>
       <c r="B552" s="202"/>
       <c r="C552" s="202"/>
       <c r="D552" s="170"/>
       <c r="E552" s="202"/>
       <c r="F552" s="202"/>
       <c r="G552" s="202"/>
       <c r="H552" s="223"/>
     </row>
-    <row r="553" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="553" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A553" s="200"/>
       <c r="B553" s="202"/>
       <c r="C553" s="202"/>
       <c r="D553" s="170"/>
       <c r="E553" s="202"/>
       <c r="F553" s="202"/>
       <c r="G553" s="202"/>
       <c r="H553" s="223"/>
     </row>
-    <row r="554" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="554" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A554" s="200"/>
       <c r="B554" s="202"/>
       <c r="C554" s="202"/>
       <c r="D554" s="170"/>
       <c r="E554" s="202"/>
       <c r="F554" s="202"/>
       <c r="G554" s="202"/>
       <c r="H554" s="223"/>
     </row>
-    <row r="555" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="555" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A555" s="200"/>
       <c r="B555" s="202"/>
       <c r="C555" s="202"/>
       <c r="D555" s="170"/>
       <c r="E555" s="202"/>
       <c r="F555" s="202"/>
       <c r="G555" s="202"/>
       <c r="H555" s="223"/>
     </row>
-    <row r="556" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="556" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A556" s="200"/>
       <c r="B556" s="202"/>
       <c r="C556" s="202"/>
       <c r="D556" s="170"/>
       <c r="E556" s="202"/>
       <c r="F556" s="202"/>
       <c r="G556" s="202"/>
       <c r="H556" s="223"/>
     </row>
-    <row r="557" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="557" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A557" s="200"/>
       <c r="B557" s="202"/>
       <c r="C557" s="202"/>
       <c r="D557" s="170"/>
       <c r="E557" s="202"/>
       <c r="F557" s="202"/>
       <c r="G557" s="202"/>
       <c r="H557" s="223"/>
     </row>
-    <row r="558" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="558" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A558" s="200"/>
       <c r="B558" s="202"/>
       <c r="C558" s="202"/>
       <c r="D558" s="170"/>
       <c r="E558" s="202"/>
       <c r="F558" s="202"/>
       <c r="G558" s="202"/>
       <c r="H558" s="223"/>
     </row>
-    <row r="559" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="559" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A559" s="200"/>
       <c r="B559" s="202"/>
       <c r="C559" s="202"/>
       <c r="D559" s="170"/>
       <c r="E559" s="202"/>
       <c r="F559" s="202"/>
       <c r="G559" s="202"/>
       <c r="H559" s="223"/>
     </row>
-    <row r="560" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="560" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A560" s="200"/>
       <c r="B560" s="202"/>
       <c r="C560" s="202"/>
       <c r="D560" s="170"/>
       <c r="E560" s="202"/>
       <c r="F560" s="202"/>
       <c r="G560" s="202"/>
       <c r="H560" s="223"/>
     </row>
-    <row r="561" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="561" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A561" s="200"/>
       <c r="B561" s="202"/>
       <c r="C561" s="202"/>
       <c r="D561" s="170"/>
       <c r="E561" s="202"/>
       <c r="F561" s="202"/>
       <c r="G561" s="202"/>
       <c r="H561" s="223"/>
     </row>
-    <row r="562" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="562" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A562" s="200"/>
       <c r="B562" s="202"/>
       <c r="C562" s="202"/>
       <c r="D562" s="170"/>
       <c r="E562" s="202"/>
       <c r="F562" s="202"/>
       <c r="G562" s="202"/>
       <c r="H562" s="223"/>
     </row>
-    <row r="563" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="563" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A563" s="200"/>
       <c r="B563" s="202"/>
       <c r="C563" s="202"/>
       <c r="D563" s="170"/>
       <c r="E563" s="202"/>
       <c r="F563" s="202"/>
       <c r="G563" s="202"/>
       <c r="H563" s="223"/>
     </row>
-    <row r="564" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="564" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A564" s="200"/>
       <c r="B564" s="202"/>
       <c r="C564" s="202"/>
       <c r="D564" s="170"/>
       <c r="E564" s="202"/>
       <c r="F564" s="202"/>
       <c r="G564" s="202"/>
       <c r="H564" s="223"/>
     </row>
-    <row r="565" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="565" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A565" s="200"/>
       <c r="B565" s="202"/>
       <c r="C565" s="202"/>
       <c r="D565" s="170"/>
       <c r="E565" s="202"/>
       <c r="F565" s="202"/>
       <c r="G565" s="202"/>
       <c r="H565" s="223"/>
     </row>
-    <row r="566" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="566" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A566" s="200"/>
       <c r="B566" s="202"/>
       <c r="C566" s="202"/>
       <c r="D566" s="170"/>
       <c r="E566" s="202"/>
       <c r="F566" s="202"/>
       <c r="G566" s="202"/>
       <c r="H566" s="223"/>
     </row>
-    <row r="567" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="567" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A567" s="200"/>
       <c r="B567" s="202"/>
       <c r="C567" s="202"/>
       <c r="D567" s="170"/>
       <c r="E567" s="202"/>
       <c r="F567" s="202"/>
       <c r="G567" s="202"/>
       <c r="H567" s="223"/>
     </row>
-    <row r="568" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="568" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A568" s="200"/>
       <c r="B568" s="202"/>
       <c r="C568" s="202"/>
       <c r="D568" s="170"/>
       <c r="E568" s="202"/>
       <c r="F568" s="202"/>
       <c r="G568" s="202"/>
       <c r="H568" s="223"/>
     </row>
-    <row r="569" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="569" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A569" s="200"/>
       <c r="B569" s="202"/>
       <c r="C569" s="202"/>
       <c r="D569" s="170"/>
       <c r="E569" s="202"/>
       <c r="F569" s="202"/>
       <c r="G569" s="202"/>
       <c r="H569" s="223"/>
     </row>
-    <row r="570" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="570" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A570" s="200"/>
       <c r="B570" s="202"/>
       <c r="C570" s="202"/>
       <c r="D570" s="170"/>
       <c r="E570" s="202"/>
       <c r="F570" s="202"/>
       <c r="G570" s="202"/>
       <c r="H570" s="223"/>
     </row>
-    <row r="571" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="571" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A571" s="200"/>
       <c r="B571" s="202"/>
       <c r="C571" s="202"/>
       <c r="D571" s="170"/>
       <c r="E571" s="202"/>
       <c r="F571" s="202"/>
       <c r="G571" s="202"/>
       <c r="H571" s="223"/>
     </row>
-    <row r="572" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="572" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A572" s="200"/>
       <c r="B572" s="202"/>
       <c r="C572" s="202"/>
       <c r="D572" s="170"/>
       <c r="E572" s="202"/>
       <c r="F572" s="202"/>
       <c r="G572" s="202"/>
       <c r="H572" s="223"/>
     </row>
-    <row r="573" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="573" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A573" s="200"/>
       <c r="B573" s="202"/>
       <c r="C573" s="202"/>
       <c r="D573" s="170"/>
       <c r="E573" s="202"/>
       <c r="F573" s="202"/>
       <c r="G573" s="202"/>
       <c r="H573" s="223"/>
     </row>
-    <row r="574" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="574" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A574" s="200"/>
       <c r="B574" s="202"/>
       <c r="C574" s="202"/>
       <c r="D574" s="170"/>
       <c r="E574" s="202"/>
       <c r="F574" s="202"/>
       <c r="G574" s="202"/>
       <c r="H574" s="223"/>
     </row>
-    <row r="575" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="575" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A575" s="200"/>
       <c r="B575" s="202"/>
       <c r="C575" s="202"/>
       <c r="D575" s="170"/>
       <c r="E575" s="202"/>
       <c r="F575" s="202"/>
       <c r="G575" s="202"/>
       <c r="H575" s="223"/>
     </row>
-    <row r="576" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="576" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A576" s="200"/>
       <c r="B576" s="202"/>
       <c r="C576" s="202"/>
       <c r="D576" s="170"/>
       <c r="E576" s="202"/>
       <c r="F576" s="202"/>
       <c r="G576" s="202"/>
       <c r="H576" s="223"/>
     </row>
-    <row r="577" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="577" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A577" s="200"/>
       <c r="B577" s="202"/>
       <c r="C577" s="202"/>
       <c r="D577" s="170"/>
       <c r="E577" s="202"/>
       <c r="F577" s="202"/>
       <c r="G577" s="202"/>
       <c r="H577" s="223"/>
     </row>
-    <row r="578" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="578" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A578" s="200"/>
       <c r="B578" s="202"/>
       <c r="C578" s="202"/>
       <c r="D578" s="170"/>
       <c r="E578" s="202"/>
       <c r="F578" s="202"/>
       <c r="G578" s="202"/>
       <c r="H578" s="223"/>
     </row>
-    <row r="579" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="579" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A579" s="200"/>
       <c r="B579" s="202"/>
       <c r="C579" s="202"/>
       <c r="D579" s="170"/>
       <c r="E579" s="202"/>
       <c r="F579" s="202"/>
       <c r="G579" s="202"/>
       <c r="H579" s="223"/>
     </row>
-    <row r="580" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="580" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A580" s="200"/>
       <c r="B580" s="202"/>
       <c r="C580" s="202"/>
       <c r="D580" s="170"/>
       <c r="E580" s="202"/>
       <c r="F580" s="202"/>
       <c r="G580" s="202"/>
       <c r="H580" s="223"/>
     </row>
-    <row r="581" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="581" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A581" s="200"/>
       <c r="B581" s="202"/>
       <c r="C581" s="202"/>
       <c r="D581" s="170"/>
       <c r="E581" s="202"/>
       <c r="F581" s="202"/>
       <c r="G581" s="202"/>
       <c r="H581" s="223"/>
     </row>
-    <row r="582" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="582" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A582" s="200"/>
       <c r="B582" s="202"/>
       <c r="C582" s="202"/>
       <c r="D582" s="170"/>
       <c r="E582" s="202"/>
       <c r="F582" s="202"/>
       <c r="G582" s="202"/>
       <c r="H582" s="223"/>
     </row>
-    <row r="583" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="583" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A583" s="200"/>
       <c r="B583" s="202"/>
       <c r="C583" s="202"/>
       <c r="D583" s="170"/>
       <c r="E583" s="202"/>
       <c r="F583" s="202"/>
       <c r="G583" s="202"/>
       <c r="H583" s="223"/>
     </row>
-    <row r="584" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="584" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A584" s="200"/>
       <c r="B584" s="202"/>
       <c r="C584" s="202"/>
       <c r="D584" s="170"/>
       <c r="E584" s="202"/>
       <c r="F584" s="202"/>
       <c r="G584" s="202"/>
       <c r="H584" s="223"/>
     </row>
-    <row r="585" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="585" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A585" s="200"/>
       <c r="B585" s="202"/>
       <c r="C585" s="202"/>
       <c r="D585" s="170"/>
       <c r="E585" s="202"/>
       <c r="F585" s="202"/>
       <c r="G585" s="202"/>
       <c r="H585" s="223"/>
     </row>
-    <row r="586" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="586" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A586" s="200"/>
       <c r="B586" s="202"/>
       <c r="C586" s="202"/>
       <c r="D586" s="170"/>
       <c r="E586" s="202"/>
       <c r="F586" s="202"/>
       <c r="G586" s="202"/>
       <c r="H586" s="223"/>
     </row>
-    <row r="587" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="587" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A587" s="200"/>
       <c r="B587" s="202"/>
       <c r="C587" s="202"/>
       <c r="D587" s="170"/>
       <c r="E587" s="202"/>
       <c r="F587" s="202"/>
       <c r="G587" s="202"/>
       <c r="H587" s="223"/>
     </row>
-    <row r="588" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="588" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A588" s="200"/>
       <c r="B588" s="202"/>
       <c r="C588" s="202"/>
       <c r="D588" s="170"/>
       <c r="E588" s="202"/>
       <c r="F588" s="202"/>
       <c r="G588" s="202"/>
       <c r="H588" s="223"/>
     </row>
-    <row r="589" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="589" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A589" s="200"/>
       <c r="B589" s="202"/>
       <c r="C589" s="202"/>
       <c r="D589" s="170"/>
       <c r="E589" s="202"/>
       <c r="F589" s="202"/>
       <c r="G589" s="202"/>
       <c r="H589" s="223"/>
     </row>
-    <row r="590" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="590" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A590" s="200"/>
       <c r="B590" s="202"/>
       <c r="C590" s="202"/>
       <c r="D590" s="170"/>
       <c r="E590" s="202"/>
       <c r="F590" s="202"/>
       <c r="G590" s="202"/>
       <c r="H590" s="223"/>
     </row>
-    <row r="591" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="591" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A591" s="200"/>
       <c r="B591" s="202"/>
       <c r="C591" s="202"/>
       <c r="D591" s="170"/>
       <c r="E591" s="202"/>
       <c r="F591" s="202"/>
       <c r="G591" s="202"/>
       <c r="H591" s="223"/>
     </row>
-    <row r="592" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="592" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A592" s="200"/>
       <c r="B592" s="202"/>
       <c r="C592" s="202"/>
       <c r="D592" s="170"/>
       <c r="E592" s="202"/>
       <c r="F592" s="202"/>
       <c r="G592" s="202"/>
       <c r="H592" s="223"/>
     </row>
-    <row r="593" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="593" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A593" s="200"/>
       <c r="B593" s="202"/>
       <c r="C593" s="202"/>
       <c r="D593" s="170"/>
       <c r="E593" s="202"/>
       <c r="F593" s="202"/>
       <c r="G593" s="202"/>
       <c r="H593" s="223"/>
     </row>
-    <row r="594" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="594" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A594" s="200"/>
       <c r="B594" s="202"/>
       <c r="C594" s="202"/>
       <c r="D594" s="170"/>
       <c r="E594" s="202"/>
       <c r="F594" s="202"/>
       <c r="G594" s="202"/>
       <c r="H594" s="223"/>
     </row>
-    <row r="595" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="595" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A595" s="200"/>
       <c r="B595" s="202"/>
       <c r="C595" s="202"/>
       <c r="D595" s="170"/>
       <c r="E595" s="202"/>
       <c r="F595" s="202"/>
       <c r="G595" s="202"/>
       <c r="H595" s="223"/>
     </row>
-    <row r="596" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="596" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A596" s="200"/>
       <c r="B596" s="202"/>
       <c r="C596" s="202"/>
       <c r="D596" s="170"/>
       <c r="E596" s="202"/>
       <c r="F596" s="202"/>
       <c r="G596" s="202"/>
       <c r="H596" s="223"/>
     </row>
-    <row r="597" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="597" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A597" s="200"/>
       <c r="B597" s="202"/>
       <c r="C597" s="202"/>
       <c r="D597" s="170"/>
       <c r="E597" s="202"/>
       <c r="F597" s="202"/>
       <c r="G597" s="202"/>
       <c r="H597" s="223"/>
     </row>
-    <row r="598" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="598" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A598" s="200"/>
       <c r="B598" s="202"/>
       <c r="C598" s="202"/>
       <c r="D598" s="170"/>
       <c r="E598" s="202"/>
       <c r="F598" s="202"/>
       <c r="G598" s="202"/>
       <c r="H598" s="223"/>
     </row>
-    <row r="599" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="599" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A599" s="200"/>
       <c r="B599" s="202"/>
       <c r="C599" s="202"/>
       <c r="D599" s="170"/>
       <c r="E599" s="202"/>
       <c r="F599" s="202"/>
       <c r="G599" s="202"/>
       <c r="H599" s="223"/>
     </row>
-    <row r="600" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="600" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A600" s="200"/>
       <c r="B600" s="202"/>
       <c r="C600" s="202"/>
       <c r="D600" s="170"/>
       <c r="E600" s="202"/>
       <c r="F600" s="202"/>
       <c r="G600" s="202"/>
       <c r="H600" s="223"/>
     </row>
-    <row r="601" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="601" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A601" s="200"/>
       <c r="B601" s="202"/>
       <c r="C601" s="202"/>
       <c r="D601" s="170"/>
       <c r="E601" s="202"/>
       <c r="F601" s="202"/>
       <c r="G601" s="202"/>
       <c r="H601" s="223"/>
     </row>
-    <row r="602" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="602" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A602" s="200"/>
       <c r="B602" s="202"/>
       <c r="C602" s="202"/>
       <c r="D602" s="170"/>
       <c r="E602" s="202"/>
       <c r="F602" s="202"/>
       <c r="G602" s="202"/>
       <c r="H602" s="223"/>
     </row>
-    <row r="603" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="603" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A603" s="200"/>
       <c r="B603" s="202"/>
       <c r="C603" s="202"/>
       <c r="D603" s="170"/>
       <c r="E603" s="202"/>
       <c r="F603" s="202"/>
       <c r="G603" s="202"/>
       <c r="H603" s="223"/>
     </row>
-    <row r="604" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="604" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A604" s="200"/>
       <c r="B604" s="202"/>
       <c r="C604" s="202"/>
       <c r="D604" s="170"/>
       <c r="E604" s="202"/>
       <c r="F604" s="202"/>
       <c r="G604" s="202"/>
       <c r="H604" s="223"/>
     </row>
-    <row r="605" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="605" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A605" s="200"/>
       <c r="B605" s="202"/>
       <c r="C605" s="202"/>
       <c r="D605" s="170"/>
       <c r="E605" s="202"/>
       <c r="F605" s="202"/>
       <c r="G605" s="202"/>
       <c r="H605" s="223"/>
     </row>
-    <row r="606" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="606" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A606" s="200"/>
       <c r="B606" s="202"/>
       <c r="C606" s="202"/>
       <c r="D606" s="170"/>
       <c r="E606" s="202"/>
       <c r="F606" s="202"/>
       <c r="G606" s="202"/>
       <c r="H606" s="223"/>
     </row>
-    <row r="607" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="607" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A607" s="200"/>
       <c r="B607" s="202"/>
       <c r="C607" s="202"/>
       <c r="D607" s="170"/>
       <c r="E607" s="202"/>
       <c r="F607" s="202"/>
       <c r="G607" s="202"/>
       <c r="H607" s="223"/>
     </row>
-    <row r="608" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="608" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A608" s="200"/>
       <c r="B608" s="202"/>
       <c r="C608" s="202"/>
       <c r="D608" s="170"/>
       <c r="E608" s="202"/>
       <c r="F608" s="202"/>
       <c r="G608" s="202"/>
       <c r="H608" s="223"/>
     </row>
-    <row r="609" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="609" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A609" s="200"/>
       <c r="B609" s="202"/>
       <c r="C609" s="202"/>
       <c r="D609" s="170"/>
       <c r="E609" s="202"/>
       <c r="F609" s="202"/>
       <c r="G609" s="202"/>
       <c r="H609" s="223"/>
     </row>
-    <row r="610" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="610" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A610" s="200"/>
       <c r="B610" s="202"/>
       <c r="C610" s="202"/>
       <c r="D610" s="170"/>
       <c r="E610" s="202"/>
       <c r="F610" s="202"/>
       <c r="G610" s="202"/>
       <c r="H610" s="223"/>
     </row>
-    <row r="611" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="611" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A611" s="200"/>
       <c r="B611" s="202"/>
       <c r="C611" s="202"/>
       <c r="D611" s="170"/>
       <c r="E611" s="202"/>
       <c r="F611" s="202"/>
       <c r="G611" s="202"/>
       <c r="H611" s="223"/>
     </row>
-    <row r="612" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="612" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A612" s="200"/>
       <c r="B612" s="202"/>
       <c r="C612" s="202"/>
       <c r="D612" s="170"/>
       <c r="E612" s="202"/>
       <c r="F612" s="202"/>
       <c r="G612" s="202"/>
       <c r="H612" s="223"/>
     </row>
-    <row r="613" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="613" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A613" s="200"/>
       <c r="B613" s="202"/>
       <c r="C613" s="202"/>
       <c r="D613" s="170"/>
       <c r="E613" s="202"/>
       <c r="F613" s="202"/>
       <c r="G613" s="202"/>
       <c r="H613" s="223"/>
     </row>
-    <row r="614" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="614" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A614" s="200"/>
       <c r="B614" s="202"/>
       <c r="C614" s="202"/>
       <c r="D614" s="170"/>
       <c r="E614" s="202"/>
       <c r="F614" s="202"/>
       <c r="G614" s="202"/>
       <c r="H614" s="223"/>
     </row>
-    <row r="615" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="615" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A615" s="200"/>
       <c r="B615" s="202"/>
       <c r="C615" s="202"/>
       <c r="D615" s="170"/>
       <c r="E615" s="202"/>
       <c r="F615" s="202"/>
       <c r="G615" s="202"/>
       <c r="H615" s="223"/>
     </row>
-    <row r="616" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="616" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A616" s="200"/>
       <c r="B616" s="202"/>
       <c r="C616" s="202"/>
       <c r="D616" s="170"/>
       <c r="E616" s="202"/>
       <c r="F616" s="202"/>
       <c r="G616" s="202"/>
       <c r="H616" s="223"/>
     </row>
-    <row r="617" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="617" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A617" s="200"/>
       <c r="B617" s="202"/>
       <c r="C617" s="202"/>
       <c r="D617" s="170"/>
       <c r="E617" s="202"/>
       <c r="F617" s="202"/>
       <c r="G617" s="202"/>
       <c r="H617" s="223"/>
     </row>
-    <row r="618" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="618" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A618" s="200"/>
       <c r="B618" s="202"/>
       <c r="C618" s="202"/>
       <c r="D618" s="170"/>
       <c r="E618" s="202"/>
       <c r="F618" s="202"/>
       <c r="G618" s="202"/>
       <c r="H618" s="223"/>
     </row>
-    <row r="619" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="619" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A619" s="200"/>
       <c r="B619" s="202"/>
       <c r="C619" s="202"/>
       <c r="D619" s="170"/>
       <c r="E619" s="202"/>
       <c r="F619" s="202"/>
       <c r="G619" s="202"/>
       <c r="H619" s="223"/>
     </row>
-    <row r="620" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="620" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A620" s="200"/>
       <c r="B620" s="202"/>
       <c r="C620" s="202"/>
       <c r="D620" s="170"/>
       <c r="E620" s="202"/>
       <c r="F620" s="202"/>
       <c r="G620" s="202"/>
       <c r="H620" s="223"/>
     </row>
-    <row r="621" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="621" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A621" s="200"/>
       <c r="B621" s="202"/>
       <c r="C621" s="202"/>
       <c r="D621" s="170"/>
       <c r="E621" s="202"/>
       <c r="F621" s="202"/>
       <c r="G621" s="202"/>
       <c r="H621" s="223"/>
     </row>
-    <row r="622" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="622" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A622" s="200"/>
       <c r="B622" s="202"/>
       <c r="C622" s="202"/>
       <c r="D622" s="170"/>
       <c r="E622" s="202"/>
       <c r="F622" s="202"/>
       <c r="G622" s="202"/>
       <c r="H622" s="223"/>
     </row>
-    <row r="623" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="623" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A623" s="200"/>
       <c r="B623" s="202"/>
       <c r="C623" s="202"/>
       <c r="D623" s="170"/>
       <c r="E623" s="202"/>
       <c r="F623" s="202"/>
       <c r="G623" s="202"/>
       <c r="H623" s="223"/>
     </row>
-    <row r="624" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="624" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A624" s="200"/>
       <c r="B624" s="202"/>
       <c r="C624" s="202"/>
       <c r="D624" s="170"/>
       <c r="E624" s="202"/>
       <c r="F624" s="202"/>
       <c r="G624" s="202"/>
       <c r="H624" s="223"/>
     </row>
-    <row r="625" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="625" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A625" s="200"/>
       <c r="B625" s="202"/>
       <c r="C625" s="202"/>
       <c r="D625" s="170"/>
       <c r="E625" s="202"/>
       <c r="F625" s="202"/>
       <c r="G625" s="202"/>
       <c r="H625" s="223"/>
     </row>
-    <row r="626" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="626" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A626" s="200"/>
       <c r="B626" s="202"/>
       <c r="C626" s="202"/>
       <c r="D626" s="170"/>
       <c r="E626" s="202"/>
       <c r="F626" s="202"/>
       <c r="G626" s="202"/>
       <c r="H626" s="223"/>
     </row>
-    <row r="627" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="627" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A627" s="200"/>
       <c r="B627" s="202"/>
       <c r="C627" s="202"/>
       <c r="D627" s="170"/>
       <c r="E627" s="202"/>
       <c r="F627" s="202"/>
       <c r="G627" s="202"/>
       <c r="H627" s="223"/>
     </row>
-    <row r="628" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="628" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A628" s="200"/>
       <c r="B628" s="202"/>
       <c r="C628" s="202"/>
       <c r="D628" s="170"/>
       <c r="E628" s="202"/>
       <c r="F628" s="202"/>
       <c r="G628" s="202"/>
       <c r="H628" s="223"/>
     </row>
-    <row r="629" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="629" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A629" s="200"/>
       <c r="B629" s="202"/>
       <c r="C629" s="202"/>
       <c r="D629" s="170"/>
       <c r="E629" s="202"/>
       <c r="F629" s="202"/>
       <c r="G629" s="202"/>
       <c r="H629" s="223"/>
     </row>
-    <row r="630" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="630" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A630" s="200"/>
       <c r="B630" s="202"/>
       <c r="C630" s="202"/>
       <c r="D630" s="170"/>
       <c r="E630" s="202"/>
       <c r="F630" s="202"/>
       <c r="G630" s="202"/>
       <c r="H630" s="223"/>
     </row>
-    <row r="631" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="631" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A631" s="200"/>
       <c r="B631" s="202"/>
       <c r="C631" s="202"/>
       <c r="D631" s="170"/>
       <c r="E631" s="202"/>
       <c r="F631" s="202"/>
       <c r="G631" s="202"/>
       <c r="H631" s="223"/>
     </row>
-    <row r="632" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="632" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A632" s="200"/>
       <c r="B632" s="202"/>
       <c r="C632" s="202"/>
       <c r="D632" s="170"/>
       <c r="E632" s="202"/>
       <c r="F632" s="202"/>
       <c r="G632" s="202"/>
       <c r="H632" s="223"/>
     </row>
-    <row r="633" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="633" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A633" s="200"/>
       <c r="B633" s="202"/>
       <c r="C633" s="202"/>
       <c r="D633" s="170"/>
       <c r="E633" s="202"/>
       <c r="F633" s="202"/>
       <c r="G633" s="202"/>
       <c r="H633" s="223"/>
     </row>
-    <row r="634" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="634" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A634" s="200"/>
       <c r="B634" s="202"/>
       <c r="C634" s="202"/>
       <c r="D634" s="170"/>
       <c r="E634" s="202"/>
       <c r="F634" s="202"/>
       <c r="G634" s="202"/>
       <c r="H634" s="223"/>
     </row>
-    <row r="635" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="635" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A635" s="200"/>
       <c r="B635" s="202"/>
       <c r="C635" s="202"/>
       <c r="D635" s="170"/>
       <c r="E635" s="202"/>
       <c r="F635" s="202"/>
       <c r="G635" s="202"/>
       <c r="H635" s="223"/>
     </row>
-    <row r="636" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="636" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A636" s="200"/>
       <c r="B636" s="202"/>
       <c r="C636" s="202"/>
       <c r="D636" s="170"/>
       <c r="E636" s="202"/>
       <c r="F636" s="202"/>
       <c r="G636" s="202"/>
       <c r="H636" s="223"/>
     </row>
-    <row r="637" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="637" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A637" s="200"/>
       <c r="B637" s="202"/>
       <c r="C637" s="202"/>
       <c r="D637" s="170"/>
       <c r="E637" s="202"/>
       <c r="F637" s="202"/>
       <c r="G637" s="202"/>
       <c r="H637" s="223"/>
     </row>
-    <row r="638" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="638" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A638" s="200"/>
       <c r="B638" s="202"/>
       <c r="C638" s="202"/>
       <c r="D638" s="170"/>
       <c r="E638" s="202"/>
       <c r="F638" s="202"/>
       <c r="G638" s="202"/>
       <c r="H638" s="223"/>
     </row>
-    <row r="639" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="639" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A639" s="200"/>
       <c r="B639" s="202"/>
       <c r="C639" s="202"/>
       <c r="D639" s="170"/>
       <c r="E639" s="202"/>
       <c r="F639" s="202"/>
       <c r="G639" s="202"/>
       <c r="H639" s="223"/>
     </row>
-    <row r="640" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="640" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A640" s="200"/>
       <c r="B640" s="202"/>
       <c r="C640" s="202"/>
       <c r="D640" s="170"/>
       <c r="E640" s="202"/>
       <c r="F640" s="202"/>
       <c r="G640" s="202"/>
       <c r="H640" s="223"/>
     </row>
-    <row r="641" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="641" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A641" s="200"/>
       <c r="B641" s="202"/>
       <c r="C641" s="202"/>
       <c r="D641" s="170"/>
       <c r="E641" s="202"/>
       <c r="F641" s="202"/>
       <c r="G641" s="202"/>
       <c r="H641" s="223"/>
     </row>
-    <row r="642" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="642" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A642" s="200"/>
       <c r="B642" s="202"/>
       <c r="C642" s="202"/>
       <c r="D642" s="170"/>
       <c r="E642" s="202"/>
       <c r="F642" s="202"/>
       <c r="G642" s="202"/>
       <c r="H642" s="223"/>
     </row>
-    <row r="643" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="643" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A643" s="200"/>
       <c r="B643" s="202"/>
       <c r="C643" s="202"/>
       <c r="D643" s="170"/>
       <c r="E643" s="202"/>
       <c r="F643" s="202"/>
       <c r="G643" s="202"/>
       <c r="H643" s="223"/>
     </row>
-    <row r="644" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="644" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A644" s="200"/>
       <c r="B644" s="202"/>
       <c r="C644" s="202"/>
       <c r="D644" s="170"/>
       <c r="E644" s="202"/>
       <c r="F644" s="202"/>
       <c r="G644" s="202"/>
       <c r="H644" s="223"/>
     </row>
-    <row r="645" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="645" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A645" s="200"/>
       <c r="B645" s="202"/>
       <c r="C645" s="202"/>
       <c r="D645" s="170"/>
       <c r="E645" s="202"/>
       <c r="F645" s="202"/>
       <c r="G645" s="202"/>
       <c r="H645" s="223"/>
     </row>
-    <row r="646" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="646" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A646" s="200"/>
       <c r="B646" s="202"/>
       <c r="C646" s="202"/>
       <c r="D646" s="170"/>
       <c r="E646" s="202"/>
       <c r="F646" s="202"/>
       <c r="G646" s="202"/>
       <c r="H646" s="223"/>
     </row>
-    <row r="647" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="647" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A647" s="200"/>
       <c r="B647" s="202"/>
       <c r="C647" s="202"/>
       <c r="D647" s="170"/>
       <c r="E647" s="202"/>
       <c r="F647" s="202"/>
       <c r="G647" s="202"/>
       <c r="H647" s="223"/>
     </row>
-    <row r="648" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="648" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A648" s="200"/>
       <c r="B648" s="202"/>
       <c r="C648" s="202"/>
       <c r="D648" s="170"/>
       <c r="E648" s="202"/>
       <c r="F648" s="202"/>
       <c r="G648" s="202"/>
       <c r="H648" s="223"/>
     </row>
-    <row r="649" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="649" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A649" s="200"/>
       <c r="B649" s="202"/>
       <c r="C649" s="202"/>
       <c r="D649" s="170"/>
       <c r="E649" s="202"/>
       <c r="F649" s="202"/>
       <c r="G649" s="202"/>
       <c r="H649" s="223"/>
     </row>
-    <row r="650" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="650" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A650" s="200"/>
       <c r="B650" s="202"/>
       <c r="C650" s="202"/>
       <c r="D650" s="170"/>
       <c r="E650" s="202"/>
       <c r="F650" s="202"/>
       <c r="G650" s="202"/>
       <c r="H650" s="223"/>
     </row>
-    <row r="651" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="651" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A651" s="200"/>
       <c r="B651" s="202"/>
       <c r="C651" s="202"/>
       <c r="D651" s="170"/>
       <c r="E651" s="202"/>
       <c r="F651" s="202"/>
       <c r="G651" s="202"/>
       <c r="H651" s="223"/>
     </row>
-    <row r="652" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="652" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A652" s="200"/>
       <c r="B652" s="202"/>
       <c r="C652" s="202"/>
       <c r="D652" s="170"/>
       <c r="E652" s="202"/>
       <c r="F652" s="202"/>
       <c r="G652" s="202"/>
       <c r="H652" s="223"/>
     </row>
-    <row r="653" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="653" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A653" s="200"/>
       <c r="B653" s="202"/>
       <c r="C653" s="202"/>
       <c r="D653" s="170"/>
       <c r="E653" s="202"/>
       <c r="F653" s="202"/>
       <c r="G653" s="202"/>
       <c r="H653" s="223"/>
     </row>
-    <row r="654" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="654" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A654" s="200"/>
       <c r="B654" s="202"/>
       <c r="C654" s="202"/>
       <c r="D654" s="170"/>
       <c r="E654" s="202"/>
       <c r="F654" s="202"/>
       <c r="G654" s="202"/>
       <c r="H654" s="223"/>
     </row>
-    <row r="655" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="655" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A655" s="200"/>
       <c r="B655" s="202"/>
       <c r="C655" s="202"/>
       <c r="D655" s="170"/>
       <c r="E655" s="202"/>
       <c r="F655" s="202"/>
       <c r="G655" s="202"/>
       <c r="H655" s="223"/>
     </row>
-    <row r="656" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="656" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A656" s="200"/>
       <c r="B656" s="202"/>
       <c r="C656" s="202"/>
       <c r="D656" s="170"/>
       <c r="E656" s="202"/>
       <c r="F656" s="202"/>
       <c r="G656" s="202"/>
       <c r="H656" s="223"/>
     </row>
-    <row r="657" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="657" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A657" s="200"/>
       <c r="B657" s="202"/>
       <c r="C657" s="202"/>
       <c r="D657" s="170"/>
       <c r="E657" s="202"/>
       <c r="F657" s="202"/>
       <c r="G657" s="202"/>
       <c r="H657" s="223"/>
     </row>
-    <row r="658" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="658" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A658" s="200"/>
       <c r="B658" s="202"/>
       <c r="C658" s="202"/>
       <c r="D658" s="170"/>
       <c r="E658" s="202"/>
       <c r="F658" s="202"/>
       <c r="G658" s="202"/>
       <c r="H658" s="223"/>
     </row>
-    <row r="659" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="659" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A659" s="200"/>
       <c r="B659" s="202"/>
       <c r="C659" s="202"/>
       <c r="D659" s="170"/>
       <c r="E659" s="202"/>
       <c r="F659" s="202"/>
       <c r="G659" s="202"/>
       <c r="H659" s="223"/>
     </row>
-    <row r="660" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="660" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A660" s="200"/>
       <c r="B660" s="202"/>
       <c r="C660" s="202"/>
       <c r="D660" s="170"/>
       <c r="E660" s="202"/>
       <c r="F660" s="202"/>
       <c r="G660" s="202"/>
       <c r="H660" s="223"/>
     </row>
-    <row r="661" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="661" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A661" s="200"/>
       <c r="B661" s="202"/>
       <c r="C661" s="202"/>
       <c r="D661" s="170"/>
       <c r="E661" s="202"/>
       <c r="F661" s="202"/>
       <c r="G661" s="202"/>
       <c r="H661" s="223"/>
     </row>
-    <row r="662" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="662" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A662" s="200"/>
       <c r="B662" s="202"/>
       <c r="C662" s="202"/>
       <c r="D662" s="170"/>
       <c r="E662" s="202"/>
       <c r="F662" s="202"/>
       <c r="G662" s="202"/>
       <c r="H662" s="223"/>
     </row>
-    <row r="663" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="663" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A663" s="200"/>
       <c r="B663" s="202"/>
       <c r="C663" s="202"/>
       <c r="D663" s="170"/>
       <c r="E663" s="202"/>
       <c r="F663" s="202"/>
       <c r="G663" s="202"/>
       <c r="H663" s="223"/>
     </row>
-    <row r="664" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="664" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A664" s="200"/>
       <c r="B664" s="202"/>
       <c r="C664" s="202"/>
       <c r="D664" s="170"/>
       <c r="E664" s="202"/>
       <c r="F664" s="202"/>
       <c r="G664" s="202"/>
       <c r="H664" s="223"/>
     </row>
-    <row r="665" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="665" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A665" s="200"/>
       <c r="B665" s="202"/>
       <c r="C665" s="202"/>
       <c r="D665" s="170"/>
       <c r="E665" s="202"/>
       <c r="F665" s="202"/>
       <c r="G665" s="202"/>
       <c r="H665" s="223"/>
     </row>
-    <row r="666" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="666" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A666" s="200"/>
       <c r="B666" s="202"/>
       <c r="C666" s="202"/>
       <c r="D666" s="170"/>
       <c r="E666" s="202"/>
       <c r="F666" s="202"/>
       <c r="G666" s="202"/>
       <c r="H666" s="223"/>
     </row>
-    <row r="667" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="667" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A667" s="200"/>
       <c r="B667" s="202"/>
       <c r="C667" s="202"/>
       <c r="D667" s="170"/>
       <c r="E667" s="202"/>
       <c r="F667" s="202"/>
       <c r="G667" s="202"/>
       <c r="H667" s="223"/>
     </row>
-    <row r="668" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="668" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A668" s="200"/>
       <c r="B668" s="202"/>
       <c r="C668" s="202"/>
       <c r="D668" s="170"/>
       <c r="E668" s="202"/>
       <c r="F668" s="202"/>
       <c r="G668" s="202"/>
       <c r="H668" s="223"/>
     </row>
-    <row r="669" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="669" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A669" s="200"/>
       <c r="B669" s="202"/>
       <c r="C669" s="202"/>
       <c r="D669" s="170"/>
       <c r="E669" s="202"/>
       <c r="F669" s="202"/>
       <c r="G669" s="202"/>
       <c r="H669" s="223"/>
     </row>
-    <row r="670" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="670" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A670" s="200"/>
       <c r="B670" s="202"/>
       <c r="C670" s="202"/>
       <c r="D670" s="170"/>
       <c r="E670" s="202"/>
       <c r="F670" s="202"/>
       <c r="G670" s="202"/>
       <c r="H670" s="223"/>
     </row>
-    <row r="671" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="671" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A671" s="200"/>
       <c r="B671" s="202"/>
       <c r="C671" s="202"/>
       <c r="D671" s="170"/>
       <c r="E671" s="202"/>
       <c r="F671" s="202"/>
       <c r="G671" s="202"/>
       <c r="H671" s="223"/>
     </row>
-    <row r="672" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="672" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A672" s="200"/>
       <c r="B672" s="202"/>
       <c r="C672" s="202"/>
       <c r="D672" s="170"/>
       <c r="E672" s="202"/>
       <c r="F672" s="202"/>
       <c r="G672" s="202"/>
       <c r="H672" s="223"/>
     </row>
-    <row r="673" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="673" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A673" s="200"/>
       <c r="B673" s="202"/>
       <c r="C673" s="202"/>
       <c r="D673" s="170"/>
       <c r="E673" s="202"/>
       <c r="F673" s="202"/>
       <c r="G673" s="202"/>
       <c r="H673" s="223"/>
     </row>
-    <row r="674" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="674" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A674" s="200"/>
       <c r="B674" s="202"/>
       <c r="C674" s="202"/>
       <c r="D674" s="170"/>
       <c r="E674" s="202"/>
       <c r="F674" s="202"/>
       <c r="G674" s="202"/>
       <c r="H674" s="223"/>
     </row>
-    <row r="675" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="675" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A675" s="200"/>
       <c r="B675" s="202"/>
       <c r="C675" s="202"/>
       <c r="D675" s="170"/>
       <c r="E675" s="202"/>
       <c r="F675" s="202"/>
       <c r="G675" s="202"/>
       <c r="H675" s="223"/>
     </row>
-    <row r="676" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="676" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A676" s="200"/>
       <c r="B676" s="202"/>
       <c r="C676" s="202"/>
       <c r="D676" s="170"/>
       <c r="E676" s="202"/>
       <c r="F676" s="202"/>
       <c r="G676" s="202"/>
       <c r="H676" s="223"/>
     </row>
-    <row r="677" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="677" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A677" s="200"/>
       <c r="B677" s="202"/>
       <c r="C677" s="202"/>
       <c r="D677" s="170"/>
       <c r="E677" s="202"/>
       <c r="F677" s="202"/>
       <c r="G677" s="202"/>
       <c r="H677" s="223"/>
     </row>
-    <row r="678" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="678" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A678" s="200"/>
       <c r="B678" s="202"/>
       <c r="C678" s="202"/>
       <c r="D678" s="170"/>
       <c r="E678" s="202"/>
       <c r="F678" s="202"/>
       <c r="G678" s="202"/>
       <c r="H678" s="223"/>
     </row>
-    <row r="679" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="679" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A679" s="200"/>
       <c r="B679" s="202"/>
       <c r="C679" s="202"/>
       <c r="D679" s="170"/>
       <c r="E679" s="202"/>
       <c r="F679" s="202"/>
       <c r="G679" s="202"/>
       <c r="H679" s="223"/>
     </row>
-    <row r="680" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="680" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A680" s="200"/>
       <c r="B680" s="202"/>
       <c r="C680" s="202"/>
       <c r="D680" s="170"/>
       <c r="E680" s="202"/>
       <c r="F680" s="202"/>
       <c r="G680" s="202"/>
       <c r="H680" s="223"/>
     </row>
-    <row r="681" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="681" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A681" s="200"/>
       <c r="B681" s="202"/>
       <c r="C681" s="202"/>
       <c r="D681" s="170"/>
       <c r="E681" s="202"/>
       <c r="F681" s="202"/>
       <c r="G681" s="202"/>
       <c r="H681" s="223"/>
     </row>
-    <row r="682" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="682" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A682" s="200"/>
       <c r="B682" s="202"/>
       <c r="C682" s="202"/>
       <c r="D682" s="170"/>
       <c r="E682" s="202"/>
       <c r="F682" s="202"/>
       <c r="G682" s="202"/>
       <c r="H682" s="223"/>
     </row>
-    <row r="683" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="683" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A683" s="200"/>
       <c r="B683" s="202"/>
       <c r="C683" s="202"/>
       <c r="D683" s="170"/>
       <c r="E683" s="202"/>
       <c r="F683" s="202"/>
       <c r="G683" s="202"/>
       <c r="H683" s="223"/>
     </row>
-    <row r="684" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="684" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A684" s="200"/>
       <c r="B684" s="202"/>
       <c r="C684" s="202"/>
       <c r="D684" s="170"/>
       <c r="E684" s="202"/>
       <c r="F684" s="202"/>
       <c r="G684" s="202"/>
       <c r="H684" s="223"/>
     </row>
-    <row r="685" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="685" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A685" s="200"/>
       <c r="B685" s="202"/>
       <c r="C685" s="202"/>
       <c r="D685" s="170"/>
       <c r="E685" s="202"/>
       <c r="F685" s="202"/>
       <c r="G685" s="202"/>
       <c r="H685" s="223"/>
     </row>
-    <row r="686" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="686" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A686" s="200"/>
       <c r="B686" s="202"/>
       <c r="C686" s="202"/>
       <c r="D686" s="170"/>
       <c r="E686" s="202"/>
       <c r="F686" s="202"/>
       <c r="G686" s="202"/>
       <c r="H686" s="223"/>
     </row>
-    <row r="687" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="687" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A687" s="200"/>
       <c r="B687" s="202"/>
       <c r="C687" s="202"/>
       <c r="D687" s="170"/>
       <c r="E687" s="202"/>
       <c r="F687" s="202"/>
       <c r="G687" s="202"/>
       <c r="H687" s="223"/>
     </row>
-    <row r="688" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="688" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A688" s="200"/>
       <c r="B688" s="202"/>
       <c r="C688" s="202"/>
       <c r="D688" s="170"/>
       <c r="E688" s="202"/>
       <c r="F688" s="202"/>
       <c r="G688" s="202"/>
       <c r="H688" s="223"/>
     </row>
-    <row r="689" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="689" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A689" s="200"/>
       <c r="B689" s="202"/>
       <c r="C689" s="202"/>
       <c r="D689" s="170"/>
       <c r="E689" s="202"/>
       <c r="F689" s="202"/>
       <c r="G689" s="202"/>
       <c r="H689" s="223"/>
     </row>
-    <row r="690" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="690" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A690" s="200"/>
       <c r="B690" s="202"/>
       <c r="C690" s="202"/>
       <c r="D690" s="170"/>
       <c r="E690" s="202"/>
       <c r="F690" s="202"/>
       <c r="G690" s="202"/>
       <c r="H690" s="223"/>
     </row>
-    <row r="691" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="691" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A691" s="200"/>
       <c r="B691" s="202"/>
       <c r="C691" s="202"/>
       <c r="D691" s="170"/>
       <c r="E691" s="202"/>
       <c r="F691" s="202"/>
       <c r="G691" s="202"/>
       <c r="H691" s="223"/>
     </row>
-    <row r="692" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="692" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A692" s="200"/>
       <c r="B692" s="202"/>
       <c r="C692" s="202"/>
       <c r="D692" s="170"/>
       <c r="E692" s="202"/>
       <c r="F692" s="202"/>
       <c r="G692" s="202"/>
       <c r="H692" s="223"/>
     </row>
-    <row r="693" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="693" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A693" s="200"/>
       <c r="B693" s="202"/>
       <c r="C693" s="202"/>
       <c r="D693" s="170"/>
       <c r="E693" s="202"/>
       <c r="F693" s="202"/>
       <c r="G693" s="202"/>
       <c r="H693" s="223"/>
     </row>
-    <row r="694" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="694" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A694" s="200"/>
       <c r="B694" s="202"/>
       <c r="C694" s="202"/>
       <c r="D694" s="170"/>
       <c r="E694" s="202"/>
       <c r="F694" s="202"/>
       <c r="G694" s="202"/>
       <c r="H694" s="223"/>
     </row>
-    <row r="695" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="695" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A695" s="200"/>
       <c r="B695" s="202"/>
       <c r="C695" s="202"/>
       <c r="D695" s="170"/>
       <c r="E695" s="202"/>
       <c r="F695" s="202"/>
       <c r="G695" s="202"/>
       <c r="H695" s="223"/>
     </row>
-    <row r="696" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="696" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A696" s="200"/>
       <c r="B696" s="202"/>
       <c r="C696" s="202"/>
       <c r="D696" s="170"/>
       <c r="E696" s="202"/>
       <c r="F696" s="202"/>
       <c r="G696" s="202"/>
       <c r="H696" s="223"/>
     </row>
-    <row r="697" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="697" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A697" s="200"/>
       <c r="B697" s="202"/>
       <c r="C697" s="202"/>
       <c r="D697" s="170"/>
       <c r="E697" s="202"/>
       <c r="F697" s="202"/>
       <c r="G697" s="202"/>
       <c r="H697" s="223"/>
     </row>
-    <row r="698" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="698" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A698" s="200"/>
       <c r="B698" s="202"/>
       <c r="C698" s="202"/>
       <c r="D698" s="170"/>
       <c r="E698" s="202"/>
       <c r="F698" s="202"/>
       <c r="G698" s="202"/>
       <c r="H698" s="223"/>
     </row>
-    <row r="699" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="699" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A699" s="200"/>
       <c r="B699" s="202"/>
       <c r="C699" s="202"/>
       <c r="D699" s="170"/>
       <c r="E699" s="202"/>
       <c r="F699" s="202"/>
       <c r="G699" s="202"/>
       <c r="H699" s="223"/>
     </row>
-    <row r="700" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="700" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A700" s="200"/>
       <c r="B700" s="202"/>
       <c r="C700" s="202"/>
       <c r="D700" s="170"/>
       <c r="E700" s="202"/>
       <c r="F700" s="202"/>
       <c r="G700" s="202"/>
       <c r="H700" s="223"/>
     </row>
-    <row r="701" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="701" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A701" s="200"/>
       <c r="B701" s="202"/>
       <c r="C701" s="202"/>
       <c r="D701" s="170"/>
       <c r="E701" s="202"/>
       <c r="F701" s="202"/>
       <c r="G701" s="202"/>
       <c r="H701" s="223"/>
     </row>
-    <row r="702" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="702" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A702" s="200"/>
       <c r="B702" s="202"/>
       <c r="C702" s="202"/>
       <c r="D702" s="170"/>
       <c r="E702" s="202"/>
       <c r="F702" s="202"/>
       <c r="G702" s="202"/>
       <c r="H702" s="223"/>
     </row>
-    <row r="703" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="703" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A703" s="200"/>
       <c r="B703" s="202"/>
       <c r="C703" s="202"/>
       <c r="D703" s="170"/>
       <c r="E703" s="202"/>
       <c r="F703" s="202"/>
       <c r="G703" s="202"/>
       <c r="H703" s="223"/>
     </row>
-    <row r="704" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="704" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A704" s="200"/>
       <c r="B704" s="202"/>
       <c r="C704" s="202"/>
       <c r="D704" s="170"/>
       <c r="E704" s="202"/>
       <c r="F704" s="202"/>
       <c r="G704" s="202"/>
       <c r="H704" s="223"/>
     </row>
-    <row r="705" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="705" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A705" s="200"/>
       <c r="B705" s="202"/>
       <c r="C705" s="202"/>
       <c r="D705" s="170"/>
       <c r="E705" s="202"/>
       <c r="F705" s="202"/>
       <c r="G705" s="202"/>
       <c r="H705" s="223"/>
     </row>
-    <row r="706" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="706" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A706" s="200"/>
       <c r="B706" s="202"/>
       <c r="C706" s="202"/>
       <c r="D706" s="170"/>
       <c r="E706" s="202"/>
       <c r="F706" s="202"/>
       <c r="G706" s="202"/>
       <c r="H706" s="223"/>
     </row>
-    <row r="707" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="707" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A707" s="200"/>
       <c r="B707" s="202"/>
       <c r="C707" s="202"/>
       <c r="D707" s="170"/>
       <c r="E707" s="202"/>
       <c r="F707" s="202"/>
       <c r="G707" s="202"/>
       <c r="H707" s="223"/>
     </row>
-    <row r="708" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="708" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A708" s="200"/>
       <c r="B708" s="202"/>
       <c r="C708" s="202"/>
       <c r="D708" s="170"/>
       <c r="E708" s="202"/>
       <c r="F708" s="202"/>
       <c r="G708" s="202"/>
       <c r="H708" s="223"/>
     </row>
-    <row r="709" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="709" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A709" s="200"/>
       <c r="B709" s="202"/>
       <c r="C709" s="202"/>
       <c r="D709" s="170"/>
       <c r="E709" s="202"/>
       <c r="F709" s="202"/>
       <c r="G709" s="202"/>
       <c r="H709" s="223"/>
     </row>
-    <row r="710" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="710" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A710" s="200"/>
       <c r="B710" s="202"/>
       <c r="C710" s="202"/>
       <c r="D710" s="170"/>
       <c r="E710" s="202"/>
       <c r="F710" s="202"/>
       <c r="G710" s="202"/>
       <c r="H710" s="223"/>
     </row>
-    <row r="711" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="711" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A711" s="200"/>
       <c r="B711" s="202"/>
       <c r="C711" s="202"/>
       <c r="D711" s="170"/>
       <c r="E711" s="202"/>
       <c r="F711" s="202"/>
       <c r="G711" s="202"/>
       <c r="H711" s="223"/>
     </row>
-    <row r="712" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="712" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A712" s="200"/>
       <c r="B712" s="202"/>
       <c r="C712" s="202"/>
       <c r="D712" s="170"/>
       <c r="E712" s="202"/>
       <c r="F712" s="202"/>
       <c r="G712" s="202"/>
       <c r="H712" s="223"/>
     </row>
-    <row r="713" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="713" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A713" s="200"/>
       <c r="B713" s="202"/>
       <c r="C713" s="202"/>
       <c r="D713" s="170"/>
       <c r="E713" s="202"/>
       <c r="F713" s="202"/>
       <c r="G713" s="202"/>
       <c r="H713" s="223"/>
     </row>
-    <row r="714" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="714" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A714" s="200"/>
       <c r="B714" s="202"/>
       <c r="C714" s="202"/>
       <c r="D714" s="170"/>
       <c r="E714" s="202"/>
       <c r="F714" s="202"/>
       <c r="G714" s="202"/>
       <c r="H714" s="223"/>
     </row>
-    <row r="715" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="715" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A715" s="200"/>
       <c r="B715" s="202"/>
       <c r="C715" s="202"/>
       <c r="D715" s="170"/>
       <c r="E715" s="202"/>
       <c r="F715" s="202"/>
       <c r="G715" s="202"/>
       <c r="H715" s="223"/>
     </row>
-    <row r="716" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="716" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A716" s="200"/>
       <c r="B716" s="202"/>
       <c r="C716" s="202"/>
       <c r="D716" s="170"/>
       <c r="E716" s="202"/>
       <c r="F716" s="202"/>
       <c r="G716" s="202"/>
       <c r="H716" s="223"/>
     </row>
-    <row r="717" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="717" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A717" s="200"/>
       <c r="B717" s="202"/>
       <c r="C717" s="202"/>
       <c r="D717" s="170"/>
       <c r="E717" s="202"/>
       <c r="F717" s="202"/>
       <c r="G717" s="202"/>
       <c r="H717" s="223"/>
     </row>
-    <row r="718" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="718" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A718" s="200"/>
       <c r="B718" s="202"/>
       <c r="C718" s="202"/>
       <c r="D718" s="170"/>
       <c r="E718" s="202"/>
       <c r="F718" s="202"/>
       <c r="G718" s="202"/>
       <c r="H718" s="223"/>
     </row>
-    <row r="719" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="719" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A719" s="200"/>
       <c r="B719" s="202"/>
       <c r="C719" s="202"/>
       <c r="D719" s="170"/>
       <c r="E719" s="202"/>
       <c r="F719" s="202"/>
       <c r="G719" s="202"/>
       <c r="H719" s="223"/>
     </row>
-    <row r="720" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="720" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A720" s="200"/>
       <c r="B720" s="202"/>
       <c r="C720" s="202"/>
       <c r="D720" s="170"/>
       <c r="E720" s="202"/>
       <c r="F720" s="202"/>
       <c r="G720" s="202"/>
       <c r="H720" s="223"/>
     </row>
-    <row r="721" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="721" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A721" s="200"/>
       <c r="B721" s="202"/>
       <c r="C721" s="202"/>
       <c r="D721" s="170"/>
       <c r="E721" s="202"/>
       <c r="F721" s="202"/>
       <c r="G721" s="202"/>
       <c r="H721" s="223"/>
     </row>
-    <row r="722" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="722" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A722" s="200"/>
       <c r="B722" s="202"/>
       <c r="C722" s="202"/>
       <c r="D722" s="170"/>
       <c r="E722" s="202"/>
       <c r="F722" s="202"/>
       <c r="G722" s="202"/>
       <c r="H722" s="223"/>
     </row>
-    <row r="723" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="723" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A723" s="200"/>
       <c r="B723" s="202"/>
       <c r="C723" s="202"/>
       <c r="D723" s="170"/>
       <c r="E723" s="202"/>
       <c r="F723" s="202"/>
       <c r="G723" s="202"/>
       <c r="H723" s="223"/>
     </row>
-    <row r="724" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="724" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A724" s="200"/>
       <c r="B724" s="202"/>
       <c r="C724" s="202"/>
       <c r="D724" s="170"/>
       <c r="E724" s="202"/>
       <c r="F724" s="202"/>
       <c r="G724" s="202"/>
       <c r="H724" s="223"/>
     </row>
-    <row r="725" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="725" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A725" s="200"/>
       <c r="B725" s="202"/>
       <c r="C725" s="202"/>
       <c r="D725" s="170"/>
       <c r="E725" s="202"/>
       <c r="F725" s="202"/>
       <c r="G725" s="202"/>
       <c r="H725" s="223"/>
     </row>
-    <row r="726" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="726" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A726" s="200"/>
       <c r="B726" s="202"/>
       <c r="C726" s="202"/>
       <c r="D726" s="170"/>
       <c r="E726" s="202"/>
       <c r="F726" s="202"/>
       <c r="G726" s="202"/>
       <c r="H726" s="223"/>
     </row>
-    <row r="727" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="727" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A727" s="200"/>
       <c r="B727" s="202"/>
       <c r="C727" s="202"/>
       <c r="D727" s="170"/>
       <c r="E727" s="202"/>
       <c r="F727" s="202"/>
       <c r="G727" s="202"/>
       <c r="H727" s="223"/>
     </row>
-    <row r="728" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="728" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A728" s="200"/>
       <c r="B728" s="202"/>
       <c r="C728" s="202"/>
       <c r="D728" s="170"/>
       <c r="E728" s="202"/>
       <c r="F728" s="202"/>
       <c r="G728" s="202"/>
       <c r="H728" s="223"/>
     </row>
-    <row r="729" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="729" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A729" s="200"/>
       <c r="B729" s="202"/>
       <c r="C729" s="202"/>
       <c r="D729" s="170"/>
       <c r="E729" s="202"/>
       <c r="F729" s="202"/>
       <c r="G729" s="202"/>
       <c r="H729" s="223"/>
     </row>
-    <row r="730" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="730" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A730" s="200"/>
       <c r="B730" s="202"/>
       <c r="C730" s="202"/>
       <c r="D730" s="170"/>
       <c r="E730" s="202"/>
       <c r="F730" s="202"/>
       <c r="G730" s="202"/>
       <c r="H730" s="223"/>
     </row>
-    <row r="731" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="731" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A731" s="200"/>
       <c r="B731" s="202"/>
       <c r="C731" s="202"/>
       <c r="D731" s="170"/>
       <c r="E731" s="202"/>
       <c r="F731" s="202"/>
       <c r="G731" s="202"/>
       <c r="H731" s="223"/>
     </row>
-    <row r="732" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="732" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A732" s="200"/>
       <c r="B732" s="202"/>
       <c r="C732" s="202"/>
       <c r="D732" s="170"/>
       <c r="E732" s="202"/>
       <c r="F732" s="202"/>
       <c r="G732" s="202"/>
       <c r="H732" s="223"/>
     </row>
-    <row r="733" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="733" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A733" s="200"/>
       <c r="B733" s="202"/>
       <c r="C733" s="202"/>
       <c r="D733" s="170"/>
       <c r="E733" s="202"/>
       <c r="F733" s="202"/>
       <c r="G733" s="202"/>
       <c r="H733" s="223"/>
     </row>
-    <row r="734" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="734" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A734" s="200"/>
       <c r="B734" s="202"/>
       <c r="C734" s="202"/>
       <c r="D734" s="170"/>
       <c r="E734" s="202"/>
       <c r="F734" s="202"/>
       <c r="G734" s="202"/>
       <c r="H734" s="223"/>
     </row>
-    <row r="735" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="735" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A735" s="200"/>
       <c r="B735" s="202"/>
       <c r="C735" s="202"/>
       <c r="D735" s="170"/>
       <c r="E735" s="202"/>
       <c r="F735" s="202"/>
       <c r="G735" s="202"/>
       <c r="H735" s="223"/>
     </row>
-    <row r="736" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="736" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A736" s="200"/>
       <c r="B736" s="202"/>
       <c r="C736" s="202"/>
       <c r="D736" s="170"/>
       <c r="E736" s="202"/>
       <c r="F736" s="202"/>
       <c r="G736" s="202"/>
       <c r="H736" s="223"/>
     </row>
-    <row r="737" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="737" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A737" s="200"/>
       <c r="B737" s="202"/>
       <c r="C737" s="202"/>
       <c r="D737" s="170"/>
       <c r="E737" s="202"/>
       <c r="F737" s="202"/>
       <c r="G737" s="202"/>
       <c r="H737" s="223"/>
     </row>
-    <row r="738" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="738" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A738" s="200"/>
       <c r="B738" s="202"/>
       <c r="C738" s="202"/>
       <c r="D738" s="170"/>
       <c r="E738" s="202"/>
       <c r="F738" s="202"/>
       <c r="G738" s="202"/>
       <c r="H738" s="223"/>
     </row>
-    <row r="739" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="739" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A739" s="200"/>
       <c r="B739" s="202"/>
       <c r="C739" s="202"/>
       <c r="D739" s="170"/>
       <c r="E739" s="202"/>
       <c r="F739" s="202"/>
       <c r="G739" s="202"/>
       <c r="H739" s="223"/>
     </row>
-    <row r="740" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="740" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A740" s="200"/>
       <c r="B740" s="202"/>
       <c r="C740" s="202"/>
       <c r="D740" s="170"/>
       <c r="E740" s="202"/>
       <c r="F740" s="202"/>
       <c r="G740" s="202"/>
       <c r="H740" s="223"/>
     </row>
-    <row r="741" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="741" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A741" s="200"/>
       <c r="B741" s="202"/>
       <c r="C741" s="202"/>
       <c r="D741" s="170"/>
       <c r="E741" s="202"/>
       <c r="F741" s="202"/>
       <c r="G741" s="202"/>
       <c r="H741" s="223"/>
     </row>
-    <row r="742" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="742" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A742" s="200"/>
       <c r="B742" s="202"/>
       <c r="C742" s="202"/>
       <c r="D742" s="170"/>
       <c r="E742" s="202"/>
       <c r="F742" s="202"/>
       <c r="G742" s="202"/>
       <c r="H742" s="223"/>
     </row>
-    <row r="743" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="743" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A743" s="200"/>
       <c r="B743" s="202"/>
       <c r="C743" s="202"/>
       <c r="D743" s="170"/>
       <c r="E743" s="202"/>
       <c r="F743" s="202"/>
       <c r="G743" s="202"/>
       <c r="H743" s="223"/>
     </row>
-    <row r="744" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="744" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A744" s="200"/>
       <c r="B744" s="202"/>
       <c r="C744" s="202"/>
       <c r="D744" s="170"/>
       <c r="E744" s="202"/>
       <c r="F744" s="202"/>
       <c r="G744" s="202"/>
       <c r="H744" s="223"/>
     </row>
-    <row r="745" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="745" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A745" s="200"/>
       <c r="B745" s="202"/>
       <c r="C745" s="202"/>
       <c r="D745" s="170"/>
       <c r="E745" s="202"/>
       <c r="F745" s="202"/>
       <c r="G745" s="202"/>
       <c r="H745" s="223"/>
     </row>
-    <row r="746" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="746" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A746" s="200"/>
       <c r="B746" s="202"/>
       <c r="C746" s="202"/>
       <c r="D746" s="170"/>
       <c r="E746" s="202"/>
       <c r="F746" s="202"/>
       <c r="G746" s="202"/>
       <c r="H746" s="223"/>
     </row>
-    <row r="747" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="747" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A747" s="200"/>
       <c r="B747" s="202"/>
       <c r="C747" s="202"/>
       <c r="D747" s="170"/>
       <c r="E747" s="202"/>
       <c r="F747" s="202"/>
       <c r="G747" s="202"/>
       <c r="H747" s="223"/>
     </row>
-    <row r="748" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="748" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A748" s="200"/>
       <c r="B748" s="202"/>
       <c r="C748" s="202"/>
       <c r="D748" s="170"/>
       <c r="E748" s="202"/>
       <c r="F748" s="202"/>
       <c r="G748" s="202"/>
       <c r="H748" s="223"/>
     </row>
-    <row r="749" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="749" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A749" s="200"/>
       <c r="B749" s="202"/>
       <c r="C749" s="202"/>
       <c r="D749" s="170"/>
       <c r="E749" s="202"/>
       <c r="F749" s="202"/>
       <c r="G749" s="202"/>
       <c r="H749" s="223"/>
     </row>
-    <row r="750" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="750" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A750" s="200"/>
       <c r="B750" s="202"/>
       <c r="C750" s="202"/>
       <c r="D750" s="170"/>
       <c r="E750" s="202"/>
       <c r="F750" s="202"/>
       <c r="G750" s="202"/>
       <c r="H750" s="223"/>
     </row>
-    <row r="751" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="751" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A751" s="200"/>
       <c r="B751" s="202"/>
       <c r="C751" s="202"/>
       <c r="D751" s="170"/>
       <c r="E751" s="202"/>
       <c r="F751" s="202"/>
       <c r="G751" s="202"/>
       <c r="H751" s="223"/>
     </row>
-    <row r="752" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="752" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A752" s="200"/>
       <c r="B752" s="202"/>
       <c r="C752" s="202"/>
       <c r="D752" s="170"/>
       <c r="E752" s="202"/>
       <c r="F752" s="202"/>
       <c r="G752" s="202"/>
       <c r="H752" s="223"/>
     </row>
-    <row r="753" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="753" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A753" s="200"/>
       <c r="B753" s="202"/>
       <c r="C753" s="202"/>
       <c r="D753" s="170"/>
       <c r="E753" s="202"/>
       <c r="F753" s="202"/>
       <c r="G753" s="202"/>
       <c r="H753" s="223"/>
     </row>
-    <row r="754" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="754" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A754" s="200"/>
       <c r="B754" s="202"/>
       <c r="C754" s="202"/>
       <c r="D754" s="170"/>
       <c r="E754" s="202"/>
       <c r="F754" s="202"/>
       <c r="G754" s="202"/>
       <c r="H754" s="223"/>
     </row>
-    <row r="755" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="755" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A755" s="200"/>
       <c r="B755" s="202"/>
       <c r="C755" s="202"/>
       <c r="D755" s="170"/>
       <c r="E755" s="202"/>
       <c r="F755" s="202"/>
       <c r="G755" s="202"/>
       <c r="H755" s="223"/>
     </row>
-    <row r="756" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="756" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A756" s="200"/>
       <c r="B756" s="202"/>
       <c r="C756" s="202"/>
       <c r="D756" s="170"/>
       <c r="E756" s="202"/>
       <c r="F756" s="202"/>
       <c r="G756" s="202"/>
       <c r="H756" s="223"/>
     </row>
-    <row r="757" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="757" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A757" s="200"/>
       <c r="B757" s="202"/>
       <c r="C757" s="202"/>
       <c r="D757" s="170"/>
       <c r="E757" s="202"/>
       <c r="F757" s="202"/>
       <c r="G757" s="202"/>
       <c r="H757" s="223"/>
     </row>
-    <row r="758" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="758" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A758" s="200"/>
       <c r="B758" s="202"/>
       <c r="C758" s="202"/>
       <c r="D758" s="170"/>
       <c r="E758" s="202"/>
       <c r="F758" s="202"/>
       <c r="G758" s="202"/>
       <c r="H758" s="223"/>
     </row>
-    <row r="759" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="759" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A759" s="200"/>
       <c r="B759" s="202"/>
       <c r="C759" s="202"/>
       <c r="D759" s="170"/>
       <c r="E759" s="202"/>
       <c r="F759" s="202"/>
       <c r="G759" s="202"/>
       <c r="H759" s="223"/>
     </row>
-    <row r="760" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="760" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A760" s="200"/>
       <c r="B760" s="202"/>
       <c r="C760" s="202"/>
       <c r="D760" s="170"/>
       <c r="E760" s="202"/>
       <c r="F760" s="202"/>
       <c r="G760" s="202"/>
       <c r="H760" s="223"/>
     </row>
-    <row r="761" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="761" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A761" s="200"/>
       <c r="B761" s="202"/>
       <c r="C761" s="202"/>
       <c r="D761" s="170"/>
       <c r="E761" s="202"/>
       <c r="F761" s="202"/>
       <c r="G761" s="202"/>
       <c r="H761" s="223"/>
     </row>
-    <row r="762" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="762" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A762" s="200"/>
       <c r="B762" s="202"/>
       <c r="C762" s="202"/>
       <c r="D762" s="170"/>
       <c r="E762" s="202"/>
       <c r="F762" s="202"/>
       <c r="G762" s="202"/>
       <c r="H762" s="223"/>
     </row>
-    <row r="763" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="763" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A763" s="200"/>
       <c r="B763" s="202"/>
       <c r="C763" s="202"/>
       <c r="D763" s="170"/>
       <c r="E763" s="202"/>
       <c r="F763" s="202"/>
       <c r="G763" s="202"/>
       <c r="H763" s="223"/>
     </row>
-    <row r="764" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="764" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A764" s="200"/>
       <c r="B764" s="202"/>
       <c r="C764" s="202"/>
       <c r="D764" s="170"/>
       <c r="E764" s="202"/>
       <c r="F764" s="202"/>
       <c r="G764" s="202"/>
       <c r="H764" s="223"/>
     </row>
-    <row r="765" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="765" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A765" s="200"/>
       <c r="B765" s="202"/>
       <c r="C765" s="202"/>
       <c r="D765" s="170"/>
       <c r="E765" s="202"/>
       <c r="F765" s="202"/>
       <c r="G765" s="202"/>
       <c r="H765" s="223"/>
     </row>
-    <row r="766" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="766" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A766" s="200"/>
       <c r="B766" s="202"/>
       <c r="C766" s="202"/>
       <c r="D766" s="170"/>
       <c r="E766" s="202"/>
       <c r="F766" s="202"/>
       <c r="G766" s="202"/>
       <c r="H766" s="223"/>
     </row>
-    <row r="767" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="767" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A767" s="200"/>
       <c r="B767" s="202"/>
       <c r="C767" s="202"/>
       <c r="D767" s="170"/>
       <c r="E767" s="202"/>
       <c r="F767" s="202"/>
       <c r="G767" s="202"/>
       <c r="H767" s="223"/>
     </row>
-    <row r="768" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="768" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A768" s="200"/>
       <c r="B768" s="202"/>
       <c r="C768" s="202"/>
       <c r="D768" s="170"/>
       <c r="E768" s="202"/>
       <c r="F768" s="202"/>
       <c r="G768" s="202"/>
       <c r="H768" s="223"/>
     </row>
-    <row r="769" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="769" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A769" s="200"/>
       <c r="B769" s="202"/>
       <c r="C769" s="202"/>
       <c r="D769" s="170"/>
       <c r="E769" s="202"/>
       <c r="F769" s="202"/>
       <c r="G769" s="202"/>
       <c r="H769" s="223"/>
     </row>
-    <row r="770" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="770" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A770" s="200"/>
       <c r="B770" s="202"/>
       <c r="C770" s="202"/>
       <c r="D770" s="170"/>
       <c r="E770" s="202"/>
       <c r="F770" s="202"/>
       <c r="G770" s="202"/>
       <c r="H770" s="223"/>
     </row>
-    <row r="771" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="771" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A771" s="200"/>
       <c r="B771" s="202"/>
       <c r="C771" s="202"/>
       <c r="D771" s="170"/>
       <c r="E771" s="202"/>
       <c r="F771" s="202"/>
       <c r="G771" s="202"/>
       <c r="H771" s="223"/>
     </row>
-    <row r="772" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="772" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A772" s="200"/>
       <c r="B772" s="202"/>
       <c r="C772" s="202"/>
       <c r="D772" s="170"/>
       <c r="E772" s="202"/>
       <c r="F772" s="202"/>
       <c r="G772" s="202"/>
       <c r="H772" s="223"/>
     </row>
-    <row r="773" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="773" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A773" s="200"/>
       <c r="B773" s="202"/>
       <c r="C773" s="202"/>
       <c r="D773" s="170"/>
       <c r="E773" s="202"/>
       <c r="F773" s="202"/>
       <c r="G773" s="202"/>
       <c r="H773" s="223"/>
     </row>
-    <row r="774" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="774" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A774" s="200"/>
       <c r="B774" s="202"/>
       <c r="C774" s="202"/>
       <c r="D774" s="170"/>
       <c r="E774" s="202"/>
       <c r="F774" s="202"/>
       <c r="G774" s="202"/>
       <c r="H774" s="223"/>
     </row>
-    <row r="775" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="775" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A775" s="200"/>
       <c r="B775" s="202"/>
       <c r="C775" s="202"/>
       <c r="D775" s="170"/>
       <c r="E775" s="202"/>
       <c r="F775" s="202"/>
       <c r="G775" s="202"/>
       <c r="H775" s="223"/>
     </row>
-    <row r="776" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="776" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A776" s="200"/>
       <c r="B776" s="202"/>
       <c r="C776" s="202"/>
       <c r="D776" s="170"/>
       <c r="E776" s="202"/>
       <c r="F776" s="202"/>
       <c r="G776" s="202"/>
       <c r="H776" s="223"/>
     </row>
-    <row r="777" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="777" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A777" s="200"/>
       <c r="B777" s="202"/>
       <c r="C777" s="202"/>
       <c r="D777" s="170"/>
       <c r="E777" s="202"/>
       <c r="F777" s="202"/>
       <c r="G777" s="202"/>
       <c r="H777" s="223"/>
     </row>
-    <row r="778" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="778" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A778" s="200"/>
       <c r="B778" s="202"/>
       <c r="C778" s="202"/>
       <c r="D778" s="170"/>
       <c r="E778" s="202"/>
       <c r="F778" s="202"/>
       <c r="G778" s="202"/>
       <c r="H778" s="223"/>
     </row>
-    <row r="779" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="779" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A779" s="200"/>
       <c r="B779" s="202"/>
       <c r="C779" s="202"/>
       <c r="D779" s="170"/>
       <c r="E779" s="202"/>
       <c r="F779" s="202"/>
       <c r="G779" s="202"/>
       <c r="H779" s="223"/>
     </row>
-    <row r="780" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="780" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A780" s="200"/>
       <c r="B780" s="202"/>
       <c r="C780" s="202"/>
       <c r="D780" s="170"/>
       <c r="E780" s="202"/>
       <c r="F780" s="202"/>
       <c r="G780" s="202"/>
       <c r="H780" s="223"/>
     </row>
-    <row r="781" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="781" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A781" s="200"/>
       <c r="B781" s="202"/>
       <c r="C781" s="202"/>
       <c r="D781" s="170"/>
       <c r="E781" s="202"/>
       <c r="F781" s="202"/>
       <c r="G781" s="202"/>
       <c r="H781" s="223"/>
     </row>
-    <row r="782" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="782" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A782" s="200"/>
       <c r="B782" s="202"/>
       <c r="C782" s="202"/>
       <c r="D782" s="170"/>
       <c r="E782" s="202"/>
       <c r="F782" s="202"/>
       <c r="G782" s="202"/>
       <c r="H782" s="223"/>
     </row>
-    <row r="783" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="783" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A783" s="200"/>
       <c r="B783" s="202"/>
       <c r="C783" s="202"/>
       <c r="D783" s="170"/>
       <c r="E783" s="202"/>
       <c r="F783" s="202"/>
       <c r="G783" s="202"/>
       <c r="H783" s="223"/>
     </row>
-    <row r="784" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="784" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A784" s="200"/>
       <c r="B784" s="202"/>
       <c r="C784" s="202"/>
       <c r="D784" s="170"/>
       <c r="E784" s="202"/>
       <c r="F784" s="202"/>
       <c r="G784" s="202"/>
       <c r="H784" s="223"/>
     </row>
-    <row r="785" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="785" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A785" s="200"/>
       <c r="B785" s="202"/>
       <c r="C785" s="202"/>
       <c r="D785" s="170"/>
       <c r="E785" s="202"/>
       <c r="F785" s="202"/>
       <c r="G785" s="202"/>
       <c r="H785" s="223"/>
     </row>
-    <row r="786" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="786" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A786" s="200"/>
       <c r="B786" s="202"/>
       <c r="C786" s="202"/>
       <c r="D786" s="170"/>
       <c r="E786" s="202"/>
       <c r="F786" s="202"/>
       <c r="G786" s="202"/>
       <c r="H786" s="223"/>
     </row>
-    <row r="787" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="787" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A787" s="200"/>
       <c r="B787" s="202"/>
       <c r="C787" s="202"/>
       <c r="D787" s="170"/>
       <c r="E787" s="202"/>
       <c r="F787" s="202"/>
       <c r="G787" s="202"/>
       <c r="H787" s="223"/>
     </row>
-    <row r="788" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="788" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A788" s="200"/>
       <c r="B788" s="202"/>
       <c r="C788" s="202"/>
       <c r="D788" s="170"/>
       <c r="E788" s="202"/>
       <c r="F788" s="202"/>
       <c r="G788" s="202"/>
       <c r="H788" s="223"/>
     </row>
-    <row r="789" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="789" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A789" s="200"/>
       <c r="B789" s="202"/>
       <c r="C789" s="202"/>
       <c r="D789" s="170"/>
       <c r="E789" s="202"/>
       <c r="F789" s="202"/>
       <c r="G789" s="202"/>
       <c r="H789" s="223"/>
     </row>
-    <row r="790" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="790" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A790" s="200"/>
       <c r="B790" s="202"/>
       <c r="C790" s="202"/>
       <c r="D790" s="170"/>
       <c r="E790" s="202"/>
       <c r="F790" s="202"/>
       <c r="G790" s="202"/>
       <c r="H790" s="223"/>
     </row>
-    <row r="791" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="791" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A791" s="200"/>
       <c r="B791" s="202"/>
       <c r="C791" s="202"/>
       <c r="D791" s="170"/>
       <c r="E791" s="202"/>
       <c r="F791" s="202"/>
       <c r="G791" s="202"/>
       <c r="H791" s="223"/>
     </row>
-    <row r="792" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="792" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A792" s="200"/>
       <c r="B792" s="202"/>
       <c r="C792" s="202"/>
       <c r="D792" s="170"/>
       <c r="E792" s="202"/>
       <c r="F792" s="202"/>
       <c r="G792" s="202"/>
       <c r="H792" s="223"/>
     </row>
-    <row r="793" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="793" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A793" s="200"/>
       <c r="B793" s="202"/>
       <c r="C793" s="202"/>
       <c r="D793" s="170"/>
       <c r="E793" s="202"/>
       <c r="F793" s="202"/>
       <c r="G793" s="202"/>
       <c r="H793" s="223"/>
     </row>
-    <row r="794" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="794" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A794" s="200"/>
       <c r="B794" s="202"/>
       <c r="C794" s="202"/>
       <c r="D794" s="170"/>
       <c r="E794" s="202"/>
       <c r="F794" s="202"/>
       <c r="G794" s="202"/>
       <c r="H794" s="223"/>
     </row>
-    <row r="795" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="795" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A795" s="200"/>
       <c r="B795" s="202"/>
       <c r="C795" s="202"/>
       <c r="D795" s="170"/>
       <c r="E795" s="202"/>
       <c r="F795" s="202"/>
       <c r="G795" s="202"/>
       <c r="H795" s="223"/>
     </row>
-    <row r="796" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="796" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A796" s="200"/>
       <c r="B796" s="202"/>
       <c r="C796" s="202"/>
       <c r="D796" s="170"/>
       <c r="E796" s="202"/>
       <c r="F796" s="202"/>
       <c r="G796" s="202"/>
       <c r="H796" s="223"/>
     </row>
-    <row r="797" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="797" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A797" s="200"/>
       <c r="B797" s="202"/>
       <c r="C797" s="202"/>
       <c r="D797" s="170"/>
       <c r="E797" s="202"/>
       <c r="F797" s="202"/>
       <c r="G797" s="202"/>
       <c r="H797" s="223"/>
     </row>
-    <row r="798" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="798" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A798" s="200"/>
       <c r="B798" s="202"/>
       <c r="C798" s="202"/>
       <c r="D798" s="170"/>
       <c r="E798" s="202"/>
       <c r="F798" s="202"/>
       <c r="G798" s="202"/>
       <c r="H798" s="223"/>
     </row>
-    <row r="799" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="799" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A799" s="200"/>
       <c r="B799" s="202"/>
       <c r="C799" s="202"/>
       <c r="D799" s="170"/>
       <c r="E799" s="202"/>
       <c r="F799" s="202"/>
       <c r="G799" s="202"/>
       <c r="H799" s="223"/>
     </row>
-    <row r="800" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="800" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A800" s="200"/>
       <c r="B800" s="202"/>
       <c r="C800" s="202"/>
       <c r="D800" s="170"/>
       <c r="E800" s="202"/>
       <c r="F800" s="202"/>
       <c r="G800" s="202"/>
       <c r="H800" s="223"/>
     </row>
-    <row r="801" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="801" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A801" s="200"/>
       <c r="B801" s="202"/>
       <c r="C801" s="202"/>
       <c r="D801" s="170"/>
       <c r="E801" s="202"/>
       <c r="F801" s="202"/>
       <c r="G801" s="202"/>
       <c r="H801" s="223"/>
     </row>
-    <row r="802" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="802" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A802" s="200"/>
       <c r="B802" s="202"/>
       <c r="C802" s="202"/>
       <c r="D802" s="170"/>
       <c r="E802" s="202"/>
       <c r="F802" s="202"/>
       <c r="G802" s="202"/>
       <c r="H802" s="223"/>
     </row>
-    <row r="803" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="803" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A803" s="200"/>
       <c r="B803" s="202"/>
       <c r="C803" s="202"/>
       <c r="D803" s="170"/>
       <c r="E803" s="202"/>
       <c r="F803" s="202"/>
       <c r="G803" s="202"/>
       <c r="H803" s="223"/>
     </row>
-    <row r="804" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="804" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A804" s="200"/>
       <c r="B804" s="202"/>
       <c r="C804" s="202"/>
       <c r="D804" s="170"/>
       <c r="E804" s="202"/>
       <c r="F804" s="202"/>
       <c r="G804" s="202"/>
       <c r="H804" s="223"/>
     </row>
-    <row r="805" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="805" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A805" s="200"/>
       <c r="B805" s="202"/>
       <c r="C805" s="202"/>
       <c r="D805" s="170"/>
       <c r="E805" s="202"/>
       <c r="F805" s="202"/>
       <c r="G805" s="202"/>
       <c r="H805" s="223"/>
     </row>
-    <row r="806" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="806" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A806" s="200"/>
       <c r="B806" s="202"/>
       <c r="C806" s="202"/>
       <c r="D806" s="170"/>
       <c r="E806" s="202"/>
       <c r="F806" s="202"/>
       <c r="G806" s="202"/>
       <c r="H806" s="223"/>
     </row>
-    <row r="807" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="807" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A807" s="200"/>
       <c r="B807" s="202"/>
       <c r="C807" s="202"/>
       <c r="D807" s="170"/>
       <c r="E807" s="202"/>
       <c r="F807" s="202"/>
       <c r="G807" s="202"/>
       <c r="H807" s="223"/>
     </row>
-    <row r="808" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="808" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A808" s="200"/>
       <c r="B808" s="202"/>
       <c r="C808" s="202"/>
       <c r="D808" s="170"/>
       <c r="E808" s="202"/>
       <c r="F808" s="202"/>
       <c r="G808" s="202"/>
       <c r="H808" s="223"/>
     </row>
-    <row r="809" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="809" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A809" s="200"/>
       <c r="B809" s="202"/>
       <c r="C809" s="202"/>
       <c r="D809" s="170"/>
       <c r="E809" s="202"/>
       <c r="F809" s="202"/>
       <c r="G809" s="202"/>
       <c r="H809" s="223"/>
     </row>
-    <row r="810" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="810" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A810" s="200"/>
       <c r="B810" s="202"/>
       <c r="C810" s="202"/>
       <c r="D810" s="170"/>
       <c r="E810" s="202"/>
       <c r="F810" s="202"/>
       <c r="G810" s="202"/>
       <c r="H810" s="223"/>
     </row>
-    <row r="811" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="811" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A811" s="200"/>
       <c r="B811" s="202"/>
       <c r="C811" s="202"/>
       <c r="D811" s="170"/>
       <c r="E811" s="202"/>
       <c r="F811" s="202"/>
       <c r="G811" s="202"/>
       <c r="H811" s="223"/>
     </row>
-    <row r="812" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="812" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A812" s="200"/>
       <c r="B812" s="202"/>
       <c r="C812" s="202"/>
       <c r="D812" s="170"/>
       <c r="E812" s="202"/>
       <c r="F812" s="202"/>
       <c r="G812" s="202"/>
       <c r="H812" s="223"/>
     </row>
-    <row r="813" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="813" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A813" s="200"/>
       <c r="B813" s="202"/>
       <c r="C813" s="202"/>
       <c r="D813" s="170"/>
       <c r="E813" s="202"/>
       <c r="F813" s="202"/>
       <c r="G813" s="202"/>
       <c r="H813" s="223"/>
     </row>
-    <row r="814" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="814" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A814" s="200"/>
       <c r="B814" s="202"/>
       <c r="C814" s="202"/>
       <c r="D814" s="170"/>
       <c r="E814" s="202"/>
       <c r="F814" s="202"/>
       <c r="G814" s="202"/>
       <c r="H814" s="223"/>
     </row>
-    <row r="815" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="815" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A815" s="200"/>
       <c r="B815" s="202"/>
       <c r="C815" s="202"/>
       <c r="D815" s="170"/>
       <c r="E815" s="202"/>
       <c r="F815" s="202"/>
       <c r="G815" s="202"/>
       <c r="H815" s="223"/>
     </row>
-    <row r="816" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="816" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A816" s="200"/>
       <c r="B816" s="202"/>
       <c r="C816" s="202"/>
       <c r="D816" s="170"/>
       <c r="E816" s="202"/>
       <c r="F816" s="202"/>
       <c r="G816" s="202"/>
       <c r="H816" s="223"/>
     </row>
-    <row r="817" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="817" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A817" s="200"/>
       <c r="B817" s="202"/>
       <c r="C817" s="202"/>
       <c r="D817" s="170"/>
       <c r="E817" s="202"/>
       <c r="F817" s="202"/>
       <c r="G817" s="202"/>
       <c r="H817" s="223"/>
     </row>
-    <row r="818" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="818" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A818" s="200"/>
       <c r="B818" s="202"/>
       <c r="C818" s="202"/>
       <c r="D818" s="170"/>
       <c r="E818" s="202"/>
       <c r="F818" s="202"/>
       <c r="G818" s="202"/>
       <c r="H818" s="223"/>
     </row>
-    <row r="819" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="819" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A819" s="200"/>
       <c r="B819" s="202"/>
       <c r="C819" s="202"/>
       <c r="D819" s="170"/>
       <c r="E819" s="202"/>
       <c r="F819" s="202"/>
       <c r="G819" s="202"/>
       <c r="H819" s="223"/>
     </row>
-    <row r="820" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="820" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A820" s="200"/>
       <c r="B820" s="202"/>
       <c r="C820" s="202"/>
       <c r="D820" s="170"/>
       <c r="E820" s="202"/>
       <c r="F820" s="202"/>
       <c r="G820" s="202"/>
       <c r="H820" s="223"/>
     </row>
-    <row r="821" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="821" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A821" s="200"/>
       <c r="B821" s="202"/>
       <c r="C821" s="202"/>
       <c r="D821" s="170"/>
       <c r="E821" s="202"/>
       <c r="F821" s="202"/>
       <c r="G821" s="202"/>
       <c r="H821" s="223"/>
     </row>
-    <row r="822" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="822" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A822" s="200"/>
       <c r="B822" s="202"/>
       <c r="C822" s="202"/>
       <c r="D822" s="170"/>
       <c r="E822" s="202"/>
       <c r="F822" s="202"/>
       <c r="G822" s="202"/>
       <c r="H822" s="223"/>
     </row>
-    <row r="823" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="823" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A823" s="200"/>
       <c r="B823" s="202"/>
       <c r="C823" s="202"/>
       <c r="D823" s="170"/>
       <c r="E823" s="202"/>
       <c r="F823" s="202"/>
       <c r="G823" s="202"/>
       <c r="H823" s="223"/>
     </row>
-    <row r="824" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="824" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A824" s="200"/>
       <c r="B824" s="202"/>
       <c r="C824" s="202"/>
       <c r="D824" s="170"/>
       <c r="E824" s="202"/>
       <c r="F824" s="202"/>
       <c r="G824" s="202"/>
       <c r="H824" s="223"/>
     </row>
-    <row r="825" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="825" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A825" s="200"/>
       <c r="B825" s="202"/>
       <c r="C825" s="202"/>
       <c r="D825" s="170"/>
       <c r="E825" s="202"/>
       <c r="F825" s="202"/>
       <c r="G825" s="202"/>
       <c r="H825" s="223"/>
     </row>
-    <row r="826" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="826" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A826" s="200"/>
       <c r="B826" s="202"/>
       <c r="C826" s="202"/>
       <c r="D826" s="170"/>
       <c r="E826" s="202"/>
       <c r="F826" s="202"/>
       <c r="G826" s="202"/>
       <c r="H826" s="223"/>
     </row>
-    <row r="827" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="827" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A827" s="200"/>
       <c r="B827" s="202"/>
       <c r="C827" s="202"/>
       <c r="D827" s="170"/>
       <c r="E827" s="202"/>
       <c r="F827" s="202"/>
       <c r="G827" s="202"/>
       <c r="H827" s="223"/>
     </row>
-    <row r="828" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="828" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A828" s="200"/>
       <c r="B828" s="202"/>
       <c r="C828" s="202"/>
       <c r="D828" s="170"/>
       <c r="E828" s="202"/>
       <c r="F828" s="202"/>
       <c r="G828" s="202"/>
       <c r="H828" s="223"/>
     </row>
-    <row r="829" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="829" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A829" s="200"/>
       <c r="B829" s="202"/>
       <c r="C829" s="202"/>
       <c r="D829" s="170"/>
       <c r="E829" s="202"/>
       <c r="F829" s="202"/>
       <c r="G829" s="202"/>
       <c r="H829" s="223"/>
     </row>
-    <row r="830" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="830" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A830" s="200"/>
       <c r="B830" s="202"/>
       <c r="C830" s="202"/>
       <c r="D830" s="170"/>
       <c r="E830" s="202"/>
       <c r="F830" s="202"/>
       <c r="G830" s="202"/>
       <c r="H830" s="223"/>
     </row>
-    <row r="831" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="831" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A831" s="200"/>
       <c r="B831" s="202"/>
       <c r="C831" s="202"/>
       <c r="D831" s="170"/>
       <c r="E831" s="202"/>
       <c r="F831" s="202"/>
       <c r="G831" s="202"/>
       <c r="H831" s="223"/>
     </row>
-    <row r="832" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="832" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A832" s="200"/>
       <c r="B832" s="202"/>
       <c r="C832" s="202"/>
       <c r="D832" s="170"/>
       <c r="E832" s="202"/>
       <c r="F832" s="202"/>
       <c r="G832" s="202"/>
       <c r="H832" s="223"/>
     </row>
-    <row r="833" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="833" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A833" s="200"/>
       <c r="B833" s="202"/>
       <c r="C833" s="202"/>
       <c r="D833" s="170"/>
       <c r="E833" s="202"/>
       <c r="F833" s="202"/>
       <c r="G833" s="202"/>
       <c r="H833" s="223"/>
     </row>
-    <row r="834" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="834" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A834" s="200"/>
       <c r="B834" s="202"/>
       <c r="C834" s="202"/>
       <c r="D834" s="170"/>
       <c r="E834" s="202"/>
       <c r="F834" s="202"/>
       <c r="G834" s="202"/>
       <c r="H834" s="223"/>
     </row>
-    <row r="835" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="835" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A835" s="200"/>
       <c r="B835" s="202"/>
       <c r="C835" s="202"/>
       <c r="D835" s="170"/>
       <c r="E835" s="202"/>
       <c r="F835" s="202"/>
       <c r="G835" s="202"/>
       <c r="H835" s="223"/>
     </row>
-    <row r="836" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="836" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A836" s="200"/>
       <c r="B836" s="202"/>
       <c r="C836" s="202"/>
       <c r="D836" s="170"/>
       <c r="E836" s="202"/>
       <c r="F836" s="202"/>
       <c r="G836" s="202"/>
       <c r="H836" s="223"/>
     </row>
-    <row r="837" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="837" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A837" s="200"/>
       <c r="B837" s="202"/>
       <c r="C837" s="202"/>
       <c r="D837" s="170"/>
       <c r="E837" s="202"/>
       <c r="F837" s="202"/>
       <c r="G837" s="202"/>
       <c r="H837" s="223"/>
     </row>
-    <row r="838" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="838" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A838" s="200"/>
       <c r="B838" s="202"/>
       <c r="C838" s="202"/>
       <c r="D838" s="170"/>
       <c r="E838" s="202"/>
       <c r="F838" s="202"/>
       <c r="G838" s="202"/>
       <c r="H838" s="223"/>
     </row>
-    <row r="839" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="839" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A839" s="200"/>
       <c r="B839" s="202"/>
       <c r="C839" s="202"/>
       <c r="D839" s="170"/>
       <c r="E839" s="202"/>
       <c r="F839" s="202"/>
       <c r="G839" s="202"/>
       <c r="H839" s="223"/>
     </row>
-    <row r="840" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="840" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A840" s="200"/>
       <c r="B840" s="202"/>
       <c r="C840" s="202"/>
       <c r="D840" s="170"/>
       <c r="E840" s="202"/>
       <c r="F840" s="202"/>
       <c r="G840" s="202"/>
       <c r="H840" s="223"/>
     </row>
-    <row r="841" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="841" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A841" s="200"/>
       <c r="B841" s="202"/>
       <c r="C841" s="202"/>
       <c r="D841" s="170"/>
       <c r="E841" s="202"/>
       <c r="F841" s="202"/>
       <c r="G841" s="202"/>
       <c r="H841" s="223"/>
     </row>
-    <row r="842" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="842" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A842" s="200"/>
       <c r="B842" s="202"/>
       <c r="C842" s="202"/>
       <c r="D842" s="170"/>
       <c r="E842" s="202"/>
       <c r="F842" s="202"/>
       <c r="G842" s="202"/>
       <c r="H842" s="223"/>
     </row>
-    <row r="843" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="843" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A843" s="200"/>
       <c r="B843" s="202"/>
       <c r="C843" s="202"/>
       <c r="D843" s="170"/>
       <c r="E843" s="202"/>
       <c r="F843" s="202"/>
       <c r="G843" s="202"/>
       <c r="H843" s="223"/>
     </row>
-    <row r="844" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="844" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A844" s="200"/>
       <c r="B844" s="202"/>
       <c r="C844" s="202"/>
       <c r="D844" s="170"/>
       <c r="E844" s="202"/>
       <c r="F844" s="202"/>
       <c r="G844" s="202"/>
       <c r="H844" s="223"/>
     </row>
-    <row r="845" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="845" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A845" s="200"/>
       <c r="B845" s="202"/>
       <c r="C845" s="202"/>
       <c r="D845" s="170"/>
       <c r="E845" s="202"/>
       <c r="F845" s="202"/>
       <c r="G845" s="202"/>
       <c r="H845" s="223"/>
     </row>
-    <row r="846" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="846" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A846" s="200"/>
       <c r="B846" s="202"/>
       <c r="C846" s="202"/>
       <c r="D846" s="170"/>
       <c r="E846" s="202"/>
       <c r="F846" s="202"/>
       <c r="G846" s="202"/>
       <c r="H846" s="223"/>
     </row>
-    <row r="847" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="847" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A847" s="200"/>
       <c r="B847" s="202"/>
       <c r="C847" s="202"/>
       <c r="D847" s="170"/>
       <c r="E847" s="202"/>
       <c r="F847" s="202"/>
       <c r="G847" s="202"/>
       <c r="H847" s="223"/>
     </row>
-    <row r="848" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="848" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A848" s="200"/>
       <c r="B848" s="202"/>
       <c r="C848" s="202"/>
       <c r="D848" s="170"/>
       <c r="E848" s="202"/>
       <c r="F848" s="202"/>
       <c r="G848" s="202"/>
       <c r="H848" s="223"/>
     </row>
-    <row r="849" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="849" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A849" s="200"/>
       <c r="B849" s="202"/>
       <c r="C849" s="202"/>
       <c r="D849" s="170"/>
       <c r="E849" s="202"/>
       <c r="F849" s="202"/>
       <c r="G849" s="202"/>
       <c r="H849" s="223"/>
     </row>
-    <row r="850" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="850" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A850" s="200"/>
       <c r="B850" s="202"/>
       <c r="C850" s="202"/>
       <c r="D850" s="170"/>
       <c r="E850" s="202"/>
       <c r="F850" s="202"/>
       <c r="G850" s="202"/>
       <c r="H850" s="223"/>
     </row>
-    <row r="851" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="851" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A851" s="200"/>
       <c r="B851" s="202"/>
       <c r="C851" s="202"/>
       <c r="D851" s="170"/>
       <c r="E851" s="202"/>
       <c r="F851" s="202"/>
       <c r="G851" s="202"/>
       <c r="H851" s="223"/>
     </row>
-    <row r="852" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="852" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A852" s="200"/>
       <c r="B852" s="202"/>
       <c r="C852" s="202"/>
       <c r="D852" s="170"/>
       <c r="E852" s="202"/>
       <c r="F852" s="202"/>
       <c r="G852" s="202"/>
       <c r="H852" s="223"/>
     </row>
-    <row r="853" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="853" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A853" s="200"/>
       <c r="B853" s="202"/>
       <c r="C853" s="202"/>
       <c r="D853" s="170"/>
       <c r="E853" s="202"/>
       <c r="F853" s="202"/>
       <c r="G853" s="202"/>
       <c r="H853" s="223"/>
     </row>
-    <row r="854" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="854" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A854" s="200"/>
       <c r="B854" s="202"/>
       <c r="C854" s="202"/>
       <c r="D854" s="170"/>
       <c r="E854" s="202"/>
       <c r="F854" s="202"/>
       <c r="G854" s="202"/>
       <c r="H854" s="223"/>
     </row>
-    <row r="855" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="855" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A855" s="200"/>
       <c r="B855" s="202"/>
       <c r="C855" s="202"/>
       <c r="D855" s="170"/>
       <c r="E855" s="202"/>
       <c r="F855" s="202"/>
       <c r="G855" s="202"/>
       <c r="H855" s="223"/>
     </row>
-    <row r="856" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="856" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A856" s="200"/>
       <c r="B856" s="202"/>
       <c r="C856" s="202"/>
       <c r="D856" s="170"/>
       <c r="E856" s="202"/>
       <c r="F856" s="202"/>
       <c r="G856" s="202"/>
       <c r="H856" s="223"/>
     </row>
-    <row r="857" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="857" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A857" s="200"/>
       <c r="B857" s="202"/>
       <c r="C857" s="202"/>
       <c r="D857" s="170"/>
       <c r="E857" s="202"/>
       <c r="F857" s="202"/>
       <c r="G857" s="202"/>
       <c r="H857" s="223"/>
     </row>
-    <row r="858" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="858" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A858" s="200"/>
       <c r="B858" s="202"/>
       <c r="C858" s="202"/>
       <c r="D858" s="170"/>
       <c r="E858" s="202"/>
       <c r="F858" s="202"/>
       <c r="G858" s="202"/>
       <c r="H858" s="223"/>
     </row>
-    <row r="859" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="859" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A859" s="200"/>
       <c r="B859" s="202"/>
       <c r="C859" s="202"/>
       <c r="D859" s="170"/>
       <c r="E859" s="202"/>
       <c r="F859" s="202"/>
       <c r="G859" s="202"/>
       <c r="H859" s="223"/>
     </row>
-    <row r="860" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="860" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A860" s="200"/>
       <c r="B860" s="202"/>
       <c r="C860" s="202"/>
       <c r="D860" s="170"/>
       <c r="E860" s="202"/>
       <c r="F860" s="202"/>
       <c r="G860" s="202"/>
       <c r="H860" s="223"/>
     </row>
-    <row r="861" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="861" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A861" s="200"/>
       <c r="B861" s="202"/>
       <c r="C861" s="202"/>
       <c r="D861" s="170"/>
       <c r="E861" s="202"/>
       <c r="F861" s="202"/>
       <c r="G861" s="202"/>
       <c r="H861" s="223"/>
     </row>
-    <row r="862" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="862" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A862" s="200"/>
       <c r="B862" s="202"/>
       <c r="C862" s="202"/>
       <c r="D862" s="170"/>
       <c r="E862" s="202"/>
       <c r="F862" s="202"/>
       <c r="G862" s="202"/>
       <c r="H862" s="223"/>
     </row>
-    <row r="863" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="863" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A863" s="200"/>
       <c r="B863" s="202"/>
       <c r="C863" s="202"/>
       <c r="D863" s="170"/>
       <c r="E863" s="202"/>
       <c r="F863" s="202"/>
       <c r="G863" s="202"/>
       <c r="H863" s="223"/>
     </row>
-    <row r="864" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="864" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A864" s="200"/>
       <c r="B864" s="202"/>
       <c r="C864" s="202"/>
       <c r="D864" s="170"/>
       <c r="E864" s="202"/>
       <c r="F864" s="202"/>
       <c r="G864" s="202"/>
       <c r="H864" s="223"/>
     </row>
-    <row r="865" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="865" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A865" s="200"/>
       <c r="B865" s="202"/>
       <c r="C865" s="202"/>
       <c r="D865" s="170"/>
       <c r="E865" s="202"/>
       <c r="F865" s="202"/>
       <c r="G865" s="202"/>
       <c r="H865" s="223"/>
     </row>
-    <row r="866" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="866" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A866" s="200"/>
       <c r="B866" s="202"/>
       <c r="C866" s="202"/>
       <c r="D866" s="170"/>
       <c r="E866" s="202"/>
       <c r="F866" s="202"/>
       <c r="G866" s="202"/>
       <c r="H866" s="223"/>
     </row>
-    <row r="867" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="867" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A867" s="200"/>
       <c r="B867" s="202"/>
       <c r="C867" s="202"/>
       <c r="D867" s="170"/>
       <c r="E867" s="202"/>
       <c r="F867" s="202"/>
       <c r="G867" s="202"/>
       <c r="H867" s="223"/>
     </row>
-    <row r="868" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="868" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A868" s="200"/>
       <c r="B868" s="202"/>
       <c r="C868" s="202"/>
       <c r="D868" s="170"/>
       <c r="E868" s="202"/>
       <c r="F868" s="202"/>
       <c r="G868" s="202"/>
       <c r="H868" s="223"/>
     </row>
-    <row r="869" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="869" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A869" s="200"/>
       <c r="B869" s="202"/>
       <c r="C869" s="202"/>
       <c r="D869" s="170"/>
       <c r="E869" s="202"/>
       <c r="F869" s="202"/>
       <c r="G869" s="202"/>
       <c r="H869" s="223"/>
     </row>
-    <row r="870" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="870" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A870" s="200"/>
       <c r="B870" s="202"/>
       <c r="C870" s="202"/>
       <c r="D870" s="170"/>
       <c r="E870" s="202"/>
       <c r="F870" s="202"/>
       <c r="G870" s="202"/>
       <c r="H870" s="223"/>
     </row>
-    <row r="871" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="871" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A871" s="200"/>
       <c r="B871" s="202"/>
       <c r="C871" s="202"/>
       <c r="D871" s="170"/>
       <c r="E871" s="202"/>
       <c r="F871" s="202"/>
       <c r="G871" s="202"/>
       <c r="H871" s="223"/>
     </row>
-    <row r="872" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="872" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A872" s="200"/>
       <c r="B872" s="202"/>
       <c r="C872" s="202"/>
       <c r="D872" s="170"/>
       <c r="E872" s="202"/>
       <c r="F872" s="202"/>
       <c r="G872" s="202"/>
       <c r="H872" s="223"/>
     </row>
-    <row r="873" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="873" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A873" s="200"/>
       <c r="B873" s="202"/>
       <c r="C873" s="202"/>
       <c r="D873" s="170"/>
       <c r="E873" s="202"/>
       <c r="F873" s="202"/>
       <c r="G873" s="202"/>
       <c r="H873" s="223"/>
     </row>
-    <row r="874" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="874" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A874" s="200"/>
       <c r="B874" s="202"/>
       <c r="C874" s="202"/>
       <c r="D874" s="170"/>
       <c r="E874" s="202"/>
       <c r="F874" s="202"/>
       <c r="G874" s="202"/>
       <c r="H874" s="223"/>
     </row>
-    <row r="875" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="875" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A875" s="200"/>
       <c r="B875" s="202"/>
       <c r="C875" s="202"/>
       <c r="D875" s="170"/>
       <c r="E875" s="202"/>
       <c r="F875" s="202"/>
       <c r="G875" s="202"/>
       <c r="H875" s="223"/>
     </row>
-    <row r="876" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="876" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A876" s="200"/>
       <c r="B876" s="202"/>
       <c r="C876" s="202"/>
       <c r="D876" s="170"/>
       <c r="E876" s="202"/>
       <c r="F876" s="202"/>
       <c r="G876" s="202"/>
       <c r="H876" s="223"/>
     </row>
-    <row r="877" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="877" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A877" s="200"/>
       <c r="B877" s="202"/>
       <c r="C877" s="202"/>
       <c r="D877" s="170"/>
       <c r="E877" s="202"/>
       <c r="F877" s="202"/>
       <c r="G877" s="202"/>
       <c r="H877" s="223"/>
     </row>
-    <row r="878" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="878" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A878" s="200"/>
       <c r="B878" s="202"/>
       <c r="C878" s="202"/>
       <c r="D878" s="170"/>
       <c r="E878" s="202"/>
       <c r="F878" s="202"/>
       <c r="G878" s="202"/>
       <c r="H878" s="223"/>
     </row>
-    <row r="879" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="879" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A879" s="200"/>
       <c r="B879" s="202"/>
       <c r="C879" s="202"/>
       <c r="D879" s="170"/>
       <c r="E879" s="202"/>
       <c r="F879" s="202"/>
       <c r="G879" s="202"/>
       <c r="H879" s="223"/>
     </row>
-    <row r="880" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="880" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A880" s="200"/>
       <c r="B880" s="202"/>
       <c r="C880" s="202"/>
       <c r="D880" s="170"/>
       <c r="E880" s="202"/>
       <c r="F880" s="202"/>
       <c r="G880" s="202"/>
       <c r="H880" s="223"/>
     </row>
-    <row r="881" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="881" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A881" s="200"/>
       <c r="B881" s="202"/>
       <c r="C881" s="202"/>
       <c r="D881" s="170"/>
       <c r="E881" s="202"/>
       <c r="F881" s="202"/>
       <c r="G881" s="202"/>
       <c r="H881" s="223"/>
     </row>
-    <row r="882" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="882" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A882" s="200"/>
       <c r="B882" s="202"/>
       <c r="C882" s="202"/>
       <c r="D882" s="170"/>
       <c r="E882" s="202"/>
       <c r="F882" s="202"/>
       <c r="G882" s="202"/>
       <c r="H882" s="223"/>
     </row>
-    <row r="883" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="883" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A883" s="200"/>
       <c r="B883" s="202"/>
       <c r="C883" s="202"/>
       <c r="D883" s="170"/>
       <c r="E883" s="202"/>
       <c r="F883" s="202"/>
       <c r="G883" s="202"/>
       <c r="H883" s="223"/>
     </row>
-    <row r="884" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="884" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A884" s="200"/>
       <c r="B884" s="202"/>
       <c r="C884" s="202"/>
       <c r="D884" s="170"/>
       <c r="E884" s="202"/>
       <c r="F884" s="202"/>
       <c r="G884" s="202"/>
       <c r="H884" s="223"/>
     </row>
-    <row r="885" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="885" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A885" s="200"/>
       <c r="B885" s="202"/>
       <c r="C885" s="202"/>
       <c r="D885" s="170"/>
       <c r="E885" s="202"/>
       <c r="F885" s="202"/>
       <c r="G885" s="202"/>
       <c r="H885" s="223"/>
     </row>
-    <row r="886" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="886" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A886" s="200"/>
       <c r="B886" s="202"/>
       <c r="C886" s="202"/>
       <c r="D886" s="170"/>
       <c r="E886" s="202"/>
       <c r="F886" s="202"/>
       <c r="G886" s="202"/>
       <c r="H886" s="223"/>
     </row>
-    <row r="887" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="887" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A887" s="200"/>
       <c r="B887" s="202"/>
       <c r="C887" s="202"/>
       <c r="D887" s="170"/>
       <c r="E887" s="202"/>
       <c r="F887" s="202"/>
       <c r="G887" s="202"/>
       <c r="H887" s="223"/>
     </row>
-    <row r="888" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="888" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A888" s="200"/>
       <c r="B888" s="202"/>
       <c r="C888" s="202"/>
       <c r="D888" s="170"/>
       <c r="E888" s="202"/>
       <c r="F888" s="202"/>
       <c r="G888" s="202"/>
       <c r="H888" s="223"/>
     </row>
-    <row r="889" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="889" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A889" s="200"/>
       <c r="B889" s="202"/>
       <c r="C889" s="202"/>
       <c r="D889" s="170"/>
       <c r="E889" s="202"/>
       <c r="F889" s="202"/>
       <c r="G889" s="202"/>
       <c r="H889" s="223"/>
     </row>
-    <row r="890" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="890" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A890" s="200"/>
       <c r="B890" s="202"/>
       <c r="C890" s="202"/>
       <c r="D890" s="170"/>
       <c r="E890" s="202"/>
       <c r="F890" s="202"/>
       <c r="G890" s="202"/>
       <c r="H890" s="223"/>
     </row>
-    <row r="891" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="891" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A891" s="200"/>
       <c r="B891" s="202"/>
       <c r="C891" s="202"/>
       <c r="D891" s="170"/>
       <c r="E891" s="202"/>
       <c r="F891" s="202"/>
       <c r="G891" s="202"/>
       <c r="H891" s="223"/>
     </row>
-    <row r="892" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="892" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A892" s="200"/>
       <c r="B892" s="202"/>
       <c r="C892" s="202"/>
       <c r="D892" s="170"/>
       <c r="E892" s="202"/>
       <c r="F892" s="202"/>
       <c r="G892" s="202"/>
       <c r="H892" s="223"/>
     </row>
-    <row r="893" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="893" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A893" s="200"/>
       <c r="B893" s="202"/>
       <c r="C893" s="202"/>
       <c r="D893" s="170"/>
       <c r="E893" s="202"/>
       <c r="F893" s="202"/>
       <c r="G893" s="202"/>
       <c r="H893" s="223"/>
     </row>
-    <row r="894" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="894" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A894" s="200"/>
       <c r="B894" s="202"/>
       <c r="C894" s="202"/>
       <c r="D894" s="170"/>
       <c r="E894" s="202"/>
       <c r="F894" s="202"/>
       <c r="G894" s="202"/>
       <c r="H894" s="223"/>
     </row>
-    <row r="895" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="895" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A895" s="200"/>
       <c r="B895" s="202"/>
       <c r="C895" s="202"/>
       <c r="D895" s="170"/>
       <c r="E895" s="202"/>
       <c r="F895" s="202"/>
       <c r="G895" s="202"/>
       <c r="H895" s="223"/>
     </row>
-    <row r="896" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="896" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A896" s="200"/>
       <c r="B896" s="202"/>
       <c r="C896" s="202"/>
       <c r="D896" s="170"/>
       <c r="E896" s="202"/>
       <c r="F896" s="202"/>
       <c r="G896" s="202"/>
       <c r="H896" s="223"/>
     </row>
-    <row r="897" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="897" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A897" s="200"/>
       <c r="B897" s="202"/>
       <c r="C897" s="202"/>
       <c r="D897" s="170"/>
       <c r="E897" s="202"/>
       <c r="F897" s="202"/>
       <c r="G897" s="202"/>
       <c r="H897" s="223"/>
     </row>
-    <row r="898" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="898" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A898" s="200"/>
       <c r="B898" s="202"/>
       <c r="C898" s="202"/>
       <c r="D898" s="170"/>
       <c r="E898" s="202"/>
       <c r="F898" s="202"/>
       <c r="G898" s="202"/>
       <c r="H898" s="223"/>
     </row>
-    <row r="899" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="899" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A899" s="200"/>
       <c r="B899" s="202"/>
       <c r="C899" s="202"/>
       <c r="D899" s="170"/>
       <c r="E899" s="202"/>
       <c r="F899" s="202"/>
       <c r="G899" s="202"/>
       <c r="H899" s="223"/>
     </row>
-    <row r="900" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="900" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A900" s="200"/>
       <c r="B900" s="202"/>
       <c r="C900" s="202"/>
       <c r="D900" s="170"/>
       <c r="E900" s="202"/>
       <c r="F900" s="202"/>
       <c r="G900" s="202"/>
       <c r="H900" s="223"/>
     </row>
-    <row r="901" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="901" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A901" s="200"/>
       <c r="B901" s="202"/>
       <c r="C901" s="202"/>
       <c r="D901" s="170"/>
       <c r="E901" s="202"/>
       <c r="F901" s="202"/>
       <c r="G901" s="202"/>
       <c r="H901" s="223"/>
     </row>
-    <row r="902" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="902" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A902" s="200"/>
       <c r="B902" s="202"/>
       <c r="C902" s="202"/>
       <c r="D902" s="170"/>
       <c r="E902" s="202"/>
       <c r="F902" s="202"/>
       <c r="G902" s="202"/>
       <c r="H902" s="223"/>
     </row>
-    <row r="903" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="903" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A903" s="200"/>
       <c r="B903" s="202"/>
       <c r="C903" s="202"/>
       <c r="D903" s="170"/>
       <c r="E903" s="202"/>
       <c r="F903" s="202"/>
       <c r="G903" s="202"/>
       <c r="H903" s="223"/>
     </row>
-    <row r="904" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="904" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A904" s="200"/>
       <c r="B904" s="202"/>
       <c r="C904" s="202"/>
       <c r="D904" s="170"/>
       <c r="E904" s="202"/>
       <c r="F904" s="202"/>
       <c r="G904" s="202"/>
       <c r="H904" s="223"/>
     </row>
-    <row r="905" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="905" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A905" s="200"/>
       <c r="B905" s="202"/>
       <c r="C905" s="202"/>
       <c r="D905" s="170"/>
       <c r="E905" s="202"/>
       <c r="F905" s="202"/>
       <c r="G905" s="202"/>
       <c r="H905" s="223"/>
     </row>
-    <row r="906" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="906" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A906" s="200"/>
       <c r="B906" s="202"/>
       <c r="C906" s="202"/>
       <c r="D906" s="170"/>
       <c r="E906" s="202"/>
       <c r="F906" s="202"/>
       <c r="G906" s="202"/>
       <c r="H906" s="223"/>
     </row>
-    <row r="907" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="907" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A907" s="200"/>
       <c r="B907" s="202"/>
       <c r="C907" s="202"/>
       <c r="D907" s="170"/>
       <c r="E907" s="202"/>
       <c r="F907" s="202"/>
       <c r="G907" s="202"/>
       <c r="H907" s="223"/>
     </row>
-    <row r="908" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="908" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A908" s="200"/>
       <c r="B908" s="202"/>
       <c r="C908" s="202"/>
       <c r="D908" s="170"/>
       <c r="E908" s="202"/>
       <c r="F908" s="202"/>
       <c r="G908" s="202"/>
       <c r="H908" s="223"/>
     </row>
-    <row r="909" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="909" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A909" s="200"/>
       <c r="B909" s="202"/>
       <c r="C909" s="202"/>
       <c r="D909" s="170"/>
       <c r="E909" s="202"/>
       <c r="F909" s="202"/>
       <c r="G909" s="202"/>
       <c r="H909" s="223"/>
     </row>
-    <row r="910" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="910" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A910" s="200"/>
       <c r="B910" s="202"/>
       <c r="C910" s="202"/>
       <c r="D910" s="170"/>
       <c r="E910" s="202"/>
       <c r="F910" s="202"/>
       <c r="G910" s="202"/>
       <c r="H910" s="223"/>
     </row>
-    <row r="911" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="911" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A911" s="200"/>
       <c r="B911" s="202"/>
       <c r="C911" s="202"/>
       <c r="D911" s="170"/>
       <c r="E911" s="202"/>
       <c r="F911" s="202"/>
       <c r="G911" s="202"/>
       <c r="H911" s="223"/>
     </row>
-    <row r="912" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="912" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A912" s="200"/>
       <c r="B912" s="202"/>
       <c r="C912" s="202"/>
       <c r="D912" s="170"/>
       <c r="E912" s="202"/>
       <c r="F912" s="202"/>
       <c r="G912" s="202"/>
       <c r="H912" s="223"/>
     </row>
-    <row r="913" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="913" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A913" s="200"/>
       <c r="B913" s="202"/>
       <c r="C913" s="202"/>
       <c r="D913" s="170"/>
       <c r="E913" s="202"/>
       <c r="F913" s="202"/>
       <c r="G913" s="202"/>
       <c r="H913" s="223"/>
     </row>
-    <row r="914" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="914" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A914" s="200"/>
       <c r="B914" s="202"/>
       <c r="C914" s="202"/>
       <c r="D914" s="170"/>
       <c r="E914" s="202"/>
       <c r="F914" s="202"/>
       <c r="G914" s="202"/>
       <c r="H914" s="223"/>
     </row>
-    <row r="915" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="915" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A915" s="200"/>
       <c r="B915" s="202"/>
       <c r="C915" s="202"/>
       <c r="D915" s="170"/>
       <c r="E915" s="202"/>
       <c r="F915" s="202"/>
       <c r="G915" s="202"/>
       <c r="H915" s="223"/>
     </row>
-    <row r="916" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="916" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A916" s="200"/>
       <c r="B916" s="202"/>
       <c r="C916" s="202"/>
       <c r="D916" s="170"/>
       <c r="E916" s="202"/>
       <c r="F916" s="202"/>
       <c r="G916" s="202"/>
       <c r="H916" s="223"/>
     </row>
-    <row r="917" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="917" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A917" s="200"/>
       <c r="B917" s="202"/>
       <c r="C917" s="202"/>
       <c r="D917" s="170"/>
       <c r="E917" s="202"/>
       <c r="F917" s="202"/>
       <c r="G917" s="202"/>
       <c r="H917" s="223"/>
     </row>
-    <row r="918" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="918" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A918" s="200"/>
       <c r="B918" s="202"/>
       <c r="C918" s="202"/>
       <c r="D918" s="170"/>
       <c r="E918" s="202"/>
       <c r="F918" s="202"/>
       <c r="G918" s="202"/>
       <c r="H918" s="223"/>
     </row>
-    <row r="919" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="919" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A919" s="200"/>
       <c r="B919" s="202"/>
       <c r="C919" s="202"/>
       <c r="D919" s="170"/>
       <c r="E919" s="202"/>
       <c r="F919" s="202"/>
       <c r="G919" s="202"/>
       <c r="H919" s="223"/>
     </row>
-    <row r="920" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="920" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A920" s="200"/>
       <c r="B920" s="202"/>
       <c r="C920" s="202"/>
       <c r="D920" s="170"/>
       <c r="E920" s="202"/>
       <c r="F920" s="202"/>
       <c r="G920" s="202"/>
       <c r="H920" s="223"/>
     </row>
-    <row r="921" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="921" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A921" s="200"/>
       <c r="B921" s="202"/>
       <c r="C921" s="202"/>
       <c r="D921" s="170"/>
       <c r="E921" s="202"/>
       <c r="F921" s="202"/>
       <c r="G921" s="202"/>
       <c r="H921" s="223"/>
     </row>
-    <row r="922" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="922" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A922" s="200"/>
       <c r="B922" s="202"/>
       <c r="C922" s="202"/>
       <c r="D922" s="170"/>
       <c r="E922" s="202"/>
       <c r="F922" s="202"/>
       <c r="G922" s="202"/>
       <c r="H922" s="223"/>
     </row>
-    <row r="923" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="923" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A923" s="200"/>
       <c r="B923" s="202"/>
       <c r="C923" s="202"/>
       <c r="D923" s="170"/>
       <c r="E923" s="202"/>
       <c r="F923" s="202"/>
       <c r="G923" s="202"/>
       <c r="H923" s="223"/>
     </row>
-    <row r="924" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="924" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A924" s="200"/>
       <c r="B924" s="202"/>
       <c r="C924" s="202"/>
       <c r="D924" s="170"/>
       <c r="E924" s="202"/>
       <c r="F924" s="202"/>
       <c r="G924" s="202"/>
       <c r="H924" s="223"/>
     </row>
-    <row r="925" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="925" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A925" s="200"/>
       <c r="B925" s="202"/>
       <c r="C925" s="202"/>
       <c r="D925" s="170"/>
       <c r="E925" s="202"/>
       <c r="F925" s="202"/>
       <c r="G925" s="202"/>
       <c r="H925" s="223"/>
     </row>
-    <row r="926" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="926" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A926" s="200"/>
       <c r="B926" s="202"/>
       <c r="C926" s="202"/>
       <c r="D926" s="170"/>
       <c r="E926" s="202"/>
       <c r="F926" s="202"/>
       <c r="G926" s="202"/>
       <c r="H926" s="223"/>
     </row>
-    <row r="927" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="927" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A927" s="200"/>
       <c r="B927" s="202"/>
       <c r="C927" s="202"/>
       <c r="D927" s="170"/>
       <c r="E927" s="202"/>
       <c r="F927" s="202"/>
       <c r="G927" s="202"/>
       <c r="H927" s="223"/>
     </row>
-    <row r="928" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="928" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A928" s="200"/>
       <c r="B928" s="202"/>
       <c r="C928" s="202"/>
       <c r="D928" s="170"/>
       <c r="E928" s="202"/>
       <c r="F928" s="202"/>
       <c r="G928" s="202"/>
       <c r="H928" s="223"/>
     </row>
-    <row r="929" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="929" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A929" s="200"/>
       <c r="B929" s="202"/>
       <c r="C929" s="202"/>
       <c r="D929" s="170"/>
       <c r="E929" s="202"/>
       <c r="F929" s="202"/>
       <c r="G929" s="202"/>
       <c r="H929" s="223"/>
     </row>
-    <row r="930" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="930" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A930" s="200"/>
       <c r="B930" s="202"/>
       <c r="C930" s="202"/>
       <c r="D930" s="170"/>
       <c r="E930" s="202"/>
       <c r="F930" s="202"/>
       <c r="G930" s="202"/>
       <c r="H930" s="223"/>
     </row>
-    <row r="931" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="931" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A931" s="200"/>
       <c r="B931" s="202"/>
       <c r="C931" s="202"/>
       <c r="D931" s="170"/>
       <c r="E931" s="202"/>
       <c r="F931" s="202"/>
       <c r="G931" s="202"/>
       <c r="H931" s="223"/>
     </row>
-    <row r="932" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="932" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A932" s="200"/>
       <c r="B932" s="202"/>
       <c r="C932" s="202"/>
       <c r="D932" s="170"/>
       <c r="E932" s="202"/>
       <c r="F932" s="202"/>
       <c r="G932" s="202"/>
       <c r="H932" s="223"/>
     </row>
-    <row r="933" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="933" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A933" s="200"/>
       <c r="B933" s="202"/>
       <c r="C933" s="202"/>
       <c r="D933" s="170"/>
       <c r="E933" s="202"/>
       <c r="F933" s="202"/>
       <c r="G933" s="202"/>
       <c r="H933" s="223"/>
     </row>
-    <row r="934" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="934" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A934" s="200"/>
       <c r="B934" s="202"/>
       <c r="C934" s="202"/>
       <c r="D934" s="170"/>
       <c r="E934" s="202"/>
       <c r="F934" s="202"/>
       <c r="G934" s="202"/>
       <c r="H934" s="223"/>
     </row>
-    <row r="935" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="935" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A935" s="200"/>
       <c r="B935" s="202"/>
       <c r="C935" s="202"/>
       <c r="D935" s="170"/>
       <c r="E935" s="202"/>
       <c r="F935" s="202"/>
       <c r="G935" s="202"/>
       <c r="H935" s="223"/>
     </row>
-    <row r="936" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="936" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A936" s="200"/>
       <c r="B936" s="202"/>
       <c r="C936" s="202"/>
       <c r="D936" s="170"/>
       <c r="E936" s="202"/>
       <c r="F936" s="202"/>
       <c r="G936" s="202"/>
       <c r="H936" s="223"/>
     </row>
-    <row r="937" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="937" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A937" s="200"/>
       <c r="B937" s="202"/>
       <c r="C937" s="202"/>
       <c r="D937" s="170"/>
       <c r="E937" s="202"/>
       <c r="F937" s="202"/>
       <c r="G937" s="202"/>
       <c r="H937" s="223"/>
     </row>
-    <row r="938" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="938" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A938" s="200"/>
       <c r="B938" s="202"/>
       <c r="C938" s="202"/>
       <c r="D938" s="170"/>
       <c r="E938" s="202"/>
       <c r="F938" s="202"/>
       <c r="G938" s="202"/>
       <c r="H938" s="223"/>
     </row>
-    <row r="939" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="939" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A939" s="200"/>
       <c r="B939" s="202"/>
       <c r="C939" s="202"/>
       <c r="D939" s="170"/>
       <c r="E939" s="202"/>
       <c r="F939" s="202"/>
       <c r="G939" s="202"/>
       <c r="H939" s="223"/>
     </row>
-    <row r="940" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="940" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A940" s="200"/>
       <c r="B940" s="202"/>
       <c r="C940" s="202"/>
       <c r="D940" s="170"/>
       <c r="E940" s="202"/>
       <c r="F940" s="202"/>
       <c r="G940" s="202"/>
       <c r="H940" s="223"/>
     </row>
-    <row r="941" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="941" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A941" s="200"/>
       <c r="B941" s="202"/>
       <c r="C941" s="202"/>
       <c r="D941" s="170"/>
       <c r="E941" s="202"/>
       <c r="F941" s="202"/>
       <c r="G941" s="202"/>
       <c r="H941" s="223"/>
     </row>
-    <row r="942" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="942" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A942" s="200"/>
       <c r="B942" s="202"/>
       <c r="C942" s="202"/>
       <c r="D942" s="170"/>
       <c r="E942" s="202"/>
       <c r="F942" s="202"/>
       <c r="G942" s="202"/>
       <c r="H942" s="223"/>
     </row>
-    <row r="943" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="943" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A943" s="200"/>
       <c r="B943" s="202"/>
       <c r="C943" s="202"/>
       <c r="D943" s="170"/>
       <c r="E943" s="202"/>
       <c r="F943" s="202"/>
       <c r="G943" s="202"/>
       <c r="H943" s="223"/>
     </row>
-    <row r="944" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="944" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A944" s="200"/>
       <c r="B944" s="202"/>
       <c r="C944" s="202"/>
       <c r="D944" s="170"/>
       <c r="E944" s="202"/>
       <c r="F944" s="202"/>
       <c r="G944" s="202"/>
       <c r="H944" s="223"/>
     </row>
-    <row r="945" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="945" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A945" s="200"/>
       <c r="B945" s="202"/>
       <c r="C945" s="202"/>
       <c r="D945" s="170"/>
       <c r="E945" s="202"/>
       <c r="F945" s="202"/>
       <c r="G945" s="202"/>
       <c r="H945" s="223"/>
     </row>
-    <row r="946" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="946" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A946" s="200"/>
       <c r="B946" s="202"/>
       <c r="C946" s="202"/>
       <c r="D946" s="170"/>
       <c r="E946" s="202"/>
       <c r="F946" s="202"/>
       <c r="G946" s="202"/>
       <c r="H946" s="223"/>
     </row>
-    <row r="947" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="947" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A947" s="200"/>
       <c r="B947" s="202"/>
       <c r="C947" s="202"/>
       <c r="D947" s="170"/>
       <c r="E947" s="202"/>
       <c r="F947" s="202"/>
       <c r="G947" s="202"/>
       <c r="H947" s="223"/>
     </row>
-    <row r="948" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="948" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A948" s="200"/>
       <c r="B948" s="202"/>
       <c r="C948" s="202"/>
       <c r="D948" s="170"/>
       <c r="E948" s="202"/>
       <c r="F948" s="202"/>
       <c r="G948" s="202"/>
       <c r="H948" s="223"/>
     </row>
-    <row r="949" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="949" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A949" s="200"/>
       <c r="B949" s="202"/>
       <c r="C949" s="202"/>
       <c r="D949" s="170"/>
       <c r="E949" s="202"/>
       <c r="F949" s="202"/>
       <c r="G949" s="202"/>
       <c r="H949" s="223"/>
     </row>
-    <row r="950" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="950" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A950" s="200"/>
       <c r="B950" s="202"/>
       <c r="C950" s="202"/>
       <c r="D950" s="170"/>
       <c r="E950" s="202"/>
       <c r="F950" s="202"/>
       <c r="G950" s="202"/>
       <c r="H950" s="223"/>
     </row>
-    <row r="951" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="951" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A951" s="200"/>
       <c r="B951" s="202"/>
       <c r="C951" s="202"/>
       <c r="D951" s="170"/>
       <c r="E951" s="202"/>
       <c r="F951" s="202"/>
       <c r="G951" s="202"/>
       <c r="H951" s="223"/>
     </row>
-    <row r="952" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="952" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A952" s="200"/>
       <c r="B952" s="202"/>
       <c r="C952" s="202"/>
       <c r="D952" s="170"/>
       <c r="E952" s="202"/>
       <c r="F952" s="202"/>
       <c r="G952" s="202"/>
       <c r="H952" s="223"/>
     </row>
-    <row r="953" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="953" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A953" s="200"/>
       <c r="B953" s="202"/>
       <c r="C953" s="202"/>
       <c r="D953" s="170"/>
       <c r="E953" s="202"/>
       <c r="F953" s="202"/>
       <c r="G953" s="202"/>
       <c r="H953" s="223"/>
     </row>
-    <row r="954" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="954" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A954" s="200"/>
       <c r="B954" s="202"/>
       <c r="C954" s="202"/>
       <c r="D954" s="170"/>
       <c r="E954" s="202"/>
       <c r="F954" s="202"/>
       <c r="G954" s="202"/>
       <c r="H954" s="223"/>
     </row>
-    <row r="955" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="955" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A955" s="200"/>
       <c r="B955" s="202"/>
       <c r="C955" s="202"/>
       <c r="D955" s="170"/>
       <c r="E955" s="202"/>
       <c r="F955" s="202"/>
       <c r="G955" s="202"/>
       <c r="H955" s="223"/>
     </row>
-    <row r="956" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="956" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A956" s="200"/>
       <c r="B956" s="202"/>
       <c r="C956" s="202"/>
       <c r="D956" s="170"/>
       <c r="E956" s="202"/>
       <c r="F956" s="202"/>
       <c r="G956" s="202"/>
       <c r="H956" s="223"/>
     </row>
-    <row r="957" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="957" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A957" s="200"/>
       <c r="B957" s="202"/>
       <c r="C957" s="202"/>
       <c r="D957" s="170"/>
       <c r="E957" s="202"/>
       <c r="F957" s="202"/>
       <c r="G957" s="202"/>
       <c r="H957" s="223"/>
     </row>
-    <row r="958" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="958" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A958" s="200"/>
       <c r="B958" s="202"/>
       <c r="C958" s="202"/>
       <c r="D958" s="170"/>
       <c r="E958" s="202"/>
       <c r="F958" s="202"/>
       <c r="G958" s="202"/>
       <c r="H958" s="223"/>
     </row>
-    <row r="959" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="959" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A959" s="200"/>
       <c r="B959" s="202"/>
       <c r="C959" s="202"/>
       <c r="D959" s="170"/>
       <c r="E959" s="202"/>
       <c r="F959" s="202"/>
       <c r="G959" s="202"/>
       <c r="H959" s="223"/>
     </row>
-    <row r="960" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="960" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A960" s="200"/>
       <c r="B960" s="202"/>
       <c r="C960" s="202"/>
       <c r="D960" s="170"/>
       <c r="E960" s="202"/>
       <c r="F960" s="202"/>
       <c r="G960" s="202"/>
       <c r="H960" s="223"/>
     </row>
-    <row r="961" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="961" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A961" s="200"/>
       <c r="B961" s="202"/>
       <c r="C961" s="202"/>
       <c r="D961" s="170"/>
       <c r="E961" s="202"/>
       <c r="F961" s="202"/>
       <c r="G961" s="202"/>
       <c r="H961" s="223"/>
     </row>
-    <row r="962" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="962" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A962" s="200"/>
       <c r="B962" s="202"/>
       <c r="C962" s="202"/>
       <c r="D962" s="170"/>
       <c r="E962" s="202"/>
       <c r="F962" s="202"/>
       <c r="G962" s="202"/>
       <c r="H962" s="223"/>
     </row>
-    <row r="963" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="963" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A963" s="200"/>
       <c r="B963" s="202"/>
       <c r="C963" s="202"/>
       <c r="D963" s="170"/>
       <c r="E963" s="202"/>
       <c r="F963" s="202"/>
       <c r="G963" s="202"/>
       <c r="H963" s="223"/>
     </row>
-    <row r="964" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="964" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A964" s="200"/>
       <c r="B964" s="202"/>
       <c r="C964" s="202"/>
       <c r="D964" s="170"/>
       <c r="E964" s="202"/>
       <c r="F964" s="202"/>
       <c r="G964" s="202"/>
       <c r="H964" s="223"/>
     </row>
-    <row r="965" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="965" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A965" s="200"/>
       <c r="B965" s="202"/>
       <c r="C965" s="202"/>
       <c r="D965" s="170"/>
       <c r="E965" s="202"/>
       <c r="F965" s="202"/>
       <c r="G965" s="202"/>
       <c r="H965" s="223"/>
     </row>
-    <row r="966" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="966" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A966" s="200"/>
       <c r="B966" s="202"/>
       <c r="C966" s="202"/>
       <c r="D966" s="170"/>
       <c r="E966" s="202"/>
       <c r="F966" s="202"/>
       <c r="G966" s="202"/>
       <c r="H966" s="223"/>
     </row>
-    <row r="967" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="967" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A967" s="200"/>
       <c r="B967" s="202"/>
       <c r="C967" s="202"/>
       <c r="D967" s="170"/>
       <c r="E967" s="202"/>
       <c r="F967" s="202"/>
       <c r="G967" s="202"/>
       <c r="H967" s="223"/>
     </row>
-    <row r="968" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="968" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A968" s="200"/>
       <c r="B968" s="202"/>
       <c r="C968" s="202"/>
       <c r="D968" s="170"/>
       <c r="E968" s="202"/>
       <c r="F968" s="202"/>
       <c r="G968" s="202"/>
       <c r="H968" s="223"/>
     </row>
-    <row r="969" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="969" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A969" s="200"/>
       <c r="B969" s="202"/>
       <c r="C969" s="202"/>
       <c r="D969" s="170"/>
       <c r="E969" s="202"/>
       <c r="F969" s="202"/>
       <c r="G969" s="202"/>
       <c r="H969" s="223"/>
     </row>
-    <row r="970" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="970" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A970" s="200"/>
       <c r="B970" s="202"/>
       <c r="C970" s="202"/>
       <c r="D970" s="170"/>
       <c r="E970" s="202"/>
       <c r="F970" s="202"/>
       <c r="G970" s="202"/>
       <c r="H970" s="223"/>
     </row>
-    <row r="971" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="971" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A971" s="200"/>
       <c r="B971" s="202"/>
       <c r="C971" s="202"/>
       <c r="D971" s="170"/>
       <c r="E971" s="202"/>
       <c r="F971" s="202"/>
       <c r="G971" s="202"/>
       <c r="H971" s="223"/>
     </row>
-    <row r="972" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="972" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A972" s="200"/>
       <c r="B972" s="202"/>
       <c r="C972" s="202"/>
       <c r="D972" s="170"/>
       <c r="E972" s="202"/>
       <c r="F972" s="202"/>
       <c r="G972" s="202"/>
       <c r="H972" s="223"/>
     </row>
-    <row r="973" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="973" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A973" s="200"/>
       <c r="B973" s="202"/>
       <c r="C973" s="202"/>
       <c r="D973" s="170"/>
       <c r="E973" s="202"/>
       <c r="F973" s="202"/>
       <c r="G973" s="202"/>
       <c r="H973" s="223"/>
     </row>
-    <row r="974" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="974" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A974" s="200"/>
       <c r="B974" s="202"/>
       <c r="C974" s="202"/>
       <c r="D974" s="170"/>
       <c r="E974" s="202"/>
       <c r="F974" s="202"/>
       <c r="G974" s="202"/>
       <c r="H974" s="223"/>
     </row>
-    <row r="975" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="975" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A975" s="200"/>
       <c r="B975" s="202"/>
       <c r="C975" s="202"/>
       <c r="D975" s="170"/>
       <c r="E975" s="202"/>
       <c r="F975" s="202"/>
       <c r="G975" s="202"/>
       <c r="H975" s="223"/>
     </row>
-    <row r="976" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="976" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A976" s="200"/>
       <c r="B976" s="202"/>
       <c r="C976" s="202"/>
       <c r="D976" s="170"/>
       <c r="E976" s="202"/>
       <c r="F976" s="202"/>
       <c r="G976" s="202"/>
       <c r="H976" s="223"/>
     </row>
-    <row r="977" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="977" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A977" s="200"/>
       <c r="B977" s="202"/>
       <c r="C977" s="202"/>
       <c r="D977" s="170"/>
       <c r="E977" s="202"/>
       <c r="F977" s="202"/>
       <c r="G977" s="202"/>
       <c r="H977" s="223"/>
     </row>
-    <row r="978" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="978" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A978" s="200"/>
       <c r="B978" s="202"/>
       <c r="C978" s="202"/>
       <c r="D978" s="170"/>
       <c r="E978" s="202"/>
       <c r="F978" s="202"/>
       <c r="G978" s="202"/>
       <c r="H978" s="223"/>
     </row>
-    <row r="979" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="979" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A979" s="200"/>
       <c r="B979" s="202"/>
       <c r="C979" s="202"/>
       <c r="D979" s="170"/>
       <c r="E979" s="202"/>
       <c r="F979" s="202"/>
       <c r="G979" s="202"/>
       <c r="H979" s="223"/>
     </row>
-    <row r="980" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="980" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A980" s="200"/>
       <c r="B980" s="202"/>
       <c r="C980" s="202"/>
       <c r="D980" s="170"/>
       <c r="E980" s="202"/>
       <c r="F980" s="202"/>
       <c r="G980" s="202"/>
       <c r="H980" s="223"/>
     </row>
-    <row r="981" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="981" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A981" s="200"/>
       <c r="B981" s="202"/>
       <c r="C981" s="202"/>
       <c r="D981" s="170"/>
       <c r="E981" s="202"/>
       <c r="F981" s="202"/>
       <c r="G981" s="202"/>
       <c r="H981" s="223"/>
     </row>
-    <row r="982" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="982" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A982" s="200"/>
       <c r="B982" s="202"/>
       <c r="C982" s="202"/>
       <c r="D982" s="170"/>
       <c r="E982" s="202"/>
       <c r="F982" s="202"/>
       <c r="G982" s="202"/>
       <c r="H982" s="223"/>
     </row>
-    <row r="983" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="983" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A983" s="200"/>
       <c r="B983" s="202"/>
       <c r="C983" s="202"/>
       <c r="D983" s="170"/>
       <c r="E983" s="202"/>
       <c r="F983" s="202"/>
       <c r="G983" s="202"/>
       <c r="H983" s="223"/>
     </row>
-    <row r="984" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="984" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A984" s="200"/>
       <c r="B984" s="202"/>
       <c r="C984" s="202"/>
       <c r="D984" s="170"/>
       <c r="E984" s="202"/>
       <c r="F984" s="202"/>
       <c r="G984" s="202"/>
       <c r="H984" s="223"/>
     </row>
-    <row r="985" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="985" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A985" s="200"/>
       <c r="B985" s="202"/>
       <c r="C985" s="202"/>
       <c r="D985" s="170"/>
       <c r="E985" s="202"/>
       <c r="F985" s="202"/>
       <c r="G985" s="202"/>
       <c r="H985" s="223"/>
     </row>
-    <row r="986" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="986" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A986" s="200"/>
       <c r="B986" s="202"/>
       <c r="C986" s="202"/>
       <c r="D986" s="170"/>
       <c r="E986" s="202"/>
       <c r="F986" s="202"/>
       <c r="G986" s="202"/>
       <c r="H986" s="223"/>
     </row>
-    <row r="987" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="987" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A987" s="200"/>
       <c r="B987" s="202"/>
       <c r="C987" s="202"/>
       <c r="D987" s="170"/>
       <c r="E987" s="202"/>
       <c r="F987" s="202"/>
       <c r="G987" s="202"/>
       <c r="H987" s="223"/>
     </row>
-    <row r="988" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="988" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A988" s="200"/>
       <c r="B988" s="202"/>
       <c r="C988" s="202"/>
       <c r="D988" s="170"/>
       <c r="E988" s="202"/>
       <c r="F988" s="202"/>
       <c r="G988" s="202"/>
       <c r="H988" s="223"/>
     </row>
-    <row r="989" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="989" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A989" s="200"/>
       <c r="B989" s="202"/>
       <c r="C989" s="202"/>
       <c r="D989" s="170"/>
       <c r="E989" s="202"/>
       <c r="F989" s="202"/>
       <c r="G989" s="202"/>
       <c r="H989" s="223"/>
     </row>
-    <row r="990" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="990" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A990" s="200"/>
       <c r="B990" s="202"/>
       <c r="C990" s="202"/>
       <c r="D990" s="170"/>
       <c r="E990" s="202"/>
       <c r="F990" s="202"/>
       <c r="G990" s="202"/>
       <c r="H990" s="223"/>
     </row>
-    <row r="991" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="991" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A991" s="200"/>
       <c r="B991" s="202"/>
       <c r="C991" s="202"/>
       <c r="D991" s="170"/>
       <c r="E991" s="202"/>
       <c r="F991" s="202"/>
       <c r="G991" s="202"/>
       <c r="H991" s="223"/>
     </row>
-    <row r="992" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="992" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A992" s="200"/>
       <c r="B992" s="202"/>
       <c r="C992" s="202"/>
       <c r="D992" s="170"/>
       <c r="E992" s="202"/>
       <c r="F992" s="202"/>
       <c r="G992" s="202"/>
       <c r="H992" s="223"/>
     </row>
-    <row r="993" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="993" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A993" s="200"/>
       <c r="B993" s="202"/>
       <c r="C993" s="202"/>
       <c r="D993" s="170"/>
       <c r="E993" s="202"/>
       <c r="F993" s="202"/>
       <c r="G993" s="202"/>
       <c r="H993" s="223"/>
     </row>
-    <row r="994" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="994" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A994" s="200"/>
       <c r="B994" s="202"/>
       <c r="C994" s="202"/>
       <c r="D994" s="170"/>
       <c r="E994" s="202"/>
       <c r="F994" s="202"/>
       <c r="G994" s="202"/>
       <c r="H994" s="223"/>
     </row>
-    <row r="995" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="995" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A995" s="200"/>
       <c r="B995" s="202"/>
       <c r="C995" s="202"/>
       <c r="D995" s="170"/>
       <c r="E995" s="202"/>
       <c r="F995" s="202"/>
       <c r="G995" s="202"/>
       <c r="H995" s="223"/>
     </row>
-    <row r="996" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="996" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A996" s="200"/>
       <c r="B996" s="202"/>
       <c r="C996" s="202"/>
       <c r="D996" s="170"/>
       <c r="E996" s="202"/>
       <c r="F996" s="202"/>
       <c r="G996" s="202"/>
       <c r="H996" s="223"/>
     </row>
-    <row r="997" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="997" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A997" s="200"/>
       <c r="B997" s="202"/>
       <c r="C997" s="202"/>
       <c r="D997" s="170"/>
       <c r="E997" s="202"/>
       <c r="F997" s="202"/>
       <c r="G997" s="202"/>
       <c r="H997" s="223"/>
     </row>
-    <row r="998" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="998" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A998" s="200"/>
       <c r="B998" s="202"/>
       <c r="C998" s="202"/>
       <c r="D998" s="170"/>
       <c r="E998" s="202"/>
       <c r="F998" s="202"/>
       <c r="G998" s="202"/>
       <c r="H998" s="223"/>
     </row>
-    <row r="999" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="999" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A999" s="200"/>
       <c r="B999" s="202"/>
       <c r="C999" s="202"/>
       <c r="D999" s="170"/>
       <c r="E999" s="202"/>
       <c r="F999" s="202"/>
       <c r="G999" s="202"/>
       <c r="H999" s="223"/>
     </row>
-    <row r="1000" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1000" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1000" s="200"/>
       <c r="B1000" s="202"/>
       <c r="C1000" s="202"/>
       <c r="D1000" s="170"/>
       <c r="E1000" s="202"/>
       <c r="F1000" s="202"/>
       <c r="G1000" s="202"/>
       <c r="H1000" s="223"/>
     </row>
-    <row r="1001" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1001" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1001" s="200"/>
       <c r="B1001" s="202"/>
       <c r="C1001" s="202"/>
       <c r="D1001" s="170"/>
       <c r="E1001" s="202"/>
       <c r="F1001" s="202"/>
       <c r="G1001" s="202"/>
       <c r="H1001" s="223"/>
     </row>
-    <row r="1002" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1002" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1002" s="200"/>
       <c r="B1002" s="202"/>
       <c r="C1002" s="202"/>
       <c r="D1002" s="170"/>
       <c r="E1002" s="202"/>
       <c r="F1002" s="202"/>
       <c r="G1002" s="202"/>
       <c r="H1002" s="223"/>
     </row>
-    <row r="1003" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1003" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1003" s="200"/>
       <c r="B1003" s="202"/>
       <c r="C1003" s="202"/>
       <c r="D1003" s="170"/>
       <c r="E1003" s="202"/>
       <c r="F1003" s="202"/>
       <c r="G1003" s="202"/>
       <c r="H1003" s="223"/>
     </row>
-    <row r="1004" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1004" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1004" s="200"/>
       <c r="B1004" s="202"/>
       <c r="C1004" s="202"/>
       <c r="D1004" s="170"/>
       <c r="E1004" s="202"/>
       <c r="F1004" s="202"/>
       <c r="G1004" s="202"/>
       <c r="H1004" s="223"/>
     </row>
-    <row r="1005" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1005" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1005" s="200"/>
       <c r="B1005" s="202"/>
       <c r="C1005" s="202"/>
       <c r="D1005" s="170"/>
       <c r="E1005" s="202"/>
       <c r="F1005" s="202"/>
       <c r="G1005" s="202"/>
       <c r="H1005" s="223"/>
     </row>
-    <row r="1006" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1006" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1006" s="200"/>
       <c r="B1006" s="202"/>
       <c r="C1006" s="202"/>
       <c r="D1006" s="170"/>
       <c r="E1006" s="202"/>
       <c r="F1006" s="202"/>
       <c r="G1006" s="202"/>
       <c r="H1006" s="223"/>
     </row>
-    <row r="1007" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1007" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1007" s="200"/>
       <c r="B1007" s="202"/>
       <c r="C1007" s="202"/>
       <c r="D1007" s="170"/>
       <c r="E1007" s="202"/>
       <c r="F1007" s="202"/>
       <c r="G1007" s="202"/>
       <c r="H1007" s="223"/>
     </row>
-    <row r="1008" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1008" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1008" s="200"/>
       <c r="B1008" s="202"/>
       <c r="C1008" s="202"/>
       <c r="D1008" s="170"/>
       <c r="E1008" s="202"/>
       <c r="F1008" s="202"/>
       <c r="G1008" s="202"/>
       <c r="H1008" s="223"/>
     </row>
-    <row r="1009" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1009" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1009" s="200"/>
       <c r="B1009" s="202"/>
       <c r="C1009" s="202"/>
       <c r="D1009" s="170"/>
       <c r="E1009" s="202"/>
       <c r="F1009" s="202"/>
       <c r="G1009" s="202"/>
       <c r="H1009" s="223"/>
     </row>
-    <row r="1010" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1010" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1010" s="200"/>
       <c r="B1010" s="202"/>
       <c r="C1010" s="202"/>
       <c r="D1010" s="170"/>
       <c r="E1010" s="202"/>
       <c r="F1010" s="202"/>
       <c r="G1010" s="202"/>
       <c r="H1010" s="223"/>
     </row>
-    <row r="1011" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1011" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1011" s="200"/>
       <c r="B1011" s="202"/>
       <c r="C1011" s="202"/>
       <c r="D1011" s="170"/>
       <c r="E1011" s="202"/>
       <c r="F1011" s="202"/>
       <c r="G1011" s="202"/>
       <c r="H1011" s="223"/>
     </row>
-    <row r="1012" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1012" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1012" s="200"/>
       <c r="B1012" s="202"/>
       <c r="C1012" s="202"/>
       <c r="D1012" s="170"/>
       <c r="E1012" s="202"/>
       <c r="F1012" s="202"/>
       <c r="G1012" s="202"/>
       <c r="H1012" s="223"/>
     </row>
-    <row r="1013" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1013" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1013" s="200"/>
       <c r="B1013" s="202"/>
       <c r="C1013" s="202"/>
       <c r="D1013" s="170"/>
       <c r="E1013" s="202"/>
       <c r="F1013" s="202"/>
       <c r="G1013" s="202"/>
       <c r="H1013" s="223"/>
     </row>
-    <row r="1014" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1014" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1014" s="200"/>
       <c r="B1014" s="202"/>
       <c r="C1014" s="202"/>
       <c r="D1014" s="170"/>
       <c r="E1014" s="202"/>
       <c r="F1014" s="202"/>
       <c r="G1014" s="202"/>
       <c r="H1014" s="223"/>
     </row>
-    <row r="1015" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1015" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1015" s="200"/>
       <c r="B1015" s="202"/>
       <c r="C1015" s="202"/>
       <c r="D1015" s="170"/>
       <c r="E1015" s="202"/>
       <c r="F1015" s="202"/>
       <c r="G1015" s="202"/>
       <c r="H1015" s="223"/>
     </row>
-    <row r="1016" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1016" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1016" s="200"/>
       <c r="B1016" s="202"/>
       <c r="C1016" s="202"/>
       <c r="D1016" s="170"/>
       <c r="E1016" s="202"/>
       <c r="F1016" s="202"/>
       <c r="G1016" s="202"/>
       <c r="H1016" s="223"/>
     </row>
-    <row r="1017" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1017" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1017" s="200"/>
       <c r="B1017" s="202"/>
       <c r="C1017" s="202"/>
       <c r="D1017" s="170"/>
       <c r="E1017" s="202"/>
       <c r="F1017" s="202"/>
       <c r="G1017" s="202"/>
       <c r="H1017" s="223"/>
     </row>
-    <row r="1018" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1018" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1018" s="200"/>
       <c r="B1018" s="202"/>
       <c r="C1018" s="202"/>
       <c r="D1018" s="170"/>
       <c r="E1018" s="202"/>
       <c r="F1018" s="202"/>
       <c r="G1018" s="202"/>
       <c r="H1018" s="223"/>
     </row>
-    <row r="1019" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1019" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1019" s="200"/>
       <c r="B1019" s="202"/>
       <c r="C1019" s="202"/>
       <c r="D1019" s="170"/>
       <c r="E1019" s="202"/>
       <c r="F1019" s="202"/>
       <c r="G1019" s="202"/>
       <c r="H1019" s="223"/>
     </row>
-    <row r="1020" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1020" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1020" s="200"/>
       <c r="B1020" s="202"/>
       <c r="C1020" s="202"/>
       <c r="D1020" s="170"/>
       <c r="E1020" s="202"/>
       <c r="F1020" s="202"/>
       <c r="G1020" s="202"/>
       <c r="H1020" s="223"/>
     </row>
-    <row r="1021" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1021" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1021" s="200"/>
       <c r="B1021" s="202"/>
       <c r="C1021" s="202"/>
       <c r="D1021" s="170"/>
       <c r="E1021" s="202"/>
       <c r="F1021" s="202"/>
       <c r="G1021" s="202"/>
       <c r="H1021" s="223"/>
     </row>
-    <row r="1022" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1022" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1022" s="200"/>
       <c r="B1022" s="202"/>
       <c r="C1022" s="202"/>
       <c r="D1022" s="170"/>
       <c r="E1022" s="202"/>
       <c r="F1022" s="202"/>
       <c r="G1022" s="202"/>
       <c r="H1022" s="223"/>
     </row>
-    <row r="1023" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1023" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1023" s="200"/>
       <c r="B1023" s="202"/>
       <c r="C1023" s="202"/>
       <c r="D1023" s="170"/>
       <c r="E1023" s="202"/>
       <c r="F1023" s="202"/>
       <c r="G1023" s="202"/>
       <c r="H1023" s="223"/>
     </row>
-    <row r="1024" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1024" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1024" s="200"/>
       <c r="B1024" s="202"/>
       <c r="C1024" s="202"/>
       <c r="D1024" s="170"/>
       <c r="E1024" s="202"/>
       <c r="F1024" s="202"/>
       <c r="G1024" s="202"/>
       <c r="H1024" s="223"/>
     </row>
-    <row r="1025" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1025" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1025" s="200"/>
       <c r="B1025" s="202"/>
       <c r="C1025" s="202"/>
       <c r="D1025" s="170"/>
       <c r="E1025" s="202"/>
       <c r="F1025" s="202"/>
       <c r="G1025" s="202"/>
       <c r="H1025" s="223"/>
     </row>
-    <row r="1026" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1026" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1026" s="200"/>
       <c r="B1026" s="202"/>
       <c r="C1026" s="202"/>
       <c r="D1026" s="170"/>
       <c r="E1026" s="202"/>
       <c r="F1026" s="202"/>
       <c r="G1026" s="202"/>
       <c r="H1026" s="223"/>
     </row>
-    <row r="1027" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1027" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1027" s="200"/>
       <c r="B1027" s="202"/>
       <c r="C1027" s="202"/>
       <c r="D1027" s="170"/>
       <c r="E1027" s="202"/>
       <c r="F1027" s="202"/>
       <c r="G1027" s="202"/>
       <c r="H1027" s="223"/>
     </row>
-    <row r="1028" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1028" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1028" s="200"/>
       <c r="B1028" s="202"/>
       <c r="C1028" s="202"/>
       <c r="D1028" s="170"/>
       <c r="E1028" s="202"/>
       <c r="F1028" s="202"/>
       <c r="G1028" s="202"/>
       <c r="H1028" s="223"/>
     </row>
-    <row r="1029" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1029" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1029" s="200"/>
       <c r="B1029" s="202"/>
       <c r="C1029" s="202"/>
       <c r="D1029" s="170"/>
       <c r="E1029" s="202"/>
       <c r="F1029" s="202"/>
       <c r="G1029" s="202"/>
       <c r="H1029" s="223"/>
     </row>
-    <row r="1030" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1030" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1030" s="200"/>
       <c r="B1030" s="202"/>
       <c r="C1030" s="202"/>
       <c r="D1030" s="170"/>
       <c r="E1030" s="202"/>
       <c r="F1030" s="202"/>
       <c r="G1030" s="202"/>
       <c r="H1030" s="223"/>
     </row>
-    <row r="1031" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1031" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1031" s="200"/>
       <c r="B1031" s="202"/>
       <c r="C1031" s="202"/>
       <c r="D1031" s="170"/>
       <c r="E1031" s="202"/>
       <c r="F1031" s="202"/>
       <c r="G1031" s="202"/>
       <c r="H1031" s="223"/>
     </row>
-    <row r="1032" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1032" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1032" s="200"/>
       <c r="B1032" s="202"/>
       <c r="C1032" s="202"/>
       <c r="D1032" s="170"/>
       <c r="E1032" s="202"/>
       <c r="F1032" s="202"/>
       <c r="G1032" s="202"/>
       <c r="H1032" s="223"/>
     </row>
-    <row r="1033" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1033" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1033" s="200"/>
       <c r="B1033" s="202"/>
       <c r="C1033" s="202"/>
       <c r="D1033" s="170"/>
       <c r="E1033" s="202"/>
       <c r="F1033" s="202"/>
       <c r="G1033" s="202"/>
       <c r="H1033" s="223"/>
     </row>
-    <row r="1034" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1034" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1034" s="200"/>
       <c r="B1034" s="202"/>
       <c r="C1034" s="202"/>
       <c r="D1034" s="170"/>
       <c r="E1034" s="202"/>
       <c r="F1034" s="202"/>
       <c r="G1034" s="202"/>
       <c r="H1034" s="223"/>
     </row>
-    <row r="1035" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1035" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1035" s="200"/>
       <c r="B1035" s="202"/>
       <c r="C1035" s="202"/>
       <c r="D1035" s="170"/>
       <c r="E1035" s="202"/>
       <c r="F1035" s="202"/>
       <c r="G1035" s="202"/>
       <c r="H1035" s="223"/>
     </row>
-    <row r="1036" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1036" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1036" s="200"/>
       <c r="B1036" s="202"/>
       <c r="C1036" s="202"/>
       <c r="D1036" s="170"/>
       <c r="E1036" s="202"/>
       <c r="F1036" s="202"/>
       <c r="G1036" s="202"/>
       <c r="H1036" s="223"/>
     </row>
-    <row r="1037" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1037" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1037" s="200"/>
       <c r="B1037" s="202"/>
       <c r="C1037" s="202"/>
       <c r="D1037" s="170"/>
       <c r="E1037" s="202"/>
       <c r="F1037" s="202"/>
       <c r="G1037" s="202"/>
       <c r="H1037" s="223"/>
     </row>
-    <row r="1038" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1038" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1038" s="200"/>
       <c r="B1038" s="202"/>
       <c r="C1038" s="202"/>
       <c r="D1038" s="170"/>
       <c r="E1038" s="202"/>
       <c r="F1038" s="202"/>
       <c r="G1038" s="202"/>
       <c r="H1038" s="223"/>
     </row>
-    <row r="1039" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1039" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1039" s="200"/>
       <c r="B1039" s="202"/>
       <c r="C1039" s="202"/>
       <c r="D1039" s="170"/>
       <c r="E1039" s="202"/>
       <c r="F1039" s="202"/>
       <c r="G1039" s="202"/>
       <c r="H1039" s="223"/>
     </row>
-    <row r="1040" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1040" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1040" s="200"/>
       <c r="B1040" s="202"/>
       <c r="C1040" s="202"/>
       <c r="D1040" s="170"/>
       <c r="E1040" s="202"/>
       <c r="F1040" s="202"/>
       <c r="G1040" s="202"/>
       <c r="H1040" s="223"/>
     </row>
-    <row r="1041" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1041" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1041" s="200"/>
       <c r="B1041" s="202"/>
       <c r="C1041" s="202"/>
       <c r="D1041" s="170"/>
       <c r="E1041" s="202"/>
       <c r="F1041" s="202"/>
       <c r="G1041" s="202"/>
       <c r="H1041" s="223"/>
     </row>
-    <row r="1042" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1042" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1042" s="200"/>
       <c r="B1042" s="202"/>
       <c r="C1042" s="202"/>
       <c r="D1042" s="170"/>
       <c r="E1042" s="202"/>
       <c r="F1042" s="202"/>
       <c r="G1042" s="202"/>
       <c r="H1042" s="223"/>
     </row>
-    <row r="1043" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1043" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1043" s="200"/>
       <c r="B1043" s="202"/>
       <c r="C1043" s="202"/>
       <c r="D1043" s="170"/>
       <c r="E1043" s="202"/>
       <c r="F1043" s="202"/>
       <c r="G1043" s="202"/>
       <c r="H1043" s="223"/>
     </row>
-    <row r="1044" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1044" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1044" s="200"/>
       <c r="B1044" s="202"/>
       <c r="C1044" s="202"/>
       <c r="D1044" s="170"/>
       <c r="E1044" s="202"/>
       <c r="F1044" s="202"/>
       <c r="G1044" s="202"/>
       <c r="H1044" s="223"/>
     </row>
-    <row r="1045" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1045" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1045" s="200"/>
       <c r="B1045" s="202"/>
       <c r="C1045" s="202"/>
       <c r="D1045" s="170"/>
       <c r="E1045" s="202"/>
       <c r="F1045" s="202"/>
       <c r="G1045" s="202"/>
       <c r="H1045" s="223"/>
     </row>
-    <row r="1046" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1046" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1046" s="200"/>
       <c r="B1046" s="202"/>
       <c r="C1046" s="202"/>
       <c r="D1046" s="170"/>
       <c r="E1046" s="202"/>
       <c r="F1046" s="202"/>
       <c r="G1046" s="202"/>
       <c r="H1046" s="223"/>
     </row>
-    <row r="1047" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1047" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1047" s="200"/>
       <c r="B1047" s="202"/>
       <c r="C1047" s="202"/>
       <c r="D1047" s="170"/>
       <c r="E1047" s="202"/>
       <c r="F1047" s="202"/>
       <c r="G1047" s="202"/>
       <c r="H1047" s="223"/>
     </row>
-    <row r="1048" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1048" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1048" s="200"/>
       <c r="B1048" s="202"/>
       <c r="C1048" s="202"/>
       <c r="D1048" s="170"/>
       <c r="E1048" s="202"/>
       <c r="F1048" s="202"/>
       <c r="G1048" s="202"/>
       <c r="H1048" s="223"/>
     </row>
-    <row r="1049" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1049" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1049" s="200"/>
       <c r="B1049" s="202"/>
       <c r="C1049" s="202"/>
       <c r="D1049" s="170"/>
       <c r="E1049" s="202"/>
       <c r="F1049" s="202"/>
       <c r="G1049" s="202"/>
       <c r="H1049" s="223"/>
     </row>
-    <row r="1050" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1050" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1050" s="200"/>
       <c r="B1050" s="202"/>
       <c r="C1050" s="202"/>
       <c r="D1050" s="170"/>
       <c r="E1050" s="202"/>
       <c r="F1050" s="202"/>
       <c r="G1050" s="202"/>
       <c r="H1050" s="223"/>
     </row>
-    <row r="1051" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1051" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1051" s="200"/>
       <c r="B1051" s="202"/>
       <c r="C1051" s="202"/>
       <c r="D1051" s="170"/>
       <c r="E1051" s="202"/>
       <c r="F1051" s="202"/>
       <c r="G1051" s="202"/>
       <c r="H1051" s="223"/>
     </row>
-    <row r="1052" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1052" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1052" s="200"/>
       <c r="B1052" s="202"/>
       <c r="C1052" s="202"/>
       <c r="D1052" s="170"/>
       <c r="E1052" s="202"/>
       <c r="F1052" s="202"/>
       <c r="G1052" s="202"/>
       <c r="H1052" s="223"/>
     </row>
-    <row r="1053" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1053" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1053" s="200"/>
       <c r="B1053" s="202"/>
       <c r="C1053" s="202"/>
       <c r="D1053" s="170"/>
       <c r="E1053" s="202"/>
       <c r="F1053" s="202"/>
       <c r="G1053" s="202"/>
       <c r="H1053" s="223"/>
     </row>
-    <row r="1054" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1054" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1054" s="200"/>
       <c r="B1054" s="202"/>
       <c r="C1054" s="202"/>
       <c r="D1054" s="170"/>
       <c r="E1054" s="202"/>
       <c r="F1054" s="202"/>
       <c r="G1054" s="202"/>
       <c r="H1054" s="223"/>
     </row>
-    <row r="1055" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1055" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1055" s="200"/>
       <c r="B1055" s="202"/>
       <c r="C1055" s="202"/>
       <c r="D1055" s="170"/>
       <c r="E1055" s="202"/>
       <c r="F1055" s="202"/>
       <c r="G1055" s="202"/>
       <c r="H1055" s="223"/>
     </row>
-    <row r="1056" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1056" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1056" s="200"/>
       <c r="B1056" s="202"/>
       <c r="C1056" s="202"/>
       <c r="D1056" s="170"/>
       <c r="E1056" s="202"/>
       <c r="F1056" s="202"/>
       <c r="G1056" s="202"/>
       <c r="H1056" s="223"/>
     </row>
-    <row r="1057" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1057" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1057" s="200"/>
       <c r="B1057" s="202"/>
       <c r="C1057" s="202"/>
       <c r="D1057" s="170"/>
       <c r="E1057" s="202"/>
       <c r="F1057" s="202"/>
       <c r="G1057" s="202"/>
       <c r="H1057" s="223"/>
     </row>
-    <row r="1058" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1058" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1058" s="200"/>
       <c r="B1058" s="202"/>
       <c r="C1058" s="202"/>
       <c r="D1058" s="170"/>
       <c r="E1058" s="202"/>
       <c r="F1058" s="202"/>
       <c r="G1058" s="202"/>
       <c r="H1058" s="223"/>
     </row>
-    <row r="1059" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1059" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1059" s="200"/>
       <c r="B1059" s="202"/>
       <c r="C1059" s="202"/>
       <c r="D1059" s="170"/>
       <c r="E1059" s="202"/>
       <c r="F1059" s="202"/>
       <c r="G1059" s="202"/>
       <c r="H1059" s="223"/>
     </row>
-    <row r="1060" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1060" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1060" s="200"/>
       <c r="B1060" s="202"/>
       <c r="C1060" s="202"/>
       <c r="D1060" s="170"/>
       <c r="E1060" s="202"/>
       <c r="F1060" s="202"/>
       <c r="G1060" s="202"/>
       <c r="H1060" s="223"/>
     </row>
-    <row r="1061" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1061" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1061" s="200"/>
       <c r="B1061" s="202"/>
       <c r="C1061" s="202"/>
       <c r="D1061" s="170"/>
       <c r="E1061" s="202"/>
       <c r="F1061" s="202"/>
       <c r="G1061" s="202"/>
       <c r="H1061" s="223"/>
     </row>
-    <row r="1062" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1062" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1062" s="200"/>
       <c r="B1062" s="202"/>
       <c r="C1062" s="202"/>
       <c r="D1062" s="170"/>
       <c r="E1062" s="202"/>
       <c r="F1062" s="202"/>
       <c r="G1062" s="202"/>
       <c r="H1062" s="223"/>
     </row>
-    <row r="1063" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1063" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1063" s="200"/>
       <c r="B1063" s="202"/>
       <c r="C1063" s="202"/>
       <c r="D1063" s="170"/>
       <c r="E1063" s="202"/>
       <c r="F1063" s="202"/>
       <c r="G1063" s="202"/>
       <c r="H1063" s="223"/>
     </row>
-    <row r="1064" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1064" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C1064" s="202"/>
       <c r="D1064" s="170"/>
       <c r="E1064" s="202"/>
       <c r="F1064" s="202"/>
       <c r="G1064" s="202"/>
       <c r="H1064" s="164"/>
     </row>
-    <row r="1065" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1065" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G1065" s="202"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="rWLrhqrIfGfMSIUoCKWAV8OVBwQ1gv2m4Z1af8py3bHf6QYGvPTxQdDDMAmydWhxClEnGRPLwb476fz2uv0D4A==" saltValue="DuW1+8LEy4cGFKfV95E1mw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="B77">
-    <cfRule type="cellIs" dxfId="121" priority="30" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="112" priority="30" stopIfTrue="1" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C53:C54">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C68:C69">
-    <cfRule type="cellIs" dxfId="119" priority="25" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="111" priority="25" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="118" priority="26" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="110" priority="26" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C44:D47">
-    <cfRule type="cellIs" dxfId="117" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="109" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C49:D51">
-    <cfRule type="cellIs" dxfId="116" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="108" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
+  <conditionalFormatting sqref="C53:D54">
+    <cfRule type="expression" dxfId="107" priority="4" stopIfTrue="1">
+      <formula>IF(AND(C$54&gt;C$53),SUM(C$53-C$54)&lt;-0.1)</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="C8:E15">
-    <cfRule type="cellIs" dxfId="115" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="106" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D53:D54">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="E17:E20 E22:E25">
-    <cfRule type="cellIs" dxfId="113" priority="23" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="105" priority="23" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E27:E30">
-    <cfRule type="cellIs" dxfId="112" priority="21" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="104" priority="21" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E32:E38">
-    <cfRule type="cellIs" dxfId="111" priority="17" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="103" priority="17" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E67">
-    <cfRule type="expression" dxfId="110" priority="10" stopIfTrue="1">
+    <cfRule type="expression" dxfId="102" priority="10" stopIfTrue="1">
       <formula>ABS(C67)&lt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E42:F42">
-    <cfRule type="expression" dxfId="109" priority="24" stopIfTrue="1">
+    <cfRule type="expression" dxfId="101" priority="24" stopIfTrue="1">
       <formula>ABS(E41)&lt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F68:F69">
-    <cfRule type="expression" dxfId="108" priority="27" stopIfTrue="1">
+    <cfRule type="expression" dxfId="100" priority="27" stopIfTrue="1">
       <formula>ABS(D68)&lt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F70">
-    <cfRule type="expression" dxfId="107" priority="28" stopIfTrue="1">
+    <cfRule type="expression" dxfId="99" priority="28" stopIfTrue="1">
       <formula>ABS(D70)&lt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H8:H15">
-    <cfRule type="cellIs" dxfId="106" priority="9" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="98" priority="9" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H27:H30">
-    <cfRule type="cellIs" dxfId="105" priority="20" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="97" priority="20" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K22:K25">
-    <cfRule type="cellIs" dxfId="104" priority="22" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="96" priority="22" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K27:K30">
-    <cfRule type="cellIs" dxfId="103" priority="19" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="95" priority="19" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K32:K38">
-    <cfRule type="cellIs" dxfId="102" priority="18" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="94" priority="18" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K44:L47">
-    <cfRule type="cellIs" dxfId="101" priority="16" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="93" priority="16" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K49:L51">
-    <cfRule type="cellIs" dxfId="100" priority="15" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="92" priority="15" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K53:L55">
-    <cfRule type="cellIs" dxfId="99" priority="14" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="91" priority="14" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K57:L61">
-    <cfRule type="cellIs" dxfId="98" priority="13" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="90" priority="13" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K63:L63">
-    <cfRule type="cellIs" dxfId="97" priority="12" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="89" priority="12" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K65:L65">
-    <cfRule type="cellIs" dxfId="96" priority="11" stopIfTrue="1" operator="lessThanOrEqual">
+    <cfRule type="cellIs" dxfId="88" priority="11" stopIfTrue="1" operator="lessThanOrEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!_x000a_" sqref="C68:C70 E6:F6 E7:I38 C6:D66 E39:F39 H6:I6" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
     <dataValidation type="decimal" errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K6:K38 K41:K66" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>-99999</formula1>
       <formula2>99999</formula2>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Endast tal får anges!_x000a_" sqref="G39:H41" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>-99999</formula1>
       <formula2>99999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0" right="0" top="0.86614173228346458" bottom="0.39370078740157483" header="0.27559055118110237" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;9Statistiska centralbyrån
 Offentlig ekonomi
 701 89 Örebro&amp;R&amp;D</oddHeader>
     <oddFooter>&amp;C
 &amp;R&amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="41" max="16" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Blad5"/>
   <dimension ref="A1:P47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="15.28515625" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="15.26953125" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="15" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="10" width="13.140625" style="15" customWidth="1"/>
+    <col min="1" max="1" width="10.7265625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="46.7265625" style="15" customWidth="1"/>
+    <col min="3" max="3" width="13.7265625" style="15" customWidth="1"/>
+    <col min="4" max="10" width="13.1796875" style="15" customWidth="1"/>
     <col min="11" max="11" width="4" style="15" customWidth="1"/>
-    <col min="12" max="12" width="13.140625" style="15" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="15.28515625" style="15" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="13.1796875" style="15" customWidth="1"/>
+    <col min="13" max="13" width="13.1796875" style="316" customWidth="1"/>
+    <col min="14" max="14" width="15.26953125" style="15" hidden="1" customWidth="1"/>
     <col min="15" max="16" width="0" style="15" hidden="1" customWidth="1"/>
-    <col min="17" max="16384" width="15.28515625" style="15"/>
+    <col min="17" max="16384" width="15.26953125" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>325</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
     </row>
-    <row r="2" spans="1:16" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:16" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="849" t="s">
         <v>115</v>
       </c>
       <c r="B2" s="257" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="258" t="s">
         <v>355</v>
       </c>
       <c r="D2" s="259" t="s">
         <v>357</v>
       </c>
       <c r="E2" s="259" t="s">
         <v>357</v>
       </c>
       <c r="F2" s="260" t="s">
         <v>357</v>
       </c>
       <c r="G2" s="260" t="s">
         <v>21</v>
       </c>
       <c r="H2" s="260" t="s">
         <v>23</v>
       </c>
       <c r="I2" s="259" t="s">
         <v>129</v>
       </c>
       <c r="J2" s="17" t="s">
         <v>291</v>
       </c>
       <c r="L2" s="852" t="s">
         <v>257</v>
       </c>
       <c r="M2" s="853"/>
       <c r="O2" s="65" t="s">
         <v>542</v>
       </c>
       <c r="P2" s="65" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="3" spans="1:16" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:16" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="850"/>
       <c r="B3" s="141"/>
       <c r="C3" s="261" t="s">
         <v>457</v>
       </c>
       <c r="D3" s="262" t="s">
         <v>397</v>
       </c>
       <c r="E3" s="262" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="263" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="263" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="263" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="262" t="s">
         <v>128</v>
       </c>
       <c r="J3" s="26" t="s">
         <v>292</v>
       </c>
       <c r="L3" s="264">
         <f>År</f>
         <v>2024</v>
       </c>
       <c r="M3" s="39">
         <f>År-1</f>
         <v>2023</v>
       </c>
       <c r="N3" s="65" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="850"/>
       <c r="B4" s="141"/>
       <c r="C4" s="261" t="s">
         <v>356</v>
       </c>
       <c r="D4" s="262" t="s">
         <v>398</v>
       </c>
       <c r="E4" s="262"/>
       <c r="F4" s="263" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="263"/>
       <c r="H4" s="263"/>
       <c r="I4" s="262" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="26"/>
       <c r="L4" s="265"/>
       <c r="M4" s="266"/>
       <c r="N4" s="65" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="5" spans="1:16" s="273" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" s="273" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="851"/>
       <c r="B5" s="267"/>
       <c r="C5" s="268" t="s">
         <v>350</v>
       </c>
       <c r="D5" s="269" t="s">
         <v>345</v>
       </c>
       <c r="E5" s="269" t="s">
         <v>346</v>
       </c>
       <c r="F5" s="270" t="s">
         <v>347</v>
       </c>
       <c r="G5" s="270" t="s">
         <v>348</v>
       </c>
       <c r="H5" s="270" t="s">
         <v>349</v>
       </c>
       <c r="I5" s="271"/>
       <c r="J5" s="41"/>
       <c r="K5" s="65"/>
       <c r="L5" s="272"/>
       <c r="M5" s="266"/>
       <c r="N5" s="34"/>
       <c r="O5" s="31"/>
     </row>
-    <row r="6" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="50" t="s">
         <v>231</v>
       </c>
       <c r="B6" s="274" t="s">
         <v>358</v>
       </c>
       <c r="C6" s="275">
         <f>SUM(C7,C9,C11,C13,C14,C18)</f>
         <v>6984</v>
       </c>
       <c r="D6" s="276">
         <f t="shared" ref="D6:I6" si="0">SUM(D7,D9,D11,D13,D14,D18)</f>
         <v>19361</v>
       </c>
       <c r="E6" s="276">
         <f t="shared" si="0"/>
         <v>2940</v>
       </c>
       <c r="F6" s="276">
         <f t="shared" si="0"/>
         <v>1146</v>
       </c>
       <c r="G6" s="276">
         <f t="shared" si="0"/>
         <v>18954</v>
@@ -36306,51 +36137,51 @@
         <f t="shared" si="0"/>
         <v>1591</v>
       </c>
       <c r="I6" s="277">
         <f t="shared" si="0"/>
         <v>97473</v>
       </c>
       <c r="J6" s="278">
         <f>SUM(C6:I6)</f>
         <v>148449</v>
       </c>
       <c r="K6" s="279"/>
       <c r="L6" s="280">
         <f t="shared" ref="L6:L28" si="1">J6-I6</f>
         <v>50976</v>
       </c>
       <c r="M6" s="281">
         <v>52643</v>
       </c>
       <c r="N6" s="34">
         <f>IF(M6=0,"0%",(L6-M6)/M6)</f>
         <v>-3.166612845012632E-2</v>
       </c>
       <c r="O6" s="57"/>
     </row>
-    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="66" t="s">
         <v>178</v>
       </c>
       <c r="B7" s="120" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="130">
         <v>1722</v>
       </c>
       <c r="D7" s="83">
         <v>2006</v>
       </c>
       <c r="E7" s="83">
         <v>459</v>
       </c>
       <c r="F7" s="83">
         <v>121</v>
       </c>
       <c r="G7" s="83">
         <v>3468</v>
       </c>
       <c r="H7" s="83">
         <v>505</v>
       </c>
       <c r="I7" s="282">
@@ -36358,601 +36189,601 @@
       </c>
       <c r="J7" s="283">
         <f>SUM(C7:I7)</f>
         <v>43230</v>
       </c>
       <c r="K7" s="57"/>
       <c r="L7" s="130">
         <f t="shared" si="1"/>
         <v>8281</v>
       </c>
       <c r="M7" s="284">
         <v>9242</v>
       </c>
       <c r="N7" s="15">
         <f t="shared" ref="N7:N35" si="2">IF(M7=0,"0%",(L7-M7)/M7)</f>
         <v>-0.10398182211642501</v>
       </c>
       <c r="O7" s="57" t="s">
         <v>273</v>
       </c>
       <c r="P7" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R7)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R7)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R7)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R7)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R7)&gt;10),"Förändring",(IF(L7=0,"",IF(M7=0,"",(L7-M7)/M7))))))))))))</f>
         <v>-0.10398182211642501</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="66" t="s">
         <v>141</v>
       </c>
       <c r="B8" s="120" t="s">
         <v>123</v>
       </c>
       <c r="C8" s="130">
         <v>6</v>
       </c>
       <c r="D8" s="83">
         <v>18</v>
       </c>
       <c r="E8" s="83">
         <v>18</v>
       </c>
       <c r="F8" s="83">
         <v>0</v>
       </c>
       <c r="G8" s="83">
         <v>7</v>
       </c>
       <c r="H8" s="83">
         <v>4</v>
       </c>
       <c r="I8" s="282">
         <v>66</v>
       </c>
       <c r="J8" s="283">
         <f t="shared" ref="J8:J18" si="3">SUM(C8:I8)</f>
         <v>119</v>
       </c>
       <c r="K8" s="57"/>
       <c r="L8" s="130">
         <f t="shared" si="1"/>
         <v>53</v>
       </c>
       <c r="M8" s="284">
         <v>51</v>
       </c>
       <c r="N8" s="15">
         <f t="shared" si="2"/>
         <v>3.9215686274509803E-2</v>
       </c>
       <c r="O8" s="57"/>
       <c r="P8" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R8)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R8)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R8)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R8)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R8)&gt;10),"Förändring",(IF(L8=0,"",IF(M8=0,"",(L8-M8)/M8))))))))))))</f>
         <v>3.9215686274509803E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="66" t="s">
         <v>179</v>
       </c>
       <c r="B9" s="120" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="130">
         <v>1930</v>
       </c>
       <c r="D9" s="83">
         <v>13416</v>
       </c>
       <c r="E9" s="83">
         <v>1011</v>
       </c>
       <c r="F9" s="83">
         <v>103</v>
       </c>
       <c r="G9" s="83">
         <v>7293</v>
       </c>
       <c r="H9" s="83">
         <v>527</v>
       </c>
       <c r="I9" s="282">
         <v>42366</v>
       </c>
       <c r="J9" s="283">
         <f t="shared" si="3"/>
         <v>66646</v>
       </c>
       <c r="K9" s="57"/>
       <c r="L9" s="130">
         <f t="shared" si="1"/>
         <v>24280</v>
       </c>
       <c r="M9" s="284">
         <v>24947</v>
       </c>
       <c r="N9" s="15">
         <f t="shared" si="2"/>
         <v>-2.6736681765342527E-2</v>
       </c>
       <c r="O9" s="57"/>
       <c r="P9" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R9)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R9)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R9)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R9)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R9)&gt;10),"Förändring",(IF(L9=0,"",IF(M9=0,"",(L9-M9)/M9))))))))))))</f>
         <v>-2.6736681765342527E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66" t="s">
         <v>186</v>
       </c>
       <c r="B10" s="120" t="s">
         <v>124</v>
       </c>
       <c r="C10" s="130">
         <v>651</v>
       </c>
       <c r="D10" s="83">
         <v>9119</v>
       </c>
       <c r="E10" s="83">
         <v>459</v>
       </c>
       <c r="F10" s="83">
         <v>30</v>
       </c>
       <c r="G10" s="83">
         <v>3988</v>
       </c>
       <c r="H10" s="83">
         <v>239</v>
       </c>
       <c r="I10" s="282">
         <v>22652</v>
       </c>
       <c r="J10" s="283">
         <f t="shared" si="3"/>
         <v>37138</v>
       </c>
       <c r="K10" s="57"/>
       <c r="L10" s="130">
         <f t="shared" si="1"/>
         <v>14486</v>
       </c>
       <c r="M10" s="284">
         <v>15010</v>
       </c>
       <c r="N10" s="34">
         <f t="shared" si="2"/>
         <v>-3.4910059960026649E-2</v>
       </c>
       <c r="O10" s="57"/>
       <c r="P10" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R10)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R10)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R10)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R10)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R10)&gt;10),"Förändring",(IF(L10=0,"",IF(M10=0,"",(L10-M10)/M10))))))))))))</f>
         <v>-3.4910059960026649E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66" t="s">
         <v>180</v>
       </c>
       <c r="B11" s="120" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="130">
         <v>340</v>
       </c>
       <c r="D11" s="83">
         <v>2346</v>
       </c>
       <c r="E11" s="83">
         <v>129</v>
       </c>
       <c r="F11" s="83">
         <v>17</v>
       </c>
       <c r="G11" s="83">
         <v>1799</v>
       </c>
       <c r="H11" s="83">
         <v>51</v>
       </c>
       <c r="I11" s="282">
         <v>10055</v>
       </c>
       <c r="J11" s="283">
         <f>SUM(C11:I11)</f>
         <v>14737</v>
       </c>
       <c r="K11" s="57"/>
       <c r="L11" s="130">
         <f t="shared" si="1"/>
         <v>4682</v>
       </c>
       <c r="M11" s="284">
         <v>4644</v>
       </c>
       <c r="N11" s="15">
         <f t="shared" si="2"/>
         <v>8.1826012058570201E-3</v>
       </c>
       <c r="O11" s="57"/>
       <c r="P11" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R11)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R11)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R11)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R11)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R11)&gt;10),"Förändring",(IF(L11=0,"",IF(M11=0,"",(L11-M11)/M11))))))))))))</f>
         <v>8.1826012058570201E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="66" t="s">
         <v>190</v>
       </c>
       <c r="B12" s="120" t="s">
         <v>125</v>
       </c>
       <c r="C12" s="130">
         <v>113</v>
       </c>
       <c r="D12" s="83">
         <v>1611</v>
       </c>
       <c r="E12" s="83">
         <v>44</v>
       </c>
       <c r="F12" s="83">
         <v>9</v>
       </c>
       <c r="G12" s="83">
         <v>562</v>
       </c>
       <c r="H12" s="83">
         <v>13</v>
       </c>
       <c r="I12" s="282">
         <v>4074</v>
       </c>
       <c r="J12" s="283">
         <f t="shared" si="3"/>
         <v>6426</v>
       </c>
       <c r="K12" s="57"/>
       <c r="L12" s="130">
         <f t="shared" si="1"/>
         <v>2352</v>
       </c>
       <c r="M12" s="284">
         <v>2385</v>
       </c>
       <c r="N12" s="34">
         <f t="shared" si="2"/>
         <v>-1.3836477987421384E-2</v>
       </c>
       <c r="O12" s="57"/>
       <c r="P12" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R12)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R12)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R12)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R12)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R12)&gt;10),"Förändring",(IF(L12=0,"",IF(M12=0,"",(L12-M12)/M12))))))))))))</f>
         <v>-1.3836477987421384E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="66" t="s">
         <v>181</v>
       </c>
       <c r="B13" s="120" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="130">
         <v>2497</v>
       </c>
       <c r="D13" s="83">
         <v>1081</v>
       </c>
       <c r="E13" s="83">
         <v>21</v>
       </c>
       <c r="F13" s="83">
         <v>6</v>
       </c>
       <c r="G13" s="83">
         <v>312</v>
       </c>
       <c r="H13" s="83">
         <v>69</v>
       </c>
       <c r="I13" s="282">
         <v>2591</v>
       </c>
       <c r="J13" s="283">
         <f t="shared" si="3"/>
         <v>6577</v>
       </c>
       <c r="K13" s="57"/>
       <c r="L13" s="130">
         <f t="shared" si="1"/>
         <v>3986</v>
       </c>
       <c r="M13" s="284">
         <v>3904</v>
       </c>
       <c r="N13" s="15">
         <f t="shared" si="2"/>
         <v>2.1004098360655737E-2</v>
       </c>
       <c r="O13" s="57"/>
       <c r="P13" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R13)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R13)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R13)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R13)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R13)&gt;10),"Förändring",(IF(L13=0,"",IF(M13=0,"",(L13-M13)/M13))))))))))))</f>
         <v>2.1004098360655737E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="66" t="s">
         <v>182</v>
       </c>
       <c r="B14" s="120" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="130">
         <v>495</v>
       </c>
       <c r="D14" s="83">
         <v>512</v>
       </c>
       <c r="E14" s="83">
         <v>1318</v>
       </c>
       <c r="F14" s="83">
         <v>899</v>
       </c>
       <c r="G14" s="83">
         <v>5980</v>
       </c>
       <c r="H14" s="83">
         <v>437</v>
       </c>
       <c r="I14" s="282">
         <v>7423</v>
       </c>
       <c r="J14" s="283">
         <f t="shared" si="3"/>
         <v>17064</v>
       </c>
       <c r="K14" s="57"/>
       <c r="L14" s="130">
         <f t="shared" si="1"/>
         <v>9641</v>
       </c>
       <c r="M14" s="284">
         <v>9805</v>
       </c>
       <c r="N14" s="15">
         <f t="shared" si="2"/>
         <v>-1.6726160122386539E-2</v>
       </c>
       <c r="O14" s="57"/>
       <c r="P14" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R14)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R14)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R14)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R14)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R14)&gt;10),"Förändring",(IF(L14=0,"",IF(M14=0,"",(L14-M14)/M14))))))))))))</f>
         <v>-1.6726160122386539E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="66" t="s">
         <v>197</v>
       </c>
       <c r="B15" s="120" t="s">
         <v>444</v>
       </c>
       <c r="C15" s="130">
         <v>233</v>
       </c>
       <c r="D15" s="83">
         <v>113</v>
       </c>
       <c r="E15" s="83">
         <v>456</v>
       </c>
       <c r="F15" s="83">
         <v>871</v>
       </c>
       <c r="G15" s="83">
         <v>159</v>
       </c>
       <c r="H15" s="83">
         <v>71</v>
       </c>
       <c r="I15" s="282">
         <v>3464</v>
       </c>
       <c r="J15" s="283">
         <f t="shared" si="3"/>
         <v>5367</v>
       </c>
       <c r="K15" s="57"/>
       <c r="L15" s="130">
         <f t="shared" si="1"/>
         <v>1903</v>
       </c>
       <c r="M15" s="284">
         <v>1716</v>
       </c>
       <c r="N15" s="34">
         <f t="shared" si="2"/>
         <v>0.10897435897435898</v>
       </c>
       <c r="O15" s="57"/>
       <c r="P15" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R15)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R15)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R15)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R15)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R15)&gt;10),"Förändring",(IF(L15=0,"",IF(M15=0,"",(L15-M15)/M15))))))))))))</f>
         <v>0.10897435897435898</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="66" t="s">
         <v>198</v>
       </c>
       <c r="B16" s="120" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="130">
         <v>0</v>
       </c>
       <c r="D16" s="83">
         <v>40</v>
       </c>
       <c r="E16" s="83">
         <v>0</v>
       </c>
       <c r="F16" s="83">
         <v>0</v>
       </c>
       <c r="G16" s="83">
         <v>19</v>
       </c>
       <c r="H16" s="83">
         <v>2</v>
       </c>
       <c r="I16" s="282">
         <v>662</v>
       </c>
       <c r="J16" s="283">
         <f t="shared" si="3"/>
         <v>723</v>
       </c>
       <c r="K16" s="57"/>
       <c r="L16" s="130">
         <f t="shared" si="1"/>
         <v>61</v>
       </c>
       <c r="M16" s="284">
         <v>88</v>
       </c>
       <c r="N16" s="34">
         <f t="shared" si="2"/>
         <v>-0.30681818181818182</v>
       </c>
       <c r="O16" s="57"/>
       <c r="P16" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R16)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R16)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R16)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R16)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R16)&gt;10),"Förändring",(IF(L16=0,"",IF(M16=0,"",(L16-M16)/M16))))))))))))</f>
         <v>-0.30681818181818182</v>
       </c>
     </row>
-    <row r="17" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="66" t="s">
         <v>200</v>
       </c>
       <c r="B17" s="120" t="s">
         <v>160</v>
       </c>
       <c r="C17" s="130">
         <v>1</v>
       </c>
       <c r="D17" s="83">
         <v>5</v>
       </c>
       <c r="E17" s="83">
         <v>381</v>
       </c>
       <c r="F17" s="83">
         <v>17</v>
       </c>
       <c r="G17" s="83">
         <v>4287</v>
       </c>
       <c r="H17" s="83">
         <v>197</v>
       </c>
       <c r="I17" s="282">
         <v>1546</v>
       </c>
       <c r="J17" s="283">
         <f t="shared" si="3"/>
         <v>6434</v>
       </c>
       <c r="K17" s="57"/>
       <c r="L17" s="130">
         <f t="shared" si="1"/>
         <v>4888</v>
       </c>
       <c r="M17" s="284">
         <v>4917</v>
       </c>
       <c r="N17" s="34">
         <f t="shared" si="2"/>
         <v>-5.8979052267642872E-3</v>
       </c>
       <c r="O17" s="57"/>
       <c r="P17" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R17)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R17)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R17)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R17)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R17)&gt;10),"Förändring",(IF(L17=0,"",IF(M17=0,"",(L17-M17)/M17))))))))))))</f>
         <v>-5.8979052267642872E-3</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="66" t="s">
         <v>203</v>
       </c>
       <c r="B18" s="120" t="s">
         <v>121</v>
       </c>
       <c r="C18" s="130">
         <v>0</v>
       </c>
       <c r="D18" s="83">
         <v>0</v>
       </c>
       <c r="E18" s="83">
         <v>2</v>
       </c>
       <c r="F18" s="83">
         <v>0</v>
       </c>
       <c r="G18" s="83">
         <v>102</v>
       </c>
       <c r="H18" s="83">
         <v>2</v>
       </c>
       <c r="I18" s="282">
         <v>89</v>
       </c>
       <c r="J18" s="283">
         <f t="shared" si="3"/>
         <v>195</v>
       </c>
       <c r="K18" s="57"/>
       <c r="L18" s="130">
         <f t="shared" si="1"/>
         <v>106</v>
       </c>
       <c r="M18" s="284">
         <v>101</v>
       </c>
       <c r="N18" s="34">
         <f t="shared" si="2"/>
         <v>4.9504950495049507E-2</v>
       </c>
       <c r="O18" s="57"/>
       <c r="P18" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R18)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R18)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R18)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R18)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R18)&gt;10),"Förändring",(IF(L18=0,"",IF(M18=0,"",(L18-M18)/M18))))))))))))</f>
         <v>4.9504950495049507E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="285" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="124" t="s">
         <v>135</v>
       </c>
       <c r="C19" s="275">
         <f>SUM(C20,C24,C25,C28,C30)</f>
         <v>8874</v>
       </c>
       <c r="D19" s="276">
         <f t="shared" ref="D19:I19" si="4">SUM(D20,D24,D25,D28,D30)</f>
         <v>2411</v>
       </c>
       <c r="E19" s="276">
         <f t="shared" si="4"/>
         <v>3188</v>
       </c>
       <c r="F19" s="276">
         <f t="shared" si="4"/>
         <v>215</v>
       </c>
       <c r="G19" s="276">
         <f t="shared" si="4"/>
         <v>4173</v>
@@ -36963,601 +36794,601 @@
       </c>
       <c r="I19" s="286">
         <f t="shared" si="4"/>
         <v>3294</v>
       </c>
       <c r="J19" s="278">
         <f>SUM(C19:I19)</f>
         <v>22709</v>
       </c>
       <c r="K19" s="279"/>
       <c r="L19" s="287">
         <f t="shared" si="1"/>
         <v>19415</v>
       </c>
       <c r="M19" s="288">
         <v>18462</v>
       </c>
       <c r="N19" s="15">
         <f t="shared" si="2"/>
         <v>5.1619542844762216E-2</v>
       </c>
       <c r="O19" s="57" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="20" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="66" t="s">
         <v>72</v>
       </c>
       <c r="B20" s="120" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="130">
         <v>14</v>
       </c>
       <c r="D20" s="83">
         <v>700</v>
       </c>
       <c r="E20" s="83">
         <v>188</v>
       </c>
       <c r="F20" s="83">
         <v>81</v>
       </c>
       <c r="G20" s="83">
         <v>843</v>
       </c>
       <c r="H20" s="83">
         <v>32</v>
       </c>
       <c r="I20" s="282">
         <v>587</v>
       </c>
       <c r="J20" s="283">
         <f t="shared" ref="J20:J30" si="5">SUM(C20:I20)</f>
         <v>2445</v>
       </c>
       <c r="K20" s="57"/>
       <c r="L20" s="130">
         <f t="shared" si="1"/>
         <v>1858</v>
       </c>
       <c r="M20" s="284">
         <v>1860</v>
       </c>
       <c r="N20" s="15">
         <f t="shared" si="2"/>
         <v>-1.0752688172043011E-3</v>
       </c>
       <c r="O20" s="57"/>
       <c r="P20" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R20)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R20)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R20)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R20)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R20)&gt;10),"Förändring",(IF(L20=0,"",IF(M20=0,"",(L20-M20)/M20))))))))))))</f>
         <v>-1.0752688172043011E-3</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="66" t="s">
         <v>204</v>
       </c>
       <c r="B21" s="120" t="s">
         <v>131</v>
       </c>
       <c r="C21" s="130">
         <v>8</v>
       </c>
       <c r="D21" s="83">
         <v>49</v>
       </c>
       <c r="E21" s="83">
         <v>124</v>
       </c>
       <c r="F21" s="83">
         <v>38</v>
       </c>
       <c r="G21" s="83">
         <v>763</v>
       </c>
       <c r="H21" s="83">
         <v>13</v>
       </c>
       <c r="I21" s="282">
         <v>268</v>
       </c>
       <c r="J21" s="283">
         <f t="shared" si="5"/>
         <v>1263</v>
       </c>
       <c r="K21" s="57"/>
       <c r="L21" s="130">
         <f t="shared" si="1"/>
         <v>995</v>
       </c>
       <c r="M21" s="284">
         <v>990</v>
       </c>
       <c r="N21" s="34">
         <f t="shared" si="2"/>
         <v>5.0505050505050509E-3</v>
       </c>
       <c r="O21" s="57"/>
       <c r="P21" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R21)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R21)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R21)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R21)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R21)&gt;10),"Förändring",(IF(L21=0,"",IF(M21=0,"",(L21-M21)/M21))))))))))))</f>
         <v>5.0505050505050509E-3</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="289" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:16" s="289" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="66" t="s">
         <v>205</v>
       </c>
       <c r="B22" s="120" t="s">
         <v>133</v>
       </c>
       <c r="C22" s="130">
         <v>6</v>
       </c>
       <c r="D22" s="83">
         <v>24</v>
       </c>
       <c r="E22" s="83">
         <v>5</v>
       </c>
       <c r="F22" s="83">
         <v>1</v>
       </c>
       <c r="G22" s="83">
         <v>13</v>
       </c>
       <c r="H22" s="83">
         <v>6</v>
       </c>
       <c r="I22" s="282">
         <v>60</v>
       </c>
       <c r="J22" s="283">
         <f t="shared" si="5"/>
         <v>115</v>
       </c>
       <c r="K22" s="57"/>
       <c r="L22" s="130">
         <f t="shared" si="1"/>
         <v>55</v>
       </c>
       <c r="M22" s="284">
         <v>52</v>
       </c>
       <c r="N22" s="289">
         <f t="shared" si="2"/>
         <v>5.7692307692307696E-2</v>
       </c>
       <c r="O22" s="57"/>
       <c r="P22" s="289">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R22)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R22)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R22)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R22)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R22)&gt;10),"Förändring",(IF(L22=0,"",IF(M22=0,"",(L22-M22)/M22))))))))))))</f>
         <v>5.7692307692307696E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="66" t="s">
         <v>206</v>
       </c>
       <c r="B23" s="120" t="s">
         <v>132</v>
       </c>
       <c r="C23" s="130">
         <v>0</v>
       </c>
       <c r="D23" s="83">
         <v>623</v>
       </c>
       <c r="E23" s="83">
         <v>46</v>
       </c>
       <c r="F23" s="83">
         <v>42</v>
       </c>
       <c r="G23" s="83">
         <v>36</v>
       </c>
       <c r="H23" s="83">
         <v>10</v>
       </c>
       <c r="I23" s="282">
         <v>205</v>
       </c>
       <c r="J23" s="283">
         <f t="shared" si="5"/>
         <v>962</v>
       </c>
       <c r="K23" s="57"/>
       <c r="L23" s="130">
         <f t="shared" si="1"/>
         <v>757</v>
       </c>
       <c r="M23" s="284">
         <v>753</v>
       </c>
       <c r="N23" s="34">
         <f t="shared" si="2"/>
         <v>5.3120849933598934E-3</v>
       </c>
       <c r="O23" s="57"/>
       <c r="P23" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R23)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R23)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R23)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R23)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R23)&gt;10),"Förändring",(IF(L23=0,"",IF(M23=0,"",(L23-M23)/M23))))))))))))</f>
         <v>5.3120849933598934E-3</v>
       </c>
     </row>
-    <row r="24" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="66" t="s">
         <v>151</v>
       </c>
       <c r="B24" s="120" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="130">
         <v>35</v>
       </c>
       <c r="D24" s="83">
         <v>35</v>
       </c>
       <c r="E24" s="83">
         <v>42</v>
       </c>
       <c r="F24" s="83">
         <v>43</v>
       </c>
       <c r="G24" s="83">
         <v>1630</v>
       </c>
       <c r="H24" s="83">
         <v>29</v>
       </c>
       <c r="I24" s="282">
         <v>982</v>
       </c>
       <c r="J24" s="283">
         <f t="shared" si="5"/>
         <v>2796</v>
       </c>
       <c r="K24" s="57"/>
       <c r="L24" s="130">
         <f t="shared" si="1"/>
         <v>1814</v>
       </c>
       <c r="M24" s="284">
         <v>1815</v>
       </c>
       <c r="N24" s="15">
         <f t="shared" si="2"/>
         <v>-5.5096418732782364E-4</v>
       </c>
       <c r="O24" s="57"/>
       <c r="P24" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R24)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R24)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R24)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R24)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R24)&gt;10),"Förändring",(IF(L24=0,"",IF(M24=0,"",(L24-M24)/M24))))))))))))</f>
         <v>-5.5096418732782364E-4</v>
       </c>
     </row>
-    <row r="25" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="66" t="s">
         <v>152</v>
       </c>
       <c r="B25" s="120" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="130">
         <v>8823</v>
       </c>
       <c r="D25" s="83">
         <v>1670</v>
       </c>
       <c r="E25" s="83">
         <v>2899</v>
       </c>
       <c r="F25" s="83">
         <v>84</v>
       </c>
       <c r="G25" s="83">
         <v>882</v>
       </c>
       <c r="H25" s="83">
         <v>459</v>
       </c>
       <c r="I25" s="282">
         <v>1458</v>
       </c>
       <c r="J25" s="283">
         <f t="shared" si="5"/>
         <v>16275</v>
       </c>
       <c r="K25" s="57"/>
       <c r="L25" s="130">
         <f t="shared" si="1"/>
         <v>14817</v>
       </c>
       <c r="M25" s="284">
         <v>13901</v>
       </c>
       <c r="N25" s="15">
         <f t="shared" si="2"/>
         <v>6.5894539961153881E-2</v>
       </c>
       <c r="O25" s="57"/>
       <c r="P25" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R25)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R25)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R25)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R25)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R25)&gt;10),"Förändring",(IF(L25=0,"",IF(M25=0,"",(L25-M25)/M25))))))))))))</f>
         <v>6.5894539961153881E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="66" t="s">
         <v>211</v>
       </c>
       <c r="B26" s="120" t="s">
         <v>43</v>
       </c>
       <c r="C26" s="130">
         <v>8823</v>
       </c>
       <c r="D26" s="83">
         <v>1670</v>
       </c>
       <c r="E26" s="83">
         <v>2899</v>
       </c>
       <c r="F26" s="83">
         <v>84</v>
       </c>
       <c r="G26" s="83">
         <v>861</v>
       </c>
       <c r="H26" s="83">
         <v>453</v>
       </c>
       <c r="I26" s="282">
         <v>1451</v>
       </c>
       <c r="J26" s="283">
         <f t="shared" si="5"/>
         <v>16241</v>
       </c>
       <c r="K26" s="57"/>
       <c r="L26" s="130">
         <f t="shared" si="1"/>
         <v>14790</v>
       </c>
       <c r="M26" s="284">
         <v>13867</v>
       </c>
       <c r="N26" s="34">
         <f t="shared" si="2"/>
         <v>6.6560899978365909E-2</v>
       </c>
       <c r="O26" s="57"/>
       <c r="P26" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R26)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R26)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R26)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R26)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R26)&gt;10),"Förändring",(IF(L26=0,"",IF(M26=0,"",(L26-M26)/M26))))))))))))</f>
         <v>6.6560899978365909E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="290" t="s">
         <v>432</v>
       </c>
       <c r="B27" s="120" t="s">
         <v>433</v>
       </c>
       <c r="C27" s="130">
         <v>284</v>
       </c>
       <c r="D27" s="83">
         <v>244</v>
       </c>
       <c r="E27" s="83">
         <v>17</v>
       </c>
       <c r="F27" s="83">
         <v>0</v>
       </c>
       <c r="G27" s="83">
         <v>274</v>
       </c>
       <c r="H27" s="83">
         <v>8</v>
       </c>
       <c r="I27" s="282">
         <v>607</v>
       </c>
       <c r="J27" s="283">
         <f t="shared" si="5"/>
         <v>1434</v>
       </c>
       <c r="K27" s="57"/>
       <c r="L27" s="130">
         <f>J27-I27</f>
         <v>827</v>
       </c>
       <c r="M27" s="284">
         <v>826</v>
       </c>
       <c r="N27" s="34">
         <f>IF(M27=0,"0%",(L27-M27)/M27)</f>
         <v>1.2106537530266344E-3</v>
       </c>
       <c r="O27" s="57"/>
       <c r="P27" s="34" t="str">
         <f>IF(AND(N27&gt;30%,J27&gt;500),"Förändring","")</f>
         <v/>
       </c>
     </row>
-    <row r="28" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="66" t="s">
         <v>153</v>
       </c>
       <c r="B28" s="120" t="s">
         <v>16</v>
       </c>
       <c r="C28" s="130">
         <v>2</v>
       </c>
       <c r="D28" s="83">
         <v>6</v>
       </c>
       <c r="E28" s="83">
         <v>54</v>
       </c>
       <c r="F28" s="83">
         <v>7</v>
       </c>
       <c r="G28" s="83">
         <v>782</v>
       </c>
       <c r="H28" s="83">
         <v>33</v>
       </c>
       <c r="I28" s="282">
         <v>211</v>
       </c>
       <c r="J28" s="283">
         <f t="shared" si="5"/>
         <v>1095</v>
       </c>
       <c r="K28" s="57"/>
       <c r="L28" s="130">
         <f t="shared" si="1"/>
         <v>884</v>
       </c>
       <c r="M28" s="284">
         <v>850</v>
       </c>
       <c r="N28" s="15">
         <f t="shared" si="2"/>
         <v>0.04</v>
       </c>
       <c r="O28" s="57"/>
       <c r="P28" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R28)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R28)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R28)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R28)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R28)&gt;10),"Förändring",(IF(L28=0,"",IF(M28=0,"",(L28-M28)/M28))))))))))))</f>
         <v>0.04</v>
       </c>
     </row>
-    <row r="29" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="66" t="s">
         <v>216</v>
       </c>
       <c r="B29" s="120" t="s">
         <v>159</v>
       </c>
       <c r="C29" s="130">
         <v>0</v>
       </c>
       <c r="D29" s="83">
         <v>0</v>
       </c>
       <c r="E29" s="83">
         <v>0</v>
       </c>
       <c r="F29" s="83">
         <v>0</v>
       </c>
       <c r="G29" s="83">
         <v>58</v>
       </c>
       <c r="H29" s="83">
         <v>2</v>
       </c>
       <c r="I29" s="282">
         <v>4</v>
       </c>
       <c r="J29" s="283">
         <f t="shared" si="5"/>
         <v>64</v>
       </c>
       <c r="K29" s="57"/>
       <c r="L29" s="130">
         <f t="shared" ref="L29:L35" si="6">J29-I29</f>
         <v>60</v>
       </c>
       <c r="M29" s="284">
         <v>50</v>
       </c>
       <c r="N29" s="34">
         <f t="shared" si="2"/>
         <v>0.2</v>
       </c>
       <c r="O29" s="57"/>
       <c r="P29" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R29)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R29)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R29)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R29)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R29)&gt;10),"Förändring",(IF(L29=0,"",IF(M29=0,"",(L29-M29)/M29))))))))))))</f>
         <v>0.2</v>
       </c>
     </row>
-    <row r="30" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="105" t="s">
         <v>218</v>
       </c>
       <c r="B30" s="291" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="130">
         <v>0</v>
       </c>
       <c r="D30" s="83">
         <v>0</v>
       </c>
       <c r="E30" s="83">
         <v>5</v>
       </c>
       <c r="F30" s="83">
         <v>0</v>
       </c>
       <c r="G30" s="83">
         <v>36</v>
       </c>
       <c r="H30" s="83">
         <v>1</v>
       </c>
       <c r="I30" s="282">
         <v>56</v>
       </c>
       <c r="J30" s="283">
         <f t="shared" si="5"/>
         <v>98</v>
       </c>
       <c r="K30" s="57"/>
       <c r="L30" s="130">
         <f t="shared" si="6"/>
         <v>42</v>
       </c>
       <c r="M30" s="85">
         <v>36</v>
       </c>
       <c r="N30" s="34">
         <f t="shared" si="2"/>
         <v>0.16666666666666666</v>
       </c>
       <c r="O30" s="57"/>
       <c r="P30" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R30)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R30)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R30)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R30)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R30)&gt;10),"Förändring",(IF(L30=0,"",IF(M30=0,"",(L30-M30)/M30))))))))))))</f>
         <v>0.16666666666666666</v>
       </c>
     </row>
-    <row r="31" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="111" t="s">
         <v>170</v>
       </c>
       <c r="B31" s="117" t="s">
         <v>352</v>
       </c>
       <c r="C31" s="275">
         <f>SUM(C32:C34)</f>
         <v>96</v>
       </c>
       <c r="D31" s="276">
         <f t="shared" ref="D31:I31" si="7">SUM(D32:D34)</f>
         <v>603</v>
       </c>
       <c r="E31" s="276">
         <f t="shared" si="7"/>
         <v>9459</v>
       </c>
       <c r="F31" s="276">
         <f t="shared" si="7"/>
         <v>802</v>
       </c>
       <c r="G31" s="276">
         <f t="shared" si="7"/>
         <v>4833</v>
@@ -37566,101 +37397,101 @@
         <f t="shared" si="7"/>
         <v>1140</v>
       </c>
       <c r="I31" s="292">
         <f t="shared" si="7"/>
         <v>79536</v>
       </c>
       <c r="J31" s="278">
         <f>SUM(C31:I31)</f>
         <v>96469</v>
       </c>
       <c r="K31" s="57"/>
       <c r="L31" s="287">
         <f t="shared" si="6"/>
         <v>16933</v>
       </c>
       <c r="M31" s="288">
         <v>18319</v>
       </c>
       <c r="N31" s="34">
         <f t="shared" si="2"/>
         <v>-7.5659151700420327E-2</v>
       </c>
       <c r="O31" s="57"/>
     </row>
-    <row r="32" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="66" t="s">
         <v>219</v>
       </c>
       <c r="B32" s="120" t="s">
         <v>119</v>
       </c>
       <c r="C32" s="133">
         <v>82</v>
       </c>
       <c r="D32" s="293">
         <v>291</v>
       </c>
       <c r="E32" s="293">
         <v>3517</v>
       </c>
       <c r="F32" s="293">
         <v>170</v>
       </c>
       <c r="G32" s="293">
         <v>564</v>
       </c>
       <c r="H32" s="293">
         <v>158</v>
       </c>
       <c r="I32" s="294">
         <v>23847</v>
       </c>
       <c r="J32" s="283">
         <f>SUM(C32:I32)</f>
         <v>28629</v>
       </c>
       <c r="K32" s="57"/>
       <c r="L32" s="130">
         <f t="shared" si="6"/>
         <v>4782</v>
       </c>
       <c r="M32" s="284">
         <v>4680</v>
       </c>
       <c r="N32" s="34">
         <f t="shared" si="2"/>
         <v>2.1794871794871794E-2</v>
       </c>
       <c r="O32" s="57"/>
       <c r="P32" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R32)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R32)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R32)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R32)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R32)&gt;10),"Förändring",(IF(L32=0,"",IF(M32=0,"",(L32-M32)/M32))))))))))))</f>
         <v>2.1794871794871794E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:16" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="66" t="s">
         <v>220</v>
       </c>
       <c r="B33" s="120" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="133">
         <v>13</v>
       </c>
       <c r="D33" s="293">
         <v>312</v>
       </c>
       <c r="E33" s="293">
         <v>2108</v>
       </c>
       <c r="F33" s="293">
         <v>570</v>
       </c>
       <c r="G33" s="293">
         <v>4160</v>
       </c>
       <c r="H33" s="293">
         <v>604</v>
       </c>
       <c r="I33" s="294">
@@ -37668,151 +37499,151 @@
       </c>
       <c r="J33" s="283">
         <f>SUM(C33:I33)</f>
         <v>45884</v>
       </c>
       <c r="K33" s="57"/>
       <c r="L33" s="130">
         <f t="shared" si="6"/>
         <v>7767</v>
       </c>
       <c r="M33" s="284">
         <v>8934</v>
       </c>
       <c r="N33" s="34">
         <f t="shared" si="2"/>
         <v>-0.13062458025520485</v>
       </c>
       <c r="O33" s="57" t="s">
         <v>295</v>
       </c>
       <c r="P33" s="34">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R33)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R33)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R33)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R33)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R33)&gt;10),"Förändring",(IF(L33=0,"",IF(M33=0,"",(L33-M33)/M33))))))))))))</f>
         <v>-0.13062458025520485</v>
       </c>
     </row>
-    <row r="34" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="66" t="s">
         <v>221</v>
       </c>
       <c r="B34" s="120" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="295">
         <v>1</v>
       </c>
       <c r="D34" s="296">
         <v>0</v>
       </c>
       <c r="E34" s="296">
         <v>3834</v>
       </c>
       <c r="F34" s="296">
         <v>62</v>
       </c>
       <c r="G34" s="296">
         <v>109</v>
       </c>
       <c r="H34" s="296">
         <v>378</v>
       </c>
       <c r="I34" s="297">
         <v>17572</v>
       </c>
       <c r="J34" s="298">
         <f>SUM(C34:I34)</f>
         <v>21956</v>
       </c>
       <c r="K34" s="57"/>
       <c r="L34" s="130">
         <f t="shared" si="6"/>
         <v>4384</v>
       </c>
       <c r="M34" s="284">
         <v>4705</v>
       </c>
       <c r="N34" s="15">
         <f t="shared" si="2"/>
         <v>-6.8225292242295427E-2</v>
       </c>
       <c r="O34" s="57"/>
       <c r="P34" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R34)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R34)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R34)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R34)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R34)&gt;10),"Förändring",(IF(L34=0,"",IF(M34=0,"",(L34-M34)/M34))))))))))))</f>
         <v>-6.8225292242295427E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="50" t="s">
         <v>299</v>
       </c>
       <c r="B35" s="299" t="s">
         <v>290</v>
       </c>
       <c r="C35" s="300">
         <v>0</v>
       </c>
       <c r="D35" s="301">
         <v>0</v>
       </c>
       <c r="E35" s="301">
         <v>0</v>
       </c>
       <c r="F35" s="301">
         <v>0</v>
       </c>
       <c r="G35" s="301">
         <v>0</v>
       </c>
       <c r="H35" s="301">
         <v>23</v>
       </c>
       <c r="I35" s="302">
         <v>0</v>
       </c>
       <c r="J35" s="303">
         <f>SUM(C35:I35)</f>
         <v>23</v>
       </c>
       <c r="K35" s="57"/>
       <c r="L35" s="130">
         <f t="shared" si="6"/>
         <v>23</v>
       </c>
       <c r="M35" s="284">
         <v>109</v>
       </c>
       <c r="N35" s="15">
         <f t="shared" si="2"/>
         <v>-0.78899082568807344</v>
       </c>
       <c r="O35" s="57"/>
       <c r="P35" s="15">
         <f>IF(AND(2000000&lt;'1. Nettokostnader'!$P$2,ABS(R35)&gt;100),"Förändring",(IF(AND(1000000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;2000000,ABS(R35)&gt;70),"Förändring",(IF(AND(330000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;1000000,ABS(R35)&gt;50),"Förändring",(IF(AND(200000&lt;'1. Nettokostnader'!$P$2,'1. Nettokostnader'!$P$2&lt;330000,ABS(R35)&gt;30),"Förändring",(IF(AND('1. Nettokostnader'!$P$2&lt;200000,ABS(R35)&gt;10),"Förändring",(IF(L35=0,"",IF(M35=0,"",(L35-M35)/M35))))))))))))</f>
         <v>-0.78899082568807344</v>
       </c>
     </row>
-    <row r="36" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="106" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C36" s="304">
         <f>SUM(C6,C19,C31,C35)</f>
         <v>15954</v>
       </c>
       <c r="D36" s="305">
         <f t="shared" ref="D36:H36" si="8">SUM(D6,D19,D31,D35)</f>
         <v>22375</v>
       </c>
       <c r="E36" s="305">
         <f t="shared" si="8"/>
         <v>15587</v>
       </c>
       <c r="F36" s="305">
         <f t="shared" si="8"/>
         <v>2163</v>
       </c>
       <c r="G36" s="305">
         <f t="shared" si="8"/>
         <v>27960</v>
@@ -37821,398 +37652,390 @@
         <f t="shared" si="8"/>
         <v>3308</v>
       </c>
       <c r="I36" s="306">
         <f t="shared" ref="I36:J36" si="9">SUM(I6,I19,I31,I35)</f>
         <v>180303</v>
       </c>
       <c r="J36" s="307">
         <f t="shared" si="9"/>
         <v>267650</v>
       </c>
       <c r="K36" s="279"/>
       <c r="L36" s="308">
         <f>J36-I36</f>
         <v>87347</v>
       </c>
       <c r="M36" s="309">
         <v>89533</v>
       </c>
       <c r="N36" s="15">
         <f>IF(M36=0,"0%",(L36-M36)/M36)</f>
         <v>-2.4415578613472128E-2</v>
       </c>
       <c r="O36" s="57"/>
     </row>
-    <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="310" t="s">
         <v>234</v>
       </c>
       <c r="B37" s="311" t="s">
         <v>156</v>
       </c>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="34"/>
       <c r="J37" s="312">
         <f>I36</f>
         <v>180303</v>
       </c>
       <c r="K37" s="279"/>
       <c r="M37" s="15"/>
     </row>
-    <row r="38" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="313" t="s">
         <v>238</v>
       </c>
       <c r="B38" s="314" t="s">
         <v>470</v>
       </c>
       <c r="C38" s="34"/>
       <c r="D38" s="34"/>
       <c r="E38" s="34"/>
       <c r="F38" s="34"/>
       <c r="G38" s="34"/>
       <c r="H38" s="34"/>
       <c r="I38" s="34"/>
       <c r="J38" s="315">
         <f>J36-J37</f>
         <v>87347</v>
       </c>
       <c r="K38" s="279"/>
       <c r="M38" s="15"/>
     </row>
-    <row r="39" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="J39" s="57"/>
       <c r="K39" s="279"/>
       <c r="L39" s="57"/>
       <c r="M39" s="57"/>
     </row>
-    <row r="41" spans="1:16" ht="0" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:16" ht="0" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="15" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="42" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="15" t="s">
         <v>260</v>
       </c>
       <c r="C42" s="15">
         <f>'6. Spec intäkter'!C4</f>
         <v>15956</v>
       </c>
       <c r="D42" s="15">
         <f>'6. Spec intäkter'!C14</f>
         <v>22380</v>
       </c>
       <c r="E42" s="15">
         <f>'6. Spec intäkter'!C16</f>
         <v>15584</v>
       </c>
       <c r="F42" s="15">
         <f>'6. Spec intäkter'!C19</f>
         <v>2165</v>
       </c>
       <c r="G42" s="15">
         <f>'6. Spec intäkter'!C20</f>
         <v>27952</v>
       </c>
       <c r="H42" s="15">
         <f>'6. Spec intäkter'!C30</f>
         <v>3312</v>
       </c>
     </row>
-    <row r="43" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="15" t="s">
         <v>302</v>
       </c>
       <c r="B43" s="15" t="s">
         <v>359</v>
       </c>
       <c r="C43" s="15">
         <f t="shared" ref="C43:H43" si="10">C36-C42</f>
         <v>-2</v>
       </c>
       <c r="D43" s="15">
         <f t="shared" si="10"/>
         <v>-5</v>
       </c>
       <c r="E43" s="15">
         <f t="shared" si="10"/>
         <v>3</v>
       </c>
       <c r="F43" s="15">
         <f t="shared" si="10"/>
         <v>-2</v>
       </c>
       <c r="G43" s="15">
         <f t="shared" si="10"/>
         <v>8</v>
       </c>
       <c r="H43" s="15">
         <f t="shared" si="10"/>
         <v>-4</v>
       </c>
       <c r="L43" s="15" t="str">
         <f>IF(ABS(C36-C42)&gt;1,(ROUND(C36-C42,0))&amp;" mkr diff.mellan summan kol C och Patientavgifter i flik 6 -  måste rättas!",IF(ABS(D36-D42)&gt;1,(ROUND(D36-D42,0))&amp;" mkr diff.mellan summan kol D och Försäljning av verksamhet i flik 6 -  måste rättas!",IF(ABS(E36-E42)&gt;1,(ROUND(E36-E42,2))&amp;" mkr diff.mellan summan kol E och Försäljning av tjänster i flik 6 -  måste rättas!",IF(ABS(F36-F42)&gt;1,(ROUND(F36-F42,2))&amp;" mkr diff.mellan summan kol F och Försäljning av material och varor i flik 6 -  måste rättas!",IF(ABS(G36-G42)&gt;1,(ROUND(G36-G42,2))&amp;" mkr diff.mellan summan kol G och Erhållna bidrag i flik 6 -  måste rättas!",IF(ABS(H36-H42)&gt;1,(ROUND(H36-H42,2))&amp;" mkr diff.mellan summan kol H och Övriga intäkter i flik 6 -  måste rättas!",""))))))</f>
         <v>-2 mkr diff.mellan summan kol C och Patientavgifter i flik 6 -  måste rättas!</v>
       </c>
     </row>
-    <row r="45" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
         <v>303</v>
       </c>
       <c r="B45" s="15" t="s">
         <v>539</v>
       </c>
       <c r="C45" s="15">
         <v>38</v>
       </c>
       <c r="I45" s="15" t="s">
         <v>515</v>
       </c>
       <c r="J45" s="15">
         <v>91487</v>
       </c>
     </row>
-    <row r="46" spans="1:16" ht="0" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:16" ht="0" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="15" t="s">
         <v>304</v>
       </c>
       <c r="B46" s="15" t="s">
         <v>393</v>
       </c>
       <c r="C46" s="15">
         <f>J35-C45</f>
         <v>-15</v>
       </c>
       <c r="I46" s="15" t="s">
         <v>393</v>
       </c>
       <c r="J46" s="15">
         <f>J38-J45</f>
         <v>-4140</v>
       </c>
       <c r="L46" s="15" t="str">
         <f>IF(ABS(J38-J45)&gt;5.99,(ROUND(J38-J45,0))&amp;" mkr diff.mellan Verksamhetens intäkter här och Verksamhetens intäkter enl. Steg 1 - måste rättas!","")</f>
         <v>-4140 mkr diff.mellan Verksamhetens intäkter här och Verksamhetens intäkter enl. Steg 1 - måste rättas!</v>
       </c>
     </row>
-    <row r="47" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:16" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C47" s="15" t="str">
         <f>IF(ABS(J35-C45)&gt;5.99,(ROUND(J35-C45,0))&amp;" mkr diff.mellan Jämförelsestörande intäkter här och Jämförelsestörande intäkter enl. Steg 1 - måste rättas!","")</f>
         <v>-15 mkr diff.mellan Jämförelsestörande intäkter här och Jämförelsestörande intäkter enl. Steg 1 - måste rättas!</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="k6ex64FAfngt8dQA5FFTFtXfJA5DN4bQskxd2BQP6dSbXBWWP9yiBdOaq1XiZWq+tJzpEsnBtMnnWuA0Z1UTnw==" saltValue="ooYoSuSRG3hWF1Faw1CShA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C7:I18 C20:I30">
-    <cfRule type="cellIs" dxfId="95" priority="24" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="87" priority="24" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C8:I8">
-    <cfRule type="expression" dxfId="94" priority="21" stopIfTrue="1">
+    <cfRule type="expression" dxfId="86" priority="21" stopIfTrue="1">
       <formula>IF(AND(C$8&gt;C$7),SUM(C$7-C$8)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C10:I10">
-    <cfRule type="expression" dxfId="93" priority="22" stopIfTrue="1">
+    <cfRule type="expression" dxfId="85" priority="22" stopIfTrue="1">
       <formula>IF(AND(C$10&gt;C$9),SUM(C$9-C$10)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C12:I12">
-    <cfRule type="expression" dxfId="92" priority="23" stopIfTrue="1">
+    <cfRule type="expression" dxfId="84" priority="23" stopIfTrue="1">
       <formula>IF(AND(C$12&gt;C$11),SUM(C$11-C$12)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15:I17">
-    <cfRule type="expression" dxfId="91" priority="27" stopIfTrue="1">
+    <cfRule type="expression" dxfId="83" priority="27" stopIfTrue="1">
       <formula>IF(AND(SUM(C$15:C$17)&gt;C$14),SUM(C$14-C$15-C$16-C$17)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C21:I23">
-    <cfRule type="expression" dxfId="90" priority="25" stopIfTrue="1">
+    <cfRule type="expression" dxfId="82" priority="25" stopIfTrue="1">
       <formula>IF(AND(SUM(C$21:C$23)&gt;C$20),SUM(C$20-C$21-C$22-C$23)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C26:I26">
-    <cfRule type="expression" dxfId="89" priority="26" stopIfTrue="1">
+    <cfRule type="expression" dxfId="81" priority="26" stopIfTrue="1">
       <formula>IF(AND(C$26&gt;C$25),SUM(C$25-C$26)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C27:I27">
-    <cfRule type="expression" dxfId="88" priority="18">
+    <cfRule type="expression" dxfId="80" priority="18">
       <formula>IF(AND(C$27&gt;C$26),SUM(C$26-C$27)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C29:I29">
-    <cfRule type="expression" dxfId="87" priority="19" stopIfTrue="1">
+    <cfRule type="expression" dxfId="79" priority="19" stopIfTrue="1">
       <formula>IF(AND(C$29&gt;C$28),SUM(C$28-C$29)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C32:J35">
-    <cfRule type="cellIs" dxfId="86" priority="10" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="78" priority="10" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C36:J36">
-    <cfRule type="cellIs" dxfId="85" priority="20" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="77" priority="20" stopIfTrue="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J7 J11 J15">
-    <cfRule type="expression" dxfId="84" priority="15" stopIfTrue="1">
+    <cfRule type="expression" dxfId="76" priority="15" stopIfTrue="1">
       <formula>IF(AND(J$8&gt;J$7),SUM(J$7-J$8)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J7:J18">
-    <cfRule type="cellIs" dxfId="83" priority="17" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="75" priority="17" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9 J13 J17">
-    <cfRule type="expression" dxfId="82" priority="16" stopIfTrue="1">
+    <cfRule type="expression" dxfId="74" priority="16" stopIfTrue="1">
       <formula>IF(AND(J$10&gt;J$9),SUM(J$9-J$10)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J20:J30">
-    <cfRule type="cellIs" dxfId="81" priority="12" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="73" priority="12" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="80" priority="13" stopIfTrue="1">
+    <cfRule type="expression" dxfId="72" priority="13" stopIfTrue="1">
       <formula>IF(AND(SUM(J$21:J$23)&gt;J$20),SUM(J$20-J$21-J$22-J$23)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J37">
-    <cfRule type="cellIs" dxfId="79" priority="5" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="71" priority="5" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="78" priority="6" stopIfTrue="1">
+    <cfRule type="expression" dxfId="70" priority="6" stopIfTrue="1">
       <formula>IF(AND(SUM(J$21:J$23)&gt;J$20),SUM(J$20-J$21-J$22-J$23)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L20:L30">
-    <cfRule type="expression" dxfId="77" priority="11" stopIfTrue="1">
+    <cfRule type="expression" dxfId="69" priority="11" stopIfTrue="1">
       <formula>IF(AND(L$26&gt;L$25),SUM(L$25-L$26)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="L32:L35">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="L7:M18">
-    <cfRule type="cellIs" dxfId="75" priority="4" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="68" priority="4" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L20:M30">
-    <cfRule type="cellIs" dxfId="74" priority="1" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="67" priority="1" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L32:M35">
-    <cfRule type="cellIs" dxfId="73" priority="2" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="66" priority="2" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
-  </conditionalFormatting>
-[...2 lines deleted...]
-      <formula>IF(AND(SUM(M$21:M$23)&gt;M$20),SUM(M$20-M$21-M$22-M$23)&lt;-0.1)</formula>
+    <cfRule type="expression" dxfId="65" priority="3" stopIfTrue="1">
+      <formula>IF(AND(SUM(L$21:L$23)&gt;L$20),SUM(L$20-L$21-L$22-L$23)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!" sqref="J37:K41 C6:L36" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0" right="0" top="0.6692913385826772" bottom="0" header="0" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;9Statistiska centralbyrån
 Offentlig ekonomi
 70189 Örebro&amp;R&amp;D</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="47" max="15" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Blad6"/>
   <dimension ref="A1:XFC50"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="15" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="11.7109375" style="15" customWidth="1"/>
+    <col min="1" max="1" width="10.7265625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="49.453125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.7265625" style="15" customWidth="1"/>
+    <col min="4" max="4" width="11.26953125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="11.7265625" style="15" customWidth="1"/>
     <col min="6" max="6" width="10" style="15" customWidth="1"/>
-    <col min="7" max="7" width="12.5703125" style="15" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="248" max="248" width="2.28515625" style="15" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="12.54296875" style="15" customWidth="1"/>
+    <col min="8" max="8" width="10.26953125" style="15" customWidth="1"/>
+    <col min="9" max="9" width="16.54296875" style="15" customWidth="1"/>
+    <col min="10" max="10" width="10.7265625" style="15" customWidth="1"/>
+    <col min="11" max="11" width="12.453125" style="15" customWidth="1"/>
+    <col min="12" max="12" width="10.7265625" style="15" customWidth="1"/>
+    <col min="13" max="13" width="4.54296875" style="15" customWidth="1"/>
+    <col min="14" max="14" width="15.26953125" style="373" customWidth="1"/>
+    <col min="15" max="15" width="10.7265625" style="15" customWidth="1"/>
+    <col min="16" max="16" width="10.7265625" style="167" customWidth="1"/>
+    <col min="17" max="17" width="13.7265625" style="15" customWidth="1"/>
+    <col min="18" max="18" width="8.7265625" style="15" hidden="1"/>
+    <col min="19" max="247" width="9.26953125" style="15" hidden="1" customWidth="1"/>
+    <col min="248" max="248" width="2.26953125" style="15" hidden="1" customWidth="1"/>
     <col min="249" max="249" width="0" style="15" hidden="1" customWidth="1"/>
-    <col min="250" max="251" width="9.28515625" style="15" hidden="1"/>
-    <col min="252" max="252" width="2.28515625" style="15" hidden="1"/>
+    <col min="250" max="251" width="9.26953125" style="15" hidden="1"/>
+    <col min="252" max="252" width="2.26953125" style="15" hidden="1"/>
     <col min="253" max="253" width="0" style="15" hidden="1"/>
-    <col min="254" max="254" width="9.28515625" style="15" hidden="1"/>
-    <col min="255" max="255" width="2.28515625" style="15" hidden="1"/>
+    <col min="254" max="254" width="9.26953125" style="15" hidden="1"/>
+    <col min="255" max="255" width="2.26953125" style="15" hidden="1"/>
     <col min="256" max="256" width="0" style="15" hidden="1"/>
     <col min="257" max="16383" width="4" style="15" hidden="1"/>
-    <col min="16384" max="16384" width="0.42578125" style="15" customWidth="1"/>
+    <col min="16384" max="16384" width="0.453125" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:249" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:249" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>326</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
       <c r="S1" s="14"/>
       <c r="T1" s="14"/>
       <c r="U1" s="14"/>
       <c r="V1" s="14"/>
       <c r="W1" s="14"/>
@@ -38421,241 +38244,241 @@
       <c r="HR1" s="14"/>
       <c r="HS1" s="14"/>
       <c r="HT1" s="14"/>
       <c r="HU1" s="14"/>
       <c r="HV1" s="14"/>
       <c r="HW1" s="14"/>
       <c r="HX1" s="14"/>
       <c r="HY1" s="14"/>
       <c r="HZ1" s="14"/>
       <c r="IA1" s="14"/>
       <c r="IB1" s="14"/>
       <c r="IC1" s="14"/>
       <c r="ID1" s="14"/>
       <c r="IE1" s="14"/>
       <c r="IF1" s="14"/>
       <c r="IG1" s="14"/>
       <c r="IH1" s="14"/>
       <c r="II1" s="14"/>
       <c r="IJ1" s="14"/>
       <c r="IK1" s="14"/>
       <c r="IL1" s="14"/>
       <c r="IM1" s="14"/>
       <c r="IN1" s="14"/>
       <c r="IO1" s="14"/>
     </row>
-    <row r="2" spans="1:249" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:249" s="65" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="849" t="s">
         <v>268</v>
       </c>
       <c r="B2" s="317" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="318" t="s">
         <v>425</v>
       </c>
       <c r="D2" s="318" t="s">
         <v>387</v>
       </c>
       <c r="E2" s="259" t="s">
         <v>28</v>
       </c>
       <c r="F2" s="259" t="s">
         <v>29</v>
       </c>
       <c r="G2" s="259" t="s">
         <v>136</v>
       </c>
       <c r="H2" s="259" t="s">
         <v>126</v>
       </c>
       <c r="I2" s="259" t="s">
         <v>472</v>
       </c>
       <c r="J2" s="259" t="s">
         <v>129</v>
       </c>
       <c r="K2" s="259" t="s">
         <v>286</v>
       </c>
       <c r="L2" s="319" t="s">
         <v>291</v>
       </c>
       <c r="N2" s="320" t="s">
         <v>370</v>
       </c>
       <c r="O2" s="852" t="s">
         <v>368</v>
       </c>
       <c r="P2" s="853"/>
       <c r="Q2" s="321" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="3" spans="1:249" s="65" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:249" s="65" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="850"/>
       <c r="B3" s="322"/>
       <c r="C3" s="323" t="s">
         <v>491</v>
       </c>
       <c r="D3" s="323" t="s">
         <v>26</v>
       </c>
       <c r="E3" s="262" t="s">
         <v>426</v>
       </c>
       <c r="F3" s="262" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="262"/>
       <c r="H3" s="262"/>
       <c r="I3" s="262" t="s">
         <v>474</v>
       </c>
       <c r="J3" s="262" t="s">
         <v>128</v>
       </c>
       <c r="K3" s="262" t="s">
         <v>288</v>
       </c>
       <c r="L3" s="324" t="s">
         <v>293</v>
       </c>
       <c r="N3" s="325" t="s">
         <v>369</v>
       </c>
       <c r="O3" s="264">
         <f>År</f>
         <v>2024</v>
       </c>
       <c r="P3" s="39">
         <f>År-1</f>
         <v>2023</v>
       </c>
       <c r="Q3" s="326" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="4" spans="1:249" s="65" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:249" s="65" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="850"/>
       <c r="B4" s="322"/>
       <c r="C4" s="323" t="s">
         <v>373</v>
       </c>
       <c r="D4" s="323" t="s">
         <v>494</v>
       </c>
       <c r="E4" s="262"/>
       <c r="F4" s="262"/>
       <c r="G4" s="262"/>
       <c r="H4" s="262" t="s">
         <v>364</v>
       </c>
       <c r="I4" s="262" t="s">
         <v>473</v>
       </c>
       <c r="J4" s="262" t="s">
         <v>41</v>
       </c>
       <c r="K4" s="262" t="s">
         <v>287</v>
       </c>
       <c r="L4" s="324"/>
       <c r="N4" s="327"/>
       <c r="O4" s="265"/>
       <c r="P4" s="266"/>
       <c r="Q4" s="854"/>
     </row>
-    <row r="5" spans="1:249" s="65" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:249" s="65" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="850"/>
       <c r="B5" s="322"/>
       <c r="C5" s="328" t="s">
         <v>492</v>
       </c>
       <c r="D5" s="328" t="s">
         <v>495</v>
       </c>
       <c r="E5" s="263" t="s">
         <v>360</v>
       </c>
       <c r="F5" s="329" t="s">
         <v>361</v>
       </c>
       <c r="G5" s="263" t="s">
         <v>362</v>
       </c>
       <c r="H5" s="263" t="s">
         <v>127</v>
       </c>
       <c r="I5" s="262" t="s">
         <v>379</v>
       </c>
       <c r="J5" s="262" t="s">
         <v>386</v>
       </c>
       <c r="K5" s="262" t="s">
         <v>297</v>
       </c>
       <c r="L5" s="324"/>
       <c r="N5" s="327"/>
       <c r="O5" s="265"/>
       <c r="P5" s="266"/>
       <c r="Q5" s="855"/>
     </row>
-    <row r="6" spans="1:249" s="65" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:249" s="65" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="851"/>
       <c r="B6" s="330"/>
       <c r="C6" s="331" t="s">
         <v>493</v>
       </c>
       <c r="D6" s="331" t="s">
         <v>496</v>
       </c>
       <c r="E6" s="331"/>
       <c r="F6" s="331"/>
       <c r="G6" s="331" t="s">
         <v>363</v>
       </c>
       <c r="H6" s="331" t="s">
         <v>365</v>
       </c>
       <c r="I6" s="263" t="s">
         <v>471</v>
       </c>
       <c r="J6" s="332" t="s">
         <v>166</v>
       </c>
       <c r="K6" s="332" t="s">
         <v>296</v>
       </c>
       <c r="L6" s="333"/>
       <c r="N6" s="334"/>
       <c r="O6" s="272"/>
       <c r="P6" s="335"/>
       <c r="Q6" s="336"/>
     </row>
-    <row r="7" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="337" t="s">
         <v>231</v>
       </c>
       <c r="B7" s="338" t="s">
         <v>358</v>
       </c>
       <c r="C7" s="339">
         <f>SUM(C8,C10,C12,C14,C15,C19)</f>
         <v>98931</v>
       </c>
       <c r="D7" s="339">
         <f t="shared" ref="D7:K7" si="0">SUM(D8,D10,D12,D14,D15,D19)</f>
         <v>58445</v>
       </c>
       <c r="E7" s="339">
         <f t="shared" si="0"/>
         <v>84378</v>
       </c>
       <c r="F7" s="339">
         <f t="shared" si="0"/>
         <v>2912</v>
       </c>
       <c r="G7" s="339">
         <f t="shared" si="0"/>
         <v>60208</v>
@@ -38679,51 +38502,51 @@
       <c r="L7" s="340">
         <f>SUM(C7:K7)</f>
         <v>531773</v>
       </c>
       <c r="M7" s="279"/>
       <c r="N7" s="341">
         <f>N8+N10+N12+N14+N15+N19</f>
         <v>417932</v>
       </c>
       <c r="O7" s="287">
         <f>SUM(O8,O10,O12,O14,O15,O19)</f>
         <v>337278</v>
       </c>
       <c r="P7" s="342">
         <v>323897</v>
       </c>
       <c r="Q7" s="343">
         <v>347010</v>
       </c>
       <c r="R7" s="57"/>
       <c r="S7" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O7-P7,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="8" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="66" t="s">
         <v>178</v>
       </c>
       <c r="B8" s="344" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="88">
         <v>16468</v>
       </c>
       <c r="D8" s="345">
         <v>9584</v>
       </c>
       <c r="E8" s="345">
         <v>27517</v>
       </c>
       <c r="F8" s="345">
         <v>388</v>
       </c>
       <c r="G8" s="345">
         <v>14371</v>
       </c>
       <c r="H8" s="345">
         <v>5204</v>
       </c>
       <c r="I8" s="345">
@@ -38738,51 +38561,51 @@
       <c r="L8" s="346">
         <f>SUM(C8:K8)</f>
         <v>120318</v>
       </c>
       <c r="M8" s="57"/>
       <c r="N8" s="347">
         <f>L8-'2. Drift.  intäkter'!I7-'8. Motp förs.'!D6-'8. Motp förs.'!F6-'8. Motp förs.'!G6</f>
         <v>83819</v>
       </c>
       <c r="O8" s="348">
         <f>L8-J8-K8</f>
         <v>73760</v>
       </c>
       <c r="P8" s="349">
         <v>72062</v>
       </c>
       <c r="Q8" s="350">
         <v>57464</v>
       </c>
       <c r="R8" s="57"/>
       <c r="S8" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O8-P8,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="9" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="66" t="s">
         <v>141</v>
       </c>
       <c r="B9" s="344" t="s">
         <v>123</v>
       </c>
       <c r="C9" s="83">
         <v>209</v>
       </c>
       <c r="D9" s="83">
         <v>102</v>
       </c>
       <c r="E9" s="83">
         <v>33</v>
       </c>
       <c r="F9" s="83">
         <v>0</v>
       </c>
       <c r="G9" s="83">
         <v>14</v>
       </c>
       <c r="H9" s="83">
         <v>53</v>
       </c>
       <c r="I9" s="83">
@@ -38797,51 +38620,51 @@
       <c r="L9" s="346">
         <f t="shared" ref="L9:L19" si="1">SUM(C9:K9)</f>
         <v>527</v>
       </c>
       <c r="M9" s="57"/>
       <c r="N9" s="347">
         <f>L9-'2. Drift.  intäkter'!I8-'8. Motp förs.'!D13-'8. Motp förs.'!F13-'8. Motp förs.'!G13</f>
         <v>445</v>
       </c>
       <c r="O9" s="348">
         <f t="shared" ref="O9:O36" si="2">L9-J9-K9</f>
         <v>411</v>
       </c>
       <c r="P9" s="349">
         <v>389</v>
       </c>
       <c r="Q9" s="350">
         <v>428</v>
       </c>
       <c r="R9" s="57"/>
       <c r="S9" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O9-P9,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="10" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="66" t="s">
         <v>179</v>
       </c>
       <c r="B10" s="344" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="83">
         <v>55261</v>
       </c>
       <c r="D10" s="351">
         <v>32445</v>
       </c>
       <c r="E10" s="351">
         <v>45755</v>
       </c>
       <c r="F10" s="351">
         <v>476</v>
       </c>
       <c r="G10" s="351">
         <v>37314</v>
       </c>
       <c r="H10" s="351">
         <v>9511</v>
       </c>
       <c r="I10" s="351">
@@ -38856,51 +38679,51 @@
       <c r="L10" s="346">
         <f t="shared" si="1"/>
         <v>298437</v>
       </c>
       <c r="M10" s="57"/>
       <c r="N10" s="347">
         <f>L10-'2. Drift.  intäkter'!I9-'8. Motp förs.'!D15-'8. Motp förs.'!F15-'8. Motp förs.'!G15</f>
         <v>243732</v>
       </c>
       <c r="O10" s="348">
         <f>L10-J10-K10</f>
         <v>183441</v>
       </c>
       <c r="P10" s="349">
         <v>174558</v>
       </c>
       <c r="Q10" s="350">
         <v>209840</v>
       </c>
       <c r="R10" s="57"/>
       <c r="S10" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O10-P10,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="11" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66" t="s">
         <v>186</v>
       </c>
       <c r="B11" s="344" t="s">
         <v>124</v>
       </c>
       <c r="C11" s="83">
         <v>30353</v>
       </c>
       <c r="D11" s="83">
         <v>17938</v>
       </c>
       <c r="E11" s="83">
         <v>25099</v>
       </c>
       <c r="F11" s="83">
         <v>231</v>
       </c>
       <c r="G11" s="83">
         <v>12483</v>
       </c>
       <c r="H11" s="83">
         <v>4635</v>
       </c>
       <c r="I11" s="83">
@@ -38915,51 +38738,51 @@
       <c r="L11" s="346">
         <f t="shared" si="1"/>
         <v>153372</v>
       </c>
       <c r="M11" s="57"/>
       <c r="N11" s="347">
         <f>L11-'2. Drift.  intäkter'!I10-'8. Motp förs.'!D19-'8. Motp förs.'!F19-'8. Motp förs.'!G19</f>
         <v>122289</v>
       </c>
       <c r="O11" s="348">
         <f t="shared" si="2"/>
         <v>92002</v>
       </c>
       <c r="P11" s="349">
         <v>90979</v>
       </c>
       <c r="Q11" s="350">
         <v>105390</v>
       </c>
       <c r="R11" s="57"/>
       <c r="S11" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O11-P11,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="12" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="66" t="s">
         <v>180</v>
       </c>
       <c r="B12" s="344" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="83">
         <v>13999</v>
       </c>
       <c r="D12" s="351">
         <v>8203</v>
       </c>
       <c r="E12" s="351">
         <v>5311</v>
       </c>
       <c r="F12" s="351">
         <v>68</v>
       </c>
       <c r="G12" s="351">
         <v>2846</v>
       </c>
       <c r="H12" s="351">
         <v>2114</v>
       </c>
       <c r="I12" s="351">
@@ -38974,51 +38797,51 @@
       <c r="L12" s="346">
         <f t="shared" si="1"/>
         <v>48448</v>
       </c>
       <c r="M12" s="57"/>
       <c r="N12" s="347">
         <f>L12-'2. Drift.  intäkter'!I11-'8. Motp förs.'!D20-'8. Motp förs.'!F20</f>
         <v>36371</v>
       </c>
       <c r="O12" s="348">
         <f t="shared" si="2"/>
         <v>32758</v>
       </c>
       <c r="P12" s="349">
         <v>31661</v>
       </c>
       <c r="Q12" s="350">
         <v>33014</v>
       </c>
       <c r="R12" s="57"/>
       <c r="S12" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O12-P12,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="13" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="66" t="s">
         <v>190</v>
       </c>
       <c r="B13" s="344" t="s">
         <v>125</v>
       </c>
       <c r="C13" s="83">
         <v>5878</v>
       </c>
       <c r="D13" s="83">
         <v>3426</v>
       </c>
       <c r="E13" s="83">
         <v>1943</v>
       </c>
       <c r="F13" s="83">
         <v>26</v>
       </c>
       <c r="G13" s="83">
         <v>749</v>
       </c>
       <c r="H13" s="83">
         <v>799</v>
       </c>
       <c r="I13" s="83">
@@ -39033,51 +38856,51 @@
       <c r="L13" s="346">
         <f t="shared" si="1"/>
         <v>19402</v>
       </c>
       <c r="M13" s="57"/>
       <c r="N13" s="347">
         <f>L13-'2. Drift.  intäkter'!I12-'8. Motp förs.'!D24-'8. Motp förs.'!F24-'8. Motp förs.'!G24</f>
         <v>13848</v>
       </c>
       <c r="O13" s="348">
         <f t="shared" si="2"/>
         <v>12926</v>
       </c>
       <c r="P13" s="349">
         <v>12722</v>
       </c>
       <c r="Q13" s="350">
         <v>13359</v>
       </c>
       <c r="R13" s="57"/>
       <c r="S13" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O13-P13,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="14" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="66" t="s">
         <v>181</v>
       </c>
       <c r="B14" s="344" t="s">
         <v>388</v>
       </c>
       <c r="C14" s="83">
         <v>3761</v>
       </c>
       <c r="D14" s="351">
         <v>2227</v>
       </c>
       <c r="E14" s="351">
         <v>3966</v>
       </c>
       <c r="F14" s="351">
         <v>56</v>
       </c>
       <c r="G14" s="351">
         <v>497</v>
       </c>
       <c r="H14" s="351">
         <v>802</v>
       </c>
       <c r="I14" s="351">
@@ -39092,51 +38915,51 @@
       <c r="L14" s="346">
         <f t="shared" si="1"/>
         <v>15824</v>
       </c>
       <c r="M14" s="57"/>
       <c r="N14" s="347">
         <f>L14-'2. Drift.  intäkter'!I13-'8. Motp förs.'!D25-'8. Motp förs.'!F25-'8. Motp förs.'!G25</f>
         <v>13217</v>
       </c>
       <c r="O14" s="348">
         <f t="shared" si="2"/>
         <v>11499</v>
       </c>
       <c r="P14" s="349">
         <v>10996</v>
       </c>
       <c r="Q14" s="350">
         <v>9211</v>
       </c>
       <c r="R14" s="57"/>
       <c r="S14" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O14-P14,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="15" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="66" t="s">
         <v>182</v>
       </c>
       <c r="B15" s="344" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="83">
         <v>8838</v>
       </c>
       <c r="D15" s="351">
         <v>5644</v>
       </c>
       <c r="E15" s="351">
         <v>1829</v>
       </c>
       <c r="F15" s="351">
         <v>1557</v>
       </c>
       <c r="G15" s="351">
         <v>5175</v>
       </c>
       <c r="H15" s="351">
         <v>10110</v>
       </c>
       <c r="I15" s="351">
@@ -39151,51 +38974,51 @@
       <c r="L15" s="346">
         <f t="shared" si="1"/>
         <v>46824</v>
       </c>
       <c r="M15" s="57"/>
       <c r="N15" s="347">
         <f>L15-'2. Drift.  intäkter'!I14-'8. Motp förs.'!D30-'8. Motp förs.'!F30-'8. Motp förs.'!G30</f>
         <v>38960</v>
       </c>
       <c r="O15" s="348">
         <f t="shared" si="2"/>
         <v>34198</v>
       </c>
       <c r="P15" s="349">
         <v>33191</v>
       </c>
       <c r="Q15" s="350">
         <v>36015</v>
       </c>
       <c r="R15" s="57"/>
       <c r="S15" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O15-P15,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="16" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:249" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="66" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="344" t="s">
         <v>456</v>
       </c>
       <c r="C16" s="83">
         <v>2026</v>
       </c>
       <c r="D16" s="83">
         <v>1204</v>
       </c>
       <c r="E16" s="83">
         <v>1080</v>
       </c>
       <c r="F16" s="83">
         <v>191</v>
       </c>
       <c r="G16" s="83">
         <v>4485</v>
       </c>
       <c r="H16" s="83">
         <v>600</v>
       </c>
       <c r="I16" s="83">
@@ -39210,51 +39033,51 @@
       <c r="L16" s="346">
         <f t="shared" si="1"/>
         <v>13820</v>
       </c>
       <c r="M16" s="57"/>
       <c r="N16" s="347">
         <f>L16-'2. Drift.  intäkter'!I15-'8. Motp förs.'!D33-'8. Motp förs.'!F33-'8. Motp förs.'!G33</f>
         <v>10257</v>
       </c>
       <c r="O16" s="348">
         <f t="shared" si="2"/>
         <v>10235</v>
       </c>
       <c r="P16" s="349">
         <v>9384</v>
       </c>
       <c r="Q16" s="350">
         <v>9085</v>
       </c>
       <c r="R16" s="57"/>
       <c r="S16" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O16-P16,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="66" t="s">
         <v>198</v>
       </c>
       <c r="B17" s="344" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="83">
         <v>334</v>
       </c>
       <c r="D17" s="83">
         <v>199</v>
       </c>
       <c r="E17" s="83">
         <v>12</v>
       </c>
       <c r="F17" s="83">
         <v>0</v>
       </c>
       <c r="G17" s="83">
         <v>6</v>
       </c>
       <c r="H17" s="83">
         <v>124</v>
       </c>
       <c r="I17" s="83">
@@ -39269,51 +39092,51 @@
       <c r="L17" s="346">
         <f t="shared" si="1"/>
         <v>1365</v>
       </c>
       <c r="M17" s="57"/>
       <c r="N17" s="347">
         <f>L17-'2. Drift.  intäkter'!I16-'8. Motp förs.'!D34-'8. Motp förs.'!F34-'8. Motp förs.'!G34</f>
         <v>671</v>
       </c>
       <c r="O17" s="348">
         <f t="shared" si="2"/>
         <v>679</v>
       </c>
       <c r="P17" s="349">
         <v>674</v>
       </c>
       <c r="Q17" s="350">
         <v>691</v>
       </c>
       <c r="R17" s="57"/>
       <c r="S17" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O17-P17,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="66" t="s">
         <v>200</v>
       </c>
       <c r="B18" s="344" t="s">
         <v>160</v>
       </c>
       <c r="C18" s="83">
         <v>2476</v>
       </c>
       <c r="D18" s="83">
         <v>1813</v>
       </c>
       <c r="E18" s="83">
         <v>78</v>
       </c>
       <c r="F18" s="83">
         <v>802</v>
       </c>
       <c r="G18" s="83">
         <v>178</v>
       </c>
       <c r="H18" s="83">
         <v>1309</v>
       </c>
       <c r="I18" s="83">
@@ -39328,51 +39151,51 @@
       <c r="L18" s="346">
         <f t="shared" si="1"/>
         <v>10544</v>
       </c>
       <c r="M18" s="57"/>
       <c r="N18" s="347">
         <f>L18-'2. Drift.  intäkter'!I17-'8. Motp förs.'!D36-'8. Motp förs.'!F36-'8. Motp förs.'!G36</f>
         <v>8994</v>
       </c>
       <c r="O18" s="348">
         <f t="shared" si="2"/>
         <v>6721</v>
       </c>
       <c r="P18" s="349">
         <v>6710</v>
       </c>
       <c r="Q18" s="350">
         <v>8118</v>
       </c>
       <c r="R18" s="57"/>
       <c r="S18" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O18-P18,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="66" t="s">
         <v>203</v>
       </c>
       <c r="B19" s="352" t="s">
         <v>121</v>
       </c>
       <c r="C19" s="83">
         <v>604</v>
       </c>
       <c r="D19" s="351">
         <v>342</v>
       </c>
       <c r="E19" s="351">
         <v>0</v>
       </c>
       <c r="F19" s="351">
         <v>367</v>
       </c>
       <c r="G19" s="351">
         <v>5</v>
       </c>
       <c r="H19" s="351">
         <v>304</v>
       </c>
       <c r="I19" s="351">
@@ -39387,51 +39210,51 @@
       <c r="L19" s="346">
         <f t="shared" si="1"/>
         <v>1922</v>
       </c>
       <c r="M19" s="57"/>
       <c r="N19" s="347">
         <f>L19-'2. Drift.  intäkter'!I18-'8. Motp förs.'!D38-'8. Motp förs.'!F38-'8. Motp förs.'!G38</f>
         <v>1833</v>
       </c>
       <c r="O19" s="348">
         <f t="shared" si="2"/>
         <v>1622</v>
       </c>
       <c r="P19" s="349">
         <v>1429</v>
       </c>
       <c r="Q19" s="350">
         <v>1466</v>
       </c>
       <c r="R19" s="57"/>
       <c r="S19" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O19-P19,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="77" t="s">
         <v>232</v>
       </c>
       <c r="B20" s="353" t="s">
         <v>135</v>
       </c>
       <c r="C20" s="276">
         <f t="shared" ref="C20:K20" si="3">SUM(C21,C25,C26,C29,C31)</f>
         <v>3864</v>
       </c>
       <c r="D20" s="276">
         <f t="shared" si="3"/>
         <v>2314</v>
       </c>
       <c r="E20" s="276">
         <f t="shared" si="3"/>
         <v>19794</v>
       </c>
       <c r="F20" s="276">
         <f t="shared" si="3"/>
         <v>26739</v>
       </c>
       <c r="G20" s="276">
         <f t="shared" si="3"/>
         <v>894</v>
@@ -39455,51 +39278,51 @@
       <c r="L20" s="340">
         <f>SUM(C20:K20)</f>
         <v>64603</v>
       </c>
       <c r="M20" s="279"/>
       <c r="N20" s="341">
         <f>N21+N25+N26+N29+N31</f>
         <v>59090</v>
       </c>
       <c r="O20" s="287">
         <f>SUM(O21,O25,O26,O29,O31)</f>
         <v>59357</v>
       </c>
       <c r="P20" s="342">
         <v>56721</v>
       </c>
       <c r="Q20" s="343">
         <v>14776</v>
       </c>
       <c r="R20" s="57"/>
       <c r="S20" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O20-P20,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="66" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="344" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="88">
         <v>1168</v>
       </c>
       <c r="D21" s="345">
         <v>671</v>
       </c>
       <c r="E21" s="345">
         <v>157</v>
       </c>
       <c r="F21" s="345">
         <v>229</v>
       </c>
       <c r="G21" s="345">
         <v>196</v>
       </c>
       <c r="H21" s="345">
         <v>335</v>
       </c>
       <c r="I21" s="345">
@@ -39514,51 +39337,51 @@
       <c r="L21" s="346">
         <f>SUM(C21:K21)</f>
         <v>3952</v>
       </c>
       <c r="M21" s="57"/>
       <c r="N21" s="347">
         <f>L21-'2. Drift.  intäkter'!I20-'8. Motp förs.'!D39-'8. Motp förs.'!F39-'8. Motp förs.'!G39</f>
         <v>2747</v>
       </c>
       <c r="O21" s="348">
         <f t="shared" si="2"/>
         <v>2812</v>
       </c>
       <c r="P21" s="354">
         <v>2854</v>
       </c>
       <c r="Q21" s="350">
         <v>2979</v>
       </c>
       <c r="R21" s="57"/>
       <c r="S21" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O21-P21,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="66" t="s">
         <v>204</v>
       </c>
       <c r="B22" s="344" t="s">
         <v>131</v>
       </c>
       <c r="C22" s="83">
         <v>704</v>
       </c>
       <c r="D22" s="83">
         <v>405</v>
       </c>
       <c r="E22" s="83">
         <v>127</v>
       </c>
       <c r="F22" s="83">
         <v>197</v>
       </c>
       <c r="G22" s="83">
         <v>102</v>
       </c>
       <c r="H22" s="83">
         <v>177</v>
       </c>
       <c r="I22" s="83">
@@ -39570,51 +39393,51 @@
       <c r="K22" s="282">
         <v>161</v>
       </c>
       <c r="L22" s="346">
         <f t="shared" ref="L22:L35" si="4">SUM(C22:K22)</f>
         <v>2348</v>
       </c>
       <c r="M22" s="57"/>
       <c r="N22" s="347"/>
       <c r="O22" s="348">
         <f t="shared" si="2"/>
         <v>1730</v>
       </c>
       <c r="P22" s="354">
         <v>1749</v>
       </c>
       <c r="Q22" s="350">
         <v>1756</v>
       </c>
       <c r="R22" s="57"/>
       <c r="S22" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O22-P22,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="66" t="s">
         <v>205</v>
       </c>
       <c r="B23" s="344" t="s">
         <v>133</v>
       </c>
       <c r="C23" s="83">
         <v>59</v>
       </c>
       <c r="D23" s="83">
         <v>35</v>
       </c>
       <c r="E23" s="83">
         <v>0</v>
       </c>
       <c r="F23" s="83">
         <v>3</v>
       </c>
       <c r="G23" s="83">
         <v>9</v>
       </c>
       <c r="H23" s="83">
         <v>37</v>
       </c>
       <c r="I23" s="83">
@@ -39626,51 +39449,51 @@
       <c r="K23" s="282">
         <v>8</v>
       </c>
       <c r="L23" s="346">
         <f t="shared" si="4"/>
         <v>210</v>
       </c>
       <c r="M23" s="57"/>
       <c r="N23" s="347"/>
       <c r="O23" s="348">
         <f t="shared" si="2"/>
         <v>144</v>
       </c>
       <c r="P23" s="354">
         <v>143</v>
       </c>
       <c r="Q23" s="350">
         <v>147</v>
       </c>
       <c r="R23" s="57"/>
       <c r="S23" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O23-P23,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="66" t="s">
         <v>206</v>
       </c>
       <c r="B24" s="344" t="s">
         <v>132</v>
       </c>
       <c r="C24" s="83">
         <v>353</v>
       </c>
       <c r="D24" s="83">
         <v>199</v>
       </c>
       <c r="E24" s="83">
         <v>29</v>
       </c>
       <c r="F24" s="83">
         <v>4</v>
       </c>
       <c r="G24" s="83">
         <v>79</v>
       </c>
       <c r="H24" s="83">
         <v>105</v>
       </c>
       <c r="I24" s="83">
@@ -39682,51 +39505,51 @@
       <c r="K24" s="282">
         <v>34</v>
       </c>
       <c r="L24" s="346">
         <f t="shared" si="4"/>
         <v>1210</v>
       </c>
       <c r="M24" s="57"/>
       <c r="N24" s="347"/>
       <c r="O24" s="348">
         <f t="shared" si="2"/>
         <v>801</v>
       </c>
       <c r="P24" s="354">
         <v>828</v>
       </c>
       <c r="Q24" s="350">
         <v>972</v>
       </c>
       <c r="R24" s="57"/>
       <c r="S24" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O24-P24,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="66" t="s">
         <v>151</v>
       </c>
       <c r="B25" s="344" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="83">
         <v>565</v>
       </c>
       <c r="D25" s="351">
         <v>343</v>
       </c>
       <c r="E25" s="351">
         <v>36</v>
       </c>
       <c r="F25" s="351">
         <v>4438</v>
       </c>
       <c r="G25" s="351">
         <v>80</v>
       </c>
       <c r="H25" s="351">
         <v>388</v>
       </c>
       <c r="I25" s="351">
@@ -39741,51 +39564,51 @@
       <c r="L25" s="346">
         <f t="shared" si="4"/>
         <v>7149</v>
       </c>
       <c r="M25" s="57"/>
       <c r="N25" s="347">
         <f>L25-'2. Drift.  intäkter'!I24-'8. Motp förs.'!D40-'8. Motp förs.'!F40-'8. Motp förs.'!G40</f>
         <v>6154</v>
       </c>
       <c r="O25" s="348">
         <f t="shared" si="2"/>
         <v>5894</v>
       </c>
       <c r="P25" s="354">
         <v>5831</v>
       </c>
       <c r="Q25" s="350">
         <v>1693</v>
       </c>
       <c r="R25" s="57"/>
       <c r="S25" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O25-P25,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="66" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="344" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="83">
         <v>1384</v>
       </c>
       <c r="D26" s="351">
         <v>865</v>
       </c>
       <c r="E26" s="351">
         <v>19549</v>
       </c>
       <c r="F26" s="351">
         <v>20443</v>
       </c>
       <c r="G26" s="351">
         <v>589</v>
       </c>
       <c r="H26" s="351">
         <v>3568</v>
       </c>
       <c r="I26" s="351">
@@ -39800,51 +39623,51 @@
       <c r="L26" s="346">
         <f t="shared" si="4"/>
         <v>49618</v>
       </c>
       <c r="M26" s="57"/>
       <c r="N26" s="347">
         <f>L26-'2. Drift.  intäkter'!I25-'8. Motp förs.'!D41-'8. Motp förs.'!F41-'8. Motp förs.'!G41</f>
         <v>46576</v>
       </c>
       <c r="O26" s="348">
         <f t="shared" si="2"/>
         <v>47283</v>
       </c>
       <c r="P26" s="354">
         <v>44851</v>
       </c>
       <c r="Q26" s="350">
         <v>8168</v>
       </c>
       <c r="R26" s="57"/>
       <c r="S26" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O26-P26,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="66" t="s">
         <v>211</v>
       </c>
       <c r="B27" s="344" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="83">
         <v>1333</v>
       </c>
       <c r="D27" s="83">
         <v>838</v>
       </c>
       <c r="E27" s="83">
         <v>19546</v>
       </c>
       <c r="F27" s="83">
         <v>20025</v>
       </c>
       <c r="G27" s="83">
         <v>588</v>
       </c>
       <c r="H27" s="83">
         <v>3513</v>
       </c>
       <c r="I27" s="83">
@@ -39856,51 +39679,51 @@
       <c r="K27" s="282">
         <v>996</v>
       </c>
       <c r="L27" s="346">
         <f t="shared" si="4"/>
         <v>48986</v>
       </c>
       <c r="M27" s="57"/>
       <c r="N27" s="347"/>
       <c r="O27" s="348">
         <f t="shared" si="2"/>
         <v>46696</v>
       </c>
       <c r="P27" s="354">
         <v>44475</v>
       </c>
       <c r="Q27" s="350">
         <v>7964</v>
       </c>
       <c r="R27" s="57"/>
       <c r="S27" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O27-P27,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="290" t="s">
         <v>432</v>
       </c>
       <c r="B28" s="344" t="s">
         <v>433</v>
       </c>
       <c r="C28" s="83">
         <v>97</v>
       </c>
       <c r="D28" s="83">
         <v>55</v>
       </c>
       <c r="E28" s="83">
         <v>1951</v>
       </c>
       <c r="F28" s="83">
         <v>11</v>
       </c>
       <c r="G28" s="83">
         <v>51</v>
       </c>
       <c r="H28" s="83">
         <v>269</v>
       </c>
       <c r="I28" s="83">
@@ -39912,51 +39735,51 @@
       <c r="K28" s="282">
         <v>17</v>
       </c>
       <c r="L28" s="346">
         <f t="shared" si="4"/>
         <v>2514</v>
       </c>
       <c r="M28" s="57"/>
       <c r="N28" s="347"/>
       <c r="O28" s="348">
         <f t="shared" si="2"/>
         <v>2475</v>
       </c>
       <c r="P28" s="354">
         <v>2326</v>
       </c>
       <c r="Q28" s="350">
         <v>-55</v>
       </c>
       <c r="R28" s="57"/>
       <c r="S28" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O28-P28,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="66" t="s">
         <v>153</v>
       </c>
       <c r="B29" s="344" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="83">
         <v>587</v>
       </c>
       <c r="D29" s="351">
         <v>348</v>
       </c>
       <c r="E29" s="351">
         <v>52</v>
       </c>
       <c r="F29" s="351">
         <v>1531</v>
       </c>
       <c r="G29" s="351">
         <v>29</v>
       </c>
       <c r="H29" s="351">
         <v>395</v>
       </c>
       <c r="I29" s="351">
@@ -39971,51 +39794,51 @@
       <c r="L29" s="346">
         <f t="shared" si="4"/>
         <v>3357</v>
       </c>
       <c r="M29" s="57"/>
       <c r="N29" s="347">
         <f>L29-'2. Drift.  intäkter'!I28-'8. Motp förs.'!D42-'8. Motp förs.'!F42-'8. Motp förs.'!G42</f>
         <v>3142</v>
       </c>
       <c r="O29" s="348">
         <f t="shared" si="2"/>
         <v>2946</v>
       </c>
       <c r="P29" s="354">
         <v>2817</v>
       </c>
       <c r="Q29" s="350">
         <v>1563</v>
       </c>
       <c r="R29" s="57"/>
       <c r="S29" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O29-P29,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="66" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="344" t="s">
         <v>159</v>
       </c>
       <c r="C30" s="83">
         <v>23</v>
       </c>
       <c r="D30" s="351">
         <v>14</v>
       </c>
       <c r="E30" s="351">
         <v>9</v>
       </c>
       <c r="F30" s="351">
         <v>202</v>
       </c>
       <c r="G30" s="351">
         <v>0</v>
       </c>
       <c r="H30" s="351">
         <v>11</v>
       </c>
       <c r="I30" s="351">
@@ -40027,51 +39850,51 @@
       <c r="K30" s="282">
         <v>0</v>
       </c>
       <c r="L30" s="346">
         <f t="shared" si="4"/>
         <v>265</v>
       </c>
       <c r="M30" s="57"/>
       <c r="N30" s="347"/>
       <c r="O30" s="348">
         <f t="shared" si="2"/>
         <v>259</v>
       </c>
       <c r="P30" s="354">
         <v>238</v>
       </c>
       <c r="Q30" s="350">
         <v>50</v>
       </c>
       <c r="R30" s="57"/>
       <c r="S30" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O30-P30,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="66" t="s">
         <v>218</v>
       </c>
       <c r="B31" s="352" t="s">
         <v>114</v>
       </c>
       <c r="C31" s="83">
         <v>160</v>
       </c>
       <c r="D31" s="351">
         <v>87</v>
       </c>
       <c r="E31" s="351">
         <v>0</v>
       </c>
       <c r="F31" s="351">
         <v>98</v>
       </c>
       <c r="G31" s="351">
         <v>0</v>
       </c>
       <c r="H31" s="351">
         <v>77</v>
       </c>
       <c r="I31" s="351">
@@ -40086,51 +39909,51 @@
       <c r="L31" s="346">
         <f t="shared" si="4"/>
         <v>527</v>
       </c>
       <c r="M31" s="57"/>
       <c r="N31" s="347">
         <f>L31-'2. Drift.  intäkter'!I30-'8. Motp förs.'!D43-'8. Motp förs.'!F43-'8. Motp förs.'!G43</f>
         <v>471</v>
       </c>
       <c r="O31" s="348">
         <f t="shared" si="2"/>
         <v>422</v>
       </c>
       <c r="P31" s="355">
         <v>368</v>
       </c>
       <c r="Q31" s="350">
         <v>373</v>
       </c>
       <c r="R31" s="57"/>
       <c r="S31" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O31-P31,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="50" t="s">
         <v>170</v>
       </c>
       <c r="B32" s="356" t="s">
         <v>374</v>
       </c>
       <c r="C32" s="276">
         <f>SUM(C33:C35)</f>
         <v>34742</v>
       </c>
       <c r="D32" s="276">
         <f t="shared" ref="D32:J32" si="5">SUM(D33:D35)</f>
         <v>20790</v>
       </c>
       <c r="E32" s="276">
         <f t="shared" si="5"/>
         <v>1138</v>
       </c>
       <c r="F32" s="276">
         <f t="shared" si="5"/>
         <v>2913</v>
       </c>
       <c r="G32" s="276">
         <f t="shared" si="5"/>
         <v>17183</v>
@@ -40154,51 +39977,51 @@
       <c r="L32" s="278">
         <f t="shared" si="4"/>
         <v>96475</v>
       </c>
       <c r="M32" s="57"/>
       <c r="N32" s="341">
         <f>L32-'2. Drift.  intäkter'!I31-'8. Motp förs.'!D44-'8. Motp förs.'!F44-'8. Motp förs.'!G44</f>
         <v>16387</v>
       </c>
       <c r="O32" s="287">
         <f>SUM(O33:O35)</f>
         <v>111895</v>
       </c>
       <c r="P32" s="342">
         <v>106481</v>
       </c>
       <c r="Q32" s="343">
         <v>12888</v>
       </c>
       <c r="R32" s="57"/>
       <c r="S32" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O32-P32,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="33" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="66" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="344" t="s">
         <v>119</v>
       </c>
       <c r="C33" s="88">
         <v>18521</v>
       </c>
       <c r="D33" s="345">
         <v>9866</v>
       </c>
       <c r="E33" s="345">
         <v>207</v>
       </c>
       <c r="F33" s="345">
         <v>41</v>
       </c>
       <c r="G33" s="345">
         <v>7747</v>
       </c>
       <c r="H33" s="345">
         <v>4201</v>
       </c>
       <c r="I33" s="345">
@@ -40210,51 +40033,51 @@
       <c r="K33" s="357">
         <v>-22062</v>
       </c>
       <c r="L33" s="346">
         <f t="shared" si="4"/>
         <v>28620</v>
       </c>
       <c r="M33" s="57"/>
       <c r="N33" s="347"/>
       <c r="O33" s="348">
         <f t="shared" si="2"/>
         <v>42435</v>
       </c>
       <c r="P33" s="355">
         <v>40357</v>
       </c>
       <c r="Q33" s="350">
         <v>4525</v>
       </c>
       <c r="R33" s="57"/>
       <c r="S33" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O33-P33,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="66" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="344" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="88">
         <v>14989</v>
       </c>
       <c r="D34" s="345">
         <v>10246</v>
       </c>
       <c r="E34" s="345">
         <v>930</v>
       </c>
       <c r="F34" s="345">
         <v>2867</v>
       </c>
       <c r="G34" s="345">
         <v>7161</v>
       </c>
       <c r="H34" s="345">
         <v>12625</v>
       </c>
       <c r="I34" s="345">
@@ -40266,51 +40089,51 @@
       <c r="K34" s="357">
         <v>-28170</v>
       </c>
       <c r="L34" s="346">
         <f t="shared" si="4"/>
         <v>45898</v>
       </c>
       <c r="M34" s="57"/>
       <c r="N34" s="347"/>
       <c r="O34" s="348">
         <f t="shared" si="2"/>
         <v>50349</v>
       </c>
       <c r="P34" s="355">
         <v>47932</v>
       </c>
       <c r="Q34" s="350">
         <v>3984</v>
       </c>
       <c r="R34" s="57"/>
       <c r="S34" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O34-P34,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="66" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="344" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="83">
         <v>1232</v>
       </c>
       <c r="D35" s="351">
         <v>678</v>
       </c>
       <c r="E35" s="351">
         <v>1</v>
       </c>
       <c r="F35" s="351">
         <v>5</v>
       </c>
       <c r="G35" s="351">
         <v>2275</v>
       </c>
       <c r="H35" s="351">
         <v>7582</v>
       </c>
       <c r="I35" s="351">
@@ -40322,51 +40145,51 @@
       <c r="K35" s="282">
         <v>-2436</v>
       </c>
       <c r="L35" s="346">
         <f t="shared" si="4"/>
         <v>21957</v>
       </c>
       <c r="M35" s="57"/>
       <c r="N35" s="347"/>
       <c r="O35" s="348">
         <f t="shared" si="2"/>
         <v>19111</v>
       </c>
       <c r="P35" s="355">
         <v>18192</v>
       </c>
       <c r="Q35" s="350">
         <v>4379</v>
       </c>
       <c r="R35" s="57"/>
       <c r="S35" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O35-P35,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="36" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="358" t="s">
         <v>299</v>
       </c>
       <c r="B36" s="359" t="s">
         <v>290</v>
       </c>
       <c r="C36" s="7">
         <v>0</v>
       </c>
       <c r="D36" s="7">
         <v>362</v>
       </c>
       <c r="E36" s="7">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>0</v>
       </c>
       <c r="G36" s="7">
         <v>0</v>
       </c>
       <c r="H36" s="7">
         <v>0</v>
       </c>
       <c r="I36" s="7">
@@ -40378,51 +40201,51 @@
       <c r="K36" s="8">
         <v>0</v>
       </c>
       <c r="L36" s="360">
         <f>SUM(C36:K36)</f>
         <v>362</v>
       </c>
       <c r="M36" s="57"/>
       <c r="N36" s="347"/>
       <c r="O36" s="348">
         <f t="shared" si="2"/>
         <v>362</v>
       </c>
       <c r="P36" s="355">
         <v>9</v>
       </c>
       <c r="Q36" s="350">
         <v>362</v>
       </c>
       <c r="R36" s="57"/>
       <c r="S36" s="15" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O36-P36,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="37" spans="1:19" s="65" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:19" s="65" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="361" t="s">
         <v>120</v>
       </c>
       <c r="B37" s="362" t="s">
         <v>143</v>
       </c>
       <c r="C37" s="363">
         <f>SUM(C7,C20,C32,C36)</f>
         <v>137537</v>
       </c>
       <c r="D37" s="363">
         <f t="shared" ref="D37:L37" si="6">SUM(D7,D20,D32,D36)</f>
         <v>81911</v>
       </c>
       <c r="E37" s="363">
         <f t="shared" si="6"/>
         <v>105310</v>
       </c>
       <c r="F37" s="363">
         <f t="shared" si="6"/>
         <v>32564</v>
       </c>
       <c r="G37" s="363">
         <f t="shared" si="6"/>
         <v>78285</v>
@@ -40446,2880 +40269,2856 @@
       <c r="L37" s="307">
         <f t="shared" si="6"/>
         <v>693213</v>
       </c>
       <c r="M37" s="279"/>
       <c r="N37" s="365">
         <f>N7+N20+N32</f>
         <v>493409</v>
       </c>
       <c r="O37" s="308">
         <f>L37-J37</f>
         <v>508895</v>
       </c>
       <c r="P37" s="366">
         <v>487110</v>
       </c>
       <c r="Q37" s="367">
         <v>375036</v>
       </c>
       <c r="R37" s="57"/>
       <c r="S37" s="65" t="e">
         <f>IF(ABS(#REF!)&gt;8%,O37-P37,1)</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="38" spans="1:19" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:19" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="368" t="s">
         <v>239</v>
       </c>
       <c r="B38" s="369" t="s">
         <v>149</v>
       </c>
       <c r="C38" s="370"/>
       <c r="D38" s="370"/>
       <c r="E38" s="370"/>
       <c r="F38" s="370"/>
       <c r="G38" s="370"/>
       <c r="H38" s="370"/>
       <c r="I38" s="370"/>
       <c r="J38" s="370"/>
       <c r="K38" s="371"/>
       <c r="L38" s="372">
         <f>J37</f>
         <v>184318</v>
       </c>
       <c r="M38" s="57"/>
       <c r="P38" s="15"/>
     </row>
-    <row r="39" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:19" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="368" t="s">
         <v>289</v>
       </c>
       <c r="B39" s="374" t="s">
         <v>301</v>
       </c>
       <c r="C39" s="370"/>
       <c r="D39" s="370"/>
       <c r="E39" s="370"/>
       <c r="F39" s="370"/>
       <c r="G39" s="370"/>
       <c r="H39" s="370"/>
       <c r="I39" s="370"/>
       <c r="J39" s="370"/>
       <c r="K39" s="371"/>
       <c r="L39" s="372">
         <f>K37</f>
         <v>3</v>
       </c>
       <c r="M39" s="57"/>
       <c r="P39" s="15"/>
     </row>
-    <row r="40" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="368" t="s">
         <v>235</v>
       </c>
       <c r="B40" s="375" t="s">
         <v>163</v>
       </c>
       <c r="C40" s="370"/>
       <c r="D40" s="370"/>
       <c r="E40" s="370"/>
       <c r="F40" s="370"/>
       <c r="G40" s="370"/>
       <c r="H40" s="370"/>
       <c r="I40" s="370"/>
       <c r="J40" s="370"/>
       <c r="K40" s="371"/>
       <c r="L40" s="372">
         <f>'1. Nettokostnader'!C69</f>
         <v>9430</v>
       </c>
       <c r="M40" s="57"/>
       <c r="P40" s="15"/>
     </row>
-    <row r="41" spans="1:19" s="65" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:19" s="65" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="376" t="s">
         <v>240</v>
       </c>
       <c r="B41" s="377" t="s">
         <v>382</v>
       </c>
       <c r="C41" s="378"/>
       <c r="D41" s="378"/>
       <c r="E41" s="378"/>
       <c r="F41" s="378"/>
       <c r="G41" s="378"/>
       <c r="H41" s="378"/>
       <c r="I41" s="378"/>
       <c r="J41" s="378"/>
       <c r="K41" s="379"/>
       <c r="L41" s="380">
         <f>L37-L38-L39+L40</f>
         <v>518322</v>
       </c>
       <c r="M41" s="279"/>
       <c r="N41" s="381"/>
     </row>
-    <row r="42" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="L42" s="65"/>
       <c r="M42" s="57"/>
       <c r="P42" s="15"/>
     </row>
-    <row r="44" spans="1:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="15" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="45" spans="1:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
         <v>487</v>
       </c>
       <c r="B45" s="15" t="s">
         <v>366</v>
       </c>
       <c r="C45" s="15" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="D45" s="15" t="e">
         <f>#REF!+#REF!+#REF!-'3. Drift. kostnader'!L40</f>
         <v>#REF!</v>
       </c>
       <c r="E45" s="15" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="F45" s="15" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H45" s="15" t="e">
         <f>#REF!-#REF!-#REF!+#REF!-#REF!-#REF!-#REF!-#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I45" s="15" t="e">
         <f>#REF!+#REF!+#REF!+#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="L45" s="15" t="e">
         <f>O37-#REF!</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="46" spans="1:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="15" t="s">
         <v>305</v>
       </c>
       <c r="B46" s="15" t="s">
         <v>367</v>
       </c>
       <c r="C46" s="15" t="e">
         <f>C37-C45</f>
         <v>#REF!</v>
       </c>
       <c r="D46" s="15" t="e">
         <f>D37-D45</f>
         <v>#REF!</v>
       </c>
       <c r="E46" s="15" t="e">
         <f>E37-E45</f>
         <v>#REF!</v>
       </c>
       <c r="F46" s="15" t="e">
         <f>F37-F45</f>
         <v>#REF!</v>
       </c>
       <c r="H46" s="15" t="e">
         <f>(G37+H37)-H45</f>
         <v>#REF!</v>
       </c>
       <c r="I46" s="15" t="e">
         <f>I37-I45</f>
         <v>#REF!</v>
       </c>
     </row>
-    <row r="48" spans="1:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:19" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="15" t="s">
         <v>538</v>
       </c>
       <c r="C48" s="15">
         <v>1328</v>
       </c>
       <c r="J48" s="15" t="s">
         <v>389</v>
       </c>
       <c r="L48" s="15">
         <v>520023</v>
       </c>
     </row>
-    <row r="49" spans="1:12" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:12" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="15" t="s">
         <v>306</v>
       </c>
       <c r="B49" s="15" t="s">
         <v>393</v>
       </c>
       <c r="C49" s="15">
         <f>L36-C48</f>
         <v>-966</v>
       </c>
       <c r="J49" s="15" t="s">
         <v>393</v>
       </c>
       <c r="L49" s="15">
         <f>L41-L48</f>
         <v>-1701</v>
       </c>
     </row>
-    <row r="50" spans="1:12" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:12" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C50" s="15" t="str">
         <f>IF(ABS(L36-C48)&gt;5.99,(ROUND(L36-C48,0))&amp;" mkr diff.mellan jämförelsestörande kostnader här och jämförelsestörande kostnader enl. Steg 1 - måste rättas!","")</f>
         <v>-966 mkr diff.mellan jämförelsestörande kostnader här och jämförelsestörande kostnader enl. Steg 1 - måste rättas!</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="uxue0dU97D/1fzswUB2L3GBY5kqT8UcFBx2eeKUWnBpB36QR66MxOOso/DfzDjSRmRJkKLCca7SI/NIZdh5noQ==" saltValue="fz67bddZm5TfKoTe4j4v9g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="O2:P2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C13:E13 G13:K13">
-    <cfRule type="expression" dxfId="71" priority="6" stopIfTrue="1">
+    <cfRule type="expression" dxfId="64" priority="6" stopIfTrue="1">
       <formula>IF(AND(C$13&gt;C$12),SUM(C$12-C$13)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C30:J30">
-    <cfRule type="expression" dxfId="70" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="63" priority="1" stopIfTrue="1">
       <formula>IF(AND(C$30&gt;C$29),SUM(C$29-C$30)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C9:K9">
-    <cfRule type="expression" dxfId="69" priority="4" stopIfTrue="1">
+    <cfRule type="expression" dxfId="62" priority="4" stopIfTrue="1">
       <formula>IF(AND(C$9&gt;C$8),SUM(C$8-C$9)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C11:K11">
-    <cfRule type="expression" dxfId="68" priority="7" stopIfTrue="1">
+    <cfRule type="expression" dxfId="61" priority="7" stopIfTrue="1">
       <formula>IF(AND(C$11&gt;C$10),SUM(C$10-C$11)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16:K18">
-    <cfRule type="expression" dxfId="67" priority="5" stopIfTrue="1">
+    <cfRule type="expression" dxfId="60" priority="5" stopIfTrue="1">
       <formula>IF(AND(SUM(C$16:C$18)&gt;C$15),SUM(C$15-C$16-C$17-C$18)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C21:K29 C30:J30 C8:K12 C13:E13 G13:K13 C14:K19 C31:K31 C33:J35 C36:K36">
-    <cfRule type="cellIs" dxfId="66" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="59" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C22:K24">
-    <cfRule type="expression" dxfId="65" priority="8" stopIfTrue="1">
+    <cfRule type="expression" dxfId="58" priority="8" stopIfTrue="1">
       <formula>IF(AND(SUM(C$22:C$24)&gt;C$21),SUM(C$21-C$22-C$23-C$24)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C27:K27">
-    <cfRule type="expression" dxfId="64" priority="2" stopIfTrue="1">
+    <cfRule type="expression" dxfId="57" priority="2" stopIfTrue="1">
       <formula>IF(AND(C$27&gt;C$26),SUM(C$26-C$27)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C28:K28">
-    <cfRule type="expression" dxfId="63" priority="9" stopIfTrue="1">
+    <cfRule type="expression" dxfId="56" priority="9" stopIfTrue="1">
       <formula>IF(AND(C28&gt;C27),"sant","falskt")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!" sqref="L7:L41 C7:K37 M7:M44 C43:L43 N7:O37 N43:O45" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0" right="0" top="0.59055118110236227" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.59055118110236227"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;9Statistiska centralbyrån
 Offentlig ekonomi
 701 89 Örebro&amp;R&amp;D</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Blad7"/>
   <dimension ref="A1:J49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="202" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="9.140625" style="241" customWidth="1"/>
+    <col min="1" max="1" width="10.26953125" style="202" customWidth="1"/>
+    <col min="2" max="2" width="46.7265625" style="202" customWidth="1"/>
+    <col min="3" max="6" width="13.7265625" style="202" customWidth="1"/>
+    <col min="7" max="7" width="9.1796875" style="241" customWidth="1"/>
     <col min="8" max="9" width="0" style="202" hidden="1" customWidth="1"/>
-    <col min="10" max="10" width="19.28515625" style="202" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="19.26953125" style="202" hidden="1" customWidth="1"/>
     <col min="11" max="16384" width="0" style="202" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:7" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>327</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
     </row>
-    <row r="2" spans="1:7" s="15" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" s="15" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="382" t="s">
         <v>250</v>
       </c>
       <c r="B2" s="383" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="384" t="s">
         <v>176</v>
       </c>
       <c r="D2" s="385" t="s">
         <v>96</v>
       </c>
       <c r="E2" s="385" t="s">
         <v>371</v>
       </c>
       <c r="F2" s="386" t="s">
         <v>390</v>
       </c>
       <c r="G2" s="387"/>
     </row>
-    <row r="3" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="285" t="s">
         <v>241</v>
       </c>
       <c r="B3" s="338" t="s">
         <v>137</v>
       </c>
       <c r="C3" s="388">
         <f>SUM(C4,C6,C8,C10,C11,C14)</f>
         <v>5323</v>
       </c>
       <c r="D3" s="389">
         <f>SUM(D4,D6,D8,D10,D11,D14)</f>
         <v>11287</v>
       </c>
       <c r="E3" s="390">
         <f>SUM(E4,E6,E8,E10,E11,E14)</f>
         <v>2421</v>
       </c>
       <c r="F3" s="278">
         <f>SUM(F4,F6,F8,F10,F11,F14)</f>
         <v>228</v>
       </c>
       <c r="G3" s="391"/>
     </row>
-    <row r="4" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="392" t="s">
         <v>178</v>
       </c>
       <c r="B4" s="344" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="154">
         <v>332</v>
       </c>
       <c r="D4" s="393">
         <v>1506</v>
       </c>
       <c r="E4" s="394">
         <v>974</v>
       </c>
       <c r="F4" s="395">
         <v>51</v>
       </c>
       <c r="G4" s="396"/>
     </row>
-    <row r="5" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="392" t="s">
         <v>141</v>
       </c>
       <c r="B5" s="344" t="s">
         <v>123</v>
       </c>
       <c r="C5" s="397">
         <v>0</v>
       </c>
       <c r="D5" s="398">
         <v>12</v>
       </c>
       <c r="E5" s="394">
         <v>0</v>
       </c>
       <c r="F5" s="395">
         <v>0</v>
       </c>
       <c r="G5" s="399"/>
     </row>
-    <row r="6" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="392" t="s">
         <v>179</v>
       </c>
       <c r="B6" s="344" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="154">
         <v>2956</v>
       </c>
       <c r="D6" s="393">
         <v>6618</v>
       </c>
       <c r="E6" s="394">
         <v>357</v>
       </c>
       <c r="F6" s="395">
         <v>113</v>
       </c>
       <c r="G6" s="396"/>
     </row>
-    <row r="7" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="392" t="s">
         <v>186</v>
       </c>
       <c r="B7" s="344" t="s">
         <v>124</v>
       </c>
       <c r="C7" s="397">
         <v>1167</v>
       </c>
       <c r="D7" s="398">
         <v>2790</v>
       </c>
       <c r="E7" s="394">
         <v>66</v>
       </c>
       <c r="F7" s="395">
         <v>50</v>
       </c>
       <c r="G7" s="396"/>
     </row>
-    <row r="8" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="392" t="s">
         <v>180</v>
       </c>
       <c r="B8" s="344" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="154">
         <v>283</v>
       </c>
       <c r="D8" s="393">
         <v>1920</v>
       </c>
       <c r="E8" s="394">
         <v>406</v>
       </c>
       <c r="F8" s="395">
         <v>19</v>
       </c>
       <c r="G8" s="396"/>
     </row>
-    <row r="9" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="392" t="s">
         <v>190</v>
       </c>
       <c r="B9" s="344" t="s">
         <v>125</v>
       </c>
       <c r="C9" s="154">
         <v>112</v>
       </c>
       <c r="D9" s="393">
         <v>558</v>
       </c>
       <c r="E9" s="394">
         <v>39</v>
       </c>
       <c r="F9" s="395">
         <v>5</v>
       </c>
       <c r="G9" s="396"/>
     </row>
-    <row r="10" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="392" t="s">
         <v>181</v>
       </c>
       <c r="B10" s="344" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="154">
         <v>225</v>
       </c>
       <c r="D10" s="393">
         <v>296</v>
       </c>
       <c r="E10" s="394">
         <v>234</v>
       </c>
       <c r="F10" s="395">
         <v>0</v>
       </c>
       <c r="G10" s="396"/>
     </row>
-    <row r="11" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="392" t="s">
         <v>182</v>
       </c>
       <c r="B11" s="344" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="154">
         <v>1527</v>
       </c>
       <c r="D11" s="393">
         <v>932</v>
       </c>
       <c r="E11" s="394">
         <v>450</v>
       </c>
       <c r="F11" s="395">
         <v>45</v>
       </c>
       <c r="G11" s="396"/>
     </row>
-    <row r="12" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="392" t="s">
         <v>197</v>
       </c>
       <c r="B12" s="344" t="s">
         <v>444</v>
       </c>
       <c r="C12" s="397">
         <v>668</v>
       </c>
       <c r="D12" s="398">
         <v>284</v>
       </c>
       <c r="E12" s="394">
         <v>169</v>
       </c>
       <c r="F12" s="395">
         <v>5</v>
       </c>
       <c r="G12" s="396"/>
     </row>
-    <row r="13" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="392" t="s">
         <v>198</v>
       </c>
       <c r="B13" s="344" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="397">
         <v>4</v>
       </c>
       <c r="D13" s="398">
         <v>48</v>
       </c>
       <c r="E13" s="394">
         <v>48</v>
       </c>
       <c r="F13" s="395">
         <v>0</v>
       </c>
       <c r="G13" s="396"/>
     </row>
-    <row r="14" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="400" t="s">
         <v>203</v>
       </c>
       <c r="B14" s="344" t="s">
         <v>121</v>
       </c>
       <c r="C14" s="401">
         <v>0</v>
       </c>
       <c r="D14" s="393">
         <v>15</v>
       </c>
       <c r="E14" s="394">
         <v>0</v>
       </c>
       <c r="F14" s="395">
         <v>0</v>
       </c>
       <c r="G14" s="396"/>
     </row>
-    <row r="15" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="402" t="s">
         <v>232</v>
       </c>
       <c r="B15" s="353" t="s">
         <v>135</v>
       </c>
       <c r="C15" s="403">
         <f>SUM(C16,C20:C23)</f>
         <v>1390</v>
       </c>
       <c r="D15" s="390">
         <f>SUM(D16,D20:D23)</f>
         <v>692</v>
       </c>
       <c r="E15" s="390">
         <f>SUM(E16,E20:E23)</f>
         <v>198</v>
       </c>
       <c r="F15" s="278">
         <f>SUM(F16,F20:F23)</f>
         <v>120</v>
       </c>
       <c r="G15" s="387"/>
     </row>
-    <row r="16" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="392" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="404" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="154">
         <v>81</v>
       </c>
       <c r="D16" s="393">
         <v>364</v>
       </c>
       <c r="E16" s="394">
         <v>58</v>
       </c>
       <c r="F16" s="395">
         <v>55</v>
       </c>
       <c r="G16" s="396"/>
     </row>
-    <row r="17" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="392" t="s">
         <v>204</v>
       </c>
       <c r="B17" s="344" t="s">
         <v>131</v>
       </c>
       <c r="C17" s="397">
         <v>46</v>
       </c>
       <c r="D17" s="398">
         <v>252</v>
       </c>
       <c r="E17" s="394">
         <v>22</v>
       </c>
       <c r="F17" s="395">
         <v>42</v>
       </c>
       <c r="G17" s="405"/>
     </row>
-    <row r="18" spans="1:7" s="289" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" s="289" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="392" t="s">
         <v>205</v>
       </c>
       <c r="B18" s="344" t="s">
         <v>133</v>
       </c>
       <c r="C18" s="397">
         <v>1</v>
       </c>
       <c r="D18" s="398">
         <v>6</v>
       </c>
       <c r="E18" s="394">
         <v>18</v>
       </c>
       <c r="F18" s="395">
         <v>0</v>
       </c>
       <c r="G18" s="406"/>
     </row>
-    <row r="19" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="392" t="s">
         <v>206</v>
       </c>
       <c r="B19" s="344" t="s">
         <v>132</v>
       </c>
       <c r="C19" s="397">
         <v>33</v>
       </c>
       <c r="D19" s="398">
         <v>102</v>
       </c>
       <c r="E19" s="394">
         <v>12</v>
       </c>
       <c r="F19" s="395">
         <v>13</v>
       </c>
       <c r="G19" s="406"/>
     </row>
-    <row r="20" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="392" t="s">
         <v>151</v>
       </c>
       <c r="B20" s="344" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="154">
         <v>45</v>
       </c>
       <c r="D20" s="393">
         <v>104</v>
       </c>
       <c r="E20" s="394">
         <v>60</v>
       </c>
       <c r="F20" s="395">
         <v>11</v>
       </c>
       <c r="G20" s="396"/>
     </row>
-    <row r="21" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="392" t="s">
         <v>152</v>
       </c>
       <c r="B21" s="344" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="154">
         <v>1262</v>
       </c>
       <c r="D21" s="393">
         <v>154</v>
       </c>
       <c r="E21" s="394">
         <v>61</v>
       </c>
       <c r="F21" s="395">
         <v>51</v>
       </c>
       <c r="G21" s="396"/>
     </row>
-    <row r="22" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="392" t="s">
         <v>153</v>
       </c>
       <c r="B22" s="344" t="s">
         <v>122</v>
       </c>
       <c r="C22" s="154">
         <v>2</v>
       </c>
       <c r="D22" s="393">
         <v>27</v>
       </c>
       <c r="E22" s="394">
         <v>16</v>
       </c>
       <c r="F22" s="395">
         <v>3</v>
       </c>
       <c r="G22" s="396"/>
     </row>
-    <row r="23" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="392" t="s">
         <v>218</v>
       </c>
       <c r="B23" s="344" t="s">
         <v>114</v>
       </c>
       <c r="C23" s="154">
         <v>0</v>
       </c>
       <c r="D23" s="393">
         <v>43</v>
       </c>
       <c r="E23" s="394">
         <v>3</v>
       </c>
       <c r="F23" s="395">
         <v>0</v>
       </c>
       <c r="G23" s="396"/>
     </row>
-    <row r="24" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="50" t="s">
         <v>170</v>
       </c>
       <c r="B24" s="356" t="s">
         <v>351</v>
       </c>
       <c r="C24" s="407">
         <f>SUM(C25:C27)</f>
         <v>12569</v>
       </c>
       <c r="D24" s="408">
         <f>SUM(D25:D27)</f>
         <v>5239</v>
       </c>
       <c r="E24" s="409">
         <f>SUM(E25:E27)</f>
         <v>2720</v>
       </c>
       <c r="F24" s="410">
         <f>SUM(F25:F27)</f>
         <v>3200</v>
       </c>
       <c r="G24" s="396"/>
     </row>
-    <row r="25" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="66" t="s">
         <v>219</v>
       </c>
       <c r="B25" s="344" t="s">
         <v>119</v>
       </c>
       <c r="C25" s="154">
         <v>1875</v>
       </c>
       <c r="D25" s="393">
         <v>1622</v>
       </c>
       <c r="E25" s="394">
         <v>92</v>
       </c>
       <c r="F25" s="395">
         <v>20</v>
       </c>
       <c r="G25" s="396"/>
     </row>
-    <row r="26" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="105" t="s">
         <v>220</v>
       </c>
       <c r="B26" s="411" t="s">
         <v>36</v>
       </c>
       <c r="C26" s="412">
         <v>1392</v>
       </c>
       <c r="D26" s="413">
         <v>3494</v>
       </c>
       <c r="E26" s="414">
         <v>623</v>
       </c>
       <c r="F26" s="415">
         <v>86</v>
       </c>
       <c r="G26" s="396"/>
     </row>
-    <row r="27" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="105" t="s">
         <v>221</v>
       </c>
       <c r="B27" s="411" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="397">
         <v>9302</v>
       </c>
       <c r="D27" s="398">
         <v>123</v>
       </c>
       <c r="E27" s="416">
         <v>2005</v>
       </c>
       <c r="F27" s="417">
         <v>3094</v>
       </c>
       <c r="G27" s="396"/>
     </row>
-    <row r="28" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="50" t="s">
         <v>299</v>
       </c>
       <c r="B28" s="356" t="s">
         <v>290</v>
       </c>
       <c r="C28" s="9">
         <v>0</v>
       </c>
       <c r="D28" s="2">
         <v>0</v>
       </c>
       <c r="E28" s="418">
         <v>0</v>
       </c>
       <c r="F28" s="419">
         <v>0</v>
       </c>
       <c r="G28" s="396"/>
     </row>
-    <row r="29" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" s="15" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="361" t="s">
         <v>120</v>
       </c>
       <c r="B29" s="362" t="s">
         <v>142</v>
       </c>
       <c r="C29" s="420">
         <f>SUM(C3,C15,C24,C28)</f>
         <v>19282</v>
       </c>
       <c r="D29" s="420">
         <f>SUM(D3,D15,D24,D28)</f>
         <v>17218</v>
       </c>
       <c r="E29" s="421">
         <f>SUM(E3,E15,E24,E28)</f>
         <v>5339</v>
       </c>
       <c r="F29" s="422">
         <f>SUM(F3,F15,F24,F28)</f>
         <v>3548</v>
       </c>
       <c r="G29" s="387"/>
     </row>
-    <row r="30" spans="1:7" s="15" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" s="15" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B30" s="423"/>
       <c r="C30" s="224"/>
       <c r="D30" s="224"/>
       <c r="E30" s="224"/>
       <c r="F30" s="224"/>
       <c r="G30" s="387"/>
     </row>
-    <row r="31" spans="1:7" ht="3.6" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="32" spans="1:7" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="3.65" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:7" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="202" t="s">
         <v>307</v>
       </c>
       <c r="B32" s="202" t="str">
         <f>"HÄLSO- OCH SJUKVÅRD, "&amp;År-1&amp;""</f>
         <v>HÄLSO- OCH SJUKVÅRD, 2023</v>
       </c>
       <c r="C32" s="202">
         <v>5325</v>
       </c>
       <c r="D32" s="202">
         <v>11290</v>
       </c>
       <c r="E32" s="202">
         <v>2426</v>
       </c>
       <c r="F32" s="202">
         <v>230</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="11.45" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:6" ht="11.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="202" t="s">
         <v>308</v>
       </c>
       <c r="B33" s="202" t="str">
         <f>"REGIONAL UTVECKLING, "&amp;År-1&amp;""</f>
         <v>REGIONAL UTVECKLING, 2023</v>
       </c>
       <c r="C33" s="202">
         <v>1392</v>
       </c>
       <c r="D33" s="202">
         <v>694</v>
       </c>
       <c r="E33" s="202">
         <v>199</v>
       </c>
       <c r="F33" s="202">
         <v>120</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="35" spans="1:6" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="202" t="s">
         <v>310</v>
       </c>
       <c r="B35" s="202" t="s">
         <v>391</v>
       </c>
       <c r="C35" s="202">
         <f>C3-C32</f>
         <v>-2</v>
       </c>
       <c r="D35" s="202">
         <f>D3-D32</f>
         <v>-3</v>
       </c>
       <c r="E35" s="202">
         <f>E3-E32</f>
         <v>-5</v>
       </c>
       <c r="F35" s="202">
         <f>F3-F32</f>
         <v>-2</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="12.6" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="12.65" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="202" t="s">
         <v>309</v>
       </c>
       <c r="B36" s="202" t="s">
         <v>392</v>
       </c>
       <c r="C36" s="202">
         <f>C15-C33</f>
         <v>-2</v>
       </c>
       <c r="D36" s="202">
         <f>D15-D33</f>
         <v>-2</v>
       </c>
       <c r="E36" s="202">
         <f>E15-E33</f>
         <v>-1</v>
       </c>
       <c r="F36" s="202">
         <f>F15-F33</f>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="38" spans="1:6" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="202" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
-[...9 lines deleted...]
-    <row r="49" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:6" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="12.65" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="05pYeZWI9lLOfNL18UI+tUPWUGRrxxCKtUihq6hAIv+h96gIYzfscrVrlnPm5ZD/l50i6l9r8fZzAHtKgohy9Q==" saltValue="oaScSs91Kyq7hikpCTeM2g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C4:F14 C16:F23 C25:F28">
-    <cfRule type="cellIs" dxfId="62" priority="3" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="55" priority="3" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C5:F5">
-    <cfRule type="expression" dxfId="61" priority="2" stopIfTrue="1">
+    <cfRule type="expression" dxfId="54" priority="2" stopIfTrue="1">
       <formula>IF(AND(C$5&gt;C$4),SUM(C$4-C$5)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C7:F7">
-    <cfRule type="expression" dxfId="60" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="53" priority="1" stopIfTrue="1">
       <formula>IF(AND(C$7&gt;C$6),SUM(C$6-C$7)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C9:F9">
-    <cfRule type="expression" dxfId="59" priority="4" stopIfTrue="1">
+    <cfRule type="expression" dxfId="52" priority="4" stopIfTrue="1">
       <formula>IF(AND(C$9&gt;C$8),SUM(C$8-C$9)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C12:F13">
-    <cfRule type="expression" dxfId="58" priority="5" stopIfTrue="1">
+    <cfRule type="expression" dxfId="51" priority="5" stopIfTrue="1">
       <formula>IF(AND(SUM(C$12:C$13)&gt;C$11),SUM(C$11-C$12-C$13)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17:F19">
-    <cfRule type="expression" dxfId="57" priority="6" stopIfTrue="1">
+    <cfRule type="expression" dxfId="50" priority="6" stopIfTrue="1">
       <formula>IF(AND(SUM(C$17:C$19)&gt;C$16),SUM(C$16-C$17-C$18-C$19)&lt;-0.1)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!" sqref="C3:F29" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.68" right="0.49" top="0.75" bottom="0.62" header="0.32" footer="0.5"/>
   <pageSetup paperSize="9" scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;9Statistiska centralbyrån
 Offentlig ekonomi
 701 89 Örebro&amp;R&amp;D</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{551E9E93-526D-4B68-923F-A230C1BA997C}">
   <dimension ref="A1:XFC54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="202" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="13.140625" style="202" customWidth="1"/>
+    <col min="1" max="1" width="13.81640625" style="202" customWidth="1"/>
+    <col min="2" max="2" width="49.453125" style="202" customWidth="1"/>
+    <col min="3" max="6" width="13.1796875" style="202" customWidth="1"/>
+    <col min="7" max="7" width="15.54296875" style="202" customWidth="1"/>
+    <col min="8" max="8" width="13.1796875" style="202" customWidth="1"/>
     <col min="9" max="9" width="27" style="202" hidden="1"/>
     <col min="10" max="11" width="0" style="202" hidden="1"/>
     <col min="12" max="16383" width="27" style="202" hidden="1"/>
-    <col min="16384" max="16384" width="0.42578125" style="202" customWidth="1"/>
+    <col min="16384" max="16384" width="0.453125" style="202" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:10" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>328</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
     </row>
-    <row r="2" spans="1:10" s="15" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" s="15" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="849" t="s">
         <v>314</v>
       </c>
       <c r="B2" s="424" t="s">
         <v>32</v>
       </c>
       <c r="C2" s="425" t="s">
         <v>222</v>
       </c>
       <c r="D2" s="426" t="s">
         <v>430</v>
       </c>
       <c r="E2" s="427"/>
       <c r="F2" s="427"/>
       <c r="G2" s="428" t="s">
         <v>532</v>
       </c>
       <c r="H2" s="429"/>
     </row>
-    <row r="3" spans="1:10" s="15" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" s="15" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="851"/>
       <c r="B3" s="430"/>
       <c r="C3" s="431" t="s">
         <v>283</v>
       </c>
       <c r="D3" s="431" t="s">
         <v>256</v>
       </c>
       <c r="E3" s="432" t="s">
         <v>353</v>
       </c>
       <c r="F3" s="433" t="s">
         <v>429</v>
       </c>
       <c r="G3" s="434" t="s">
         <v>540</v>
       </c>
       <c r="H3" s="435" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="436" t="s">
         <v>231</v>
       </c>
       <c r="B4" s="437" t="s">
         <v>137</v>
       </c>
       <c r="C4" s="438">
         <f t="shared" ref="C4:H4" si="0">SUM(C5,C7,C9,C11,C12)</f>
         <v>15598</v>
       </c>
       <c r="D4" s="438">
         <f t="shared" si="0"/>
         <v>10574</v>
       </c>
       <c r="E4" s="389">
         <f t="shared" si="0"/>
         <v>2638</v>
       </c>
       <c r="F4" s="439">
         <f t="shared" si="0"/>
         <v>2315</v>
       </c>
       <c r="G4" s="439">
         <f t="shared" si="0"/>
         <v>46</v>
       </c>
       <c r="H4" s="440">
         <f t="shared" si="0"/>
         <v>412</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="66" t="s">
         <v>178</v>
       </c>
       <c r="B5" s="441" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="154">
         <v>854</v>
       </c>
       <c r="D5" s="154">
         <v>661</v>
       </c>
       <c r="E5" s="154">
         <v>67</v>
       </c>
       <c r="F5" s="393">
         <v>127</v>
       </c>
       <c r="G5" s="442">
         <v>6</v>
       </c>
       <c r="H5" s="393">
         <v>57</v>
       </c>
       <c r="J5" s="15" t="str">
         <f>IF(SUM(D5:F5)&gt;C5, "därav-kolumnerna D-F större totalkolumn C", "")</f>
         <v>därav-kolumnerna D-F större totalkolumn C</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="66" t="s">
         <v>141</v>
       </c>
       <c r="B6" s="441" t="s">
         <v>123</v>
       </c>
       <c r="C6" s="154">
         <v>0</v>
       </c>
       <c r="D6" s="154">
         <v>0</v>
       </c>
       <c r="E6" s="154">
         <v>0</v>
       </c>
       <c r="F6" s="154">
         <v>0</v>
       </c>
       <c r="G6" s="154">
         <v>0</v>
       </c>
       <c r="H6" s="393">
         <v>0</v>
       </c>
       <c r="J6" s="34" t="str">
         <f t="shared" ref="J6:J14" si="1">IF(SUM(D6:F6)&gt;C6,"därav-kolumnerna D-F större totalkolumn C","")</f>
         <v/>
       </c>
     </row>
-    <row r="7" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="66" t="s">
         <v>179</v>
       </c>
       <c r="B7" s="443" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="154">
         <v>11969</v>
       </c>
       <c r="D7" s="154">
         <v>8318</v>
       </c>
       <c r="E7" s="154">
         <v>2250</v>
       </c>
       <c r="F7" s="393">
         <v>1368</v>
       </c>
       <c r="G7" s="442">
         <v>35</v>
       </c>
       <c r="H7" s="393">
         <v>315</v>
       </c>
       <c r="J7" s="15" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="8" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="66" t="s">
         <v>186</v>
       </c>
       <c r="B8" s="443" t="s">
         <v>124</v>
       </c>
       <c r="C8" s="154">
         <v>2167</v>
       </c>
       <c r="D8" s="154">
         <v>1763</v>
       </c>
       <c r="E8" s="154">
         <v>293</v>
       </c>
       <c r="F8" s="154">
         <v>107</v>
       </c>
       <c r="G8" s="154">
         <v>3</v>
       </c>
       <c r="H8" s="393">
         <v>0</v>
       </c>
       <c r="J8" s="34" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="9" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="66" t="s">
         <v>180</v>
       </c>
       <c r="B9" s="443" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="154">
         <v>1335</v>
       </c>
       <c r="D9" s="154">
         <v>1172</v>
       </c>
       <c r="E9" s="154">
         <v>22</v>
       </c>
       <c r="F9" s="393">
         <v>136</v>
       </c>
       <c r="G9" s="442">
         <v>3</v>
       </c>
       <c r="H9" s="393">
         <v>31</v>
       </c>
       <c r="J9" s="15" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="10" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="66" t="s">
         <v>190</v>
       </c>
       <c r="B10" s="443" t="s">
         <v>451</v>
       </c>
       <c r="C10" s="154">
         <v>644</v>
       </c>
       <c r="D10" s="154">
         <v>615</v>
       </c>
       <c r="E10" s="154">
         <v>0</v>
       </c>
       <c r="F10" s="154">
         <v>24</v>
       </c>
       <c r="G10" s="154">
         <v>0</v>
       </c>
       <c r="H10" s="393">
         <v>0</v>
       </c>
       <c r="J10" s="34" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="11" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="66" t="s">
         <v>181</v>
       </c>
       <c r="B11" s="441" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="154">
         <v>189</v>
       </c>
       <c r="D11" s="154">
         <v>56</v>
       </c>
       <c r="E11" s="154">
         <v>108</v>
       </c>
       <c r="F11" s="393">
         <v>14</v>
       </c>
       <c r="G11" s="442">
         <v>1</v>
       </c>
       <c r="H11" s="393">
         <v>0</v>
       </c>
       <c r="J11" s="15" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="12" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="66" t="s">
         <v>182</v>
       </c>
       <c r="B12" s="443" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="154">
         <v>1251</v>
       </c>
       <c r="D12" s="154">
         <v>367</v>
       </c>
       <c r="E12" s="154">
         <v>191</v>
       </c>
       <c r="F12" s="393">
         <v>670</v>
       </c>
       <c r="G12" s="442">
         <v>1</v>
       </c>
       <c r="H12" s="393">
         <v>9</v>
       </c>
       <c r="J12" s="15" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="13" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="66" t="s">
         <v>197</v>
       </c>
       <c r="B13" s="344" t="s">
         <v>444</v>
       </c>
       <c r="C13" s="154">
         <v>354</v>
       </c>
       <c r="D13" s="154">
         <v>116</v>
       </c>
       <c r="E13" s="154">
         <v>49</v>
       </c>
       <c r="F13" s="154">
         <v>188</v>
       </c>
       <c r="G13" s="154">
         <v>0</v>
       </c>
       <c r="H13" s="393">
         <v>0</v>
       </c>
       <c r="J13" s="34" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="14" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66" t="s">
         <v>198</v>
       </c>
       <c r="B14" s="441" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="397">
         <v>13</v>
       </c>
       <c r="D14" s="397">
         <v>0</v>
       </c>
       <c r="E14" s="398">
         <v>0</v>
       </c>
       <c r="F14" s="444">
         <v>13</v>
       </c>
       <c r="G14" s="444">
         <v>0</v>
       </c>
       <c r="H14" s="394">
         <v>0</v>
       </c>
       <c r="J14" s="34" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
     </row>
-    <row r="15" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="66" t="s">
         <v>232</v>
       </c>
       <c r="B15" s="445" t="s">
         <v>135</v>
       </c>
       <c r="C15" s="446">
         <f t="shared" ref="C15:H15" si="2">SUM(C16:C19)</f>
         <v>3372</v>
       </c>
       <c r="D15" s="446">
         <f t="shared" si="2"/>
         <v>2675</v>
       </c>
       <c r="E15" s="390">
         <f t="shared" si="2"/>
         <v>4</v>
       </c>
       <c r="F15" s="447">
         <f t="shared" si="2"/>
         <v>676</v>
       </c>
       <c r="G15" s="447">
         <f t="shared" si="2"/>
         <v>13</v>
       </c>
       <c r="H15" s="390">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="66" t="s">
         <v>72</v>
       </c>
       <c r="B16" s="443" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="154">
         <v>299</v>
       </c>
       <c r="D16" s="154">
         <v>241</v>
       </c>
       <c r="E16" s="393">
         <v>1</v>
       </c>
       <c r="F16" s="442">
         <v>57</v>
       </c>
       <c r="G16" s="442">
         <v>0</v>
       </c>
       <c r="H16" s="393">
         <v>0</v>
       </c>
       <c r="J16" s="15" t="str">
         <f>IF(SUM(D16:F16)&gt;C16,"därav-kolumnerna D-F större totalkolumn C","")</f>
         <v/>
       </c>
     </row>
-    <row r="17" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="66" t="s">
         <v>151</v>
       </c>
       <c r="B17" s="441" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="154">
         <v>151</v>
       </c>
       <c r="D17" s="154">
         <v>119</v>
       </c>
       <c r="E17" s="393">
         <v>0</v>
       </c>
       <c r="F17" s="442">
         <v>31</v>
       </c>
       <c r="G17" s="442">
         <v>0</v>
       </c>
       <c r="H17" s="393">
         <v>0</v>
       </c>
       <c r="J17" s="15" t="str">
         <f>IF(SUM(D17:F17)&gt;C17,"därav-kolumnerna D-F större totalkolumn C","")</f>
         <v/>
       </c>
     </row>
-    <row r="18" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="66" t="s">
         <v>152</v>
       </c>
       <c r="B18" s="443" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="154">
         <v>2903</v>
       </c>
       <c r="D18" s="154">
         <v>2303</v>
       </c>
       <c r="E18" s="393">
         <v>3</v>
       </c>
       <c r="F18" s="442">
         <v>583</v>
       </c>
       <c r="G18" s="442">
         <v>13</v>
       </c>
       <c r="H18" s="393">
         <v>0</v>
       </c>
       <c r="J18" s="15" t="str">
         <f>IF(SUM(D18:F18)&gt;C18,"därav-kolumnerna D-F större totalkolumn C","")</f>
         <v/>
       </c>
     </row>
-    <row r="19" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="66" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="441" t="s">
         <v>122</v>
       </c>
       <c r="C19" s="154">
         <v>19</v>
       </c>
       <c r="D19" s="154">
         <v>12</v>
       </c>
       <c r="E19" s="393">
         <v>0</v>
       </c>
       <c r="F19" s="442">
         <v>5</v>
       </c>
       <c r="G19" s="442">
         <v>0</v>
       </c>
       <c r="H19" s="393">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="66" t="s">
         <v>170</v>
       </c>
       <c r="B20" s="448" t="s">
         <v>352</v>
       </c>
       <c r="C20" s="446">
         <f>SUM(C21:C23)</f>
         <v>7590</v>
       </c>
       <c r="D20" s="446">
         <f t="shared" ref="D20:H20" si="3">SUM(D21:D23)</f>
         <v>4606</v>
       </c>
       <c r="E20" s="446">
         <f t="shared" si="3"/>
         <v>1525</v>
       </c>
       <c r="F20" s="446">
         <f t="shared" si="3"/>
         <v>1358</v>
       </c>
       <c r="G20" s="446">
         <f t="shared" si="3"/>
         <v>219</v>
       </c>
       <c r="H20" s="390">
         <f t="shared" si="3"/>
         <v>24</v>
       </c>
     </row>
-    <row r="21" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="66" t="s">
         <v>219</v>
       </c>
       <c r="B21" s="449" t="s">
         <v>119</v>
       </c>
       <c r="C21" s="154">
         <v>1988</v>
       </c>
       <c r="D21" s="154">
         <v>654</v>
       </c>
       <c r="E21" s="393">
         <v>1267</v>
       </c>
       <c r="F21" s="442">
         <v>50</v>
       </c>
       <c r="G21" s="442">
         <v>0</v>
       </c>
       <c r="H21" s="393">
         <v>15</v>
       </c>
       <c r="J21" s="15" t="str">
         <f>IF(SUM(D21:F21)&gt;C21,"därav-kolumnerna D-F större totalkolumn C","")</f>
         <v/>
       </c>
     </row>
-    <row r="22" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="66" t="s">
         <v>220</v>
       </c>
       <c r="B22" s="449" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="154">
         <v>2332</v>
       </c>
       <c r="D22" s="154">
         <v>921</v>
       </c>
       <c r="E22" s="393">
         <v>233</v>
       </c>
       <c r="F22" s="442">
         <v>1094</v>
       </c>
       <c r="G22" s="442">
         <v>219</v>
       </c>
       <c r="H22" s="393">
         <v>5</v>
       </c>
       <c r="J22" s="15" t="str">
         <f>IF(SUM(D22:F22)&gt;C22,"därav-kolumnerna D-F större totalkolumn C","")</f>
         <v/>
       </c>
     </row>
-    <row r="23" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="66" t="s">
         <v>221</v>
       </c>
       <c r="B23" s="449" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="412">
         <v>3270</v>
       </c>
       <c r="D23" s="412">
         <v>3031</v>
       </c>
       <c r="E23" s="413">
         <v>25</v>
       </c>
       <c r="F23" s="450">
         <v>214</v>
       </c>
       <c r="G23" s="450">
         <v>0</v>
       </c>
       <c r="H23" s="393">
         <v>4</v>
       </c>
       <c r="I23" s="15" t="str">
         <f>IF((C23/C24)&gt;=0.3,"Höga investeringsutgifter!","")</f>
         <v/>
       </c>
       <c r="J23" s="15" t="str">
         <f>IF(SUM(D23:F23)&gt;C23,"därav-kolumnerna D-F större totalkolumn C","")</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="368" t="s">
         <v>242</v>
       </c>
       <c r="B24" s="451" t="s">
         <v>143</v>
       </c>
       <c r="C24" s="452">
         <f t="shared" ref="C24:H24" si="4">SUM(C4,C15,C20)</f>
         <v>26560</v>
       </c>
       <c r="D24" s="452">
         <f t="shared" si="4"/>
         <v>17855</v>
       </c>
       <c r="E24" s="452">
         <f t="shared" si="4"/>
         <v>4167</v>
       </c>
       <c r="F24" s="452">
         <f t="shared" si="4"/>
         <v>4349</v>
       </c>
       <c r="G24" s="452">
         <f t="shared" si="4"/>
         <v>278</v>
       </c>
       <c r="H24" s="453">
         <f t="shared" si="4"/>
         <v>436</v>
       </c>
       <c r="J24" s="15" t="str">
         <f>IF(D25 + D26 &gt; 0.5*D24,
             "Stämmer det att mer än 50% av investeringsutgifterna i byggnader och mark avser inköp av färdiga byggnader och mark?","")</f>
         <v/>
       </c>
     </row>
-    <row r="25" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="368" t="s">
         <v>243</v>
       </c>
       <c r="B25" s="454" t="s">
         <v>354</v>
       </c>
       <c r="C25" s="455"/>
       <c r="D25" s="456">
         <v>869</v>
       </c>
       <c r="E25" s="457"/>
       <c r="F25" s="458"/>
       <c r="G25" s="459"/>
       <c r="H25" s="459"/>
     </row>
-    <row r="26" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:10" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="368" t="s">
         <v>244</v>
       </c>
       <c r="B26" s="460" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="461"/>
       <c r="D26" s="462">
         <v>39</v>
       </c>
       <c r="E26" s="463"/>
       <c r="F26" s="464"/>
       <c r="G26" s="465"/>
       <c r="H26" s="465"/>
     </row>
-    <row r="27" spans="1:10" s="34" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" s="34" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="466" t="s">
         <v>300</v>
       </c>
       <c r="B27" s="467" t="s">
         <v>284</v>
       </c>
       <c r="C27" s="468"/>
       <c r="D27" s="6"/>
       <c r="E27" s="469">
         <v>0</v>
       </c>
       <c r="F27" s="469">
         <v>65</v>
       </c>
       <c r="G27" s="470"/>
       <c r="H27" s="470"/>
     </row>
-    <row r="28" spans="1:10" s="15" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" s="15" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="471" t="s">
         <v>482</v>
       </c>
       <c r="B28" s="423"/>
       <c r="C28" s="224"/>
       <c r="D28" s="472" t="str">
         <f>IF((D25+D26&gt;D24),"Däravbelopp inköp större än totalsumman","")</f>
         <v/>
       </c>
       <c r="E28" s="423" t="str">
         <f>IF((E27&gt;E24),"Däravbelopp inköp större än totalsumman","")</f>
         <v/>
       </c>
       <c r="F28" s="423" t="str">
         <f>IF((F27&gt;F24),"Däravbelopp inköp större än totalsumman","")</f>
         <v/>
       </c>
       <c r="G28" s="224"/>
       <c r="H28" s="224"/>
     </row>
-    <row r="29" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="473">
         <v>500</v>
       </c>
       <c r="B29" s="474" t="s">
         <v>513</v>
       </c>
       <c r="C29" s="475">
         <v>457</v>
       </c>
       <c r="D29" s="138" t="str">
         <f>IF(C4=0,"",IF(C29="","skriv belopp eller 0",IF(C29=0,"Bekräfta i kommentarrutan om det stämmer att regionen inte fått några investerinsinkomster (exkl.försäljning av anl.tillg.)","")))</f>
         <v/>
       </c>
       <c r="F29" s="167"/>
       <c r="G29" s="476"/>
       <c r="H29" s="167"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="290">
         <v>501</v>
       </c>
       <c r="B30" s="477" t="s">
         <v>485</v>
       </c>
       <c r="C30" s="11">
         <v>83</v>
       </c>
       <c r="D30" s="138" t="str">
         <f>IF(C4=0,"",IF(C30="","skriv belopp eller 0",""))</f>
         <v/>
       </c>
       <c r="E30" s="167"/>
       <c r="F30" s="167"/>
       <c r="G30" s="167"/>
       <c r="H30" s="167"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="290">
         <v>502</v>
       </c>
       <c r="B31" s="477" t="s">
         <v>486</v>
       </c>
       <c r="C31" s="11">
         <v>0</v>
       </c>
       <c r="D31" s="138" t="str">
         <f>IF(C4=0,"",IF(C31="","skriv belopp eller 0",""))</f>
         <v/>
       </c>
       <c r="E31" s="167"/>
       <c r="F31" s="167"/>
       <c r="G31" s="167"/>
       <c r="H31" s="167"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="290">
         <v>503</v>
       </c>
       <c r="B32" s="478" t="s">
         <v>511</v>
       </c>
       <c r="C32" s="11">
         <v>4</v>
       </c>
       <c r="D32" s="138" t="str">
         <f>IF(C4=0,"",IF(C32="","skriv belopp eller 0",""))</f>
         <v/>
       </c>
       <c r="E32" s="167"/>
       <c r="F32" s="167"/>
       <c r="G32" s="167"/>
       <c r="H32" s="167"/>
     </row>
-    <row r="33" spans="1:8" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="13" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="479">
         <v>504</v>
       </c>
       <c r="B33" s="480" t="s">
         <v>512</v>
       </c>
       <c r="C33" s="481">
         <f>C29-C30-C31-C32</f>
         <v>370</v>
       </c>
       <c r="D33" s="482"/>
       <c r="E33" s="167"/>
       <c r="F33" s="167"/>
       <c r="G33" s="167"/>
       <c r="H33" s="167"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.2"/>
-    <row r="36" spans="1:8" hidden="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
       <c r="B36" s="202" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="49" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
-[...4 lines deleted...]
-    <row r="54" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="49" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="202" customFormat="1" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FwWjx80tJHhJbm77IqFVPdbVkVBWVLKcTjflPzuKQtbQRk5YR22aWqaUftPK/jcNCsGCXVi8/hO/CT5DX5P5NA==" saltValue="+htlUpA1L2YcRxdkJb/9Zw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:A3"/>
   </mergeCells>
   <conditionalFormatting sqref="C5:H14 E27:F27 C16:H19 C21:H23 D25:D26">
-    <cfRule type="cellIs" dxfId="56" priority="11" stopIfTrue="1" operator="lessThan">
+    <cfRule type="cellIs" dxfId="49" priority="11" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C6:H6">
-    <cfRule type="expression" dxfId="55" priority="12" stopIfTrue="1">
+    <cfRule type="expression" dxfId="48" priority="12" stopIfTrue="1">
       <formula>IF(AND(C$6&gt;C$5),SUM(C$5-C$6)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C8:H8">
-    <cfRule type="expression" dxfId="54" priority="5" stopIfTrue="1">
+    <cfRule type="expression" dxfId="47" priority="5" stopIfTrue="1">
       <formula>IF(AND(C$8&gt;C$7),SUM(C$7-C$8)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C10:H10">
-    <cfRule type="expression" dxfId="53" priority="4" stopIfTrue="1">
+    <cfRule type="expression" dxfId="46" priority="4" stopIfTrue="1">
       <formula>IF(AND(C$10&gt;C$9),SUM(C$9-C$10)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C13:H14">
-    <cfRule type="expression" dxfId="52" priority="13" stopIfTrue="1">
+    <cfRule type="expression" dxfId="45" priority="13" stopIfTrue="1">
       <formula>IF(AND(SUM(C$13:C$14)&gt;C$12),SUM(C$12-C$13-C$14)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D25:D26">
-    <cfRule type="expression" dxfId="51" priority="14" stopIfTrue="1">
+    <cfRule type="expression" dxfId="44" priority="14" stopIfTrue="1">
       <formula>IF(AND(SUM(D$25:D$26)&gt;D$24),SUM(D$24-D$25-D$26)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E27">
-    <cfRule type="expression" dxfId="50" priority="3">
+  <conditionalFormatting sqref="E27:F27">
+    <cfRule type="expression" dxfId="43" priority="2">
       <formula>IF(AND(SUM(E$27)&gt;E$24),SUM(E$24-E$27)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E29:G29">
-    <cfRule type="expression" dxfId="49" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="42" priority="1" stopIfTrue="1">
       <formula>ABS(E27-E29)&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F27">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="F6:H6">
-    <cfRule type="expression" dxfId="47" priority="10" stopIfTrue="1">
+    <cfRule type="expression" dxfId="41" priority="10" stopIfTrue="1">
       <formula>IF(AND(F$6&gt;F$5),SUM(F$5-F$6)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F8:H8">
-    <cfRule type="expression" dxfId="46" priority="9" stopIfTrue="1">
+    <cfRule type="expression" dxfId="40" priority="9" stopIfTrue="1">
       <formula>IF(AND(F$8&gt;F$7),SUM(F$7-F$8)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F10:H10">
-    <cfRule type="expression" dxfId="45" priority="8" stopIfTrue="1">
+    <cfRule type="expression" dxfId="39" priority="8" stopIfTrue="1">
       <formula>IF(AND(F$10&gt;F$9),SUM(F$9-F$10)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F13:H13">
-[...5 lines deleted...]
-    <cfRule type="expression" dxfId="43" priority="6" stopIfTrue="1">
+  <conditionalFormatting sqref="F13:H14">
+    <cfRule type="expression" dxfId="38" priority="6" stopIfTrue="1">
       <formula>IF(AND(SUM(F$13:F$14)&gt;F$12),SUM(F$12-F$13-F$14)&lt;-1)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!" sqref="C4:H27" xr:uid="{19C04E22-EFCF-48D8-9B05-F4F901EB0BCC}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Blad9"/>
   <dimension ref="A1:J46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.45" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="11.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.140625" style="15" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="10" width="9.140625" style="15" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="10.1796875" style="15" customWidth="1"/>
+    <col min="2" max="2" width="47.1796875" style="15" customWidth="1"/>
+    <col min="3" max="4" width="13.1796875" style="15" customWidth="1"/>
+    <col min="5" max="5" width="14.26953125" style="15" hidden="1" customWidth="1"/>
+    <col min="6" max="10" width="9.1796875" style="15" hidden="1" customWidth="1"/>
     <col min="11" max="16383" width="0" style="15" hidden="1" customWidth="1"/>
-    <col min="16384" max="16384" width="0.5703125" style="15" customWidth="1"/>
+    <col min="16384" max="16384" width="0.54296875" style="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>329</v>
       </c>
       <c r="B1" s="493"/>
       <c r="C1" s="493"/>
       <c r="D1" s="493"/>
     </row>
-    <row r="2" spans="1:8" s="65" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:8" s="65" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="494" t="str">
         <f>"R-BAS "&amp;År-2000&amp;""</f>
         <v>R-BAS 24</v>
       </c>
       <c r="B2" s="257" t="s">
         <v>144</v>
       </c>
       <c r="C2" s="495" t="s">
         <v>66</v>
       </c>
       <c r="D2" s="495" t="s">
         <v>66</v>
       </c>
       <c r="E2" s="65" t="s">
         <v>66</v>
       </c>
       <c r="F2" s="65" t="s">
         <v>66</v>
       </c>
       <c r="G2" s="65" t="s">
         <v>271</v>
       </c>
       <c r="H2" s="65" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="3" spans="1:8" s="65" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:8" s="65" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="496"/>
       <c r="B3" s="497"/>
       <c r="C3" s="498">
         <f>År</f>
         <v>2024</v>
       </c>
       <c r="D3" s="498">
         <f>År-1</f>
         <v>2023</v>
       </c>
       <c r="E3" s="65" t="s">
         <v>403</v>
       </c>
       <c r="F3" s="65">
         <f>År-1</f>
         <v>2023</v>
       </c>
       <c r="G3" s="65" t="s">
         <v>483</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:8" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="499" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="500" t="s">
         <v>484</v>
       </c>
       <c r="C4" s="483">
         <f>C5+SUM(C9:C13)</f>
         <v>15956</v>
       </c>
       <c r="D4" s="483">
         <v>14790</v>
       </c>
       <c r="E4" s="501">
         <f>'2. Drift.  intäkter'!C36</f>
         <v>15954</v>
       </c>
       <c r="G4" s="15" t="str">
         <f t="shared" ref="G4:G27" si="0">IF(F4=0,"",(C4-F4)/F4)</f>
         <v/>
       </c>
       <c r="H4" s="15" t="str">
         <f>IF(OR(SUM(C4-E4)&gt;2.99,SUM(C4-E4)&lt;-2.99),(ROUND(C4-E4,0))&amp;" mkr differens mot kontogrupp 30 i flik 2- måste rättas!","")</f>
         <v/>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="502" t="s">
         <v>223</v>
       </c>
       <c r="B5" s="503" t="s">
         <v>414</v>
       </c>
       <c r="C5" s="484">
         <v>3290</v>
       </c>
       <c r="D5" s="484">
         <v>2915</v>
       </c>
       <c r="G5" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H5" s="15" t="str">
         <f>IF(SUM(C6:C8)&gt;C5,"summa varav-rader &gt; därav-rad",IF(AND(C5&lt;=50,F5&lt;50),"",IF(AND(G5&gt;-25%,G5&lt;25%),"","Förändring")))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="504" t="s">
         <v>245</v>
       </c>
       <c r="B6" s="503" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="484">
         <v>1591</v>
       </c>
       <c r="D6" s="484">
         <v>1339</v>
       </c>
       <c r="G6" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H6" s="34" t="str">
         <f t="shared" ref="H6:H11" si="1">IF(AND(C6&lt;=50,F6&lt;50),"",IF(AND(G6&gt;-25%,G6&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="7" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="504" t="s">
         <v>246</v>
       </c>
       <c r="B7" s="503" t="s">
         <v>97</v>
       </c>
       <c r="C7" s="484">
         <v>1197</v>
       </c>
       <c r="D7" s="484">
         <v>1054</v>
       </c>
       <c r="G7" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H7" s="34" t="str">
         <f t="shared" si="1"/>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="8" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="504" t="s">
         <v>247</v>
       </c>
       <c r="B8" s="503" t="s">
         <v>98</v>
       </c>
       <c r="C8" s="484">
         <v>221</v>
       </c>
       <c r="D8" s="484">
         <v>198</v>
       </c>
       <c r="G8" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H8" s="34" t="str">
         <f t="shared" si="1"/>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="502" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="503" t="s">
         <v>415</v>
       </c>
       <c r="C9" s="484">
         <v>582</v>
       </c>
       <c r="D9" s="484">
         <v>540</v>
       </c>
       <c r="G9" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H9" s="15" t="str">
         <f t="shared" si="1"/>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="502" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="503" t="s">
         <v>416</v>
       </c>
       <c r="C10" s="484">
         <v>2525</v>
       </c>
       <c r="D10" s="484">
         <v>2455</v>
       </c>
       <c r="G10" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H10" s="15" t="str">
         <f t="shared" si="1"/>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="502" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="503" t="s">
         <v>417</v>
       </c>
       <c r="C11" s="484">
         <v>280</v>
       </c>
       <c r="D11" s="484">
         <v>262</v>
       </c>
       <c r="G11" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H11" s="15" t="str">
         <f t="shared" si="1"/>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="505">
         <v>307</v>
       </c>
       <c r="B12" s="506" t="s">
         <v>455</v>
       </c>
       <c r="C12" s="484">
         <v>8554</v>
       </c>
       <c r="D12" s="484">
         <v>7974</v>
       </c>
       <c r="G12" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H12" s="15" t="str">
         <f>IF('2. Drift.  intäkter'!C26 - '2. Drift.  intäkter'!C27 &lt;&gt; C12,
     "Belopp på rad 307 avviker från Trafikavgifter (C30) - Färdtjänst (C31) i flik 2.",
      IF(AND(C12&lt;=50, F12&lt;50),"",
              IF(AND(G12&gt;-25%, G12&lt;25%),"","Förändring")))</f>
         <v>Belopp på rad 307 avviker från Trafikavgifter (C30) - Färdtjänst (C31) i flik 2.</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="502" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="503" t="s">
         <v>418</v>
       </c>
       <c r="C13" s="484">
         <v>725</v>
       </c>
       <c r="D13" s="484">
         <v>644</v>
       </c>
       <c r="G13" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H13" s="15" t="str">
         <f>IF(AND(C13&lt;=50,F13&lt;50),"",IF(AND(G13&gt;-25%,G13&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="499" t="s">
         <v>167</v>
       </c>
       <c r="B14" s="507" t="s">
         <v>49</v>
       </c>
       <c r="C14" s="485">
         <v>22380</v>
       </c>
       <c r="D14" s="485">
         <v>21929</v>
       </c>
       <c r="E14" s="15">
         <f>'2. Drift.  intäkter'!D36</f>
         <v>22375</v>
       </c>
       <c r="G14" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H14" s="15" t="str">
         <f>IF(C15&gt;C14,"därav-rad &gt; huvudrad",IF(OR(SUM(C14-E14)&gt;2.99,SUM(C14-E14)&lt;-2.99),(ROUND(C14-E14,0))&amp;" mkr differens mot kontogrupp 31-32 i flik 2- måste rättas!",IF(AND(C14&lt;=50,F14&lt;50),"",IF(AND(G14&gt;-25%,G14&lt;25%),"","Förändring"))))</f>
         <v>5 mkr differens mot kontogrupp 31-32 i flik 2- måste rättas!</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="502" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="503" t="s">
         <v>419</v>
       </c>
       <c r="C15" s="484">
         <v>1048</v>
       </c>
       <c r="D15" s="484">
         <v>1037</v>
       </c>
       <c r="G15" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H15" s="15" t="str">
         <f>IF(AND(C15&lt;=50,F15&lt;50),"",IF(AND(G15&gt;-25%,G15&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="499" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="507" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="486">
         <v>15584</v>
       </c>
       <c r="D16" s="486">
         <v>14845</v>
       </c>
       <c r="E16" s="15">
         <f>'2. Drift.  intäkter'!E36</f>
         <v>15587</v>
       </c>
       <c r="G16" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H16" s="15" t="str">
         <f>IF(SUM(C17:C18)&gt;C16,"summa därav-rader &gt; huvudrad",IF(OR(SUM(C16-E16)&gt;2.99,SUM(C16-E16)&lt;-2.99),(ROUND(C16-E16,0))&amp;" mkr differens mot kontogrupp 35-36 i flik 2- måste rättas!",IF(AND(C16&lt;=50,F16&lt;50),"",IF(AND(G16&gt;-25%,G16&lt;25%),"","Förändring"))))</f>
         <v>-3 mkr differens mot kontogrupp 35-36 i flik 2- måste rättas!</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="502" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="503" t="s">
         <v>420</v>
       </c>
       <c r="C17" s="484">
         <v>2885</v>
       </c>
       <c r="D17" s="484">
         <v>2728</v>
       </c>
       <c r="G17" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H17" s="15" t="str">
         <f>IF(AND(C17&lt;=50,F17&lt;50),"",IF(AND(G17&gt;-25%,G17&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="502" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="503" t="s">
         <v>421</v>
       </c>
       <c r="C18" s="484">
         <v>147</v>
       </c>
       <c r="D18" s="484">
         <v>129</v>
       </c>
       <c r="G18" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H18" s="15" t="str">
         <f>IF(AND(C18&lt;=50,F18&lt;50),"",IF(AND(G18&gt;-25%,G18&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="499" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="507" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="486">
         <v>2165</v>
       </c>
       <c r="D19" s="486">
         <v>2390</v>
       </c>
       <c r="E19" s="15">
         <f>'2. Drift.  intäkter'!F36</f>
         <v>2163</v>
       </c>
       <c r="G19" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H19" s="15" t="str">
         <f>IF(OR(SUM(C19-E19)&gt;2.99,SUM(C19-E19)&lt;-2.99),(ROUND(C19-E19,0))&amp;" mkr differens mot kontogrupp 37 i flik 2- måste rättas!",IF(AND(C19&lt;=50,F19&lt;50),"",IF(AND(G19&gt;-25%,G19&lt;25%),"","Förändring")))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="499" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="507" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="487">
         <f>C21+SUM(C23:C27)</f>
         <v>27952</v>
       </c>
       <c r="D20" s="487">
         <v>32151</v>
       </c>
       <c r="E20" s="15">
         <f>'2. Drift.  intäkter'!G36</f>
         <v>27960</v>
       </c>
       <c r="G20" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H20" s="15" t="str">
         <f>IF(OR(SUM(C20-E20)&gt;2.99,SUM(C20-E20)&lt;-2.99),(ROUND(C20-E20,0))&amp;" mkr differens mot kontogrupp 38 i flik 2- måste rättas!","")</f>
         <v>-8 mkr differens mot kontogrupp 38 i flik 2- måste rättas!</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="502" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="503" t="s">
         <v>518</v>
       </c>
       <c r="C21" s="488">
         <v>19122</v>
       </c>
       <c r="D21" s="488">
         <v>23658</v>
       </c>
       <c r="G21" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H21" s="15" t="str">
         <f>IF(AND(C21&lt;=50,F21&lt;50),"",IF(AND(G21&gt;-25%,G21&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="22" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="368" t="s">
         <v>248</v>
       </c>
       <c r="B22" s="503" t="s">
         <v>450</v>
       </c>
       <c r="C22" s="488">
         <v>2735</v>
       </c>
       <c r="D22" s="488">
         <v>2846</v>
       </c>
       <c r="G22" s="34" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H22" s="34" t="str">
         <f>IF(C22&gt;C21,"varav-rad &gt; därav-rad",IF(AND(C22&lt;=50,F22&lt;50),"",IF(AND(G22&gt;-25%,G22&lt;25%),"","Förändring")))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="508" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="506" t="s">
         <v>519</v>
       </c>
       <c r="C23" s="488">
         <v>281</v>
       </c>
       <c r="D23" s="488">
         <v>265</v>
       </c>
       <c r="G23" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H23" s="15" t="str">
         <f>IF(AND(C23&lt;=50,F23&lt;50),"",IF(AND(G23&gt;-25%,G23&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="502" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="503" t="s">
         <v>525</v>
       </c>
       <c r="C24" s="488">
         <v>4365</v>
       </c>
       <c r="D24" s="488">
         <v>4150</v>
       </c>
       <c r="G24" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H24" s="15" t="str">
         <f>IF(AND(C24&lt;=50,F24&lt;50),"",IF(AND(G24&gt;-25%,G24&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="505">
         <v>386</v>
       </c>
       <c r="B25" s="506" t="s">
         <v>503</v>
       </c>
       <c r="C25" s="488">
         <v>127</v>
       </c>
       <c r="D25" s="488">
         <v>121</v>
       </c>
       <c r="G25" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H25" s="15" t="str">
         <f>IF(AND(C25&lt;=50,F25&lt;50),"",IF(AND(G25&gt;-25%,G25&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="502" t="s">
         <v>251</v>
       </c>
       <c r="B26" s="503" t="s">
         <v>422</v>
       </c>
       <c r="C26" s="488">
         <v>276</v>
       </c>
       <c r="D26" s="488">
         <v>283</v>
       </c>
       <c r="G26" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H26" s="15" t="str">
         <f>IF(AND(C26&lt;=50,F26&lt;50),"",IF(AND(G26&gt;-25%,G26&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="502" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="503" t="s">
         <v>460</v>
       </c>
       <c r="C27" s="488">
         <v>3781</v>
       </c>
       <c r="D27" s="488">
         <v>3674</v>
       </c>
       <c r="G27" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H27" s="15" t="str">
         <f>IF(AND(C27&lt;=50,F27&lt;50),"",IF(AND(G27&gt;-25%,G27&lt;25%),"","Förändring"))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="509"/>
       <c r="B28" s="510"/>
       <c r="C28" s="489"/>
       <c r="D28" s="489"/>
     </row>
-    <row r="29" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="511"/>
       <c r="B29" s="503"/>
       <c r="C29" s="490"/>
       <c r="D29" s="490"/>
     </row>
-    <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="499" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="507" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="485">
         <v>3312</v>
       </c>
       <c r="D30" s="485">
         <v>3434</v>
       </c>
       <c r="E30" s="15">
         <f>'2. Drift.  intäkter'!H36</f>
         <v>3308</v>
       </c>
       <c r="G30" s="15" t="str">
         <f>IF(F30=0,"",(C30-F30)/F30)</f>
         <v/>
       </c>
       <c r="H30" s="15" t="str">
         <f>IF(OR(SUM(C30-E30)&gt;2.99,SUM(C30-E30)&lt;-2.99),(ROUND(C30-E30,0))&amp;" mkr differens mot kontogrupp 39 i flik 2- måste rättas!",IF(AND(C30&lt;=50,F30&lt;50),"",IF(AND(G30&gt;-25%,G30&lt;25%),"","Förändring")))</f>
         <v>4 mkr differens mot kontogrupp 39 i flik 2- måste rättas!</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="512" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="513" t="s">
         <v>497</v>
       </c>
       <c r="C31" s="491">
         <v>67</v>
       </c>
       <c r="D31" s="491">
         <v>277</v>
       </c>
       <c r="G31" s="15" t="str">
         <f>IF(F31=0,"",(C31-F31)/F31)</f>
         <v/>
       </c>
       <c r="H31" s="15" t="str">
         <f>IF(C31&gt;C30,"därav-rad &gt; huvudrad",IF(AND(C31&lt;=50,F31&lt;50),"",IF(AND(G31&gt;-25%,G31&lt;25%),"","Förändring")))</f>
         <v>Förändring</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="514" t="s">
         <v>139</v>
       </c>
       <c r="B32" s="515" t="s">
         <v>294</v>
       </c>
       <c r="C32" s="492">
         <f>SUM(C4,C14,C16,C19,C20,C30)</f>
         <v>87349</v>
       </c>
       <c r="D32" s="492">
         <v>89539</v>
       </c>
       <c r="E32" s="15">
         <f>'2. Drift.  intäkter'!J38</f>
         <v>87347</v>
       </c>
       <c r="G32" s="15" t="str">
         <f>IF(F32=0,"",(C32-F32)/F32)</f>
         <v/>
       </c>
       <c r="H32" s="15" t="str">
         <f>IF(OR(SUM(C32-E32)&gt;2.99,SUM(C32-E32)&lt;-2.99),(ROUND(C32-E32,0))&amp;" mkr differens mot verksamh. Intäkter i flik 2- måste rättas!","")</f>
         <v/>
       </c>
     </row>
-    <row r="33" spans="2:2" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:2" ht="12" hidden="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="B35" s="15" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="36" spans="2:2" ht="12" hidden="1" x14ac:dyDescent="0.2"/>
-[...9 lines deleted...]
-    <row r="46" spans="2:2" ht="12" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="2:2" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="wLXoCQvsQhr/z+ne0chT7cPIYRsOYOIgD1lFs1KmL50DoKNJBv1Qwkeqmcx0SaSUW68+HvYjhvP/rmbiIpb7hw==" saltValue="kG2rBAkxC6iJWVphJeV78g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="0" type="noConversion"/>
-  <conditionalFormatting sqref="C5:C19">
-    <cfRule type="cellIs" dxfId="42" priority="12" stopIfTrue="1" operator="lessThan">
+  <conditionalFormatting sqref="C5:D19 C21:D31">
+    <cfRule type="cellIs" dxfId="37" priority="6" stopIfTrue="1" operator="lessThan">
       <formula>-1</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C6:C8">
-    <cfRule type="expression" dxfId="41" priority="10" stopIfTrue="1">
+  <conditionalFormatting sqref="C6:D8">
+    <cfRule type="expression" dxfId="36" priority="4" stopIfTrue="1">
       <formula>IF(AND(SUM(C$6:C$8)&gt;C$5),"Sant","falskt")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15:D15">
-    <cfRule type="expression" dxfId="40" priority="5" stopIfTrue="1">
+    <cfRule type="expression" dxfId="35" priority="5" stopIfTrue="1">
       <formula>IF(AND(C$15&gt;C$14),"sant","falskt")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C17:D18">
-    <cfRule type="expression" dxfId="39" priority="3" stopIfTrue="1">
+    <cfRule type="expression" dxfId="34" priority="3" stopIfTrue="1">
       <formula>IF(AND(SUM(C$17:C$18)&gt;C$16),"Sant","falskt")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C22:D22">
-    <cfRule type="expression" dxfId="38" priority="2" stopIfTrue="1">
+    <cfRule type="expression" dxfId="33" priority="2" stopIfTrue="1">
       <formula>IF(AND(C$22&gt;C$21),"sant","falskt")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31:D31">
-    <cfRule type="expression" dxfId="37" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="32" priority="1" stopIfTrue="1">
       <formula>IF(AND(C$31&gt;C$30),"sant","falskt")</formula>
-    </cfRule>
-[...8 lines deleted...]
-      <formula>IF(AND(SUM(D$6:D$8)&gt;D$5),"Sant","falskt")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showErrorMessage="1" error="Endast tal får anges!" sqref="C4:C32" xr:uid="{00000000-0002-0000-0600-000000000000}">
       <formula1>-99999</formula1>
       <formula2>999999</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.54" right="0.61" top="0.75" bottom="0.39" header="0.35" footer="0.31"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;9Statistiska centralbyrån
 Offentlig ekonomi
 701 89 Örebro&amp;R&amp;9&amp;D</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>