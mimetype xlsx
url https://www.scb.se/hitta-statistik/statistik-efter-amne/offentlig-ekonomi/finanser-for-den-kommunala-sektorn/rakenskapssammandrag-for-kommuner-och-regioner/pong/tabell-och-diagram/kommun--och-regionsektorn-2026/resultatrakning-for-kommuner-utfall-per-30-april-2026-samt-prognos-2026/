--- v0 (2026-06-25)
+++ v1 (2026-09-28)
@@ -3,83 +3,83 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\NR\Offentlig Ekonomi\RS\Resultaträkningsprognos\2026\16 juni\Leverans\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\NR\Offentlig Ekonomi\RS\Resultaträkningsprognos\2026\28 augusti\Leverans\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBB07447-16D1-475A-B816-DB1990F9ED8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F08E15F8-C11D-48EB-95D0-9E3CC7C95B0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28635" yWindow="-165" windowWidth="29130" windowHeight="15810" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UTFALL" sheetId="4" r:id="rId1"/>
     <sheet name="PROGNOS" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1280" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1460" uniqueCount="315">
   <si>
     <t>Löpande priser tusentals kronor</t>
   </si>
   <si>
     <t>Kommun</t>
   </si>
   <si>
     <t>Verksamhetens intäkter</t>
   </si>
   <si>
     <t>Verksamhetens kostnader</t>
   </si>
   <si>
     <t>Skatteintäkter</t>
   </si>
   <si>
     <t>Fastighetsavgift</t>
   </si>
   <si>
     <t>Finansiella intäkter</t>
   </si>
   <si>
     <t>Finansiella kostnader</t>
   </si>
   <si>
@@ -1109,85 +1109,88 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="5" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="%" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1703,51 +1706,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A5:U299"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="U30" sqref="U30"/>
+      <selection pane="bottomLeft" activeCell="M47" sqref="M47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.09765625" customWidth="1"/>
     <col min="2" max="2" width="12.09765625" customWidth="1"/>
     <col min="3" max="3" width="9.296875" customWidth="1"/>
     <col min="4" max="4" width="12.09765625" customWidth="1"/>
     <col min="5" max="5" width="9.296875" customWidth="1"/>
     <col min="6" max="6" width="12.09765625" customWidth="1"/>
     <col min="7" max="7" width="11.69921875" customWidth="1"/>
     <col min="8" max="10" width="12.09765625" customWidth="1"/>
     <col min="11" max="11" width="12.59765625" customWidth="1"/>
     <col min="12" max="13" width="12.09765625" customWidth="1"/>
     <col min="14" max="14" width="9.296875" customWidth="1"/>
     <col min="15" max="15" width="12.09765625" customWidth="1"/>
     <col min="16" max="16" width="9.296875" customWidth="1"/>
     <col min="17" max="17" width="12.09765625" customWidth="1"/>
     <col min="18" max="18" width="10.796875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="12.09765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:19" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A5" s="9" t="s">
         <v>313</v>
@@ -3056,66 +3059,66 @@
       </c>
       <c r="E30" s="2">
         <v>-30143</v>
       </c>
       <c r="F30" s="2">
         <v>-89204</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>-1419888</v>
       </c>
       <c r="I30" s="2">
         <v>1911769</v>
       </c>
       <c r="J30" s="2">
         <v>-494861</v>
       </c>
       <c r="K30" s="2">
         <v>36769</v>
       </c>
       <c r="L30" s="2">
         <v>33789</v>
       </c>
-      <c r="M30" s="2">
+      <c r="M30" s="20">
         <v>156134</v>
       </c>
-      <c r="N30" s="2">
-[...2 lines deleted...]
-      <c r="O30" s="2">
+      <c r="N30" s="20">
+        <v>0</v>
+      </c>
+      <c r="O30" s="20">
         <v>13361</v>
       </c>
-      <c r="P30" s="2">
-[...2 lines deleted...]
-      <c r="Q30" s="2">
+      <c r="P30" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="20">
         <v>203284</v>
       </c>
-      <c r="R30" s="2" t="s">
+      <c r="R30" s="20" t="s">
         <v>312</v>
       </c>
       <c r="S30" s="2">
         <v>205384</v>
       </c>
       <c r="T30" s="19"/>
       <c r="U30" s="19"/>
     </row>
     <row r="31" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A31" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>230318</v>
       </c>
       <c r="C31" s="2">
         <v>0</v>
       </c>
       <c r="D31" s="2">
         <v>-1198967</v>
       </c>
       <c r="E31" s="2">
         <v>0</v>
       </c>
       <c r="F31" s="2">
@@ -6152,138 +6155,138 @@
         <v>19724</v>
       </c>
       <c r="N82" s="2">
         <v>0</v>
       </c>
       <c r="O82" s="2">
         <v>-9201</v>
       </c>
       <c r="P82" s="2">
         <v>0</v>
       </c>
       <c r="Q82" s="2">
         <v>21869</v>
       </c>
       <c r="R82" s="2" t="s">
         <v>305</v>
       </c>
       <c r="S82" s="2">
         <v>21869</v>
       </c>
     </row>
     <row r="83" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A83" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="B83" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R83" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S83" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="84" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A84" s="11" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="2">
         <v>51471</v>
       </c>
       <c r="C84" s="2">
         <v>0</v>
       </c>
       <c r="D84" s="2">
         <v>-305173</v>
       </c>
       <c r="E84" s="2">
         <v>0</v>
       </c>
       <c r="F84" s="2">
         <v>-18490</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>-272192</v>
       </c>
       <c r="I84" s="2">
         <v>175060</v>
       </c>
       <c r="J84" s="2">
-        <v>91080</v>
+        <v>82343</v>
       </c>
       <c r="K84" s="2">
-        <v>0</v>
+        <v>8737</v>
       </c>
       <c r="L84" s="2">
         <v>-6052</v>
       </c>
       <c r="M84" s="2">
         <v>23384</v>
       </c>
       <c r="N84" s="2">
         <v>0</v>
       </c>
       <c r="O84" s="2">
         <v>-19608</v>
       </c>
       <c r="P84" s="2">
         <v>0</v>
       </c>
       <c r="Q84" s="2">
         <v>-2276</v>
       </c>
       <c r="R84" s="2">
         <v>0</v>
       </c>
       <c r="S84" s="2">
         <v>-2276</v>
       </c>
@@ -6329,103 +6332,103 @@
         <v>42428</v>
       </c>
       <c r="N85" s="2">
         <v>0</v>
       </c>
       <c r="O85" s="2">
         <v>-18540</v>
       </c>
       <c r="P85" s="2">
         <v>0</v>
       </c>
       <c r="Q85" s="2">
         <v>32353</v>
       </c>
       <c r="R85" s="2">
         <v>0</v>
       </c>
       <c r="S85" s="2">
         <v>32353</v>
       </c>
     </row>
     <row r="86" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A86" s="11" t="s">
         <v>85</v>
       </c>
-      <c r="B86" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R86" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S86" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="87" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A87" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B87" s="2">
         <v>57865</v>
       </c>
       <c r="C87" s="2">
         <v>0</v>
       </c>
       <c r="D87" s="2">
         <v>-192028</v>
       </c>
       <c r="E87" s="2">
         <v>0</v>
       </c>
       <c r="F87" s="2">
         <v>-5469</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
@@ -6506,103 +6509,103 @@
         <v>2111</v>
       </c>
       <c r="N88" s="2">
         <v>343</v>
       </c>
       <c r="O88" s="2">
         <v>-4368</v>
       </c>
       <c r="P88" s="2">
         <v>0</v>
       </c>
       <c r="Q88" s="2">
         <v>2897</v>
       </c>
       <c r="R88" s="2" t="s">
         <v>305</v>
       </c>
       <c r="S88" s="2">
         <v>2897</v>
       </c>
     </row>
     <row r="89" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A89" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="B89" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R89" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S89" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="90" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A90" s="11" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="2">
         <v>97492</v>
       </c>
       <c r="C90" s="2">
         <v>0</v>
       </c>
       <c r="D90" s="2">
         <v>-468844</v>
       </c>
       <c r="E90" s="2">
         <v>0</v>
       </c>
       <c r="F90" s="2">
         <v>-19781</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
@@ -6801,103 +6804,103 @@
         <v>26081</v>
       </c>
       <c r="N93" s="2">
         <v>0</v>
       </c>
       <c r="O93" s="2">
         <v>-74280</v>
       </c>
       <c r="P93" s="2">
         <v>0</v>
       </c>
       <c r="Q93" s="2">
         <v>251510</v>
       </c>
       <c r="R93" s="2" t="s">
         <v>305</v>
       </c>
       <c r="S93" s="2">
         <v>251510</v>
       </c>
     </row>
     <row r="94" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A94" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="B94" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R94" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S94" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="95" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A95" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="2">
         <v>168677</v>
       </c>
       <c r="C95" s="2">
         <v>0</v>
       </c>
       <c r="D95" s="2">
         <v>-816627</v>
       </c>
       <c r="E95" s="2">
         <v>0</v>
       </c>
       <c r="F95" s="2">
         <v>-39074</v>
       </c>
       <c r="G95" s="2">
         <v>0</v>
       </c>
       <c r="H95" s="2">
@@ -7155,103 +7158,103 @@
         <v>19500</v>
       </c>
       <c r="N99" s="2">
         <v>18362</v>
       </c>
       <c r="O99" s="2">
         <v>-22100</v>
       </c>
       <c r="P99" s="2">
         <v>0</v>
       </c>
       <c r="Q99" s="2">
         <v>-3900</v>
       </c>
       <c r="R99" s="2" t="s">
         <v>305</v>
       </c>
       <c r="S99" s="2">
         <v>-3900</v>
       </c>
     </row>
     <row r="100" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A100" s="11" t="s">
         <v>99</v>
       </c>
-      <c r="B100" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R100" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S100" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="101" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A101" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B101" s="2">
         <v>373834</v>
       </c>
       <c r="C101" s="2">
         <v>0</v>
       </c>
       <c r="D101" s="2">
         <v>-1966576</v>
       </c>
       <c r="E101" s="2">
         <v>0</v>
       </c>
       <c r="F101" s="2">
         <v>-60412</v>
       </c>
       <c r="G101" s="2">
         <v>0</v>
       </c>
       <c r="H101" s="2">
@@ -7273,103 +7276,103 @@
         <v>35943</v>
       </c>
       <c r="N101" s="2">
         <v>0</v>
       </c>
       <c r="O101" s="2">
         <v>-41749</v>
       </c>
       <c r="P101" s="2">
         <v>0</v>
       </c>
       <c r="Q101" s="2">
         <v>52301</v>
       </c>
       <c r="R101" s="2">
         <v>0</v>
       </c>
       <c r="S101" s="2">
         <v>52301</v>
       </c>
     </row>
     <row r="102" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A102" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="B102" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R102" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S102" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="103" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A103" s="11" t="s">
         <v>102</v>
       </c>
       <c r="B103" s="2">
         <v>198728</v>
       </c>
       <c r="C103" s="2">
         <v>50000</v>
       </c>
       <c r="D103" s="2">
         <v>-956215</v>
       </c>
       <c r="E103" s="2">
         <v>0</v>
       </c>
       <c r="F103" s="2">
         <v>-39228</v>
       </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
       <c r="H103" s="2">
@@ -7475,54 +7478,54 @@
       <c r="B105" s="2">
         <v>112056</v>
       </c>
       <c r="C105" s="2">
         <v>182</v>
       </c>
       <c r="D105" s="2">
         <v>-423998</v>
       </c>
       <c r="E105" s="2">
         <v>-182</v>
       </c>
       <c r="F105" s="2">
         <v>-26923</v>
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>-338865</v>
       </c>
       <c r="I105" s="2">
         <v>256037</v>
       </c>
       <c r="J105" s="2">
-        <v>100037</v>
+        <v>86193</v>
       </c>
       <c r="K105" s="2">
-        <v>0</v>
+        <v>13844</v>
       </c>
       <c r="L105" s="2">
         <v>17209</v>
       </c>
       <c r="M105" s="2">
         <v>5572</v>
       </c>
       <c r="N105" s="2">
         <v>0</v>
       </c>
       <c r="O105" s="2">
         <v>-10568</v>
       </c>
       <c r="P105" s="2">
         <v>0</v>
       </c>
       <c r="Q105" s="2">
         <v>12213</v>
       </c>
       <c r="R105" s="2">
         <v>0</v>
       </c>
       <c r="S105" s="2">
         <v>12213</v>
       </c>
@@ -8335,103 +8338,103 @@
         <v>399</v>
       </c>
       <c r="N119" s="2">
         <v>0</v>
       </c>
       <c r="O119" s="2">
         <v>-2269</v>
       </c>
       <c r="P119" s="2">
         <v>0</v>
       </c>
       <c r="Q119" s="2">
         <v>10174</v>
       </c>
       <c r="R119" s="2">
         <v>0</v>
       </c>
       <c r="S119" s="2">
         <v>10174</v>
       </c>
     </row>
     <row r="120" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A120" s="11" t="s">
         <v>119</v>
       </c>
-      <c r="B120" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R120" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S120" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="121" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A121" s="11" t="s">
         <v>120</v>
       </c>
       <c r="B121" s="2">
         <v>120622</v>
       </c>
       <c r="C121" s="2">
         <v>0</v>
       </c>
       <c r="D121" s="2">
         <v>-425352</v>
       </c>
       <c r="E121" s="2">
         <v>0</v>
       </c>
       <c r="F121" s="2">
         <v>-29246</v>
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
       <c r="H121" s="2">
@@ -9279,103 +9282,103 @@
         <v>10358</v>
       </c>
       <c r="N135" s="2">
         <v>0</v>
       </c>
       <c r="O135" s="2">
         <v>-9571</v>
       </c>
       <c r="P135" s="2">
         <v>0</v>
       </c>
       <c r="Q135" s="2">
         <v>20267</v>
       </c>
       <c r="R135" s="2">
         <v>0</v>
       </c>
       <c r="S135" s="2">
         <v>20267</v>
       </c>
     </row>
     <row r="136" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A136" s="11" t="s">
         <v>135</v>
       </c>
-      <c r="B136" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R136" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S136" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A137" s="11" t="s">
         <v>136</v>
       </c>
       <c r="B137" s="2">
         <v>224613</v>
       </c>
       <c r="C137" s="2">
         <v>0</v>
       </c>
       <c r="D137" s="2">
         <v>-1463742</v>
       </c>
       <c r="E137" s="2">
         <v>0</v>
       </c>
       <c r="F137" s="2">
         <v>-70737</v>
       </c>
       <c r="G137" s="2">
         <v>0</v>
       </c>
       <c r="H137" s="2">
@@ -9397,103 +9400,103 @@
         <v>35608</v>
       </c>
       <c r="N137" s="2">
         <v>0</v>
       </c>
       <c r="O137" s="2">
         <v>-15562</v>
       </c>
       <c r="P137" s="2">
         <v>0</v>
       </c>
       <c r="Q137" s="2">
         <v>51242</v>
       </c>
       <c r="R137" s="2">
         <v>0</v>
       </c>
       <c r="S137" s="2">
         <v>51242</v>
       </c>
     </row>
     <row r="138" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A138" s="11" t="s">
         <v>137</v>
       </c>
-      <c r="B138" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R138" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S138" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A139" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B139" s="2">
         <v>568514</v>
       </c>
       <c r="C139" s="2">
         <v>1881</v>
       </c>
       <c r="D139" s="2">
         <v>-2861527</v>
       </c>
       <c r="E139" s="2">
         <v>0</v>
       </c>
       <c r="F139" s="2">
         <v>-199366</v>
       </c>
       <c r="G139" s="2">
         <v>0</v>
       </c>
       <c r="H139" s="2">
@@ -9515,103 +9518,103 @@
         <v>192431</v>
       </c>
       <c r="N139" s="2">
         <v>15923</v>
       </c>
       <c r="O139" s="2">
         <v>-27313</v>
       </c>
       <c r="P139" s="2">
         <v>0</v>
       </c>
       <c r="Q139" s="2">
         <v>260982</v>
       </c>
       <c r="R139" s="2">
         <v>0</v>
       </c>
       <c r="S139" s="2">
         <v>260982</v>
       </c>
     </row>
     <row r="140" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A140" s="11" t="s">
         <v>139</v>
       </c>
-      <c r="B140" s="2">
-[...51 lines deleted...]
-        <v>0</v>
+      <c r="B140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="I140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="L140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="M140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="N140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="O140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="P140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="R140" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="S140" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A141" s="11" t="s">
         <v>140</v>
       </c>
       <c r="B141" s="2">
         <v>257300</v>
       </c>
       <c r="C141" s="2">
         <v>0</v>
       </c>
       <c r="D141" s="2">
         <v>-1388400</v>
       </c>
       <c r="E141" s="2">
         <v>0</v>
       </c>
       <c r="F141" s="2">
         <v>-68024</v>
       </c>
       <c r="G141" s="2">
         <v>0</v>
       </c>
       <c r="H141" s="2">
@@ -11546,54 +11549,54 @@
       <c r="B174" s="2">
         <v>3880987</v>
       </c>
       <c r="C174" s="2">
         <v>0</v>
       </c>
       <c r="D174" s="2">
         <v>-17620223</v>
       </c>
       <c r="E174" s="2">
         <v>0</v>
       </c>
       <c r="F174" s="2">
         <v>-998737</v>
       </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>-14737973</v>
       </c>
       <c r="I174" s="2">
         <v>13185011</v>
       </c>
       <c r="J174" s="2">
-        <v>1533660</v>
+        <v>1182984</v>
       </c>
       <c r="K174" s="2">
-        <v>0</v>
+        <v>350676</v>
       </c>
       <c r="L174" s="2">
         <v>-19302</v>
       </c>
       <c r="M174" s="2">
         <v>511458</v>
       </c>
       <c r="N174" s="2">
         <v>0</v>
       </c>
       <c r="O174" s="2">
         <v>-827984</v>
       </c>
       <c r="P174" s="2">
         <v>0</v>
       </c>
       <c r="Q174" s="2">
         <v>-335828</v>
       </c>
       <c r="R174" s="2" t="s">
         <v>305</v>
       </c>
       <c r="S174" s="2">
         <v>-335828</v>
       </c>
@@ -15381,54 +15384,54 @@
       <c r="B239" s="2">
         <v>200725</v>
       </c>
       <c r="C239" s="2">
         <v>0</v>
       </c>
       <c r="D239" s="2">
         <v>-682755</v>
       </c>
       <c r="E239" s="2">
         <v>0</v>
       </c>
       <c r="F239" s="2">
         <v>-31515</v>
       </c>
       <c r="G239" s="2">
         <v>0</v>
       </c>
       <c r="H239" s="2">
         <v>-513545</v>
       </c>
       <c r="I239" s="2">
         <v>401088</v>
       </c>
       <c r="J239" s="2">
-        <v>163853</v>
+        <v>137410</v>
       </c>
       <c r="K239" s="2">
-        <v>0</v>
+        <v>26443</v>
       </c>
       <c r="L239" s="2">
         <v>51396</v>
       </c>
       <c r="M239" s="2">
         <v>2113</v>
       </c>
       <c r="N239" s="2">
         <v>0</v>
       </c>
       <c r="O239" s="2">
         <v>-6189</v>
       </c>
       <c r="P239" s="2">
         <v>0</v>
       </c>
       <c r="Q239" s="2">
         <v>47320</v>
       </c>
       <c r="R239" s="2" t="s">
         <v>305</v>
       </c>
       <c r="S239" s="2">
         <v>47320</v>
       </c>
@@ -16148,54 +16151,54 @@
       <c r="B252" s="2">
         <v>224348</v>
       </c>
       <c r="C252" s="2">
         <v>0</v>
       </c>
       <c r="D252" s="2">
         <v>-1173338</v>
       </c>
       <c r="E252" s="2">
         <v>0</v>
       </c>
       <c r="F252" s="2">
         <v>-61538</v>
       </c>
       <c r="G252" s="2">
         <v>0</v>
       </c>
       <c r="H252" s="2">
         <v>-1010528</v>
       </c>
       <c r="I252" s="2">
         <v>749259</v>
       </c>
       <c r="J252" s="2">
-        <v>245001</v>
+        <v>209036</v>
       </c>
       <c r="K252" s="2">
-        <v>0</v>
+        <v>35965</v>
       </c>
       <c r="L252" s="2">
         <v>-16268</v>
       </c>
       <c r="M252" s="2">
         <v>44606</v>
       </c>
       <c r="N252" s="2">
         <v>0</v>
       </c>
       <c r="O252" s="2">
         <v>-50398</v>
       </c>
       <c r="P252" s="2">
         <v>0</v>
       </c>
       <c r="Q252" s="2">
         <v>-22060</v>
       </c>
       <c r="R252" s="2">
         <v>0</v>
       </c>
       <c r="S252" s="2">
         <v>-22060</v>
       </c>
@@ -18954,64 +18957,61 @@
       <c r="M299" s="2">
         <v>16227</v>
       </c>
       <c r="N299" s="2">
         <v>0</v>
       </c>
       <c r="O299" s="2">
         <v>-25221</v>
       </c>
       <c r="P299" s="2">
         <v>0</v>
       </c>
       <c r="Q299" s="2">
         <v>-24019</v>
       </c>
       <c r="R299" s="2">
         <v>0</v>
       </c>
       <c r="S299" s="2">
         <v>-24019</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A5:U300"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S30" sqref="S30"/>
+      <selection pane="bottomLeft" activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.09765625" customWidth="1"/>
     <col min="2" max="2" width="12.09765625" customWidth="1"/>
     <col min="3" max="3" width="9.296875" customWidth="1"/>
     <col min="4" max="4" width="12.09765625" customWidth="1"/>
     <col min="5" max="5" width="9.296875" customWidth="1"/>
     <col min="6" max="6" width="12.09765625" customWidth="1"/>
     <col min="7" max="7" width="11.8984375" customWidth="1"/>
     <col min="8" max="10" width="12.09765625" customWidth="1"/>
     <col min="11" max="11" width="12.59765625" customWidth="1"/>
     <col min="12" max="13" width="12.09765625" customWidth="1"/>
     <col min="14" max="14" width="9.296875" customWidth="1"/>
     <col min="15" max="15" width="12.09765625" customWidth="1"/>
     <col min="16" max="16" width="9.296875" customWidth="1"/>
     <col min="17" max="17" width="12.09765625" customWidth="1"/>
     <col min="18" max="18" width="10.8984375" customWidth="1"/>
     <col min="19" max="19" width="12.09765625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:19" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A5" s="9" t="s">
         <v>314</v>
@@ -23500,54 +23500,54 @@
       <c r="B84" s="18">
         <v>141376</v>
       </c>
       <c r="C84" s="18">
         <v>0</v>
       </c>
       <c r="D84" s="18">
         <v>-862899</v>
       </c>
       <c r="E84" s="18">
         <v>0</v>
       </c>
       <c r="F84" s="18">
         <v>-65404</v>
       </c>
       <c r="G84" s="18">
         <v>0</v>
       </c>
       <c r="H84" s="18">
         <v>-786927</v>
       </c>
       <c r="I84" s="18">
         <v>515712</v>
       </c>
       <c r="J84" s="18">
-        <v>278585</v>
+        <v>249921</v>
       </c>
       <c r="K84" s="18">
-        <v>0</v>
+        <v>28664</v>
       </c>
       <c r="L84" s="18">
         <v>7370</v>
       </c>
       <c r="M84" s="18">
         <v>16578</v>
       </c>
       <c r="N84" s="18">
         <v>0</v>
       </c>
       <c r="O84" s="18">
         <v>-20655</v>
       </c>
       <c r="P84" s="18">
         <v>0</v>
       </c>
       <c r="Q84" s="18">
         <v>3293</v>
       </c>
       <c r="R84" s="18">
         <v>0</v>
       </c>
       <c r="S84" s="18">
         <v>3293</v>
       </c>
@@ -24739,54 +24739,54 @@
       <c r="B105" s="18">
         <v>644121</v>
       </c>
       <c r="C105" s="18">
         <v>0</v>
       </c>
       <c r="D105" s="18">
         <v>-1602545</v>
       </c>
       <c r="E105" s="18">
         <v>0</v>
       </c>
       <c r="F105" s="18">
         <v>-66280</v>
       </c>
       <c r="G105" s="18">
         <v>0</v>
       </c>
       <c r="H105" s="18">
         <v>-1024704</v>
       </c>
       <c r="I105" s="18">
         <v>768112</v>
       </c>
       <c r="J105" s="18">
-        <v>287828</v>
+        <v>243627</v>
       </c>
       <c r="K105" s="18">
-        <v>0</v>
+        <v>44201</v>
       </c>
       <c r="L105" s="18">
         <v>31236</v>
       </c>
       <c r="M105" s="18">
         <v>34901</v>
       </c>
       <c r="N105" s="18">
         <v>0</v>
       </c>
       <c r="O105" s="18">
         <v>-34840</v>
       </c>
       <c r="P105" s="18">
         <v>0</v>
       </c>
       <c r="Q105" s="18">
         <v>31297</v>
       </c>
       <c r="R105" s="18">
         <v>0</v>
       </c>
       <c r="S105" s="18">
         <v>31297</v>
       </c>
@@ -27276,54 +27276,54 @@
       <c r="B148" s="18">
         <v>333300</v>
       </c>
       <c r="C148" s="18">
         <v>0</v>
       </c>
       <c r="D148" s="18">
         <v>-1500000</v>
       </c>
       <c r="E148" s="18">
         <v>0</v>
       </c>
       <c r="F148" s="18">
         <v>-58200</v>
       </c>
       <c r="G148" s="18">
         <v>0</v>
       </c>
       <c r="H148" s="18">
         <v>-1224900</v>
       </c>
       <c r="I148" s="18">
         <v>1090900</v>
       </c>
       <c r="J148" s="18">
-        <v>158200</v>
+        <v>89523</v>
       </c>
       <c r="K148" s="18">
-        <v>0</v>
+        <v>68677</v>
       </c>
       <c r="L148" s="18">
         <v>24200</v>
       </c>
       <c r="M148" s="18">
         <v>6800</v>
       </c>
       <c r="N148" s="18">
         <v>0</v>
       </c>
       <c r="O148" s="18">
         <v>-9000</v>
       </c>
       <c r="P148" s="18">
         <v>0</v>
       </c>
       <c r="Q148" s="18">
         <v>22000</v>
       </c>
       <c r="R148" s="18">
         <v>0</v>
       </c>
       <c r="S148" s="18">
         <v>22000</v>
       </c>
@@ -28810,54 +28810,54 @@
       <c r="B174" s="18">
         <v>12132800</v>
       </c>
       <c r="C174" s="18">
         <v>0</v>
       </c>
       <c r="D174" s="18">
         <v>-53554900</v>
       </c>
       <c r="E174" s="18">
         <v>0</v>
       </c>
       <c r="F174" s="18">
         <v>-2850000</v>
       </c>
       <c r="G174" s="18">
         <v>0</v>
       </c>
       <c r="H174" s="18">
         <v>-44272100</v>
       </c>
       <c r="I174" s="18">
         <v>39555000</v>
       </c>
       <c r="J174" s="18">
-        <v>4600000</v>
+        <v>3500000</v>
       </c>
       <c r="K174" s="18">
-        <v>0</v>
+        <v>1100000</v>
       </c>
       <c r="L174" s="18">
         <v>-117100</v>
       </c>
       <c r="M174" s="18">
         <v>3370000</v>
       </c>
       <c r="N174" s="18">
         <v>0</v>
       </c>
       <c r="O174" s="18">
         <v>-2902900</v>
       </c>
       <c r="P174" s="18">
         <v>0</v>
       </c>
       <c r="Q174" s="18">
         <v>350000</v>
       </c>
       <c r="R174" s="18">
         <v>0</v>
       </c>
       <c r="S174" s="18">
         <v>350000</v>
       </c>
@@ -28925,81 +28925,81 @@
       <c r="A176" s="17" t="s">
         <v>175</v>
       </c>
       <c r="B176" s="18">
         <v>0</v>
       </c>
       <c r="C176" s="18">
         <v>0</v>
       </c>
       <c r="D176" s="18">
         <v>-3522200</v>
       </c>
       <c r="E176" s="18">
         <v>0</v>
       </c>
       <c r="F176" s="18">
         <v>-272600</v>
       </c>
       <c r="G176" s="18">
         <v>0</v>
       </c>
       <c r="H176" s="18">
         <v>-3794800</v>
       </c>
       <c r="I176" s="18">
-        <v>3879000</v>
+        <v>3363920</v>
       </c>
       <c r="J176" s="18">
-        <v>0</v>
+        <v>390289</v>
       </c>
       <c r="K176" s="18">
-        <v>0</v>
+        <v>124819</v>
       </c>
       <c r="L176" s="18">
-        <v>84200</v>
+        <v>84228</v>
       </c>
       <c r="M176" s="18">
         <v>0</v>
       </c>
       <c r="N176" s="18">
         <v>0</v>
       </c>
       <c r="O176" s="18">
         <v>-48000</v>
       </c>
       <c r="P176" s="18">
         <v>0</v>
       </c>
       <c r="Q176" s="18">
-        <v>36200</v>
+        <v>36228</v>
       </c>
       <c r="R176" s="18">
         <v>0</v>
       </c>
       <c r="S176" s="18">
-        <v>36200</v>
+        <v>36228</v>
       </c>
     </row>
     <row r="177" spans="1:19" x14ac:dyDescent="0.3">
       <c r="A177" s="17" t="s">
         <v>176</v>
       </c>
       <c r="B177" s="18">
         <v>244931</v>
       </c>
       <c r="C177" s="18">
         <v>0</v>
       </c>
       <c r="D177" s="18">
         <v>-1253229</v>
       </c>
       <c r="E177" s="18">
         <v>0</v>
       </c>
       <c r="F177" s="18">
         <v>-89898</v>
       </c>
       <c r="G177" s="18">
         <v>0</v>
       </c>
       <c r="H177" s="18">
@@ -32645,54 +32645,54 @@
       <c r="B239" s="18">
         <v>981329</v>
       </c>
       <c r="C239" s="18">
         <v>0</v>
       </c>
       <c r="D239" s="18">
         <v>-2513946</v>
       </c>
       <c r="E239" s="18">
         <v>0</v>
       </c>
       <c r="F239" s="18">
         <v>-110590</v>
       </c>
       <c r="G239" s="18">
         <v>0</v>
       </c>
       <c r="H239" s="18">
         <v>-1643207</v>
       </c>
       <c r="I239" s="18">
         <v>1198188</v>
       </c>
       <c r="J239" s="18">
-        <v>499601</v>
+        <v>455154</v>
       </c>
       <c r="K239" s="18">
-        <v>0</v>
+        <v>44447</v>
       </c>
       <c r="L239" s="18">
         <v>54582</v>
       </c>
       <c r="M239" s="18">
         <v>4200</v>
       </c>
       <c r="N239" s="18">
         <v>0</v>
       </c>
       <c r="O239" s="18">
         <v>-14263</v>
       </c>
       <c r="P239" s="18">
         <v>0</v>
       </c>
       <c r="Q239" s="18">
         <v>44519</v>
       </c>
       <c r="R239" s="18">
         <v>0</v>
       </c>
       <c r="S239" s="18">
         <v>44519</v>
       </c>
@@ -33294,54 +33294,54 @@
       <c r="B250" s="18">
         <v>365280</v>
       </c>
       <c r="C250" s="18">
         <v>0</v>
       </c>
       <c r="D250" s="18">
         <v>-1867593</v>
       </c>
       <c r="E250" s="18">
         <v>0</v>
       </c>
       <c r="F250" s="18">
         <v>-45768</v>
       </c>
       <c r="G250" s="18">
         <v>0</v>
       </c>
       <c r="H250" s="18">
         <v>-1548081</v>
       </c>
       <c r="I250" s="18">
         <v>999318</v>
       </c>
       <c r="J250" s="18">
-        <v>562253</v>
+        <v>500653</v>
       </c>
       <c r="K250" s="18">
-        <v>0</v>
+        <v>61600</v>
       </c>
       <c r="L250" s="18">
         <v>13490</v>
       </c>
       <c r="M250" s="18">
         <v>12000</v>
       </c>
       <c r="N250" s="18">
         <v>0</v>
       </c>
       <c r="O250" s="18">
         <v>-6000</v>
       </c>
       <c r="P250" s="18">
         <v>0</v>
       </c>
       <c r="Q250" s="18">
         <v>19490</v>
       </c>
       <c r="R250" s="18">
         <v>0</v>
       </c>
       <c r="S250" s="18">
         <v>19490</v>
       </c>
@@ -33412,54 +33412,54 @@
       <c r="B252" s="18">
         <v>756565</v>
       </c>
       <c r="C252" s="18">
         <v>0</v>
       </c>
       <c r="D252" s="18">
         <v>-3494077</v>
       </c>
       <c r="E252" s="18">
         <v>0</v>
       </c>
       <c r="F252" s="18">
         <v>-185945</v>
       </c>
       <c r="G252" s="18">
         <v>0</v>
       </c>
       <c r="H252" s="18">
         <v>-2923457</v>
       </c>
       <c r="I252" s="18">
         <v>2191952</v>
       </c>
       <c r="J252" s="18">
-        <v>739523</v>
+        <v>625810</v>
       </c>
       <c r="K252" s="18">
-        <v>0</v>
+        <v>113713</v>
       </c>
       <c r="L252" s="18">
         <v>8018</v>
       </c>
       <c r="M252" s="18">
         <v>148000</v>
       </c>
       <c r="N252" s="18">
         <v>0</v>
       </c>
       <c r="O252" s="18">
         <v>-172355</v>
       </c>
       <c r="P252" s="18">
         <v>0</v>
       </c>
       <c r="Q252" s="18">
         <v>-16337</v>
       </c>
       <c r="R252" s="18">
         <v>0</v>
       </c>
       <c r="S252" s="18">
         <v>-16337</v>
       </c>