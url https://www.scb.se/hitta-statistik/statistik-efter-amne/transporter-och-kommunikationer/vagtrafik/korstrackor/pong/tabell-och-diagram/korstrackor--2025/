--- v0 (2026-05-04)
+++ v1 (2026-10-31)
@@ -36,60 +36,60 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\Webpub\tk1009\2026-04-17\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Prod\Webpub\tk1009\2026-09-21\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D3682C9-9A3D-4ACE-8163-3078C7040606}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84477149-EB37-436F-8C35-59276C690FB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5730" yWindow="555" windowWidth="19155" windowHeight="16935" tabRatio="898" firstSheet="1" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="898" firstSheet="5" activeTab="14" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Titel _ Title" sheetId="72" r:id="rId1"/>
     <sheet name="Innehåll _ Content" sheetId="73" r:id="rId2"/>
     <sheet name="Kort om statistiken _ In brief" sheetId="74" r:id="rId3"/>
     <sheet name="Definitioner _ Definitions" sheetId="77" r:id="rId4"/>
     <sheet name="Teckenförklaring _ Legends" sheetId="76" r:id="rId5"/>
     <sheet name="PB Tab 1" sheetId="68" r:id="rId6"/>
     <sheet name="PB Tab 2-3" sheetId="7" r:id="rId7"/>
     <sheet name="PB Tab 4-5" sheetId="57" r:id="rId8"/>
     <sheet name="LB Tab 1-2" sheetId="78" r:id="rId9"/>
     <sheet name="LB Tab 3-5" sheetId="16" r:id="rId10"/>
     <sheet name="LB Tab 6-7" sheetId="17" r:id="rId11"/>
     <sheet name="BU Tab 1" sheetId="70" r:id="rId12"/>
     <sheet name="BU Tab 2-4" sheetId="23" r:id="rId13"/>
     <sheet name="MC Tab 1" sheetId="71" r:id="rId14"/>
     <sheet name="MC Tab 2-4" sheetId="58" r:id="rId15"/>
     <sheet name="RS Tab 1" sheetId="42" r:id="rId16"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
@@ -146,57 +146,57 @@
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Definitioner _ Definitions'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Innehåll _ Content'!$A$1:$C$32</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Kort om statistiken _ In brief'!$A$1:$A$11</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'LB Tab 3-5'!$A$1:$N$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Teckenförklaring _ Legends'!$A$1:$C$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Titel _ Title'!$A$1:$L$24</definedName>
     <definedName name="År">2008</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D31" i="70" l="1"/>
+  <c r="C26" i="58" l="1"/>
+  <c r="B26" i="58"/>
+  <c r="D31" i="70"/>
   <c r="H26" i="16" l="1"/>
   <c r="D31" i="68"/>
   <c r="D30" i="70" l="1"/>
   <c r="D30" i="68"/>
-  <c r="B26" i="58"/>
-  <c r="C26" i="58"/>
   <c r="E26" i="58"/>
   <c r="F26" i="58"/>
   <c r="F36" i="7"/>
   <c r="D29" i="68" l="1"/>
   <c r="B40" i="16" l="1"/>
   <c r="F40" i="16"/>
   <c r="G40" i="16"/>
   <c r="C40" i="16"/>
   <c r="D58" i="23"/>
   <c r="C59" i="23"/>
   <c r="B59" i="23"/>
   <c r="D29" i="70"/>
   <c r="C12" i="73"/>
   <c r="C11" i="73"/>
   <c r="A12" i="73"/>
   <c r="A11" i="73"/>
   <c r="E35" i="23"/>
   <c r="E36" i="23"/>
   <c r="E37" i="23"/>
   <c r="E38" i="23"/>
   <c r="E39" i="23"/>
   <c r="E40" i="23"/>
   <c r="D7" i="71"/>
   <c r="D8" i="71"/>
   <c r="D9" i="71"/>
@@ -604,51 +604,51 @@
   <c r="J12" i="16"/>
   <c r="J13" i="16"/>
   <c r="J14" i="16"/>
   <c r="J15" i="16"/>
   <c r="J16" i="16"/>
   <c r="J17" i="16"/>
   <c r="J18" i="16"/>
   <c r="J19" i="16"/>
   <c r="J20" i="16"/>
   <c r="J21" i="16"/>
   <c r="J22" i="16"/>
   <c r="J23" i="16"/>
   <c r="J24" i="16"/>
   <c r="J7" i="16"/>
   <c r="H42" i="16" l="1"/>
   <c r="K42" i="16"/>
   <c r="D54" i="17"/>
   <c r="J42" i="16"/>
   <c r="D42" i="16"/>
   <c r="D59" i="23" l="1"/>
   <c r="L42" i="16"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="566" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="565" uniqueCount="351">
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Totalt</t>
   </si>
   <si>
     <t>år</t>
   </si>
   <si>
     <t>Fysiska personer</t>
   </si>
   <si>
     <t>Juridiska personer</t>
   </si>
   <si>
     <t>El</t>
   </si>
   <si>
     <t>Okänd</t>
   </si>
   <si>
     <t>Bensin</t>
   </si>
   <si>
@@ -2107,92 +2107,62 @@
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">1) Exklusive mildhybrider, se "Definitioner" </t>
   </si>
   <si>
     <r>
       <t>Elhybrid</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
-    <t>-2006</t>
-[...4 lines deleted...]
-  <si>
     <t>Övrigt</t>
   </si>
   <si>
     <t xml:space="preserve">– </t>
   </si>
   <si>
     <t>Statistiken ska beskriva körsträckor mätt i antal mil som körs med svenskregistrerade besiktningspliktiga fordon. Statistiken omfattar personbilar, lastbilar, bussar och motorcyklar under 2024. Vissa tidsserier presenteras för åren 1999-2024. Statistiken publiceras i april men uppdateras för aktuellt år för motorcyklar först i september.</t>
   </si>
   <si>
     <t>The statistics describe vehicle kilometres driven with Swedish-registered vehicles subject to inspection. The statistics include passenger cars, light and heavy goods vehicles, buses and motorcycles during 2024. Some time series are presented for the years 1999-2024. The statistics are published in April but for motorcycles the update for the current year is made in September.</t>
   </si>
   <si>
-    <t>Tabell MC1. Total körsträcka (mil), antal fordon och genomsnittlig körsträcka. Åren 1999–2024.</t>
-[...22 lines deleted...]
-  <si>
     <t>Körsträckor 2025</t>
   </si>
   <si>
     <t>Vehicle kilometers 2025</t>
   </si>
   <si>
     <t xml:space="preserve">                                                          Trafikanalys Statistik 2026:10</t>
   </si>
   <si>
     <t>Tabell PB1. Total körsträcka (mil), antal personbilar och genomsnittlig körsträcka. Åren 1999–2025.</t>
   </si>
   <si>
     <t>Tabell PB2. Körsträckor (mil) och antal personbilar efter tjänstevikt och ägare. År 2025.</t>
   </si>
   <si>
     <t>Table PB2. Vehicle kilometers (10 kilometers), number of passenger cars, by kerb weight and owner. Year 2025.</t>
   </si>
   <si>
     <t>Tabell PB3. Körsträckor (mil) och antal personbilar efter typ av ägare. År 2025.</t>
   </si>
   <si>
     <t>Tabell PB4. Körsträckor (mil) och antal personbilar efter årsmodell/tillverkningsår och ägare. År 2025.</t>
   </si>
   <si>
     <t>Table PB4. Vehicle kilometres (10 kilometres) and number of passenger cars by year of model/construction and by owner. Year 2025.</t>
@@ -2254,123 +2224,129 @@
   <si>
     <t>Tabell BU2. Körsträckor (mil) och antal bussar efter årsmodell/tillverkningsår. År 2025.</t>
   </si>
   <si>
     <t>Table BU2. Vehicle kilometres (10 kilometres) and number of buses by year of model/construction. Year 2025.</t>
   </si>
   <si>
     <t>Table PB1. Vehicle kilometers (10 kilometers), number of vehicles and average kilometers driven. Years 1999–2025.</t>
   </si>
   <si>
     <t>Table PB3. Vehicle kilometers (10 kilometers) and number of passenger cars by type of owner. Year 2025.</t>
   </si>
   <si>
     <t>Tabell BU3. Körsträckor (mil) och antal bussar efter bussklass. År 2025.</t>
   </si>
   <si>
     <t>Table BU3. Vehicle kilometres (10 kilometres) by bus class. Year 2025.</t>
   </si>
   <si>
     <t>Tabell BU4. Körsträckor och antal bussar efter drivmedel. År 2025.</t>
   </si>
   <si>
     <t>Table BU4. Vehicle kilometers (10 kilometers) and number of buses by fuel. Year 2025.</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>-2007</t>
   </si>
   <si>
     <t>2025-</t>
   </si>
   <si>
     <t>Tabell RS1, Genomsnittlig körsträcka i mil efter registreringslän och fordonsslag, År 2025.</t>
   </si>
   <si>
     <t>Table RS1, Average distance (10 kilometers) driven by kind of vehicle, and by county of registration, Year 2025.</t>
-  </si>
-[...1 lines deleted...]
-    <t>1) Uppgifterna för motorcyklar avser år 2024.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Tabellerna kompletteras med körsträckor 2025 för MC 2026-09-21 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>/ The publication will be updated with mileage 2025 for MC September 21, 2026</t>
     </r>
   </si>
   <si>
     <r>
       <t>Publiceringsdatum: 2026-04-17 /</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Date of publication: April 17, 2026</t>
     </r>
+  </si>
+  <si>
+    <t>Tabell MC1. Total körsträcka (mil), antal fordon och genomsnittlig körsträcka. Åren 1999–2025.</t>
+  </si>
+  <si>
+    <t>Table MC1. Vehicle kilometers (10 kilometers), number of vehicles and average kilometers driven (10 kilometers). Years 1999–2025.</t>
+  </si>
+  <si>
+    <t>Tabell MC2. Körsträckor (mil) och antal motorcyklar efter årsmodell/tillverkningsår och ägare. År 2025.</t>
+  </si>
+  <si>
+    <t>Table MC2. Number of motorcycles and average 10 kilometres driven by year of model/construction and owner. Year 2025.</t>
+  </si>
+  <si>
+    <t>Tabell MC3. Körsträckor (mil) och antal motorcyklar efter cylindervolym och ägare. År 2025.</t>
+  </si>
+  <si>
+    <t>Table MC3. Vehicle kilometers (10 kilometers) and number of motorcycles by cylinder volume and owner. Year 2025.</t>
+  </si>
+  <si>
+    <t>Tabell MC4. Körsträckor (mil) och antal motorcyklar efter ägare. År 2025.</t>
+  </si>
+  <si>
+    <t>Table MC4. Vehicle kilometers (10 kilometers) and number of motorcycles by owner. Year 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _k_r_-;\-* #,##0.00\ _k_r_-;_-* &quot;-&quot;??\ _k_r_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="#,###,##0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0\ _k_r_-;\-* #,##0\ _k_r_-;_-* &quot;-&quot;??\ _k_r_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00000000\ _k_r_-;\-* #,##0.00000000\ _k_r_-;_-* &quot;-&quot;??\ _k_r_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="54" x14ac:knownFonts="1">
+  <fonts count="53" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
@@ -2663,57 +2639,50 @@
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="gray0625">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF52AF32"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -2831,51 +2800,51 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="282">
+  <cellXfs count="283">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -3428,116 +3397,115 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="11" fillId="0" borderId="4" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="14" applyFont="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="170" fontId="10" fillId="0" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="14" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="14" applyNumberFormat="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="2" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="14" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="17" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="21">
     <cellStyle name="Följde hyperlänken" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Hyperlänk" xfId="2" builtinId="8"/>
     <cellStyle name="Hyperlänk 2" xfId="16" xr:uid="{0E6355C0-774D-49BD-ACB1-2E3D04B6129B}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 11" xfId="14" xr:uid="{12C1675F-0BA7-4D00-85E6-0FD8265B4891}"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="12" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="20" xr:uid="{937D3743-A445-443F-8C8A-3C0BC8A03235}"/>
     <cellStyle name="Normal 5 4" xfId="17" xr:uid="{89D8F35A-0D35-4E95-8F4C-FBF8E87FFFD4}"/>
     <cellStyle name="Normal 6" xfId="19" xr:uid="{8B7AA5D0-EDDF-4023-8F8E-8F9ACC2D173F}"/>
     <cellStyle name="Normal 6 4" xfId="18" xr:uid="{4A05A457-12A9-4D51-AD15-84E869FEF553}"/>
     <cellStyle name="Normal_ADP_0.3_Tabellmall" xfId="15" xr:uid="{B1EF7434-4EFE-4C18-B073-6FAE35A3A8A3}"/>
     <cellStyle name="Normal_Blad1" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Procent" xfId="6" builtinId="5"/>
     <cellStyle name="Procent 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Total intermediaire" xfId="7" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Tusental" xfId="8" builtinId="3"/>
     <cellStyle name="Tusental 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
@@ -3764,57 +3732,57 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3832498" y="1548765"/>
           <a:ext cx="2928983" cy="426609"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>34925</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>815975</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>129596</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Bildobjekt 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0D00-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="34925" y="5095875"/>
           <a:ext cx="1390650" cy="215321"/>
@@ -4198,57 +4166,57 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="57150" y="9937750"/>
           <a:ext cx="1406525" cy="215321"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>79375</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>132771</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Bildobjekt 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0F00-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="5222875"/>
           <a:ext cx="1438275" cy="215321"/>
@@ -5516,251 +5484,251 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEF3D35C-B03E-4CD7-8DAF-4EF66E46B9AB}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="12" width="11.5703125" style="58" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="276" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="276"/>
+      <c r="A1" s="278" t="s">
+        <v>304</v>
+      </c>
+      <c r="B1" s="278"/>
+      <c r="C1" s="278"/>
+      <c r="D1" s="278"/>
+      <c r="E1" s="278"/>
+      <c r="F1" s="278"/>
+      <c r="G1" s="278"/>
+      <c r="H1" s="278"/>
+      <c r="I1" s="278"/>
+      <c r="J1" s="278"/>
+      <c r="K1" s="278"/>
+      <c r="L1" s="278"/>
     </row>
     <row r="11" spans="1:18" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="20" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
     </row>
     <row r="12" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B12" s="21" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
     </row>
     <row r="13" spans="1:18" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B13" s="60"/>
     </row>
     <row r="14" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="57" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="O14" s="61"/>
       <c r="P14" s="61"/>
       <c r="Q14" s="61"/>
       <c r="R14" s="61"/>
     </row>
     <row r="15" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="273" t="s">
-[...11 lines deleted...]
-      <c r="L15" s="273"/>
+      <c r="B15" s="270" t="s">
+        <v>341</v>
+      </c>
+      <c r="C15" s="270"/>
+      <c r="D15" s="270"/>
+      <c r="E15" s="270"/>
+      <c r="F15" s="270"/>
+      <c r="G15" s="270"/>
+      <c r="H15" s="270"/>
+      <c r="I15" s="270"/>
+      <c r="J15" s="270"/>
+      <c r="K15" s="270"/>
+      <c r="L15" s="270"/>
     </row>
     <row r="16" spans="1:18" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="59" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B18" s="58" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="19" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B19" s="58" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="21" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B21" s="59" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="22" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B22" s="58" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="23" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B23" s="58" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="24" spans="2:13" ht="18.75" x14ac:dyDescent="0.3">
       <c r="B24" s="62"/>
     </row>
     <row r="27" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="C27" s="273"/>
-[...9 lines deleted...]
-      <c r="M27" s="273"/>
+      <c r="C27" s="270"/>
+      <c r="D27" s="270"/>
+      <c r="E27" s="270"/>
+      <c r="F27" s="270"/>
+      <c r="G27" s="270"/>
+      <c r="H27" s="270"/>
+      <c r="I27" s="270"/>
+      <c r="J27" s="270"/>
+      <c r="K27" s="270"/>
+      <c r="L27" s="270"/>
+      <c r="M27" s="270"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="64" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Blad18">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y104"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A19" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="121" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.28515625" style="1" customWidth="1"/>
     <col min="6" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="2.5703125" style="1" customWidth="1"/>
     <col min="10" max="12" width="10.7109375" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="17" width="16.7109375" customWidth="1"/>
     <col min="18" max="18" width="12" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1"/>
       <c r="Q1"/>
       <c r="R1"/>
       <c r="S1"/>
       <c r="T1"/>
       <c r="U1"/>
       <c r="V1"/>
       <c r="W1"/>
     </row>
     <row r="2" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
       <c r="E3" s="113"/>
       <c r="F3" s="113"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="I3" s="113"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
     </row>
     <row r="4" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="280" t="s">
+      <c r="B4" s="277" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="280"/>
-      <c r="D4" s="280"/>
+      <c r="C4" s="277"/>
+      <c r="D4" s="277"/>
       <c r="E4" s="121"/>
-      <c r="F4" s="280" t="s">
+      <c r="F4" s="277" t="s">
         <v>68</v>
       </c>
-      <c r="G4" s="280"/>
-      <c r="H4" s="280"/>
+      <c r="G4" s="277"/>
+      <c r="H4" s="277"/>
       <c r="I4" s="121"/>
-      <c r="J4" s="281" t="s">
+      <c r="J4" s="282" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="281"/>
-      <c r="L4" s="281"/>
+      <c r="K4" s="282"/>
+      <c r="L4" s="282"/>
       <c r="M4" s="163"/>
       <c r="N4" s="17" t="s">
         <v>145</v>
       </c>
       <c r="O4" s="136"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="164" t="s">
         <v>65</v>
       </c>
       <c r="C5" s="165"/>
       <c r="D5" s="165"/>
       <c r="E5" s="3"/>
       <c r="F5" s="166"/>
       <c r="G5" s="166"/>
       <c r="H5" s="166"/>
       <c r="I5" s="167"/>
       <c r="J5" s="166"/>
       <c r="K5" s="166"/>
       <c r="L5" s="166"/>
@@ -5792,51 +5760,51 @@
       <c r="G6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="192" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="24"/>
       <c r="J6" s="32">
         <v>-3500</v>
       </c>
       <c r="K6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="L6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="M6" s="24"/>
       <c r="N6" s="137" t="s">
         <v>148</v>
       </c>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="169" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="B7" s="170">
         <v>66299871.270000003</v>
       </c>
       <c r="C7" s="170">
         <v>12297972.58</v>
       </c>
       <c r="D7" s="170">
         <v>78597843.849999994</v>
       </c>
       <c r="E7" s="110"/>
       <c r="F7" s="170">
         <v>108681</v>
       </c>
       <c r="G7" s="170">
         <v>19975</v>
       </c>
       <c r="H7" s="170">
         <v>128656</v>
       </c>
       <c r="I7" s="110"/>
       <c r="J7" s="110">
         <f>B7/F7</f>
         <v>610.04104921743453</v>
       </c>
@@ -6584,51 +6552,51 @@
         <v>35424</v>
       </c>
       <c r="I24" s="110"/>
       <c r="J24" s="110">
         <f t="shared" si="0"/>
         <v>1837.4195213561575</v>
       </c>
       <c r="K24" s="110">
         <f t="shared" si="1"/>
         <v>6195.3934575763251</v>
       </c>
       <c r="L24" s="110">
         <f t="shared" si="2"/>
         <v>2494.2404011404697</v>
       </c>
       <c r="M24" s="110"/>
       <c r="N24" s="240">
         <v>7.994802</v>
       </c>
       <c r="O24" s="145"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="169" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="B25" s="170">
         <v>15336519.82</v>
       </c>
       <c r="C25" s="170">
         <v>8341345.0099999998</v>
       </c>
       <c r="D25" s="170">
         <v>23677864.829999998</v>
       </c>
       <c r="E25" s="110"/>
       <c r="F25" s="170">
         <v>22293</v>
       </c>
       <c r="G25" s="170">
         <v>3605</v>
       </c>
       <c r="H25" s="170">
         <v>25898</v>
       </c>
       <c r="I25" s="110"/>
       <c r="J25" s="110">
         <f t="shared" si="0"/>
         <v>687.9522639393532</v>
       </c>
@@ -6776,118 +6744,118 @@
       <c r="L30" s="40"/>
       <c r="M30"/>
       <c r="Q30" s="1"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
     <row r="31" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="2"/>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="175"/>
       <c r="K31" s="175"/>
       <c r="L31" s="175"/>
       <c r="M31" s="175"/>
       <c r="N31" s="17"/>
       <c r="O31" s="1"/>
     </row>
     <row r="32" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="175"/>
       <c r="K32" s="175"/>
       <c r="L32" s="175"/>
       <c r="M32" s="175"/>
       <c r="N32" s="17"/>
       <c r="O32" s="1"/>
     </row>
     <row r="33" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="44" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="X33"/>
       <c r="Y33"/>
     </row>
     <row r="34" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="6"/>
       <c r="B34" s="113"/>
       <c r="C34" s="113"/>
       <c r="D34" s="113"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="1"/>
     </row>
     <row r="35" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="51" t="s">
         <v>149</v>
       </c>
-      <c r="B35" s="280" t="s">
+      <c r="B35" s="277" t="s">
         <v>12</v>
       </c>
-      <c r="C35" s="280"/>
-      <c r="D35" s="280"/>
+      <c r="C35" s="277"/>
+      <c r="D35" s="277"/>
       <c r="E35" s="165"/>
-      <c r="F35" s="281" t="s">
+      <c r="F35" s="282" t="s">
         <v>68</v>
       </c>
-      <c r="G35" s="280"/>
-      <c r="H35" s="280"/>
+      <c r="G35" s="277"/>
+      <c r="H35" s="277"/>
       <c r="I35" s="176"/>
-      <c r="J35" s="280" t="s">
+      <c r="J35" s="277" t="s">
         <v>14</v>
       </c>
-      <c r="K35" s="280"/>
-      <c r="L35" s="280"/>
+      <c r="K35" s="277"/>
+      <c r="L35" s="277"/>
       <c r="M35" s="163"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
     </row>
     <row r="36" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="17"/>
       <c r="B36" s="164" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="165"/>
       <c r="D36" s="165"/>
       <c r="E36" s="3"/>
       <c r="F36" s="164" t="s">
         <v>65</v>
       </c>
       <c r="G36" s="165"/>
       <c r="H36" s="165"/>
       <c r="I36" s="4"/>
       <c r="J36" s="164" t="s">
         <v>65</v>
@@ -7184,71 +7152,71 @@
     <row r="45" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="181"/>
       <c r="C45" s="181"/>
     </row>
     <row r="46" spans="1:25" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="1:25" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="28"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
     </row>
     <row r="48" spans="1:25" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="2" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
     </row>
     <row r="49" spans="1:23" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="44" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
     </row>
     <row r="50" spans="1:23" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="137"/>
       <c r="B50" s="113"/>
       <c r="C50" s="113"/>
       <c r="D50" s="113"/>
       <c r="E50" s="182"/>
       <c r="F50" s="182"/>
       <c r="G50" s="182"/>
@@ -7970,57 +7938,57 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Blad19">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R59"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A30" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.5703125" style="8" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="17.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="8" customWidth="1"/>
     <col min="5" max="5" width="20.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="14" style="8" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="8" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="E1" s="13"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="113"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="149" t="s">
         <v>49</v>
       </c>
       <c r="B4" s="55" t="s">
         <v>67</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>68</v>
       </c>
@@ -8379,56 +8347,56 @@
     </row>
     <row r="25" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="152"/>
       <c r="C25" s="152"/>
       <c r="D25" s="152"/>
       <c r="E25" s="189"/>
       <c r="F25" s="189"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
     </row>
     <row r="26" spans="1:18" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="28"/>
       <c r="B26" s="156"/>
       <c r="C26" s="8"/>
       <c r="E26" s="8"/>
     </row>
     <row r="27" spans="1:18" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
     </row>
     <row r="28" spans="1:18" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
     </row>
     <row r="29" spans="1:18" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="212"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
     </row>
     <row r="30" spans="1:18" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="244" t="s">
         <v>280</v>
       </c>
       <c r="B30" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="33" t="s">
         <v>68</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:18" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="157" t="s">
         <v>69</v>
@@ -8946,63 +8914,63 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"Arial,Fet"LASTBILAR</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:R33"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
     </row>
     <row r="2" spans="1:18" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3" s="49"/>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A4" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>143</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>74</v>
       </c>
@@ -9506,105 +9474,105 @@
     <sheetView showGridLines="0" topLeftCell="A25" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="121" customWidth="1"/>
     <col min="2" max="2" width="16.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="15" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" customWidth="1"/>
     <col min="9" max="9" width="12.85546875" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
     <col min="11" max="11" width="17.7109375" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
     </row>
     <row r="4" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>108</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>74</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>110</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>145</v>
       </c>
       <c r="J4" s="17"/>
     </row>
     <row r="5" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>75</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>109</v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="114" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="115" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="B6" s="215">
         <v>663199.62</v>
       </c>
       <c r="C6" s="215">
         <v>541</v>
       </c>
       <c r="D6" s="215">
         <v>1225.877301</v>
       </c>
       <c r="E6" s="215"/>
       <c r="F6" s="246">
         <v>6.0630949999999997</v>
       </c>
       <c r="G6" s="116"/>
       <c r="I6" s="245"/>
     </row>
     <row r="7" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="115">
         <v>2008</v>
       </c>
       <c r="B7" s="215">
         <v>140021.07999999999</v>
       </c>
       <c r="C7" s="215">
@@ -9920,63 +9888,63 @@
       <c r="G22" s="116"/>
       <c r="I22" s="245"/>
     </row>
     <row r="23" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="121">
         <v>2024</v>
       </c>
       <c r="B23" s="215">
         <v>5647434.0800000001</v>
       </c>
       <c r="C23" s="215">
         <v>1034</v>
       </c>
       <c r="D23" s="215">
         <v>5461.735087</v>
       </c>
       <c r="E23" s="215"/>
       <c r="F23" s="246">
         <v>16.737601000000002</v>
       </c>
       <c r="G23" s="116"/>
       <c r="I23" s="245"/>
     </row>
     <row r="24" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="115" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="B24" s="215">
         <v>3925079.51</v>
       </c>
       <c r="C24" s="215">
         <v>1533</v>
       </c>
       <c r="D24" s="215">
         <v>2560.3910689999998</v>
       </c>
       <c r="E24" s="216"/>
-      <c r="F24" s="270">
+      <c r="F24" s="268">
         <v>17.384454000000002</v>
       </c>
       <c r="G24" s="116"/>
       <c r="I24" s="245"/>
     </row>
     <row r="25" spans="1:15" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="173">
         <f>SUM(B6:B24)</f>
         <v>93638724.379999995</v>
       </c>
       <c r="C25" s="217">
         <f>SUM(C6:C24)</f>
         <v>17521</v>
       </c>
       <c r="D25" s="217">
         <f t="shared" ref="D25" si="0">B25/C25</f>
         <v>5344.371005079618</v>
       </c>
       <c r="E25" s="218"/>
       <c r="F25" s="247">
         <v>16.921472000000001</v>
       </c>
@@ -10003,65 +9971,65 @@
       </c>
       <c r="B27" s="120"/>
       <c r="C27" s="120"/>
       <c r="D27" s="120"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E28"/>
       <c r="F28" s="122"/>
     </row>
     <row r="29" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="211"/>
       <c r="E29"/>
       <c r="F29" s="122"/>
       <c r="G29" s="123"/>
     </row>
     <row r="30" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="211"/>
       <c r="E30"/>
       <c r="F30" s="122"/>
       <c r="G30" s="123"/>
     </row>
     <row r="31" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="23" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="B31" s="126"/>
       <c r="C31" s="126"/>
       <c r="D31" s="126"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" s="124"/>
       <c r="H31" s="125"/>
       <c r="I31" s="127"/>
       <c r="J31" s="125"/>
     </row>
     <row r="32" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="128" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" s="23"/>
       <c r="H32" s="126"/>
       <c r="I32" s="129"/>
       <c r="J32" s="126"/>
     </row>
     <row r="33" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="46"/>
       <c r="B33" s="46"/>
       <c r="C33" s="46"/>
       <c r="D33" s="46"/>
       <c r="E33"/>
       <c r="G33" s="128"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
     </row>
     <row r="34" spans="1:18" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="46" t="s">
         <v>130</v>
@@ -10303,58 +10271,58 @@
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:18" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="2"/>
       <c r="F45" s="136"/>
       <c r="G45"/>
     </row>
     <row r="46" spans="1:18" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="2"/>
       <c r="F46" s="136"/>
       <c r="G46"/>
     </row>
     <row r="47" spans="1:18" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="2"/>
       <c r="F47" s="136"/>
       <c r="G47"/>
     </row>
     <row r="48" spans="1:18" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="2" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="F48" s="136"/>
       <c r="G48"/>
     </row>
     <row r="49" spans="1:17" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="44" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="F49" s="136"/>
       <c r="G49"/>
     </row>
     <row r="50" spans="1:17" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="137"/>
       <c r="B50" s="113"/>
       <c r="C50" s="113"/>
       <c r="D50" s="113"/>
       <c r="G50"/>
       <c r="Q50"/>
     </row>
     <row r="51" spans="1:17" s="8" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="138" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="50" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="50" t="s">
         <v>125</v>
       </c>
       <c r="D51" s="50" t="s">
         <v>126</v>
       </c>
@@ -10503,56 +10471,56 @@
       <c r="B57" s="52">
         <v>17665766.120000001</v>
       </c>
       <c r="C57" s="52">
         <v>2476</v>
       </c>
       <c r="D57" s="52">
         <f t="shared" si="2"/>
         <v>7134.8005331179329</v>
       </c>
       <c r="F57" s="140"/>
       <c r="G57" s="119"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
       <c r="J57" s="8"/>
       <c r="K57" s="8"/>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57"/>
     </row>
     <row r="58" spans="1:17" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="146" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="B58" s="271">
+        <v>298</v>
+      </c>
+      <c r="B58" s="198">
         <v>11216.45</v>
       </c>
-      <c r="C58" s="271">
+      <c r="C58" s="198">
         <v>3</v>
       </c>
       <c r="D58" s="52">
         <f t="shared" si="2"/>
         <v>3738.8166666666671</v>
       </c>
       <c r="F58" s="140"/>
       <c r="G58" s="119"/>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
       <c r="J58" s="8"/>
       <c r="K58" s="8"/>
       <c r="L58" s="8"/>
       <c r="M58" s="8"/>
       <c r="N58" s="8"/>
       <c r="O58" s="8"/>
       <c r="P58" s="8"/>
       <c r="Q58"/>
     </row>
     <row r="59" spans="1:17" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="27" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="53">
         <f>SUM(B52:B58)</f>
@@ -10663,644 +10631,659 @@
     </row>
     <row r="65" spans="8:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
       <c r="J65" s="8"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
       <c r="N65" s="8"/>
       <c r="O65" s="8"/>
       <c r="P65" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.15748031496062992" top="0.98425196850393704" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"Arial,Fet"BUSSAR</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
-  <dimension ref="A1:J34"/>
+  <dimension ref="A1:J35"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="257"/>
+    <col min="1" max="1" width="9.140625" style="256"/>
     <col min="2" max="2" width="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
-        <v>304</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="128" t="s">
-        <v>305</v>
+        <v>344</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A3" s="258"/>
+      <c r="A3" s="257"/>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A4" s="267" t="s">
+      <c r="A4" s="265" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="268" t="s">
+      <c r="B4" s="266" t="s">
         <v>143</v>
       </c>
-      <c r="C4" s="268" t="s">
+      <c r="C4" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="D4" s="268" t="s">
+      <c r="D4" s="266" t="s">
         <v>144</v>
       </c>
       <c r="J4" s="17"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A5" s="265">
+      <c r="A5" s="264">
         <v>1999</v>
       </c>
       <c r="B5" s="52">
         <v>43759018.5</v>
       </c>
       <c r="C5" s="52">
         <v>165310</v>
       </c>
       <c r="D5" s="52">
         <v>264.70884096545882</v>
       </c>
       <c r="J5" s="17"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A6" s="265">
+      <c r="A6" s="264">
         <v>2000</v>
       </c>
       <c r="B6" s="52">
         <v>52181331</v>
       </c>
       <c r="C6" s="52">
         <v>180915</v>
       </c>
       <c r="D6" s="52">
         <f>B6/C6</f>
         <v>288.43009700688168</v>
       </c>
       <c r="G6" s="40"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A7" s="265">
+      <c r="A7" s="264">
         <v>2001</v>
       </c>
       <c r="B7" s="52">
         <v>55070560</v>
       </c>
       <c r="C7" s="52">
         <v>199451</v>
       </c>
       <c r="D7" s="52">
         <f t="shared" ref="D7:D27" si="0">B7/C7</f>
         <v>276.11072393720764</v>
       </c>
       <c r="F7" s="214"/>
       <c r="G7" s="40"/>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A8" s="265">
+      <c r="A8" s="264">
         <v>2002</v>
       </c>
       <c r="B8" s="52">
         <v>59563147</v>
       </c>
       <c r="C8" s="52">
         <v>220079</v>
       </c>
       <c r="D8" s="52">
         <f t="shared" si="0"/>
         <v>270.64439133220344</v>
       </c>
       <c r="F8" s="214"/>
       <c r="G8" s="40"/>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A9" s="265">
+      <c r="A9" s="264">
         <v>2003</v>
       </c>
       <c r="B9" s="52">
         <v>66034252</v>
       </c>
       <c r="C9" s="52">
         <v>238981</v>
       </c>
       <c r="D9" s="52">
         <f t="shared" si="0"/>
         <v>276.31590795921016</v>
       </c>
       <c r="F9" s="214"/>
       <c r="G9" s="40"/>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A10" s="265">
+      <c r="A10" s="264">
         <v>2004</v>
       </c>
       <c r="B10" s="52">
         <v>67970981</v>
       </c>
       <c r="C10" s="52">
         <v>261214</v>
       </c>
       <c r="D10" s="52">
         <f t="shared" si="0"/>
         <v>260.21186077315917</v>
       </c>
       <c r="F10" s="214"/>
       <c r="G10" s="40"/>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A11" s="265">
+      <c r="A11" s="264">
         <v>2005</v>
       </c>
       <c r="B11" s="52">
         <v>70113209</v>
       </c>
       <c r="C11" s="52">
         <v>277039</v>
       </c>
       <c r="D11" s="52">
         <f t="shared" si="0"/>
         <v>253.08064568526453</v>
       </c>
       <c r="F11" s="214"/>
       <c r="G11" s="40"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A12" s="265">
+      <c r="A12" s="264">
         <v>2006</v>
       </c>
       <c r="B12" s="52">
         <v>77125282</v>
       </c>
       <c r="C12" s="52">
         <v>297983</v>
       </c>
       <c r="D12" s="52">
         <f t="shared" si="0"/>
         <v>258.82443629334557</v>
       </c>
       <c r="F12" s="214"/>
       <c r="G12" s="40"/>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A13" s="265">
+      <c r="A13" s="264">
         <v>2007</v>
       </c>
       <c r="B13" s="52">
         <v>84622120</v>
       </c>
       <c r="C13" s="52">
         <v>320392</v>
       </c>
       <c r="D13" s="52">
         <f t="shared" si="0"/>
         <v>264.12057729281628</v>
       </c>
       <c r="F13" s="214"/>
       <c r="G13" s="40"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A14" s="265">
+      <c r="A14" s="264">
         <v>2008</v>
       </c>
       <c r="B14" s="52">
         <v>84732018</v>
       </c>
       <c r="C14" s="52">
         <v>329084</v>
       </c>
       <c r="D14" s="52">
         <f t="shared" si="0"/>
         <v>257.47838849655409</v>
       </c>
       <c r="F14" s="214"/>
       <c r="G14" s="40"/>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A15" s="265">
+      <c r="A15" s="264">
         <v>2009</v>
       </c>
       <c r="B15" s="52">
         <v>81950965</v>
       </c>
       <c r="C15" s="52">
         <v>332561</v>
       </c>
       <c r="D15" s="52">
         <f t="shared" si="0"/>
         <v>246.42385908149183</v>
       </c>
       <c r="F15" s="214"/>
       <c r="G15" s="40"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A16" s="265">
+      <c r="A16" s="264">
         <v>2010</v>
       </c>
       <c r="B16" s="52">
         <v>76081709</v>
       </c>
       <c r="C16" s="52">
         <v>336197</v>
       </c>
       <c r="D16" s="52">
         <f t="shared" si="0"/>
         <v>226.30097532101715</v>
       </c>
       <c r="F16" s="214"/>
       <c r="G16" s="40"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A17" s="265">
+      <c r="A17" s="264">
         <v>2011</v>
       </c>
       <c r="B17" s="52">
         <v>73838792</v>
       </c>
       <c r="C17" s="52">
         <v>336439</v>
       </c>
       <c r="D17" s="52">
         <f t="shared" si="0"/>
         <v>219.47155948032184</v>
       </c>
       <c r="F17" s="214"/>
       <c r="G17" s="40"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A18" s="265">
+      <c r="A18" s="264">
         <v>2012</v>
       </c>
       <c r="B18" s="52">
         <v>62082106</v>
       </c>
       <c r="C18" s="52">
         <v>338339</v>
       </c>
       <c r="D18" s="52">
         <f t="shared" si="0"/>
         <v>183.49083611407494</v>
       </c>
       <c r="F18" s="214"/>
       <c r="G18" s="40"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A19" s="265">
+      <c r="A19" s="264">
         <v>2013</v>
       </c>
       <c r="B19" s="52">
         <v>68600870</v>
       </c>
       <c r="C19" s="52">
         <v>346314</v>
       </c>
       <c r="D19" s="52">
         <f t="shared" si="0"/>
         <v>198.08864209936647</v>
       </c>
       <c r="F19" s="214"/>
       <c r="G19" s="40"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A20" s="265">
+      <c r="A20" s="264">
         <v>2014</v>
       </c>
       <c r="B20" s="52">
         <v>65803999</v>
       </c>
       <c r="C20" s="52">
         <v>344988</v>
       </c>
       <c r="D20" s="52">
         <f t="shared" si="0"/>
         <v>190.74286351989053</v>
       </c>
       <c r="F20" s="214"/>
       <c r="G20" s="40"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A21" s="265">
+      <c r="A21" s="264">
         <v>2015</v>
       </c>
       <c r="B21" s="52">
         <v>69320703</v>
       </c>
       <c r="C21" s="52">
         <v>347906</v>
       </c>
       <c r="D21" s="52">
         <f t="shared" si="0"/>
         <v>199.25124315188586</v>
       </c>
       <c r="F21" s="214"/>
       <c r="G21" s="40"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A22" s="265">
+      <c r="A22" s="264">
         <v>2016</v>
       </c>
       <c r="B22" s="52">
         <v>71066755</v>
       </c>
       <c r="C22" s="52">
         <v>358019</v>
       </c>
       <c r="D22" s="52">
         <f t="shared" si="0"/>
         <v>198.49995391306047</v>
       </c>
       <c r="F22" s="214"/>
       <c r="G22" s="40"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A23" s="265">
+      <c r="A23" s="264">
         <v>2017</v>
       </c>
       <c r="B23" s="52">
         <v>66774567</v>
       </c>
       <c r="C23" s="52">
         <v>357231</v>
       </c>
       <c r="D23" s="52">
         <f t="shared" si="0"/>
         <v>186.9226550887241</v>
       </c>
       <c r="F23" s="214"/>
       <c r="G23" s="40"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A24" s="265">
+      <c r="A24" s="264">
         <v>2018</v>
       </c>
       <c r="B24" s="52">
         <v>64616300</v>
       </c>
       <c r="C24" s="52">
         <v>358024</v>
       </c>
       <c r="D24" s="52">
         <f t="shared" si="0"/>
         <v>180.48035885862402</v>
       </c>
       <c r="F24" s="214"/>
       <c r="G24" s="40"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A25" s="265">
+      <c r="A25" s="264">
         <v>2019</v>
       </c>
       <c r="B25" s="52">
         <v>65574115</v>
       </c>
       <c r="C25" s="52">
         <v>359380</v>
       </c>
       <c r="D25" s="52">
         <f t="shared" si="0"/>
         <v>182.46456397128387</v>
       </c>
       <c r="F25" s="214"/>
       <c r="G25" s="40"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A26" s="265">
+      <c r="A26" s="264">
         <v>2020</v>
       </c>
       <c r="B26" s="52">
         <v>70015397</v>
       </c>
       <c r="C26" s="52">
         <v>360422</v>
       </c>
       <c r="D26" s="52">
         <f t="shared" si="0"/>
         <v>194.25949858776656</v>
       </c>
       <c r="F26" s="214"/>
       <c r="G26" s="40"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A27" s="265">
+      <c r="A27" s="264">
         <v>2021</v>
       </c>
       <c r="B27" s="52">
         <v>65316217</v>
       </c>
       <c r="C27" s="52">
         <v>368485</v>
       </c>
       <c r="D27" s="52">
         <f t="shared" si="0"/>
         <v>177.2561081183766</v>
       </c>
       <c r="G27" s="40"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A28" s="265">
+      <c r="A28" s="264">
         <v>2022</v>
       </c>
       <c r="B28" s="52">
         <v>65921464.5</v>
       </c>
       <c r="C28" s="52">
         <v>371019</v>
       </c>
       <c r="D28" s="52">
         <v>177.67678878979243</v>
       </c>
       <c r="G28" s="40"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A29" s="274">
+      <c r="A29" s="264">
         <v>2023</v>
       </c>
       <c r="B29" s="52">
         <v>63244419.299999997</v>
       </c>
       <c r="C29" s="52">
         <v>373064</v>
       </c>
-      <c r="D29" s="271">
+      <c r="D29" s="52">
         <v>170</v>
       </c>
       <c r="G29" s="40"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A30" s="266">
+      <c r="A30" s="264">
         <v>2024</v>
       </c>
-      <c r="B30" s="254">
+      <c r="B30" s="52">
         <v>65596478.199999996</v>
       </c>
-      <c r="C30" s="254">
+      <c r="C30" s="52">
         <v>378411</v>
       </c>
-      <c r="D30" s="254">
+      <c r="D30" s="52">
         <v>173</v>
       </c>
       <c r="G30" s="40"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A31" s="10" t="s">
+      <c r="A31" s="272">
+        <v>2025</v>
+      </c>
+      <c r="B31" s="274">
+        <v>66183454.210000001</v>
+      </c>
+      <c r="C31" s="274">
+        <v>363857</v>
+      </c>
+      <c r="D31" s="273">
+        <v>181.89413400000001</v>
+      </c>
+      <c r="G31" s="40"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="10" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A32" s="183" t="s">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A33" s="183" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="211"/>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A34" s="211"/>
+    </row>
+    <row r="35" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A35" s="211"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr codeName="Blad27">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V75"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N53" sqref="N53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="17" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="14" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="14" customWidth="1"/>
     <col min="4" max="4" width="2.5703125" style="14" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="14" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="14"/>
     <col min="7" max="7" width="2.7109375" style="14" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="14" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="14" customWidth="1"/>
     <col min="10" max="10" width="22" style="14" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="17"/>
     <col min="12" max="12" width="10.140625" style="17" bestFit="1" customWidth="1"/>
     <col min="13" max="19" width="9.140625" style="17"/>
     <col min="20" max="20" width="9.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
-        <v>306</v>
+        <v>345</v>
       </c>
     </row>
     <row r="2" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>307</v>
+        <v>346</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
     </row>
     <row r="3" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="252"/>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
     </row>
     <row r="4" spans="1:22" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="280" t="s">
+      <c r="B4" s="277" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="280"/>
+      <c r="C4" s="277"/>
       <c r="D4" s="3"/>
-      <c r="E4" s="281" t="s">
+      <c r="E4" s="282" t="s">
         <v>124</v>
       </c>
-      <c r="F4" s="280"/>
+      <c r="F4" s="277"/>
       <c r="G4" s="1"/>
-      <c r="H4" s="280" t="s">
+      <c r="H4" s="277" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="280"/>
-      <c r="J4" s="280"/>
+      <c r="I4" s="277"/>
+      <c r="J4" s="277"/>
     </row>
     <row r="5" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="206" t="s">
         <v>105</v>
       </c>
       <c r="C5" s="206" t="s">
         <v>106</v>
       </c>
       <c r="D5" s="206"/>
       <c r="E5" s="206" t="s">
         <v>105</v>
       </c>
       <c r="F5" s="206" t="s">
         <v>106</v>
       </c>
       <c r="G5" s="4"/>
       <c r="H5" s="4" t="s">
         <v>105</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>106</v>
       </c>
@@ -11324,820 +11307,820 @@
         <v>78</v>
       </c>
       <c r="G6" s="9"/>
       <c r="H6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>78</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>1</v>
       </c>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
     </row>
     <row r="7" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="256" t="s">
-        <v>298</v>
+      <c r="A7" s="255" t="s">
+        <v>337</v>
       </c>
       <c r="B7" s="52">
-        <v>16422857.4</v>
+        <v>17371324.91</v>
       </c>
       <c r="C7" s="52">
-        <v>3379765.4</v>
+        <v>3351080.82</v>
       </c>
       <c r="D7" s="52"/>
       <c r="E7" s="52">
-        <v>160813</v>
+        <v>161869</v>
       </c>
       <c r="F7" s="52">
-        <v>35742</v>
+        <v>34519</v>
       </c>
       <c r="G7" s="52"/>
       <c r="H7" s="170">
-        <v>102.123941</v>
+        <v>107.31718100000001</v>
       </c>
       <c r="I7" s="170">
-        <v>94.560051999999999</v>
+        <v>97.079312999999999</v>
       </c>
       <c r="J7" s="170">
-        <v>100.7485070336547</v>
+        <v>105.51767700000001</v>
       </c>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
     </row>
     <row r="8" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="87">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B8" s="52">
-        <v>1601538</v>
+        <v>1436491.96</v>
       </c>
       <c r="C8" s="52">
-        <v>313546</v>
+        <v>263876.83</v>
       </c>
       <c r="D8" s="52"/>
       <c r="E8" s="52">
-        <v>11173</v>
+        <v>9825</v>
       </c>
       <c r="F8" s="52">
-        <v>2433</v>
+        <v>1955</v>
       </c>
       <c r="G8" s="52"/>
       <c r="H8" s="170">
-        <v>143.34001599999999</v>
+        <v>146.20783299999999</v>
       </c>
       <c r="I8" s="170">
-        <v>128.872174</v>
+        <v>134.97535999999999</v>
       </c>
       <c r="J8" s="170">
-        <v>140.75290313097162</v>
+        <v>144.34370000000001</v>
       </c>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
     </row>
     <row r="9" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="87">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B9" s="52">
-        <v>1547487.6</v>
+        <v>950961.15</v>
       </c>
       <c r="C9" s="52">
-        <v>300896</v>
+        <v>168743.99</v>
       </c>
       <c r="D9" s="52"/>
       <c r="E9" s="52">
-        <v>10390</v>
+        <v>6324</v>
       </c>
       <c r="F9" s="52">
-        <v>2265</v>
+        <v>1282</v>
       </c>
       <c r="G9" s="52"/>
       <c r="H9" s="170">
-        <v>148.94009600000001</v>
+        <v>150.37336300000001</v>
       </c>
       <c r="I9" s="170">
-        <v>132.84591599999999</v>
+        <v>131.62557699999999</v>
       </c>
       <c r="J9" s="170">
-        <v>146.05954958514423</v>
+        <v>147.213402</v>
       </c>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
     </row>
     <row r="10" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="87">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B10" s="52">
-        <v>1026678.8</v>
+        <v>921577.2</v>
       </c>
       <c r="C10" s="52">
-        <v>203891.9</v>
+        <v>177291.03</v>
       </c>
       <c r="D10" s="52"/>
       <c r="E10" s="52">
-        <v>6724</v>
+        <v>5780</v>
       </c>
       <c r="F10" s="52">
-        <v>1472</v>
+        <v>1190</v>
       </c>
       <c r="G10" s="52"/>
       <c r="H10" s="170">
-        <v>152.68869699999999</v>
+        <v>159.44242199999999</v>
       </c>
       <c r="I10" s="170">
-        <v>138.513519</v>
+        <v>148.984058</v>
       </c>
       <c r="J10" s="170">
-        <v>150.14283796974132</v>
+        <v>157.656847</v>
       </c>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
     </row>
     <row r="11" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="87">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B11" s="170">
-        <v>951505.2</v>
+        <v>1092718.76</v>
       </c>
       <c r="C11" s="52">
-        <v>183689.4</v>
+        <v>208066.75</v>
       </c>
       <c r="D11" s="52"/>
       <c r="E11" s="52">
-        <v>6103</v>
+        <v>6759</v>
       </c>
       <c r="F11" s="52">
-        <v>1326</v>
+        <v>1545</v>
       </c>
       <c r="G11" s="52"/>
       <c r="H11" s="170">
-        <v>155.90778299999999</v>
+        <v>161.668702</v>
       </c>
       <c r="I11" s="170">
-        <v>138.52895899999999</v>
+        <v>134.67103499999999</v>
       </c>
       <c r="J11" s="170">
-        <v>152.80584197065551</v>
+        <v>156.64565300000001</v>
       </c>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
     </row>
     <row r="12" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="87">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B12" s="52">
-        <v>1142753.7</v>
+        <v>1030993.09</v>
       </c>
       <c r="C12" s="52">
-        <v>241541.1</v>
+        <v>183351.34</v>
       </c>
       <c r="D12" s="52"/>
       <c r="E12" s="52">
-        <v>7105</v>
+        <v>6520</v>
       </c>
       <c r="F12" s="52">
-        <v>1743</v>
+        <v>1410</v>
       </c>
       <c r="G12" s="52"/>
       <c r="H12" s="170">
-        <v>160.83795900000001</v>
+        <v>158.12777399999999</v>
       </c>
       <c r="I12" s="170">
-        <v>138.57779600000001</v>
+        <v>130.03641099999999</v>
       </c>
       <c r="J12" s="170">
-        <v>156.45284810126583</v>
+        <v>153.13296700000001</v>
       </c>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="7"/>
       <c r="R12" s="7"/>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="87">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="B13" s="52">
-        <v>1080512.8999999999</v>
+        <v>1136874.81</v>
       </c>
       <c r="C13" s="52">
-        <v>215702.7</v>
+        <v>230114.9</v>
       </c>
       <c r="D13" s="52"/>
       <c r="E13" s="52">
-        <v>6868</v>
+        <v>6678</v>
       </c>
       <c r="F13" s="52">
-        <v>1602</v>
+        <v>1517</v>
       </c>
       <c r="G13" s="52"/>
       <c r="H13" s="170">
-        <v>157.32569799999999</v>
+        <v>170.24180999999999</v>
       </c>
       <c r="I13" s="170">
-        <v>134.64588000000001</v>
+        <v>151.69077100000001</v>
       </c>
       <c r="J13" s="170">
-        <v>153.03608028335299</v>
+        <v>166.80777399999999</v>
       </c>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="7"/>
       <c r="R13" s="7"/>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
     </row>
     <row r="14" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="87">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B14" s="52">
-        <v>1179879.6000000001</v>
+        <v>1215333.98</v>
       </c>
       <c r="C14" s="52">
-        <v>254619.7</v>
+        <v>220903.5</v>
       </c>
       <c r="D14" s="52"/>
       <c r="E14" s="52">
-        <v>6963</v>
+        <v>6918</v>
       </c>
       <c r="F14" s="52">
-        <v>1726</v>
+        <v>1386</v>
       </c>
       <c r="G14" s="52"/>
       <c r="H14" s="170">
-        <v>169.44989200000001</v>
+        <v>175.67707100000001</v>
       </c>
       <c r="I14" s="170">
-        <v>147.520104</v>
+        <v>159.382034</v>
       </c>
       <c r="J14" s="170">
-        <v>165.09371619288757</v>
+        <v>172.95730699999999</v>
       </c>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
     </row>
     <row r="15" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="87">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B15" s="52">
-        <v>1270533.7</v>
+        <v>1746269.1</v>
       </c>
       <c r="C15" s="52">
-        <v>275736.09999999998</v>
+        <v>336689.55</v>
       </c>
       <c r="D15" s="52"/>
       <c r="E15" s="52">
-        <v>7217</v>
+        <v>8741</v>
       </c>
       <c r="F15" s="52">
-        <v>1592</v>
+        <v>1742</v>
       </c>
       <c r="G15" s="52"/>
       <c r="H15" s="170">
-        <v>176.047346</v>
+        <v>199.779098</v>
       </c>
       <c r="I15" s="170">
-        <v>173.20106699999999</v>
+        <v>193.27758299999999</v>
       </c>
       <c r="J15" s="170">
-        <v>175.53295493245543</v>
+        <v>198.69871599999999</v>
       </c>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
     </row>
     <row r="16" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="87">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B16" s="52">
-        <v>1664170.9</v>
+        <v>1802808.75</v>
       </c>
       <c r="C16" s="52">
-        <v>332880.8</v>
+        <v>372089.81</v>
       </c>
       <c r="D16" s="52"/>
       <c r="E16" s="52">
-        <v>9142</v>
+        <v>9120</v>
       </c>
       <c r="F16" s="52">
-        <v>2006</v>
+        <v>1988</v>
       </c>
       <c r="G16" s="52"/>
       <c r="H16" s="170">
-        <v>182.03575799999999</v>
+        <v>197.67639800000001</v>
       </c>
       <c r="I16" s="170">
-        <v>165.94257200000001</v>
+        <v>187.167912</v>
       </c>
       <c r="J16" s="170">
-        <v>179.13990850376749</v>
+        <v>195.795693</v>
       </c>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
     </row>
     <row r="17" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="87">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B17" s="52">
-        <v>1773996.1</v>
+        <v>1710075.77</v>
       </c>
       <c r="C17" s="52">
-        <v>443970.7</v>
+        <v>368696.58</v>
       </c>
       <c r="D17" s="52"/>
       <c r="E17" s="52">
-        <v>9479</v>
+        <v>7644</v>
       </c>
       <c r="F17" s="52">
-        <v>2389</v>
+        <v>1464</v>
       </c>
       <c r="G17" s="52"/>
       <c r="H17" s="170">
-        <v>187.15013099999999</v>
+        <v>223.714778</v>
       </c>
       <c r="I17" s="170">
-        <v>185.83955599999999</v>
+        <v>251.841926</v>
       </c>
       <c r="J17" s="170">
-        <v>186.88631614425347</v>
+        <v>228.23587499999999</v>
       </c>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
     </row>
     <row r="18" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="87">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B18" s="52">
-        <v>1677097.5</v>
+        <v>1959610.43</v>
       </c>
       <c r="C18" s="52">
-        <v>362379.5</v>
+        <v>595267.21</v>
       </c>
       <c r="D18" s="52"/>
       <c r="E18" s="52">
-        <v>7952</v>
+        <v>8088</v>
       </c>
       <c r="F18" s="52">
-        <v>1706</v>
+        <v>1950</v>
       </c>
       <c r="G18" s="52"/>
       <c r="H18" s="170">
-        <v>210.902603</v>
+        <v>242.28615600000001</v>
       </c>
       <c r="I18" s="170">
-        <v>212.41471200000001</v>
+        <v>305.26523500000002</v>
       </c>
       <c r="J18" s="170">
-        <v>211.16970387243737</v>
+        <v>254.52058500000001</v>
       </c>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
     </row>
     <row r="19" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="87">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B19" s="52">
-        <v>2126438.7000000002</v>
+        <v>2230751.65</v>
       </c>
       <c r="C19" s="52">
-        <v>613324.5</v>
+        <v>542279.18999999994</v>
       </c>
       <c r="D19" s="52"/>
       <c r="E19" s="52">
-        <v>8405</v>
+        <v>8312</v>
       </c>
       <c r="F19" s="52">
-        <v>2150</v>
+        <v>1796</v>
       </c>
       <c r="G19" s="52"/>
       <c r="H19" s="170">
-        <v>252.99687</v>
+        <v>268.37724300000002</v>
       </c>
       <c r="I19" s="170">
-        <v>285.26720899999998</v>
+        <v>301.93718799999999</v>
       </c>
       <c r="J19" s="170">
-        <v>259.57017527238276</v>
+        <v>274.34020900000002</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
     </row>
     <row r="20" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="87">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B20" s="52">
-        <v>3104868.6</v>
+        <v>1988344.82</v>
       </c>
       <c r="C20" s="52">
-        <v>694884.2</v>
+        <v>527366.91</v>
       </c>
       <c r="D20" s="52"/>
       <c r="E20" s="52">
-        <v>8687</v>
+        <v>6678</v>
       </c>
       <c r="F20" s="52">
-        <v>2038</v>
+        <v>1504</v>
       </c>
       <c r="G20" s="52"/>
       <c r="H20" s="170">
-        <v>357.41551700000002</v>
+        <v>297.74555500000002</v>
       </c>
       <c r="I20" s="170">
-        <v>340.96378800000002</v>
+        <v>350.64289200000002</v>
       </c>
       <c r="J20" s="170">
-        <v>354.28930536130537</v>
+        <v>307.46904499999999</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
     </row>
     <row r="21" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="87">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B21" s="52">
-        <v>3358464.2</v>
+        <v>2606271.36</v>
       </c>
       <c r="C21" s="52">
-        <v>829130.5</v>
+        <v>768953.97</v>
       </c>
       <c r="D21" s="52"/>
       <c r="E21" s="52">
-        <v>6926</v>
+        <v>8838</v>
       </c>
       <c r="F21" s="52">
-        <v>1852</v>
+        <v>2112</v>
       </c>
       <c r="G21" s="52"/>
       <c r="H21" s="170">
-        <v>484.90675700000003</v>
+        <v>294.89379400000001</v>
       </c>
       <c r="I21" s="170">
-        <v>447.69465400000001</v>
+        <v>364.088053</v>
       </c>
       <c r="J21" s="170">
-        <v>477.05567327409437</v>
+        <v>308.239756</v>
       </c>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
     </row>
     <row r="22" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="87">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B22" s="52">
-        <v>4330649.3</v>
+        <v>5302404.21</v>
       </c>
       <c r="C22" s="52">
-        <v>1071610.8999999999</v>
+        <v>1216697.26</v>
       </c>
       <c r="D22" s="52"/>
       <c r="E22" s="52">
-        <v>9154</v>
+        <v>9904</v>
       </c>
       <c r="F22" s="52">
-        <v>2468</v>
+        <v>2352</v>
       </c>
       <c r="G22" s="52"/>
       <c r="H22" s="170">
-        <v>473.08819</v>
+        <v>535.38006900000005</v>
       </c>
       <c r="I22" s="170">
-        <v>434.20214700000002</v>
+        <v>517.30325600000003</v>
       </c>
       <c r="J22" s="170">
-        <v>464.83051109963856</v>
+        <v>531.91102000000001</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
     </row>
     <row r="23" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="87">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B23" s="52">
-        <v>4636895.8</v>
+        <v>4758535.88</v>
       </c>
       <c r="C23" s="52">
-        <v>1188807.6000000001</v>
+        <v>1242409.43</v>
       </c>
       <c r="D23" s="52"/>
       <c r="E23" s="52">
-        <v>9938</v>
+        <v>9190</v>
       </c>
       <c r="F23" s="52">
-        <v>2865</v>
+        <v>2514</v>
       </c>
       <c r="G23" s="52"/>
       <c r="H23" s="170">
-        <v>466.58238999999998</v>
+        <v>517.79498100000001</v>
       </c>
       <c r="I23" s="170">
-        <v>414.94157000000001</v>
+        <v>494.19627200000002</v>
       </c>
       <c r="J23" s="170">
-        <v>455.02643130516287</v>
+        <v>512.72601699999996</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
     </row>
     <row r="24" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="87">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B24" s="170">
-        <v>3366023.3</v>
+        <v>3813787.52</v>
       </c>
       <c r="C24" s="52">
-        <v>1092372.8999999999</v>
+        <v>1067000.47</v>
       </c>
       <c r="D24" s="52"/>
       <c r="E24" s="52">
-        <v>8389</v>
+        <v>8200</v>
       </c>
       <c r="F24" s="52">
-        <v>3212</v>
+        <v>2320</v>
       </c>
       <c r="G24" s="52"/>
       <c r="H24" s="170">
-        <v>401.24249600000002</v>
+        <v>465.09603900000002</v>
       </c>
       <c r="I24" s="170">
-        <v>340.09118899999999</v>
+        <v>459.913995</v>
       </c>
       <c r="J24" s="170">
-        <v>384.31136970950774</v>
+        <v>463.95323000000002</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
     </row>
     <row r="25" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="256" t="s">
-[...3 lines deleted...]
-        <v>949196.20000000007</v>
+      <c r="A25" s="255" t="s">
+        <v>338</v>
+      </c>
+      <c r="B25" s="12">
+        <v>879837.6</v>
       </c>
       <c r="C25" s="170">
-        <v>386180.8</v>
+        <v>387601.72</v>
       </c>
       <c r="D25" s="170"/>
       <c r="E25" s="170">
-        <v>3914</v>
+        <v>2778</v>
       </c>
       <c r="F25" s="170">
-        <v>2482</v>
+        <v>1145</v>
       </c>
       <c r="G25" s="170"/>
       <c r="H25" s="170">
-        <v>242.51308124680637</v>
+        <v>316.81345599999997</v>
       </c>
       <c r="I25" s="170">
-        <v>155.59258600000001</v>
+        <v>338.51678600000002</v>
       </c>
       <c r="J25" s="170">
-        <v>208.78314571607254</v>
+        <v>323.07910199999998</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
     </row>
     <row r="26" spans="1:22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="88" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="53">
         <f>SUM(B7:B25)</f>
-        <v>53211547.499999993</v>
+        <v>53954972.95000001</v>
       </c>
       <c r="C26" s="53">
-        <f t="shared" ref="C26:F26" si="0">SUM(C7:C25)</f>
-        <v>12384930.700000001</v>
+        <f>SUM(C7:C25)</f>
+        <v>12228481.260000002</v>
       </c>
       <c r="D26" s="53"/>
       <c r="E26" s="53">
-        <f t="shared" si="0"/>
-        <v>305342</v>
+        <f t="shared" ref="E26:F26" si="0">SUM(E7:E25)</f>
+        <v>298166</v>
       </c>
       <c r="F26" s="53">
         <f t="shared" si="0"/>
-        <v>73069</v>
+        <v>65691</v>
       </c>
       <c r="G26" s="53"/>
       <c r="H26" s="53">
-        <v>174.26868069246942</v>
+        <v>180.95615512835136</v>
       </c>
       <c r="I26" s="53">
-        <v>169.4963760281378</v>
+        <v>186.15154678723115</v>
       </c>
       <c r="J26" s="53">
-        <v>173.34717595418738</v>
+        <v>181.89413481120332</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
     </row>
     <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="10"/>
       <c r="C27" s="10"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
@@ -12232,109 +12215,109 @@
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
     </row>
     <row r="32" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="28"/>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
     </row>
     <row r="33" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
-        <v>308</v>
+        <v>347</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="V33" s="7"/>
     </row>
     <row r="34" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="44" t="s">
-        <v>309</v>
+        <v>348</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
     </row>
     <row r="35" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="252"/>
       <c r="B35" s="49"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35"/>
       <c r="F35" s="46"/>
       <c r="G35" s="46"/>
       <c r="H35" s="46"/>
       <c r="I35" s="46"/>
       <c r="J35" s="46"/>
       <c r="T35" s="19"/>
     </row>
     <row r="36" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="17" t="s">
         <v>76</v>
       </c>
-      <c r="B36" s="281" t="s">
+      <c r="B36" s="282" t="s">
         <v>67</v>
       </c>
-      <c r="C36" s="281"/>
+      <c r="C36" s="282"/>
       <c r="D36" s="18"/>
-      <c r="E36" s="281" t="s">
+      <c r="E36" s="282" t="s">
         <v>124</v>
       </c>
-      <c r="F36" s="281"/>
+      <c r="F36" s="282"/>
       <c r="G36" s="17"/>
-      <c r="H36" s="281" t="s">
+      <c r="H36" s="282" t="s">
         <v>14</v>
       </c>
-      <c r="I36" s="281"/>
-      <c r="J36" s="281"/>
+      <c r="I36" s="282"/>
+      <c r="J36" s="282"/>
     </row>
     <row r="37" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="14" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>105</v>
       </c>
       <c r="F37" s="14" t="s">
         <v>106</v>
       </c>
       <c r="H37" s="14" t="s">
         <v>105</v>
       </c>
       <c r="I37" s="14" t="s">
         <v>106</v>
       </c>
       <c r="J37" s="17"/>
       <c r="T37" s="19"/>
     </row>
     <row r="38" spans="1:22" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="22"/>
@@ -12355,470 +12338,470 @@
       <c r="H38" s="11" t="s">
         <v>78</v>
       </c>
       <c r="I38" s="11" t="s">
         <v>78</v>
       </c>
       <c r="J38" s="35" t="s">
         <v>1</v>
       </c>
       <c r="M38" s="17"/>
       <c r="N38" s="17"/>
       <c r="O38" s="17"/>
       <c r="P38" s="17"/>
       <c r="Q38" s="17"/>
       <c r="R38" s="17"/>
       <c r="S38" s="17"/>
       <c r="T38" s="17"/>
       <c r="U38" s="17"/>
       <c r="V38" s="17"/>
     </row>
     <row r="39" spans="1:22" s="14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="253">
         <v>-125</v>
       </c>
       <c r="B39" s="52">
-        <v>2290024.4</v>
+        <v>2002389.54</v>
       </c>
       <c r="C39" s="52">
-        <v>547470.6</v>
+        <v>479095.19</v>
       </c>
       <c r="D39" s="52"/>
       <c r="E39" s="52">
-        <v>17524</v>
+        <v>16773</v>
       </c>
       <c r="F39" s="52">
-        <v>4325</v>
+        <v>3790</v>
       </c>
       <c r="G39" s="52"/>
       <c r="H39" s="52">
-        <v>130.67931979000227</v>
+        <v>119.38171699999999</v>
       </c>
       <c r="I39" s="52">
-        <v>126.58279768786127</v>
+        <v>126.41034036939314</v>
       </c>
       <c r="J39" s="52">
-        <v>129.86841503043618</v>
+        <v>120.67717405047901</v>
       </c>
     </row>
     <row r="40" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="253" t="s">
         <v>215</v>
       </c>
       <c r="B40" s="52">
-        <v>8429307.3000000007</v>
+        <v>7950525.2699999996</v>
       </c>
       <c r="C40" s="52">
-        <v>2175408.2999999998</v>
+        <v>1930893.11</v>
       </c>
       <c r="D40" s="52"/>
       <c r="E40" s="52">
-        <v>69585</v>
+        <v>66209</v>
       </c>
       <c r="F40" s="52">
-        <v>18749</v>
+        <v>15953</v>
       </c>
       <c r="G40" s="52"/>
       <c r="H40" s="52">
-        <v>121.13684414744559</v>
+        <v>120.08224300000001</v>
       </c>
       <c r="I40" s="52">
-        <v>116.02796415808842</v>
+        <v>121.03636369334922</v>
       </c>
       <c r="J40" s="52">
-        <v>120.05247809450496</v>
+        <v>120.26750054769843</v>
       </c>
       <c r="L40" s="14"/>
       <c r="M40" s="14"/>
       <c r="N40" s="14"/>
       <c r="O40" s="14"/>
       <c r="P40" s="14"/>
       <c r="Q40" s="14"/>
       <c r="R40" s="14"/>
       <c r="S40" s="14"/>
       <c r="T40" s="14"/>
       <c r="U40" s="14"/>
       <c r="V40" s="14"/>
     </row>
     <row r="41" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="253" t="s">
         <v>217</v>
       </c>
       <c r="B41" s="52">
-        <v>21341734.399999999</v>
+        <v>21966138.030000001</v>
       </c>
       <c r="C41" s="52">
-        <v>4401124.2</v>
+        <v>4281237</v>
       </c>
       <c r="D41" s="52"/>
       <c r="E41" s="52">
-        <v>115740</v>
+        <v>114362</v>
       </c>
       <c r="F41" s="52">
-        <v>24976</v>
+        <v>22923</v>
       </c>
       <c r="G41" s="52"/>
       <c r="H41" s="52">
-        <v>184.39376533609814</v>
+        <v>192.07549700000001</v>
       </c>
       <c r="I41" s="52">
-        <v>176.21413356822549</v>
+        <v>186.76599921476247</v>
       </c>
       <c r="J41" s="52">
-        <v>182.9419440575343</v>
+        <v>191.18895021306042</v>
       </c>
       <c r="L41" s="14"/>
       <c r="M41" s="14"/>
       <c r="N41" s="14"/>
     </row>
     <row r="42" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="253" t="s">
         <v>216</v>
       </c>
       <c r="B42" s="52">
-        <v>20566339.199999999</v>
+        <v>21227940.280000001</v>
       </c>
       <c r="C42" s="52">
-        <v>4415635.3</v>
+        <v>4400818.66</v>
       </c>
       <c r="D42" s="52"/>
       <c r="E42" s="52">
-        <v>99581</v>
+        <v>97780</v>
       </c>
       <c r="F42" s="52">
-        <v>22201</v>
+        <v>20265</v>
       </c>
       <c r="G42" s="52"/>
       <c r="H42" s="52">
-        <v>206.52874745182314</v>
+        <v>217.09899999999999</v>
       </c>
       <c r="I42" s="52">
-        <v>198.89353182289085</v>
+        <v>217.1635164075993</v>
       </c>
       <c r="J42" s="52">
-        <v>205.13683877748764</v>
+        <v>217.1100761573976</v>
       </c>
       <c r="L42" s="14"/>
       <c r="M42" s="14"/>
       <c r="N42" s="14"/>
     </row>
     <row r="43" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="253" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="52">
-        <v>300530.40000000002</v>
+        <v>398233.38</v>
       </c>
       <c r="C43" s="52">
-        <v>78976.399999999994</v>
+        <v>107071.27</v>
       </c>
       <c r="D43" s="52"/>
       <c r="E43" s="52">
-        <v>1985</v>
+        <v>1974</v>
       </c>
       <c r="F43" s="52">
-        <v>632</v>
+        <v>565</v>
       </c>
       <c r="G43" s="52"/>
       <c r="H43" s="52">
-        <v>151.40070528967254</v>
+        <v>201.73929999999999</v>
       </c>
       <c r="I43" s="52">
-        <v>124.9626582278481</v>
+        <v>189.50667256637169</v>
       </c>
       <c r="J43" s="52">
-        <v>145.01597248758122</v>
+        <v>199.01719180779835</v>
       </c>
       <c r="L43" s="14"/>
       <c r="M43" s="14"/>
       <c r="N43" s="14"/>
     </row>
     <row r="44" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="253" t="s">
         <v>157</v>
       </c>
       <c r="B44" s="52">
-        <v>283611.8</v>
+        <v>409746.45</v>
       </c>
       <c r="C44" s="52">
-        <v>766315.9</v>
+        <v>1029366.03</v>
       </c>
       <c r="D44" s="52"/>
       <c r="E44" s="52">
-        <v>927</v>
+        <v>1068</v>
       </c>
       <c r="F44" s="52">
-        <v>2186</v>
+        <v>2195</v>
       </c>
       <c r="G44" s="52"/>
       <c r="H44" s="52">
-        <v>305.94584681769146</v>
+        <v>383.65772399999997</v>
       </c>
       <c r="I44" s="52">
-        <v>350.55622140896617</v>
+        <v>468.95946697038727</v>
       </c>
       <c r="J44" s="52">
-        <v>337.27198843559268</v>
+        <v>441.03968127490037</v>
       </c>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
       <c r="N44" s="14"/>
     </row>
     <row r="45" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="255" t="s">
+      <c r="A45" s="254" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="53">
-[...3 lines deleted...]
-        <v>12384930.699999999</v>
+      <c r="B45" s="276">
+        <v>53954972.95000001</v>
+      </c>
+      <c r="C45" s="276">
+        <v>12228481.26</v>
       </c>
       <c r="D45" s="53"/>
       <c r="E45" s="53">
-        <v>305342</v>
+        <v>298166</v>
       </c>
       <c r="F45" s="53">
-        <v>73069</v>
+        <v>65691</v>
       </c>
       <c r="G45" s="53"/>
       <c r="H45" s="53">
-        <v>174.26868069246942</v>
+        <v>180.95615512835136</v>
       </c>
       <c r="I45" s="53">
-        <v>169.49637602813777</v>
+        <v>186.15154678723113</v>
       </c>
       <c r="J45" s="53">
-        <v>173.34717595418735</v>
+        <v>181.89413481120332</v>
       </c>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
     </row>
     <row r="46" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="17" t="s">
         <v>218</v>
       </c>
       <c r="E46" s="12"/>
       <c r="M46" s="14"/>
       <c r="N46" s="14"/>
     </row>
     <row r="47" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="7" t="s">
         <v>219</v>
       </c>
       <c r="E47" s="12"/>
     </row>
     <row r="48" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="12"/>
       <c r="C48" s="12"/>
       <c r="E48" s="12"/>
       <c r="F48" s="12"/>
       <c r="H48" s="12"/>
       <c r="I48" s="12"/>
       <c r="J48" s="12"/>
     </row>
     <row r="50" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="28"/>
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
     </row>
     <row r="51" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="2" t="s">
-        <v>310</v>
+        <v>349</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
       <c r="J51" s="17"/>
     </row>
     <row r="52" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="44" t="s">
-        <v>311</v>
+        <v>350</v>
       </c>
       <c r="B52" s="8"/>
       <c r="C52" s="8"/>
       <c r="D52" s="8"/>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
     </row>
     <row r="53" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="252"/>
       <c r="B53" s="49"/>
       <c r="C53" s="49"/>
       <c r="D53" s="49"/>
       <c r="E53"/>
       <c r="F53" s="46"/>
       <c r="G53" s="46"/>
       <c r="H53" s="46"/>
       <c r="I53" s="46"/>
       <c r="J53" s="10"/>
     </row>
     <row r="54" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="34"/>
       <c r="C54" s="33" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="33"/>
       <c r="E54" s="36"/>
       <c r="F54" s="36" t="s">
         <v>124</v>
       </c>
       <c r="G54" s="36"/>
       <c r="H54" s="36"/>
       <c r="I54" s="36" t="s">
         <v>14</v>
       </c>
       <c r="J54" s="37"/>
     </row>
     <row r="55" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="253" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="253"/>
       <c r="C55" s="52">
-        <v>53211547.5</v>
+        <v>53954972.950000003</v>
       </c>
       <c r="D55" s="52"/>
       <c r="E55" s="52"/>
       <c r="F55" s="52">
-        <v>305342</v>
+        <v>298166</v>
       </c>
       <c r="G55" s="52"/>
       <c r="H55" s="52"/>
       <c r="I55" s="52">
-        <v>174.26868069246942</v>
+        <v>180.95615512835133</v>
       </c>
       <c r="J55" s="37"/>
     </row>
     <row r="56" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="253" t="s">
         <v>16</v>
       </c>
       <c r="B56" s="253"/>
       <c r="C56" s="52">
-        <v>4880506</v>
+        <v>4860607.43</v>
       </c>
       <c r="D56" s="52"/>
       <c r="E56" s="52"/>
       <c r="F56" s="52">
-        <v>29145</v>
+        <v>28065</v>
       </c>
       <c r="G56" s="52"/>
       <c r="H56" s="52"/>
       <c r="I56" s="52">
-        <v>167.45603019385828</v>
+        <v>173.19107179761266</v>
       </c>
       <c r="J56" s="37"/>
     </row>
     <row r="57" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="253" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="253"/>
       <c r="C57" s="52">
-        <v>48331041.5</v>
+        <v>49094365.520000003</v>
       </c>
       <c r="D57" s="52"/>
       <c r="E57" s="52"/>
       <c r="F57" s="52">
-        <v>276197</v>
+        <v>270101</v>
       </c>
       <c r="G57" s="52"/>
       <c r="H57" s="52"/>
       <c r="I57" s="52">
-        <v>174.9875686557059</v>
+        <v>181.76299058500339</v>
       </c>
       <c r="J57" s="17"/>
     </row>
     <row r="58" spans="1:22" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="253" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="253"/>
       <c r="C58" s="52">
-        <v>12384930.699999999</v>
+        <v>12228481.26</v>
       </c>
       <c r="D58" s="52"/>
       <c r="E58" s="52"/>
       <c r="F58" s="52">
-        <v>73069</v>
+        <v>65691</v>
       </c>
       <c r="G58" s="52"/>
       <c r="H58" s="52"/>
       <c r="I58" s="52">
-        <v>169.49637602813777</v>
+        <v>186.15154678723113</v>
       </c>
       <c r="J58" s="37"/>
       <c r="K58" s="17"/>
       <c r="M58" s="17"/>
       <c r="N58" s="17"/>
       <c r="O58" s="17"/>
       <c r="P58" s="17"/>
       <c r="Q58" s="17"/>
       <c r="R58" s="17"/>
       <c r="S58" s="17"/>
       <c r="T58" s="17"/>
       <c r="U58" s="17"/>
       <c r="V58" s="17"/>
     </row>
     <row r="59" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="255" t="s">
+      <c r="A59" s="254" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="255"/>
+      <c r="B59" s="254"/>
       <c r="C59" s="53">
-        <v>65596478.200000003</v>
+        <v>66183454.210000001</v>
       </c>
       <c r="D59" s="53"/>
       <c r="E59" s="53"/>
       <c r="F59" s="53">
-        <v>378411</v>
+        <v>363857</v>
       </c>
       <c r="G59" s="53"/>
       <c r="H59" s="53"/>
       <c r="I59" s="53">
-        <v>173.34717595418738</v>
+        <v>181.89413481120332</v>
       </c>
       <c r="J59" s="37"/>
       <c r="M59" s="26"/>
       <c r="N59" s="26"/>
       <c r="O59" s="26"/>
       <c r="P59" s="26"/>
       <c r="Q59" s="26"/>
       <c r="R59" s="26"/>
       <c r="S59" s="26"/>
       <c r="T59" s="26"/>
       <c r="U59" s="26"/>
       <c r="V59" s="26"/>
     </row>
     <row r="60" spans="1:22" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B60" s="14"/>
       <c r="C60" s="14"/>
       <c r="D60" s="14"/>
       <c r="E60" s="12"/>
       <c r="F60" s="14"/>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="17"/>
@@ -13093,1027 +13076,1022 @@
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>9525</xdr:colOff>
                 <xdr:row>28</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Word.Document.8" shapeId="57365" r:id="rId8"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr codeName="Blad42">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W59"/>
+  <dimension ref="A1:W58"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C35" sqref="C35"/>
+    <sheetView showGridLines="0" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="11" style="1" customWidth="1"/>
     <col min="5" max="5" width="2.140625" style="1" customWidth="1"/>
     <col min="6" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="4" customWidth="1"/>
-    <col min="10" max="10" width="11.7109375" style="260" customWidth="1"/>
+    <col min="10" max="10" width="11.7109375" style="259" customWidth="1"/>
     <col min="11" max="11" width="17.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="15.7109375" style="1" customWidth="1"/>
     <col min="14" max="15" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="16.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="J1" s="259"/>
+        <v>339</v>
+      </c>
+      <c r="J1" s="258"/>
     </row>
     <row r="2" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="24"/>
-      <c r="J3" s="261"/>
+      <c r="J3" s="260"/>
     </row>
     <row r="4" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B4" s="280" t="s">
+      <c r="B4" s="277" t="s">
         <v>80</v>
       </c>
-      <c r="C4" s="280"/>
-      <c r="D4" s="280"/>
+      <c r="C4" s="277"/>
+      <c r="D4" s="277"/>
       <c r="E4" s="4"/>
-      <c r="F4" s="280" t="s">
+      <c r="F4" s="277" t="s">
         <v>104</v>
       </c>
-      <c r="G4" s="280"/>
-      <c r="H4" s="280"/>
+      <c r="G4" s="277"/>
+      <c r="H4" s="277"/>
       <c r="I4" s="55" t="s">
         <v>81</v>
       </c>
       <c r="J4" s="33" t="s">
-        <v>347</v>
+        <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
       <c r="B5" s="56" t="s">
         <v>158</v>
       </c>
       <c r="C5" s="56" t="s">
         <v>159</v>
       </c>
       <c r="D5" s="56" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="24"/>
       <c r="F5" s="32">
         <v>-3500</v>
       </c>
       <c r="G5" s="24" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="24"/>
-      <c r="J5" s="262"/>
+      <c r="J5" s="261"/>
       <c r="K5" s="17"/>
       <c r="L5" s="17"/>
       <c r="O5" s="19"/>
     </row>
     <row r="6" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="41" t="s">
         <v>83</v>
       </c>
       <c r="B6" s="213">
         <v>1150.118226</v>
       </c>
       <c r="C6" s="213">
         <v>1787.992319</v>
       </c>
       <c r="D6" s="213">
         <v>1377.987703</v>
       </c>
       <c r="E6" s="213"/>
       <c r="F6" s="213">
         <v>1627.9722730000001</v>
       </c>
       <c r="G6" s="48">
         <v>3503.5173799999998</v>
       </c>
       <c r="H6" s="48">
         <v>1796.0271290000001</v>
       </c>
       <c r="I6" s="48">
         <v>5137.4253799999997</v>
       </c>
       <c r="J6" s="48">
-        <v>200.529168</v>
+        <v>215.88802899999999</v>
       </c>
     </row>
     <row r="7" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="42" t="s">
         <v>98</v>
       </c>
       <c r="B7" s="213">
         <v>1206.8636429999999</v>
       </c>
       <c r="C7" s="213">
         <v>1524.035971</v>
       </c>
       <c r="D7" s="213">
         <v>1270.2743760000001</v>
       </c>
       <c r="E7" s="213"/>
       <c r="F7" s="213">
         <v>1456.2700609999999</v>
       </c>
       <c r="G7" s="48">
         <v>3212.6105809999999</v>
       </c>
       <c r="H7" s="48">
         <v>1680.3909060000001</v>
       </c>
       <c r="I7" s="48">
         <v>7882.6542390000004</v>
       </c>
       <c r="J7" s="48">
-        <v>169.99987899999999</v>
+        <v>174.02884299999999</v>
       </c>
     </row>
     <row r="8" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="42" t="s">
         <v>84</v>
       </c>
       <c r="B8" s="213">
         <v>1147.2437110000001</v>
       </c>
       <c r="C8" s="213">
         <v>1400.0743560000001</v>
       </c>
       <c r="D8" s="213">
         <v>1188.289338</v>
       </c>
       <c r="E8" s="213"/>
       <c r="F8" s="213">
         <v>1383.5793430000001</v>
       </c>
       <c r="G8" s="48">
         <v>3706.8377930000001</v>
       </c>
       <c r="H8" s="48">
         <v>1616.8690140000001</v>
       </c>
       <c r="I8" s="48">
         <v>6739.5295509999996</v>
       </c>
       <c r="J8" s="48">
-        <v>164.387382</v>
+        <v>175.49581800000001</v>
       </c>
     </row>
     <row r="9" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="42" t="s">
         <v>85</v>
       </c>
       <c r="B9" s="213">
         <v>1157.839892</v>
       </c>
       <c r="C9" s="213">
         <v>1369.9066789999999</v>
       </c>
       <c r="D9" s="213">
         <v>1197.687729</v>
       </c>
       <c r="E9" s="213"/>
       <c r="F9" s="213">
         <v>1353.2022999999999</v>
       </c>
       <c r="G9" s="48">
         <v>3588.2471580000001</v>
       </c>
       <c r="H9" s="48">
         <v>1613.641995</v>
       </c>
       <c r="I9" s="48">
         <v>5236.9746729999997</v>
       </c>
       <c r="J9" s="48">
-        <v>161.865645</v>
+        <v>169.83532400000001</v>
       </c>
     </row>
     <row r="10" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="42" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="213">
         <v>1199.9303010000001</v>
       </c>
       <c r="C10" s="213">
         <v>1440.7886000000001</v>
       </c>
       <c r="D10" s="213">
         <v>1251.775586</v>
       </c>
       <c r="E10" s="213"/>
       <c r="F10" s="213">
         <v>1400.788485</v>
       </c>
       <c r="G10" s="48">
         <v>5240.2501110000003</v>
       </c>
       <c r="H10" s="48">
         <v>1943.9029599999999</v>
       </c>
       <c r="I10" s="48">
         <v>4680.3757809999997</v>
       </c>
       <c r="J10" s="48">
-        <v>167.50514899999999</v>
+        <v>175.221982</v>
       </c>
     </row>
     <row r="11" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="42" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="213">
         <v>1186.6311659999999</v>
       </c>
       <c r="C11" s="213">
         <v>1432.6956709999999</v>
       </c>
       <c r="D11" s="213">
         <v>1243.6093330000001</v>
       </c>
       <c r="E11" s="213"/>
       <c r="F11" s="213">
         <v>1395.034306</v>
       </c>
       <c r="G11" s="48">
         <v>5476.452029</v>
       </c>
       <c r="H11" s="48">
         <v>2020.6477649999999</v>
       </c>
       <c r="I11" s="48">
         <v>2454.9008090000002</v>
       </c>
       <c r="J11" s="48">
-        <v>161.20220699999999</v>
+        <v>169.14009100000001</v>
       </c>
     </row>
     <row r="12" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42" t="s">
         <v>99</v>
       </c>
       <c r="B12" s="213">
         <v>1151.838377</v>
       </c>
       <c r="C12" s="213">
         <v>1370.159022</v>
       </c>
       <c r="D12" s="213">
         <v>1193.7089189999999</v>
       </c>
       <c r="E12" s="213"/>
       <c r="F12" s="213">
         <v>1282.7474279999999</v>
       </c>
       <c r="G12" s="48">
         <v>4690.989603</v>
       </c>
       <c r="H12" s="48">
         <v>1708.60013</v>
       </c>
       <c r="I12" s="48">
         <v>5175.8785829999997</v>
       </c>
       <c r="J12" s="48">
-        <v>159.735184</v>
+        <v>164.077843</v>
       </c>
     </row>
     <row r="13" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="213">
         <v>960.37741500000004</v>
       </c>
       <c r="C13" s="213">
         <v>1186.5552849999999</v>
       </c>
       <c r="D13" s="213">
         <v>1004.434108</v>
       </c>
       <c r="E13" s="213"/>
       <c r="F13" s="213">
         <v>1054.2159670000001</v>
       </c>
       <c r="G13" s="48">
         <v>2557.092537</v>
       </c>
       <c r="H13" s="48">
         <v>1189.0187719999999</v>
       </c>
       <c r="I13" s="48">
         <v>5528.9815660000004</v>
       </c>
       <c r="J13" s="48">
-        <v>142.47057699999999</v>
+        <v>150.31386800000001</v>
       </c>
     </row>
     <row r="14" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="42" t="s">
         <v>97</v>
       </c>
       <c r="B14" s="213">
         <v>1138.8884350000001</v>
       </c>
       <c r="C14" s="213">
         <v>1344.8802169999999</v>
       </c>
       <c r="D14" s="213">
         <v>1171.999849</v>
       </c>
       <c r="E14" s="213"/>
       <c r="F14" s="213">
         <v>1254.11807</v>
       </c>
       <c r="G14" s="48">
         <v>4202.6716809999998</v>
       </c>
       <c r="H14" s="48">
         <v>1583.1353409999999</v>
       </c>
       <c r="I14" s="48">
         <v>2742.5225420000002</v>
       </c>
       <c r="J14" s="48">
-        <v>161.28267700000001</v>
+        <v>165.17195899999999</v>
       </c>
     </row>
     <row r="15" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="213">
         <v>1160.2024120000001</v>
       </c>
       <c r="C15" s="213">
         <v>1454.580357</v>
       </c>
       <c r="D15" s="213">
         <v>1218.6729499999999</v>
       </c>
       <c r="E15" s="213"/>
       <c r="F15" s="213">
         <v>1447.123544</v>
       </c>
       <c r="G15" s="48">
         <v>5054.540156</v>
       </c>
       <c r="H15" s="48">
         <v>1990.6148889999999</v>
       </c>
       <c r="I15" s="48">
         <v>4934.5648179999998</v>
       </c>
       <c r="J15" s="48">
-        <v>177.738124</v>
+        <v>184.01869400000001</v>
       </c>
     </row>
     <row r="16" spans="1:15" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="213">
         <v>1165.652664</v>
       </c>
       <c r="C16" s="213">
         <v>1437.676966</v>
       </c>
       <c r="D16" s="213">
         <v>1217.9627419999999</v>
       </c>
       <c r="E16" s="213"/>
       <c r="F16" s="213">
         <v>1350.007681</v>
       </c>
       <c r="G16" s="48">
         <v>4266.8257119999998</v>
       </c>
       <c r="H16" s="48">
         <v>1689.518</v>
       </c>
       <c r="I16" s="48">
         <v>6313.7433330000003</v>
       </c>
       <c r="J16" s="48">
-        <v>160.56003200000001</v>
+        <v>168.43458699999999</v>
       </c>
     </row>
     <row r="17" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="42" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="213">
         <v>1184.5887359999999</v>
       </c>
       <c r="C17" s="213">
         <v>1460.2114140000001</v>
       </c>
       <c r="D17" s="213">
         <v>1246.1680839999999</v>
       </c>
       <c r="E17" s="213"/>
       <c r="F17" s="213">
         <v>1423.420014</v>
       </c>
       <c r="G17" s="48">
         <v>4167.5773909999998</v>
       </c>
       <c r="H17" s="48">
         <v>1795.6976099999999</v>
       </c>
       <c r="I17" s="48">
         <v>5882.6399529999999</v>
       </c>
       <c r="J17" s="48">
-        <v>177.25022000000001</v>
+        <v>185.53308799999999</v>
       </c>
     </row>
     <row r="18" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="42" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="213">
         <v>1163.4137479999999</v>
       </c>
       <c r="C18" s="213">
         <v>1347.08509</v>
       </c>
       <c r="D18" s="213">
         <v>1204.135211</v>
       </c>
       <c r="E18" s="213"/>
       <c r="F18" s="213">
         <v>1359.921051</v>
       </c>
       <c r="G18" s="48">
         <v>3782.63094</v>
       </c>
       <c r="H18" s="48">
         <v>1686.303523</v>
       </c>
       <c r="I18" s="48">
         <v>4280.5722599999999</v>
       </c>
       <c r="J18" s="48">
-        <v>163.294397</v>
+        <v>169.07918000000001</v>
       </c>
     </row>
     <row r="19" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="42" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="213">
         <v>1146.15317</v>
       </c>
       <c r="C19" s="213">
         <v>1430.3241410000001</v>
       </c>
       <c r="D19" s="213">
         <v>1197.1965110000001</v>
       </c>
       <c r="E19" s="213"/>
       <c r="F19" s="213">
         <v>1364.079892</v>
       </c>
       <c r="G19" s="48">
         <v>4511.9714780000004</v>
       </c>
       <c r="H19" s="48">
         <v>1777.7362230000001</v>
       </c>
       <c r="I19" s="48">
         <v>3965.2219399999999</v>
       </c>
       <c r="J19" s="48">
-        <v>163.92571799999999</v>
+        <v>171.64501300000001</v>
       </c>
     </row>
     <row r="20" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="42" t="s">
         <v>92</v>
       </c>
       <c r="B20" s="213">
         <v>1149.0757980000001</v>
       </c>
       <c r="C20" s="213">
         <v>1455.0694430000001</v>
       </c>
       <c r="D20" s="213">
         <v>1196.552461</v>
       </c>
       <c r="E20" s="213"/>
       <c r="F20" s="213">
         <v>1392.3651010000001</v>
       </c>
       <c r="G20" s="48">
         <v>3730.1780359999998</v>
       </c>
       <c r="H20" s="48">
         <v>1713.4547640000001</v>
       </c>
       <c r="I20" s="48">
         <v>5887.5936179999999</v>
       </c>
       <c r="J20" s="48">
-        <v>163.12433100000001</v>
+        <v>171.13400899999999</v>
       </c>
     </row>
     <row r="21" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="42" t="s">
         <v>93</v>
       </c>
       <c r="B21" s="213">
         <v>1114.1125730000001</v>
       </c>
       <c r="C21" s="213">
         <v>1315.1558849999999</v>
       </c>
       <c r="D21" s="213">
         <v>1158.1826579999999</v>
       </c>
       <c r="E21" s="213"/>
       <c r="F21" s="213">
         <v>1273.209122</v>
       </c>
       <c r="G21" s="48">
         <v>3348.9204930000001</v>
       </c>
       <c r="H21" s="48">
         <v>1527.2640980000001</v>
       </c>
       <c r="I21" s="48">
         <v>4982.4913130000004</v>
       </c>
       <c r="J21" s="48">
-        <v>161.878591</v>
+        <v>169.936452</v>
       </c>
     </row>
     <row r="22" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="42" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="213">
         <v>1122.7479189999999</v>
       </c>
       <c r="C22" s="213">
         <v>1402.483829</v>
       </c>
       <c r="D22" s="213">
         <v>1175.026818</v>
       </c>
       <c r="E22" s="213"/>
       <c r="F22" s="213">
         <v>1333.849827</v>
       </c>
       <c r="G22" s="48">
         <v>3804.802643</v>
       </c>
       <c r="H22" s="48">
         <v>1637.0324880000001</v>
       </c>
       <c r="I22" s="48">
         <v>5649.0766549999998</v>
       </c>
       <c r="J22" s="48">
-        <v>162.700332</v>
+        <v>170.17717099999999</v>
       </c>
     </row>
     <row r="23" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="42" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="213">
         <v>1107.887152</v>
       </c>
       <c r="C23" s="213">
         <v>1397.580389</v>
       </c>
       <c r="D23" s="213">
         <v>1167.290432</v>
       </c>
       <c r="E23" s="213"/>
       <c r="F23" s="213">
         <v>1327.4544310000001</v>
       </c>
       <c r="G23" s="48">
         <v>4047.4154589999998</v>
       </c>
       <c r="H23" s="48">
         <v>1715.484792</v>
       </c>
       <c r="I23" s="48">
         <v>4978.5312889999996</v>
       </c>
       <c r="J23" s="48">
-        <v>162.711298</v>
+        <v>172.03831099999999</v>
       </c>
     </row>
     <row r="24" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="42" t="s">
         <v>96</v>
       </c>
       <c r="B24" s="213">
         <v>1136.2820810000001</v>
       </c>
       <c r="C24" s="213">
         <v>1350.2621079999999</v>
       </c>
       <c r="D24" s="213">
         <v>1193.4321190000001</v>
       </c>
       <c r="E24" s="213"/>
       <c r="F24" s="213">
         <v>1338.44616</v>
       </c>
       <c r="G24" s="48">
         <v>3421.689316</v>
       </c>
       <c r="H24" s="48">
         <v>1599.772377</v>
       </c>
       <c r="I24" s="48">
         <v>4809.0493720000004</v>
       </c>
       <c r="J24" s="48">
-        <v>158.09210999999999</v>
+        <v>169.77359300000001</v>
       </c>
     </row>
     <row r="25" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="42" t="s">
         <v>102</v>
       </c>
       <c r="B25" s="213">
         <v>1097.9050890000001</v>
       </c>
       <c r="C25" s="213">
         <v>1321.917606</v>
       </c>
       <c r="D25" s="213">
         <v>1154.1860730000001</v>
       </c>
       <c r="E25" s="213"/>
       <c r="F25" s="213">
         <v>1298.3184699999999</v>
       </c>
       <c r="G25" s="48">
         <v>4138.39887</v>
       </c>
       <c r="H25" s="48">
         <v>1740.3638330000001</v>
       </c>
       <c r="I25" s="48">
         <v>5279.220284</v>
       </c>
       <c r="J25" s="48">
-        <v>169.461501</v>
+        <v>173.77939900000001</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="42" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="48">
         <v>1084.7984959999999</v>
       </c>
       <c r="C26" s="48">
         <v>1393.200184</v>
       </c>
       <c r="D26" s="48">
         <v>1154.3317219999999</v>
       </c>
       <c r="E26" s="48"/>
       <c r="F26" s="48">
         <v>1345.028002</v>
       </c>
       <c r="G26" s="48">
         <v>2832.68273</v>
       </c>
       <c r="H26" s="48">
         <v>1537.110283</v>
       </c>
       <c r="I26" s="48">
         <v>4313.2474419999999</v>
       </c>
       <c r="J26" s="48">
-        <v>167.32334</v>
+        <v>175.43064799999999</v>
       </c>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:23" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="48">
         <v>1224.8050679999999</v>
       </c>
       <c r="C27" s="48">
         <v>1070.9813770000001</v>
       </c>
       <c r="D27" s="48">
         <v>1168.593836</v>
       </c>
       <c r="E27" s="48"/>
       <c r="F27" s="48">
         <v>845.54452800000001</v>
       </c>
       <c r="G27" s="48">
         <v>3878.0555549999999</v>
       </c>
       <c r="H27" s="48">
         <v>991.10505699999999</v>
       </c>
       <c r="I27" s="48">
         <v>938.58333300000004</v>
       </c>
       <c r="J27" s="48">
-        <v>173.42566500000001</v>
+        <v>220.663207</v>
       </c>
       <c r="K27"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
       <c r="T27" s="5"/>
       <c r="W27" s="5"/>
     </row>
     <row r="28" spans="1:23" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="47">
         <v>1154.96579</v>
       </c>
       <c r="C28" s="47">
         <v>1526.7335290000001</v>
       </c>
       <c r="D28" s="47">
         <v>1242.722608</v>
       </c>
       <c r="E28" s="47"/>
       <c r="F28" s="47">
         <v>1431.847258</v>
       </c>
       <c r="G28" s="47">
         <v>4079.3450050000001</v>
       </c>
       <c r="H28" s="47">
         <v>1758.2559799999999</v>
       </c>
       <c r="I28" s="47">
         <v>5344.371005</v>
       </c>
-      <c r="J28" s="47">
-        <v>173.34717499999999</v>
+      <c r="J28" s="275">
+        <v>181.89413400000001</v>
       </c>
       <c r="K28"/>
     </row>
     <row r="29" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
         <v>218</v>
       </c>
       <c r="F29" s="109"/>
       <c r="G29" s="109"/>
       <c r="H29" s="109"/>
-      <c r="J29" s="269"/>
+      <c r="J29" s="267"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="7" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="31" spans="1:23" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="31" spans="1:23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="17"/>
+      <c r="B31" s="40"/>
+      <c r="C31" s="40"/>
+      <c r="D31" s="40"/>
+      <c r="E31" s="40"/>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="262"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+      <c r="M31" s="1"/>
+      <c r="N31" s="1"/>
+      <c r="O31" s="40"/>
+      <c r="P31" s="40"/>
+      <c r="Q31" s="40"/>
+      <c r="R31" s="40"/>
     </row>
     <row r="32" spans="1:23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="17"/>
-[...7 lines deleted...]
-      <c r="I32" s="40"/>
+      <c r="D32" s="54"/>
       <c r="J32" s="263"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
-      <c r="O32" s="40"/>
-[...6 lines deleted...]
-      <c r="J33" s="264"/>
+    </row>
+    <row r="33" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J33" s="263"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
     </row>
-    <row r="34" spans="4:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J34" s="264"/>
+    <row r="34" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J34" s="263"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
     </row>
-    <row r="35" spans="4:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...43 lines deleted...]
-      <c r="J48" s="264"/>
+    <row r="35" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J35" s="263"/>
+    </row>
+    <row r="36" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J36" s="263"/>
+    </row>
+    <row r="37" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J37" s="263"/>
+    </row>
+    <row r="38" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J38" s="263"/>
+    </row>
+    <row r="39" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J39" s="263"/>
+    </row>
+    <row r="40" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J40" s="263"/>
+    </row>
+    <row r="41" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J41" s="263"/>
+    </row>
+    <row r="42" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J42" s="263"/>
+    </row>
+    <row r="43" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J43" s="263"/>
+    </row>
+    <row r="44" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J44" s="263"/>
+    </row>
+    <row r="45" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J45" s="263"/>
+    </row>
+    <row r="46" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J46" s="263"/>
+    </row>
+    <row r="47" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J47" s="263"/>
+    </row>
+    <row r="48" spans="10:14" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J48" s="263"/>
     </row>
     <row r="49" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J49" s="264"/>
+      <c r="J49" s="263"/>
     </row>
     <row r="50" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J50" s="264"/>
+      <c r="J50" s="263"/>
     </row>
     <row r="51" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J51" s="264"/>
+      <c r="J51" s="263"/>
     </row>
     <row r="52" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J52" s="264"/>
+      <c r="J52" s="263"/>
     </row>
     <row r="53" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J53" s="264"/>
+      <c r="J53" s="263"/>
     </row>
     <row r="54" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J54" s="264"/>
+      <c r="J54" s="263"/>
     </row>
     <row r="55" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J55" s="264"/>
+      <c r="J55" s="263"/>
     </row>
     <row r="56" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J56" s="264"/>
+      <c r="J56" s="263"/>
     </row>
     <row r="57" spans="1:10" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="J57" s="264"/>
-[...14 lines deleted...]
-      <c r="J59" s="264"/>
+      <c r="J57" s="263"/>
+    </row>
+    <row r="58" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58"/>
+      <c r="B58"/>
+      <c r="C58"/>
+      <c r="D58"/>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58"/>
+      <c r="I58"/>
+      <c r="J58" s="263"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="B4:D4"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.15748031496062992" top="0.98425196850393704" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;"Arial,Fet"REGIONAL STATISTIK</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B0284B1-7CE7-4717-9F18-7C25FE851754}">
   <dimension ref="A1:C36"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="93" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="75.7109375" style="63" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="63" customWidth="1"/>
     <col min="3" max="3" width="78.28515625" style="63" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="277" t="s">
+      <c r="A1" s="279" t="s">
         <v>214</v>
       </c>
-      <c r="B1" s="277"/>
-      <c r="C1" s="277"/>
+      <c r="B1" s="279"/>
+      <c r="C1" s="279"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="64"/>
       <c r="B2" s="64"/>
       <c r="C2" s="64"/>
     </row>
     <row r="3" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="65" t="s">
         <v>80</v>
       </c>
       <c r="B3" s="65"/>
       <c r="C3" s="66" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="67" t="str">
         <f>'PB Tab 1'!A1</f>
         <v>Tabell PB1. Total körsträcka (mil), antal personbilar och genomsnittlig körsträcka. Åren 1999–2025.</v>
       </c>
       <c r="B4" s="68"/>
       <c r="C4" s="67" t="str">
         <f>'PB Tab 1'!A2</f>
         <v>Table PB1. Vehicle kilometers (10 kilometers), number of vehicles and average kilometers driven. Years 1999–2025.</v>
       </c>
@@ -14306,89 +14284,89 @@
         <v>Tabell BU4. Körsträckor och antal bussar efter drivmedel. År 2025.</v>
       </c>
       <c r="B23" s="68"/>
       <c r="C23" s="67" t="str">
         <f>'BU Tab 2-4'!A49</f>
         <v>Table BU4. Vehicle kilometers (10 kilometers) and number of buses by fuel. Year 2025.</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="64"/>
       <c r="B24" s="64"/>
       <c r="C24" s="64"/>
     </row>
     <row r="25" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="65" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="65"/>
       <c r="C25" s="66" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="67" t="str">
         <f>'MC Tab 1'!A1</f>
-        <v>Tabell MC1. Total körsträcka (mil), antal fordon och genomsnittlig körsträcka. Åren 1999–2024.</v>
+        <v>Tabell MC1. Total körsträcka (mil), antal fordon och genomsnittlig körsträcka. Åren 1999–2025.</v>
       </c>
       <c r="B26" s="68"/>
       <c r="C26" s="67" t="str">
         <f>'MC Tab 1'!A2</f>
-        <v>Table MC1. Vehicle kilometers (10 kilometers), number of vehicles and average kilometers driven (10 kilometers). Years 1999–2024.</v>
+        <v>Table MC1. Vehicle kilometers (10 kilometers), number of vehicles and average kilometers driven (10 kilometers). Years 1999–2025.</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="67" t="str">
         <f>'MC Tab 2-4'!A1</f>
-        <v>Tabell MC2. Körsträckor (mil) och antal motorcyklar efter årsmodell/tillverkningsår och ägare. År 2024.</v>
+        <v>Tabell MC2. Körsträckor (mil) och antal motorcyklar efter årsmodell/tillverkningsår och ägare. År 2025.</v>
       </c>
       <c r="B27" s="68"/>
       <c r="C27" s="67" t="str">
         <f>'MC Tab 2-4'!A2</f>
-        <v>Table MC2. Number of motorcycles and average 10 kilometres driven by year of model/construction and owner. Year 2024.</v>
+        <v>Table MC2. Number of motorcycles and average 10 kilometres driven by year of model/construction and owner. Year 2025.</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="67" t="str">
         <f>'MC Tab 2-4'!A33</f>
-        <v>Tabell MC3. Körsträckor (mil) och antal motorcyklar efter cylindervolym och ägare. År 2024.</v>
+        <v>Tabell MC3. Körsträckor (mil) och antal motorcyklar efter cylindervolym och ägare. År 2025.</v>
       </c>
       <c r="B28" s="68"/>
       <c r="C28" s="67" t="str">
         <f>'MC Tab 2-4'!A34</f>
-        <v>Table MC3. Vehicle kilometers (10 kilometers) and number of motorcycles by cylinder volume and owner. Year 2024.</v>
+        <v>Table MC3. Vehicle kilometers (10 kilometers) and number of motorcycles by cylinder volume and owner. Year 2025.</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="67" t="str">
         <f>'MC Tab 2-4'!A51</f>
-        <v>Tabell MC4. Körsträckor (mil) och antal motorcyklar efter ägare. År 2024.</v>
+        <v>Tabell MC4. Körsträckor (mil) och antal motorcyklar efter ägare. År 2025.</v>
       </c>
       <c r="B29" s="68"/>
       <c r="C29" s="67" t="str">
         <f>'MC Tab 2-4'!A52</f>
-        <v>Table MC4. Vehicle kilometers (10 kilometers) and number of motorcycles by owner. Year 2024.</v>
+        <v>Table MC4. Vehicle kilometers (10 kilometers) and number of motorcycles by owner. Year 2025.</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="64"/>
       <c r="B30" s="64"/>
       <c r="C30" s="64"/>
     </row>
     <row r="31" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="65" t="s">
         <v>128</v>
       </c>
       <c r="B31" s="65"/>
       <c r="C31" s="69" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="67" t="str">
         <f>'RS Tab 1'!A1</f>
         <v>Tabell RS1, Genomsnittlig körsträcka i mil efter registreringslän och fordonsslag, År 2025.</v>
       </c>
       <c r="B32" s="68"/>
       <c r="C32" s="67" t="str">
         <f>'RS Tab 1'!A2</f>
         <v>Table RS1, Average distance (10 kilometers) driven by kind of vehicle, and by county of registration, Year 2025.</v>
@@ -14472,92 +14450,92 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87912382-49B2-466F-AC97-27D7399042F5}">
   <dimension ref="A1:A22"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="106.42578125" style="72" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="72"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" s="71" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="70" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" s="57" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="73" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A5" s="73"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" s="57" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="117.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="73" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="8" spans="1:1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="73"/>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A9" s="57" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="73" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="19.5" x14ac:dyDescent="0.2">
       <c r="A12" s="74" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A14" s="57" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="73" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A16" s="73"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="57" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="18" spans="1:1" ht="61.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="73" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="19" spans="1:1" ht="56.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="73" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A20" s="73"/>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A21" s="57" t="s">
@@ -14574,54 +14552,54 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD87F5C6-413E-491F-9DE8-0E567397BA6B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L40"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="93.7109375" style="72" customWidth="1"/>
     <col min="2" max="2" width="86.42578125" style="92" customWidth="1"/>
     <col min="3" max="3" width="3.28515625" style="72" customWidth="1"/>
     <col min="4" max="12" width="8.7109375" style="72" hidden="1" customWidth="1"/>
     <col min="13" max="16384" width="8.7109375" style="72"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="63" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="278" t="s">
+      <c r="A1" s="280" t="s">
         <v>220</v>
       </c>
-      <c r="B1" s="279"/>
+      <c r="B1" s="281"/>
       <c r="C1" s="251"/>
       <c r="D1" s="86"/>
       <c r="E1" s="86"/>
       <c r="F1" s="86"/>
       <c r="G1" s="86"/>
       <c r="H1" s="86"/>
       <c r="I1" s="86"/>
       <c r="J1" s="86"/>
       <c r="K1" s="86"/>
       <c r="L1" s="86"/>
     </row>
     <row r="2" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="89" t="s">
         <v>221</v>
       </c>
       <c r="B2" s="248" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="90" t="s">
         <v>244</v>
       </c>
       <c r="B3" s="91" t="s">
         <v>254</v>
@@ -14916,55 +14894,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="66" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F72D75CE-AEBD-4C7E-BF84-AC4F607B5142}">
   <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="93" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="75" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.5703125" style="75" customWidth="1"/>
     <col min="3" max="3" width="49.85546875" style="75" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="19.5" x14ac:dyDescent="0.2">
-      <c r="A1" s="278" t="s">
+      <c r="A1" s="280" t="s">
         <v>186</v>
       </c>
-      <c r="B1" s="278"/>
-      <c r="C1" s="278"/>
+      <c r="B1" s="280"/>
+      <c r="C1" s="280"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="76" t="s">
         <v>187</v>
       </c>
       <c r="C3" s="77" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="78"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="79" t="s">
         <v>189</v>
       </c>
       <c r="B5" s="75" t="s">
         <v>190</v>
       </c>
       <c r="C5" s="75" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="79" t="s">
@@ -15024,69 +15002,69 @@
     </row>
     <row r="11" spans="1:5" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="83" t="s">
         <v>206</v>
       </c>
       <c r="B11" s="84" t="s">
         <v>207</v>
       </c>
       <c r="C11" s="85" t="s">
         <v>208</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:R33"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A19" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
     </row>
     <row r="2" spans="1:18" s="17" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3" s="49"/>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A4" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>153</v>
       </c>
       <c r="C4" s="50" t="s">
         <v>13</v>
       </c>
@@ -15599,114 +15577,114 @@
     <col min="3" max="3" width="14.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="2.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="14.42578125" style="4" customWidth="1"/>
     <col min="16" max="16" width="17.140625" style="4" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="4" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="4" bestFit="1" customWidth="1"/>
     <col min="19" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="1"/>
     <col min="24" max="24" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="I1" s="13"/>
     </row>
     <row r="2" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="L2" s="206"/>
       <c r="M2" s="206"/>
       <c r="N2" s="206"/>
       <c r="O2" s="206"/>
       <c r="P2" s="206"/>
       <c r="Q2" s="206"/>
       <c r="R2" s="206"/>
       <c r="S2" s="206"/>
       <c r="T2" s="206"/>
       <c r="U2" s="206"/>
       <c r="V2" s="206"/>
       <c r="W2" s="206"/>
     </row>
     <row r="3" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
       <c r="E3" s="113"/>
       <c r="F3" s="113"/>
       <c r="G3" s="113"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="L3" s="206"/>
       <c r="M3" s="206"/>
       <c r="N3" s="206"/>
       <c r="O3" s="206"/>
       <c r="P3" s="206"/>
       <c r="Q3" s="206"/>
       <c r="R3" s="206"/>
       <c r="S3" s="206"/>
       <c r="T3" s="206"/>
       <c r="U3" s="206"/>
       <c r="V3" s="206"/>
       <c r="W3" s="206"/>
     </row>
     <row r="4" spans="1:24" s="168" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="280" t="s">
+      <c r="B4" s="277" t="s">
         <v>67</v>
       </c>
-      <c r="C4" s="280"/>
+      <c r="C4" s="277"/>
       <c r="D4" s="3"/>
-      <c r="E4" s="280" t="s">
+      <c r="E4" s="277" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="280"/>
+      <c r="F4" s="277"/>
       <c r="G4" s="1"/>
-      <c r="H4" s="280" t="s">
+      <c r="H4" s="277" t="s">
         <v>14</v>
       </c>
-      <c r="I4" s="280"/>
-      <c r="J4" s="281"/>
+      <c r="I4" s="277"/>
+      <c r="J4" s="282"/>
       <c r="L4" s="206"/>
       <c r="M4" s="206"/>
       <c r="N4" s="206"/>
       <c r="O4" s="206"/>
       <c r="P4" s="206"/>
       <c r="Q4" s="206"/>
       <c r="R4" s="206"/>
       <c r="S4" s="206"/>
       <c r="T4" s="206"/>
       <c r="U4" s="206"/>
       <c r="V4" s="206"/>
       <c r="W4" s="206"/>
     </row>
     <row r="5" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="168" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D5" s="4"/>
       <c r="E5" s="4" t="s">
@@ -16343,65 +16321,65 @@
       </c>
       <c r="J19" s="110">
         <f t="shared" si="2"/>
         <v>706.34608396577698</v>
       </c>
       <c r="K19" s="12"/>
       <c r="L19" s="206"/>
       <c r="M19" s="206"/>
       <c r="N19" s="206"/>
       <c r="O19" s="206"/>
       <c r="P19" s="206"/>
       <c r="Q19" s="206"/>
       <c r="R19" s="206"/>
       <c r="S19" s="206"/>
       <c r="T19" s="206"/>
       <c r="U19" s="206"/>
       <c r="V19" s="206"/>
       <c r="W19" s="206"/>
       <c r="X19" s="5"/>
     </row>
     <row r="20" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="130" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="110" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C20" s="110">
         <v>3573.89</v>
       </c>
       <c r="D20" s="110"/>
       <c r="E20" s="110" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="F20" s="110">
         <v>4</v>
       </c>
       <c r="G20" s="110"/>
       <c r="H20" s="110" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="I20" s="110">
         <f t="shared" si="1"/>
         <v>893.47249999999997</v>
       </c>
       <c r="J20" s="110">
         <v>548</v>
       </c>
       <c r="K20" s="12"/>
       <c r="L20" s="206"/>
       <c r="M20" s="206"/>
       <c r="N20" s="206"/>
       <c r="O20" s="206"/>
       <c r="P20" s="206"/>
       <c r="Q20" s="206"/>
       <c r="R20" s="206"/>
       <c r="S20" s="206"/>
       <c r="T20" s="206"/>
       <c r="U20" s="206"/>
       <c r="V20" s="206"/>
       <c r="W20" s="206"/>
       <c r="X20" s="5"/>
     </row>
     <row r="21" spans="1:24" s="117" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="27" t="s">
@@ -16511,59 +16489,59 @@
       <c r="R24" s="206"/>
       <c r="S24" s="206"/>
       <c r="T24" s="206"/>
       <c r="U24" s="206"/>
       <c r="V24" s="206"/>
       <c r="W24" s="206"/>
     </row>
     <row r="25" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="206"/>
       <c r="C25" s="221"/>
       <c r="D25" s="221"/>
       <c r="E25" s="221"/>
       <c r="F25" s="221"/>
       <c r="K25" s="5"/>
       <c r="N25" s="5"/>
     </row>
     <row r="26" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="28"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="K26" s="5"/>
     </row>
     <row r="27" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
     </row>
     <row r="28" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="44" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="J28" s="17"/>
     </row>
     <row r="29" spans="1:24" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="212"/>
       <c r="B29" s="113"/>
       <c r="C29" s="113"/>
       <c r="D29" s="113"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="12"/>
       <c r="N29" s="12"/>
       <c r="O29" s="145"/>
       <c r="P29" s="145"/>
       <c r="Q29" s="206"/>
     </row>
     <row r="30" spans="1:24" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -16896,117 +16874,117 @@
     <col min="8" max="8" width="3.140625" style="17" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="17" customWidth="1"/>
     <col min="10" max="10" width="2.140625" style="17" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="17" customWidth="1"/>
     <col min="12" max="12" width="2.28515625" style="17" customWidth="1"/>
     <col min="13" max="13" width="12.28515625" style="17" customWidth="1"/>
     <col min="14" max="14" width="2.140625" style="17" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="17" customWidth="1"/>
     <col min="16" max="16" width="2.28515625" style="17" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="17" customWidth="1"/>
     <col min="18" max="19" width="12" style="17" customWidth="1"/>
     <col min="20" max="21" width="13.140625" style="17" customWidth="1"/>
     <col min="22" max="22" width="10.85546875" style="17" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="21.28515625" style="17" customWidth="1"/>
     <col min="24" max="24" width="13.5703125" style="17" customWidth="1"/>
     <col min="25" max="26" width="9.5703125" style="17" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="9.5703125" style="17" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="17" customWidth="1"/>
     <col min="29" max="30" width="9.140625" style="17"/>
     <col min="31" max="31" width="13.42578125" style="17" customWidth="1"/>
     <col min="32" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
     </row>
     <row r="2" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="44" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
     </row>
     <row r="3" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="137"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
       <c r="E3" s="113"/>
       <c r="F3" s="113"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="I3" s="113"/>
       <c r="J3" s="113"/>
       <c r="K3" s="137"/>
       <c r="L3" s="137"/>
       <c r="M3" s="137"/>
       <c r="N3" s="137"/>
       <c r="O3" s="137"/>
       <c r="P3" s="137"/>
       <c r="Q3" s="137"/>
     </row>
     <row r="4" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
-      <c r="B4" s="281" t="s">
+      <c r="B4" s="282" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="281"/>
-      <c r="D4" s="281"/>
+      <c r="C4" s="282"/>
+      <c r="D4" s="282"/>
       <c r="E4" s="190"/>
       <c r="F4" s="10"/>
-      <c r="G4" s="281" t="s">
+      <c r="G4" s="282" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="281"/>
-      <c r="I4" s="281"/>
+      <c r="H4" s="282"/>
+      <c r="I4" s="282"/>
       <c r="J4" s="10"/>
-      <c r="K4" s="281" t="s">
+      <c r="K4" s="282" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="281"/>
-[...2 lines deleted...]
-      <c r="O4" s="281"/>
+      <c r="L4" s="282"/>
+      <c r="M4" s="282"/>
+      <c r="N4" s="282"/>
+      <c r="O4" s="282"/>
       <c r="P4" s="190"/>
       <c r="Q4" s="17" t="s">
         <v>145</v>
       </c>
       <c r="R4" s="136"/>
     </row>
     <row r="5" spans="1:32" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="191" t="s">
         <v>105</v>
       </c>
       <c r="C5" s="191"/>
       <c r="D5" s="191" t="s">
         <v>106</v>
       </c>
       <c r="E5" s="191"/>
       <c r="F5" s="191"/>
       <c r="G5" s="191" t="s">
         <v>105</v>
       </c>
       <c r="H5" s="191"/>
       <c r="I5" s="191" t="s">
         <v>106</v>
@@ -17053,51 +17031,51 @@
       </c>
       <c r="H6" s="192"/>
       <c r="I6" s="192" t="s">
         <v>78</v>
       </c>
       <c r="J6" s="192"/>
       <c r="K6" s="192" t="s">
         <v>78</v>
       </c>
       <c r="L6" s="192"/>
       <c r="M6" s="192" t="s">
         <v>78</v>
       </c>
       <c r="N6" s="192"/>
       <c r="O6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="P6" s="35"/>
       <c r="Q6" s="137" t="s">
         <v>148</v>
       </c>
       <c r="S6" s="145"/>
     </row>
     <row r="7" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="169" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="B7" s="110">
         <v>779491688.02999997</v>
       </c>
       <c r="C7" s="110"/>
       <c r="D7" s="110">
         <v>167782165.84</v>
       </c>
       <c r="E7" s="110"/>
       <c r="F7" s="110"/>
       <c r="G7" s="110">
         <v>1054481</v>
       </c>
       <c r="H7" s="110"/>
       <c r="I7" s="110">
         <v>233660</v>
       </c>
       <c r="J7" s="110"/>
       <c r="K7" s="110">
         <f>B7/G7</f>
         <v>739.21833397661976</v>
       </c>
       <c r="L7" s="110"/>
       <c r="M7" s="110">
         <f>D7/I7</f>
@@ -17881,51 +17859,51 @@
         <v>1476.5496171662753</v>
       </c>
       <c r="L24" s="110"/>
       <c r="M24" s="110">
         <f t="shared" si="1"/>
         <v>2126.9292675736183</v>
       </c>
       <c r="N24" s="110"/>
       <c r="O24" s="110">
         <f t="shared" si="2"/>
         <v>1848.6290061475411</v>
       </c>
       <c r="P24" s="110"/>
       <c r="Q24" s="240">
         <v>5.7952959999999996</v>
       </c>
       <c r="R24" s="118"/>
       <c r="S24" s="118"/>
       <c r="T24" s="136"/>
       <c r="AD24" s="193"/>
       <c r="AE24" s="19"/>
       <c r="AF24" s="19"/>
     </row>
     <row r="25" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="115" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="B25" s="110">
         <v>46801996.609999999</v>
       </c>
       <c r="C25" s="110"/>
       <c r="D25" s="110">
         <v>122020610.09</v>
       </c>
       <c r="E25" s="110"/>
       <c r="F25" s="110"/>
       <c r="G25" s="110">
         <v>74049</v>
       </c>
       <c r="H25" s="110"/>
       <c r="I25" s="110">
         <v>129690</v>
       </c>
       <c r="J25" s="110"/>
       <c r="K25" s="110">
         <f t="shared" si="0"/>
         <v>632.04090007967693</v>
       </c>
       <c r="L25" s="110"/>
       <c r="M25" s="110">
         <f t="shared" si="1"/>
@@ -18054,122 +18032,122 @@
       <c r="X31" s="37"/>
       <c r="Y31" s="12"/>
       <c r="Z31" s="19"/>
       <c r="AA31" s="193"/>
     </row>
     <row r="32" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="28"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="P32" s="19"/>
       <c r="Q32" s="19"/>
       <c r="AB32" s="12"/>
       <c r="AC32" s="37"/>
       <c r="AD32" s="12"/>
       <c r="AE32" s="19"/>
       <c r="AF32" s="193"/>
     </row>
     <row r="33" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="W33" s="12"/>
       <c r="X33" s="37"/>
       <c r="Y33" s="12"/>
       <c r="Z33" s="19"/>
       <c r="AA33" s="193"/>
     </row>
     <row r="34" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="44" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="W34" s="12"/>
       <c r="X34" s="37"/>
       <c r="Y34" s="12"/>
       <c r="Z34" s="19"/>
       <c r="AA34" s="193"/>
     </row>
     <row r="35" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="137"/>
       <c r="B35" s="113"/>
       <c r="C35" s="113"/>
       <c r="D35" s="113"/>
       <c r="E35" s="113"/>
       <c r="F35" s="113"/>
       <c r="G35" s="137"/>
       <c r="H35" s="137"/>
       <c r="I35" s="137"/>
       <c r="J35" s="137"/>
       <c r="K35" s="137"/>
       <c r="L35" s="137"/>
       <c r="M35" s="137"/>
       <c r="N35" s="137"/>
       <c r="O35" s="137"/>
       <c r="P35" s="137"/>
       <c r="W35" s="12"/>
       <c r="X35" s="37"/>
       <c r="Y35" s="12"/>
       <c r="Z35" s="19"/>
       <c r="AA35" s="193"/>
     </row>
     <row r="36" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="281" t="s">
+      <c r="B36" s="282" t="s">
         <v>12</v>
       </c>
-      <c r="C36" s="281"/>
-      <c r="D36" s="281"/>
+      <c r="C36" s="282"/>
+      <c r="D36" s="282"/>
       <c r="E36" s="190"/>
       <c r="F36" s="10"/>
-      <c r="G36" s="281" t="s">
+      <c r="G36" s="282" t="s">
         <v>13</v>
       </c>
-      <c r="H36" s="281"/>
-      <c r="I36" s="281"/>
+      <c r="H36" s="282"/>
+      <c r="I36" s="282"/>
       <c r="J36" s="195"/>
-      <c r="K36" s="281" t="s">
+      <c r="K36" s="282" t="s">
         <v>14</v>
       </c>
-      <c r="L36" s="281"/>
-[...2 lines deleted...]
-      <c r="O36" s="281"/>
+      <c r="L36" s="282"/>
+      <c r="M36" s="282"/>
+      <c r="N36" s="282"/>
+      <c r="O36" s="282"/>
       <c r="P36" s="190"/>
       <c r="W36" s="12"/>
       <c r="X36" s="37"/>
       <c r="Y36" s="12"/>
       <c r="Z36" s="19"/>
       <c r="AA36" s="193"/>
     </row>
     <row r="37" spans="1:27" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="7"/>
       <c r="B37" s="191" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="191"/>
       <c r="D37" s="191" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="191"/>
       <c r="F37" s="191"/>
       <c r="G37" s="191" t="s">
         <v>105</v>
       </c>
       <c r="H37" s="191"/>
       <c r="I37" s="191" t="s">
         <v>106</v>
       </c>
@@ -19049,56 +19027,56 @@
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D92FA6A8-93AD-4B27-A8B0-8AF0F089CCA5}">
   <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A36" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="72"/>
     <col min="2" max="2" width="15" style="72" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="1.42578125" style="72" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" style="72" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="72" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="1.42578125" style="72" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="72"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="224" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="227" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="225" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="B2" s="226"/>
       <c r="C2" s="226"/>
       <c r="D2" s="226"/>
       <c r="E2" s="226"/>
       <c r="F2" s="226"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A3" s="228"/>
       <c r="B3" s="228"/>
       <c r="C3" s="228"/>
       <c r="D3" s="228"/>
       <c r="E3" s="228"/>
     </row>
     <row r="4" spans="1:6" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="229" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="230" t="s">
         <v>143</v>
       </c>
       <c r="C4" s="230"/>
       <c r="D4" s="230" t="s">
         <v>154</v>
       </c>
@@ -19490,108 +19468,108 @@
       <c r="E28" s="232">
         <v>1375.4993589999999</v>
       </c>
       <c r="F28" s="239"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A29" s="234">
         <v>2023</v>
       </c>
       <c r="B29" s="232">
         <v>957073165.60000002</v>
       </c>
       <c r="C29" s="232"/>
       <c r="D29" s="232">
         <v>718693</v>
       </c>
       <c r="E29" s="232">
         <v>1331.6856649501249</v>
       </c>
       <c r="F29" s="239"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="234">
         <v>2024</v>
       </c>
-      <c r="B30" s="275">
+      <c r="B30" s="271">
         <v>958093273</v>
       </c>
-      <c r="C30" s="275"/>
-      <c r="D30" s="275">
+      <c r="C30" s="271"/>
+      <c r="D30" s="271">
         <v>735048</v>
       </c>
-      <c r="E30" s="275">
+      <c r="E30" s="271">
         <v>1303</v>
       </c>
       <c r="F30" s="239"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A31" s="235">
         <v>2025</v>
       </c>
       <c r="B31" s="236">
         <v>1014794539.11</v>
       </c>
       <c r="C31" s="236"/>
       <c r="D31" s="236">
         <v>708731</v>
       </c>
       <c r="E31" s="236">
         <v>1431.8472581416645</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A32" s="227" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A33" s="237" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:13" s="227" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="72"/>
       <c r="B36" s="72"/>
       <c r="C36" s="72"/>
       <c r="D36" s="72"/>
       <c r="E36" s="72"/>
       <c r="F36" s="226"/>
     </row>
     <row r="37" spans="1:13" s="227" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="224" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="B37" s="226"/>
       <c r="C37" s="226"/>
       <c r="D37" s="226"/>
       <c r="E37" s="226"/>
       <c r="F37" s="226"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A38" s="225" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="B38" s="226"/>
       <c r="C38" s="226"/>
       <c r="D38" s="226"/>
       <c r="E38" s="226"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A39" s="228"/>
       <c r="B39" s="228"/>
       <c r="C39" s="228"/>
       <c r="D39" s="228"/>
       <c r="E39" s="228"/>
       <c r="F39" s="238"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A40" s="229" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="230" t="s">
         <v>143</v>
       </c>
       <c r="C40" s="230"/>
       <c r="D40" s="230" t="s">
         <v>155</v>
       </c>
@@ -19705,51 +19683,51 @@
       </c>
       <c r="C47" s="232"/>
       <c r="D47" s="232">
         <v>93548</v>
       </c>
       <c r="E47" s="232">
         <v>4466.8232671997266</v>
       </c>
       <c r="F47" s="239"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A48" s="233">
         <v>2006</v>
       </c>
       <c r="B48" s="232">
         <v>430717904.19999993</v>
       </c>
       <c r="C48" s="232"/>
       <c r="D48" s="232">
         <v>94702</v>
       </c>
       <c r="E48" s="232">
         <v>4548.13947118329</v>
       </c>
       <c r="F48" s="239"/>
-      <c r="M48" s="272"/>
+      <c r="M48" s="269"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A49" s="233">
         <v>2007</v>
       </c>
       <c r="B49" s="232">
         <v>447498910.00000006</v>
       </c>
       <c r="C49" s="232"/>
       <c r="D49" s="232">
         <v>96277</v>
       </c>
       <c r="E49" s="232">
         <v>4648.0354601825984</v>
       </c>
       <c r="F49" s="239"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A50" s="233">
         <v>2008</v>
       </c>
       <c r="B50" s="232">
         <v>446391725.19999999</v>
       </c>
       <c r="C50" s="232"/>
@@ -19850,51 +19828,51 @@
       </c>
       <c r="C56" s="232"/>
       <c r="D56" s="232">
         <v>97364</v>
       </c>
       <c r="E56" s="232">
         <v>4125.2447280308943</v>
       </c>
       <c r="F56" s="239"/>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A57" s="233">
         <v>2015</v>
       </c>
       <c r="B57" s="232">
         <v>403178550.59999996</v>
       </c>
       <c r="C57" s="232"/>
       <c r="D57" s="232">
         <v>97469</v>
       </c>
       <c r="E57" s="232">
         <v>4136.4798099908685</v>
       </c>
       <c r="F57" s="239"/>
-      <c r="P57" s="272"/>
+      <c r="P57" s="269"/>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A58" s="233">
         <v>2016</v>
       </c>
       <c r="B58" s="232">
         <v>408689185.09999996</v>
       </c>
       <c r="C58" s="232"/>
       <c r="D58" s="232">
         <v>98746</v>
       </c>
       <c r="E58" s="232">
         <v>4138.7923065238083</v>
       </c>
       <c r="F58" s="239"/>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A59" s="233">
         <v>2017</v>
       </c>
       <c r="B59" s="232">
         <v>417208858.00000006</v>
       </c>
       <c r="C59" s="232"/>